--- v1 (2026-01-05)
+++ v2 (2026-04-05)
@@ -462,51 +462,51 @@
   <sheetData>
     <row r="1">
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>+74957888385</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>https://top-svet.ru</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>info@top-svet.ru</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>2026-01-05 16:56</t>
+          <t>2026-04-05 17:57</t>
         </is>
       </c>
     </row>
     <row r="5"/>
     <row r="6">
       <c r="A6" s="3" t="inlineStr">
         <is>
           <t>СВЕТИЛЬНИКИ ДЛЯ ПАРКОВ И САДОВ</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="4" t="inlineStr">
         <is>
           <t>Артикул</t>
         </is>
       </c>
       <c r="B7" s="4" t="inlineStr">
         <is>
           <t>Код производителя</t>
         </is>
       </c>
       <c r="C7" s="4" t="inlineStr">
         <is>
           <t>Название</t>
@@ -1238,56 +1238,56 @@
     </row>
     <row r="27">
       <c r="A27" s="5" t="inlineStr">
         <is>
           <t>100416</t>
         </is>
       </c>
       <c r="B27" s="5" t="inlineStr"/>
       <c r="C27" s="6" t="inlineStr">
         <is>
           <t>Садово-парковый светильник Фокус ПСС 30 Шар, белый свет</t>
         </is>
       </c>
       <c r="D27" s="7" t="inlineStr">
         <is>
           <t>28 Вт, 1600 лм, М, 5000 К, IP65</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F27" s="8" t="inlineStr">
         <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G27" s="8" t="inlineStr">
+        <is>
           <t>15 839,00 ₽</t>
-        </is>
-[...3 lines deleted...]
-          <t>15 047,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="5" t="inlineStr">
         <is>
           <t>102448</t>
         </is>
       </c>
       <c r="B28" s="5" t="inlineStr"/>
       <c r="C28" s="6" t="inlineStr">
         <is>
           <t>Садово-парковый светильник Ферекс FGL 01-15-850-S</t>
         </is>
       </c>
       <c r="D28" s="7" t="inlineStr">
         <is>
           <t>15 Вт, 643 лм, СПЕЦ., 5000 К, IP66</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>