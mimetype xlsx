--- v0 (2025-10-19)
+++ v1 (2026-05-04)
@@ -415,101 +415,101 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru" TargetMode="External" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@top-svet.ru" TargetMode="External" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/xlsx/" TargetMode="External" Id="rId3"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-010-003-ip-20-linia-10/" TargetMode="External" Id="rId4"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-010-003-ip-20-linia-10-l300/" TargetMode="External" Id="rId5"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-020-003-ip-20-linia-20/" TargetMode="External" Id="rId6"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-020-003-ip-20-linia-20-l300/" TargetMode="External" Id="rId7"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-020-003-ip-20-linia-20-l600/" TargetMode="External" Id="rId8"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-020-003-ip-20-linia-20-l/" TargetMode="External" Id="rId9"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-030-003-ip-20-linia-30/" TargetMode="External" Id="rId10"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-030-003-ip-20-liniya-30-l-900/" TargetMode="External" Id="rId11"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-liniya-003-30-t/" TargetMode="External" Id="rId12"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-040-003-ip-20-linia-40/" TargetMode="External" Id="rId13"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-040-003-ip-20-linia40-l1200/" TargetMode="External" Id="rId14"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-040-003-ip-20-linia-40-l600/" TargetMode="External" Id="rId15"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-040-003-ip-20-linia-40-l/" TargetMode="External" Id="rId16"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-040-003-ip-20-linia-40-x/" TargetMode="External" Id="rId17"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-050-003-ip-20-linia-50/" TargetMode="External" Id="rId18"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-050-003-ip-20-liniya-50-l-1500/" TargetMode="External" Id="rId19"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-060-003-ip-20-linia-60/" TargetMode="External" Id="rId20"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-060-003-ip-20-linia-60-l900/" TargetMode="External" Id="rId21"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-060-003-ip-20-linia-60-t/" TargetMode="External" Id="rId22"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-070-003-ip-20-linia-70/" TargetMode="External" Id="rId23"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-080-003-ip-20-linia-80/" TargetMode="External" Id="rId24"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-080-003-ip-20-linia-80-l1200/" TargetMode="External" Id="rId25"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-080-003-ip-20-linia-80-x/" TargetMode="External" Id="rId26"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-090-003-ip-20-linia-90/" TargetMode="External" Id="rId27"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-100-003-ip-20-linia-100/" TargetMode="External" Id="rId28"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-100-003-ip-20-linia-100-l1500/" TargetMode="External" Id="rId29"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-liniya-003-30/" TargetMode="External" Id="rId30"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-liniya-003-50/" TargetMode="External" Id="rId31"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/" TargetMode="External" Id="rId32"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-3000k/" TargetMode="External" Id="rId33"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-3000k-mglass/" TargetMode="External" Id="rId34"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-3000k-mp/" TargetMode="External" Id="rId35"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-3000k-oppol/" TargetMode="External" Id="rId36"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-3000k-op/" TargetMode="External" Id="rId37"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-4000k/" TargetMode="External" Id="rId38"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-4000k-mglass/" TargetMode="External" Id="rId39"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-4000k-mp/" TargetMode="External" Id="rId40"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-4000k-oppol/" TargetMode="External" Id="rId41"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-4000k-op/" TargetMode="External" Id="rId42"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-5000k-mglass/" TargetMode="External" Id="rId43"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-5000k-mp/" TargetMode="External" Id="rId44"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-5000k-oppol/" TargetMode="External" Id="rId45"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-5000k-op/" TargetMode="External" Id="rId46"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-6000k/" TargetMode="External" Id="rId47"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-6000k-mglass/" TargetMode="External" Id="rId48"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-6000k-mp/" TargetMode="External" Id="rId49"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-6000k-oppol/" TargetMode="External" Id="rId50"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-6000k-op/" TargetMode="External" Id="rId51"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-3000k/" TargetMode="External" Id="rId52"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-3000k-mglass/" TargetMode="External" Id="rId53"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-3000k-mp/" TargetMode="External" Id="rId54"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-3000k-oppol/" TargetMode="External" Id="rId55"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-3000k-op/" TargetMode="External" Id="rId56"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-4000k/" TargetMode="External" Id="rId57"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-4000k-mglass/" TargetMode="External" Id="rId58"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-4000k-mp/" TargetMode="External" Id="rId59"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-4000k-oppol/" TargetMode="External" Id="rId60"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-4000k-op/" TargetMode="External" Id="rId61"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-5000k/" TargetMode="External" Id="rId62"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-5000k-mglass/" TargetMode="External" Id="rId63"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-5000k-mp/" TargetMode="External" Id="rId64"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-5000k-oppol/" TargetMode="External" Id="rId65"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-5000k-op/" TargetMode="External" Id="rId66"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-6000k/" TargetMode="External" Id="rId67"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-6000k-mglass/" TargetMode="External" Id="rId68"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-6000k-mp/" TargetMode="External" Id="rId69"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-6000k-oppol/" TargetMode="External" Id="rId70"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-6000k-op/" TargetMode="External" Id="rId71"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/" TargetMode="External" Id="rId72"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/" TargetMode="External" Id="rId73"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-3000k/" TargetMode="External" Id="rId74"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-3000k/" TargetMode="External" Id="rId75"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-3000k-mglass/" TargetMode="External" Id="rId76"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-3000k-mglass/" TargetMode="External" Id="rId77"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-3000k-mp/" TargetMode="External" Id="rId78"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-3000k-mp/" TargetMode="External" Id="rId79"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-3000k-op/" TargetMode="External" Id="rId80"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-3000k-oppol/" TargetMode="External" Id="rId81"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-3000k-oppol/" TargetMode="External" Id="rId82"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-3000k-op/" TargetMode="External" Id="rId83"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-4000k/" TargetMode="External" Id="rId84"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-4000k/" TargetMode="External" Id="rId85"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-4000k-mglass/" TargetMode="External" Id="rId86"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-4000k-mglass/" TargetMode="External" Id="rId87"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-4000k-mp/" TargetMode="External" Id="rId88"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-4000k-mp/" TargetMode="External" Id="rId89"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-4000k-op/" TargetMode="External" Id="rId90"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-4000k-oppol/" TargetMode="External" Id="rId91"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-4000k-oppol/" TargetMode="External" Id="rId92"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-4000k-op/" TargetMode="External" Id="rId93"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-5000k-mglass/" TargetMode="External" Id="rId94"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-5000k-mglass/" TargetMode="External" Id="rId95"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-5000k-mp/" TargetMode="External" Id="rId96"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-5000k-mp/" TargetMode="External" Id="rId97"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-5000k-op/" TargetMode="External" Id="rId98"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-5000k-oppol/" TargetMode="External" Id="rId99"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-5000k-oppol/" TargetMode="External" Id="rId100"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-5000k-op/" TargetMode="External" Id="rId101"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-6000k/" TargetMode="External" Id="rId102"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-6000k/" TargetMode="External" Id="rId103"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-6000k-mglass/" TargetMode="External" Id="rId104"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-6000k-mglass/" TargetMode="External" Id="rId105"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-6000k-mp/" TargetMode="External" Id="rId106"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-6000k-mp/" TargetMode="External" Id="rId107"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-6000k-op/" TargetMode="External" Id="rId108"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-6000k-oppol/" TargetMode="External" Id="rId109"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-6000k-oppol/" TargetMode="External" Id="rId110"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-6000k-op/" TargetMode="External" Id="rId111"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-3000k/" TargetMode="External" Id="rId112"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-3000k/" TargetMode="External" Id="rId113"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-3000k-mglass/" TargetMode="External" Id="rId114"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-3000k-mglass/" TargetMode="External" Id="rId115"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-3000k-mp/" TargetMode="External" Id="rId116"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-3000k-mp/" TargetMode="External" Id="rId117"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-3000k-op/" TargetMode="External" Id="rId118"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-3000k-oppol/" TargetMode="External" Id="rId119"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-3000k-oppol/" TargetMode="External" Id="rId120"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-3000k-op/" TargetMode="External" Id="rId121"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-4000k/" TargetMode="External" Id="rId122"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-4000k/" TargetMode="External" Id="rId123"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-4000k-mglass/" TargetMode="External" Id="rId124"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-4000k-mglass/" TargetMode="External" Id="rId125"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-4000k-mp/" TargetMode="External" Id="rId126"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-4000k-mp/" TargetMode="External" Id="rId127"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-4000k-op/" TargetMode="External" Id="rId128"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-4000k-oppol/" TargetMode="External" Id="rId129"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-4000k-oppol/" TargetMode="External" Id="rId130"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-4000k-op/" TargetMode="External" Id="rId131"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-5000k/" TargetMode="External" Id="rId132"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-5000k/" TargetMode="External" Id="rId133"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-5000k-mglass/" TargetMode="External" Id="rId134"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-5000k-mglass/" TargetMode="External" Id="rId135"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-5000k-mp/" TargetMode="External" Id="rId136"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-5000k-mp/" TargetMode="External" Id="rId137"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-5000k-op/" TargetMode="External" Id="rId138"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-5000k-oppol/" TargetMode="External" Id="rId139"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-5000k-oppol/" TargetMode="External" Id="rId140"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-5000k-op/" TargetMode="External" Id="rId141"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-6000k/" TargetMode="External" Id="rId142"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-6000k/" TargetMode="External" Id="rId143"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-6000k-mglass/" TargetMode="External" Id="rId144"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-6000k-mglass/" TargetMode="External" Id="rId145"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-6000k-mp/" TargetMode="External" Id="rId146"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-6000k-mp/" TargetMode="External" Id="rId147"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-6000k-op/" TargetMode="External" Id="rId148"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-6000k-oppol/" TargetMode="External" Id="rId149"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-6000k-oppol/" TargetMode="External" Id="rId150"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-6000k-op/" TargetMode="External" Id="rId151"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/" TargetMode="External" Id="rId152"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/" TargetMode="External" Id="rId153"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-3000k/" TargetMode="External" Id="rId154"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-3000k/" TargetMode="External" Id="rId155"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-3000k-mglass/" TargetMode="External" Id="rId156"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-3000k-mglass/" TargetMode="External" Id="rId157"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-3000k-mp/" TargetMode="External" Id="rId158"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-3000k-mp/" TargetMode="External" Id="rId159"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-3000k-op/" TargetMode="External" Id="rId160"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-3000k-oppol/" TargetMode="External" Id="rId161"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-3000k-oppol/" TargetMode="External" Id="rId162"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-3000k-op/" TargetMode="External" Id="rId163"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-4000k/" TargetMode="External" Id="rId164"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-4000k/" TargetMode="External" Id="rId165"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-4000k-mglass/" TargetMode="External" Id="rId166"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-4000k-mglass/" TargetMode="External" Id="rId167"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-4000k-mp/" TargetMode="External" Id="rId168"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-4000k-mp/" TargetMode="External" Id="rId169"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-4000k-op/" TargetMode="External" Id="rId170"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-4000k-oppol/" TargetMode="External" Id="rId171"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-4000k-oppol/" TargetMode="External" Id="rId172"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-4000k-op/" TargetMode="External" Id="rId173"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-004-ofis-30/" TargetMode="External" Id="rId174"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-5000k-mglass/" TargetMode="External" Id="rId175"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-5000k-mglass/" TargetMode="External" Id="rId176"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-5000k-mp/" TargetMode="External" Id="rId177"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-5000k-mp/" TargetMode="External" Id="rId178"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-5000k-op/" TargetMode="External" Id="rId179"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-5000k-oppol/" TargetMode="External" Id="rId180"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-5000k-oppol/" TargetMode="External" Id="rId181"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-5000k-op/" TargetMode="External" Id="rId182"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-6000k/" TargetMode="External" Id="rId183"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-6000k/" TargetMode="External" Id="rId184"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-6000k-mglass/" TargetMode="External" Id="rId185"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-6000k-mglass/" TargetMode="External" Id="rId186"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-6000k-mp/" TargetMode="External" Id="rId187"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-6000k-mp/" TargetMode="External" Id="rId188"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-6000k-op/" TargetMode="External" Id="rId189"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-6000k-oppol/" TargetMode="External" Id="rId190"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-6000k-oppol/" TargetMode="External" Id="rId191"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-6000k-op/" TargetMode="External" Id="rId192"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-3000k/" TargetMode="External" Id="rId193"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-3000k/" TargetMode="External" Id="rId194"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-3000k-mglass/" TargetMode="External" Id="rId195"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-3000k-mglass/" TargetMode="External" Id="rId196"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-3000k-mp/" TargetMode="External" Id="rId197"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-3000k-mp/" TargetMode="External" Id="rId198"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-3000k-op/" TargetMode="External" Id="rId199"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-3000k-oppol/" TargetMode="External" Id="rId200"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-3000k-oppol/" TargetMode="External" Id="rId201"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-3000k-op/" TargetMode="External" Id="rId202"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-4000k/" TargetMode="External" Id="rId203"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-4000k/" TargetMode="External" Id="rId204"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-4000k-mglass/" TargetMode="External" Id="rId205"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-4000k-mglass/" TargetMode="External" Id="rId206"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-4000k-mp/" TargetMode="External" Id="rId207"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-4000k-mp/" TargetMode="External" Id="rId208"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-4000k-op/" TargetMode="External" Id="rId209"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-4000k-oppol/" TargetMode="External" Id="rId210"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-4000k-oppol/" TargetMode="External" Id="rId211"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-4000k-op/" TargetMode="External" Id="rId212"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-5000k/" TargetMode="External" Id="rId213"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-5000k/" TargetMode="External" Id="rId214"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-5000k-mglass/" TargetMode="External" Id="rId215"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-5000k-mglass/" TargetMode="External" Id="rId216"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-5000k-mp/" TargetMode="External" Id="rId217"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-5000k-mp/" TargetMode="External" Id="rId218"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-5000k-op/" TargetMode="External" Id="rId219"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-5000k-oppol/" TargetMode="External" Id="rId220"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-5000k-oppol/" TargetMode="External" Id="rId221"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-5000k-op/" TargetMode="External" Id="rId222"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-6000k/" TargetMode="External" Id="rId223"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-6000k/" TargetMode="External" Id="rId224"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-6000k-mglass/" TargetMode="External" Id="rId225"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-6000k-mglass/" TargetMode="External" Id="rId226"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-6000k-mp/" TargetMode="External" Id="rId227"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-6000k-mp/" TargetMode="External" Id="rId228"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-6000k-op/" TargetMode="External" Id="rId229"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-6000k-oppol/" TargetMode="External" Id="rId230"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-6000k-oppol/" TargetMode="External" Id="rId231"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-6000k-op/" TargetMode="External" Id="rId232"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/" TargetMode="External" Id="rId233"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35/" TargetMode="External" Id="rId234"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-3000k/" TargetMode="External" Id="rId235"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-3000k-mglass/" TargetMode="External" Id="rId236"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-3000k-mp/" TargetMode="External" Id="rId237"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-3000k-op/" TargetMode="External" Id="rId238"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-3000k-oppol/" TargetMode="External" Id="rId239"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-4000k/" TargetMode="External" Id="rId240"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-4000k-mglass/" TargetMode="External" Id="rId241"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-4000k-mp/" TargetMode="External" Id="rId242"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-4000k-op/" TargetMode="External" Id="rId243"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-4000k-oppol/" TargetMode="External" Id="rId244"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-5000k-mglass/" TargetMode="External" Id="rId245"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-5000k-mp/" TargetMode="External" Id="rId246"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-5000k-op/" TargetMode="External" Id="rId247"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-5000k-oppol/" TargetMode="External" Id="rId248"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-6000k/" TargetMode="External" Id="rId249"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-6000k-mglass/" TargetMode="External" Id="rId250"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-6000k-mp/" TargetMode="External" Id="rId251"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-6000k-op/" TargetMode="External" Id="rId252"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-6000k-oppol/" TargetMode="External" Id="rId253"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-3000k/" TargetMode="External" Id="rId254"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-3000k-mglass/" TargetMode="External" Id="rId255"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-3000k-mp/" TargetMode="External" Id="rId256"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-3000k-op/" TargetMode="External" Id="rId257"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-3000k-oppol/" TargetMode="External" Id="rId258"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-4000k/" TargetMode="External" Id="rId259"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-4000k-mglass/" TargetMode="External" Id="rId260"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-4000k-mp/" TargetMode="External" Id="rId261"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-4000k-op/" TargetMode="External" Id="rId262"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-4000k-oppol/" TargetMode="External" Id="rId263"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-5000k/" TargetMode="External" Id="rId264"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-5000k-mglass/" TargetMode="External" Id="rId265"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-5000k-mp/" TargetMode="External" Id="rId266"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-5000k-op/" TargetMode="External" Id="rId267"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-5000k-oppol/" TargetMode="External" Id="rId268"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-6000k/" TargetMode="External" Id="rId269"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-6000k-mglass/" TargetMode="External" Id="rId270"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-6000k-mp/" TargetMode="External" Id="rId271"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-6000k-op/" TargetMode="External" Id="rId272"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-6000k-oppol/" TargetMode="External" Id="rId273"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/" TargetMode="External" Id="rId274"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/" TargetMode="External" Id="rId275"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-3000k/" TargetMode="External" Id="rId276"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip20-3000k/" TargetMode="External" Id="rId277"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-3000k-mglass/" TargetMode="External" Id="rId278"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip20-3000k-mp/" TargetMode="External" Id="rId279"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-3000k-mp/" TargetMode="External" Id="rId280"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip20-3000k-op/" TargetMode="External" Id="rId281"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-3000k-oppol/" TargetMode="External" Id="rId282"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-3000k-op/" TargetMode="External" Id="rId283"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-4000k/" TargetMode="External" Id="rId284"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip20-4000k/" TargetMode="External" Id="rId285"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-4000k-mglass/" TargetMode="External" Id="rId286"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip20-4000k-mp/" TargetMode="External" Id="rId287"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-4000k-mp/" TargetMode="External" Id="rId288"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip20-4000k-op/" TargetMode="External" Id="rId289"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-4000k-oppol/" TargetMode="External" Id="rId290"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-4000k-op/" TargetMode="External" Id="rId291"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-5000k-mglass/" TargetMode="External" Id="rId292"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-5000k-mp/" TargetMode="External" Id="rId293"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip20-5000k-mp/" TargetMode="External" Id="rId294"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip20-5000k-op/" TargetMode="External" Id="rId295"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-5000k-oppol/" TargetMode="External" Id="rId296"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-5000k-op/" TargetMode="External" Id="rId297"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip20-6000k/" TargetMode="External" Id="rId298"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-6000k/" TargetMode="External" Id="rId299"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-6000k-mglass/" TargetMode="External" Id="rId300"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip20-6000k-mp/" TargetMode="External" Id="rId301"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-6000k-mp/" TargetMode="External" Id="rId302"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip20-6000k-op/" TargetMode="External" Id="rId303"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-6000k-oppol/" TargetMode="External" Id="rId304"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-6000k-op/" TargetMode="External" Id="rId305"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip54-3000k/" TargetMode="External" Id="rId306"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-3000k/" TargetMode="External" Id="rId307"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-3000k-mglass/" TargetMode="External" Id="rId308"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-3000k-mp/" TargetMode="External" Id="rId309"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip54-3000k-mp/" TargetMode="External" Id="rId310"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip54-3000k-op/" TargetMode="External" Id="rId311"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-3000k-oppol/" TargetMode="External" Id="rId312"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-3000k-op/" TargetMode="External" Id="rId313"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-4000k/" TargetMode="External" Id="rId314"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip54-4000k/" TargetMode="External" Id="rId315"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-4000k-mglass/" TargetMode="External" Id="rId316"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip54-4000k-mp/" TargetMode="External" Id="rId317"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-4000k-mp/" TargetMode="External" Id="rId318"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip54-4000k-op/" TargetMode="External" Id="rId319"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-4000k-oppol/" TargetMode="External" Id="rId320"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-4000k-op/" TargetMode="External" Id="rId321"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip54-5000k/" TargetMode="External" Id="rId322"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-5000k/" TargetMode="External" Id="rId323"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-5000k-mglass/" TargetMode="External" Id="rId324"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-5000k-mp/" TargetMode="External" Id="rId325"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip54-5000k-mp/" TargetMode="External" Id="rId326"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip54-5000k-op/" TargetMode="External" Id="rId327"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-5000k-oppol/" TargetMode="External" Id="rId328"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-5000k-op/" TargetMode="External" Id="rId329"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-6000k/" TargetMode="External" Id="rId330"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip54-6000k/" TargetMode="External" Id="rId331"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-6000k-mglass/" TargetMode="External" Id="rId332"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip54-6000k-mp/" TargetMode="External" Id="rId333"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-6000k-mp/" TargetMode="External" Id="rId334"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip54-6000k-op/" TargetMode="External" Id="rId335"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-6000k-oppol/" TargetMode="External" Id="rId336"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-6000k-op/" TargetMode="External" Id="rId337"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/" TargetMode="External" Id="rId338"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-3000k/" TargetMode="External" Id="rId339"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-3000k-mglass/" TargetMode="External" Id="rId340"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-3000k-mp/" TargetMode="External" Id="rId341"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-3000k-oppol/" TargetMode="External" Id="rId342"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-3000k-op/" TargetMode="External" Id="rId343"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-4000k/" TargetMode="External" Id="rId344"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-4000k-mglass/" TargetMode="External" Id="rId345"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-4000k-mp/" TargetMode="External" Id="rId346"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-4000k-oppol/" TargetMode="External" Id="rId347"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-4000k-op/" TargetMode="External" Id="rId348"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-5000k-mglass/" TargetMode="External" Id="rId349"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-5000k-mp/" TargetMode="External" Id="rId350"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-5000k-oppol/" TargetMode="External" Id="rId351"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-5000k-op/" TargetMode="External" Id="rId352"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-6000k/" TargetMode="External" Id="rId353"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-6000k-mglass/" TargetMode="External" Id="rId354"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-6000k-mp/" TargetMode="External" Id="rId355"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-6000k-oppol/" TargetMode="External" Id="rId356"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-6000k-op/" TargetMode="External" Id="rId357"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-3000k/" TargetMode="External" Id="rId358"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-3000k-mglass/" TargetMode="External" Id="rId359"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-3000k-mp/" TargetMode="External" Id="rId360"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-3000k-oppol/" TargetMode="External" Id="rId361"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-3000k-op/" TargetMode="External" Id="rId362"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-4000k/" TargetMode="External" Id="rId363"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-4000k-mglass/" TargetMode="External" Id="rId364"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-4000k-mp/" TargetMode="External" Id="rId365"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-4000k-oppol/" TargetMode="External" Id="rId366"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-4000k-op/" TargetMode="External" Id="rId367"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-5000k/" TargetMode="External" Id="rId368"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-5000k-mglass/" TargetMode="External" Id="rId369"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-5000k-mp/" TargetMode="External" Id="rId370"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-5000k-oppol/" TargetMode="External" Id="rId371"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-5000k-op/" TargetMode="External" Id="rId372"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-6000k/" TargetMode="External" Id="rId373"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-6000k-mglass/" TargetMode="External" Id="rId374"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-6000k-mp/" TargetMode="External" Id="rId375"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-6000k-oppol/" TargetMode="External" Id="rId376"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-6000k-op/" TargetMode="External" Id="rId377"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/" TargetMode="External" Id="rId378"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/" TargetMode="External" Id="rId379"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-3000k/" TargetMode="External" Id="rId380"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-3000k/" TargetMode="External" Id="rId381"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-3000k-mglass/" TargetMode="External" Id="rId382"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-3000k-mglass/" TargetMode="External" Id="rId383"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-3000k-mp/" TargetMode="External" Id="rId384"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-3000k-mp/" TargetMode="External" Id="rId385"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-3000k-op/" TargetMode="External" Id="rId386"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-3000k-oppol/" TargetMode="External" Id="rId387"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-3000k-oppol/" TargetMode="External" Id="rId388"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-3000k-op/" TargetMode="External" Id="rId389"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-4000k/" TargetMode="External" Id="rId390"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-4000k/" TargetMode="External" Id="rId391"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-4000k-mglass/" TargetMode="External" Id="rId392"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-4000k-mglass/" TargetMode="External" Id="rId393"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-4000k-mp/" TargetMode="External" Id="rId394"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-4000k-mp/" TargetMode="External" Id="rId395"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-4000k-op/" TargetMode="External" Id="rId396"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-4000k-oppol/" TargetMode="External" Id="rId397"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-4000k-oppol/" TargetMode="External" Id="rId398"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-4000k-op/" TargetMode="External" Id="rId399"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-5000k-mglass/" TargetMode="External" Id="rId400"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-5000k-mglass/" TargetMode="External" Id="rId401"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-5000k-mp/" TargetMode="External" Id="rId402"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-5000k-mp/" TargetMode="External" Id="rId403"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-5000k-op/" TargetMode="External" Id="rId404"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-5000k-oppol/" TargetMode="External" Id="rId405"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-5000k-oppol/" TargetMode="External" Id="rId406"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-5000k-op/" TargetMode="External" Id="rId407"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-6000k/" TargetMode="External" Id="rId408"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-6000k/" TargetMode="External" Id="rId409"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-6000k-mglass/" TargetMode="External" Id="rId410"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-6000k-mglass/" TargetMode="External" Id="rId411"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-6000k-mp/" TargetMode="External" Id="rId412"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-6000k-mp/" TargetMode="External" Id="rId413"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-6000k-op/" TargetMode="External" Id="rId414"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-6000k-oppol/" TargetMode="External" Id="rId415"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-6000k-oppol/" TargetMode="External" Id="rId416"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-6000k-op/" TargetMode="External" Id="rId417"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-3000k/" TargetMode="External" Id="rId418"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-3000k/" TargetMode="External" Id="rId419"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-3000k-mglass/" TargetMode="External" Id="rId420"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-3000k-mglass/" TargetMode="External" Id="rId421"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-3000k-mp/" TargetMode="External" Id="rId422"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-3000k-mp/" TargetMode="External" Id="rId423"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-3000k-op/" TargetMode="External" Id="rId424"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-3000k-oppol/" TargetMode="External" Id="rId425"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-3000k-oppol/" TargetMode="External" Id="rId426"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-3000k-op/" TargetMode="External" Id="rId427"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-4000k/" TargetMode="External" Id="rId428"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-4000k/" TargetMode="External" Id="rId429"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-4000k-mglass/" TargetMode="External" Id="rId430"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-4000k-mglass/" TargetMode="External" Id="rId431"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-4000k-mp/" TargetMode="External" Id="rId432"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-4000k-mp/" TargetMode="External" Id="rId433"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-4000k-op/" TargetMode="External" Id="rId434"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-4000k-oppol/" TargetMode="External" Id="rId435"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-4000k-oppol/" TargetMode="External" Id="rId436"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-4000k-op/" TargetMode="External" Id="rId437"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-5000k/" TargetMode="External" Id="rId438"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-5000k/" TargetMode="External" Id="rId439"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-5000k-mglass/" TargetMode="External" Id="rId440"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-5000k-mglass/" TargetMode="External" Id="rId441"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-5000k-mp/" TargetMode="External" Id="rId442"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-5000k-mp/" TargetMode="External" Id="rId443"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-5000k-op/" TargetMode="External" Id="rId444"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-5000k-oppol/" TargetMode="External" Id="rId445"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-5000k-oppol/" TargetMode="External" Id="rId446"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-5000k-op/" TargetMode="External" Id="rId447"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-6000k/" TargetMode="External" Id="rId448"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-6000k/" TargetMode="External" Id="rId449"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-6000k-mglass/" TargetMode="External" Id="rId450"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-6000k-mglass/" TargetMode="External" Id="rId451"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-6000k-mp/" TargetMode="External" Id="rId452"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-6000k-mp/" TargetMode="External" Id="rId453"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-6000k-op/" TargetMode="External" Id="rId454"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-6000k-oppol/" TargetMode="External" Id="rId455"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-6000k-oppol/" TargetMode="External" Id="rId456"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-6000k-op/" TargetMode="External" Id="rId457"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/" TargetMode="External" Id="rId458"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/" TargetMode="External" Id="rId459"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-3000k/" TargetMode="External" Id="rId460"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-3000k/" TargetMode="External" Id="rId461"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-3000k-mglass/" TargetMode="External" Id="rId462"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-3000k-mglass/" TargetMode="External" Id="rId463"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-3000k-mp/" TargetMode="External" Id="rId464"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-3000k-mp/" TargetMode="External" Id="rId465"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-3000k-op/" TargetMode="External" Id="rId466"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-3000k-oppol/" TargetMode="External" Id="rId467"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-3000k-oppol/" TargetMode="External" Id="rId468"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-3000k-op/" TargetMode="External" Id="rId469"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-4000k/" TargetMode="External" Id="rId470"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-4000k/" TargetMode="External" Id="rId471"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-4000k-mglass/" TargetMode="External" Id="rId472"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-4000k-mglass/" TargetMode="External" Id="rId473"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-4000k-mp/" TargetMode="External" Id="rId474"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-4000k-mp/" TargetMode="External" Id="rId475"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-4000k-op/" TargetMode="External" Id="rId476"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-4000k-oppol/" TargetMode="External" Id="rId477"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-4000k-oppol/" TargetMode="External" Id="rId478"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-4000k-op/" TargetMode="External" Id="rId479"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-5000k-mglass/" TargetMode="External" Id="rId480"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-5000k-mglass/" TargetMode="External" Id="rId481"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-5000k-mp/" TargetMode="External" Id="rId482"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-5000k-mp/" TargetMode="External" Id="rId483"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-5000k-op/" TargetMode="External" Id="rId484"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-5000k-oppol/" TargetMode="External" Id="rId485"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-5000k-oppol/" TargetMode="External" Id="rId486"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-5000k-op/" TargetMode="External" Id="rId487"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-6000k/" TargetMode="External" Id="rId488"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-6000k/" TargetMode="External" Id="rId489"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-6000k-mglass/" TargetMode="External" Id="rId490"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-6000k-mglass/" TargetMode="External" Id="rId491"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-6000k-mp/" TargetMode="External" Id="rId492"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-6000k-mp/" TargetMode="External" Id="rId493"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-6000k-op/" TargetMode="External" Id="rId494"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-6000k-oppol/" TargetMode="External" Id="rId495"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-6000k-oppol/" TargetMode="External" Id="rId496"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-6000k-op/" TargetMode="External" Id="rId497"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-3000k/" TargetMode="External" Id="rId498"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-3000k/" TargetMode="External" Id="rId499"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-3000k-mglass/" TargetMode="External" Id="rId500"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-3000k-mglass/" TargetMode="External" Id="rId501"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-3000k-mp/" TargetMode="External" Id="rId502"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-3000k-mp/" TargetMode="External" Id="rId503"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-3000k-op/" TargetMode="External" Id="rId504"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-3000k-oppol/" TargetMode="External" Id="rId505"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-3000k-oppol/" TargetMode="External" Id="rId506"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-3000k-op/" TargetMode="External" Id="rId507"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-4000k/" TargetMode="External" Id="rId508"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-4000k/" TargetMode="External" Id="rId509"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-4000k-mglass/" TargetMode="External" Id="rId510"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-4000k-mglass/" TargetMode="External" Id="rId511"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-4000k-mp/" TargetMode="External" Id="rId512"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-4000k-mp/" TargetMode="External" Id="rId513"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-4000k-op/" TargetMode="External" Id="rId514"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-4000k-oppol/" TargetMode="External" Id="rId515"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-4000k-oppol/" TargetMode="External" Id="rId516"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-4000k-op/" TargetMode="External" Id="rId517"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-5000k/" TargetMode="External" Id="rId518"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-5000k/" TargetMode="External" Id="rId519"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-5000k-mglass/" TargetMode="External" Id="rId520"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-5000k-mglass/" TargetMode="External" Id="rId521"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-5000k-mp/" TargetMode="External" Id="rId522"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-5000k-mp/" TargetMode="External" Id="rId523"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-5000k-op/" TargetMode="External" Id="rId524"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-5000k-oppol/" TargetMode="External" Id="rId525"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-5000k-oppol/" TargetMode="External" Id="rId526"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-5000k-op/" TargetMode="External" Id="rId527"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-6000k/" TargetMode="External" Id="rId528"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-6000k/" TargetMode="External" Id="rId529"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-6000k-mglass/" TargetMode="External" Id="rId530"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-6000k-mglass/" TargetMode="External" Id="rId531"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-6000k-mp/" TargetMode="External" Id="rId532"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-6000k-mp/" TargetMode="External" Id="rId533"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-6000k-op/" TargetMode="External" Id="rId534"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-6000k-oppol/" TargetMode="External" Id="rId535"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-6000k-oppol/" TargetMode="External" Id="rId536"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-6000k-op/" TargetMode="External" Id="rId537"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/" TargetMode="External" Id="rId538"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/" TargetMode="External" Id="rId539"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-3000k/" TargetMode="External" Id="rId540"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-3000k/" TargetMode="External" Id="rId541"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-3000k-mglass/" TargetMode="External" Id="rId542"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-3000k-mglass/" TargetMode="External" Id="rId543"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-3000k-mp/" TargetMode="External" Id="rId544"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-3000k-mp/" TargetMode="External" Id="rId545"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-3000k-op/" TargetMode="External" Id="rId546"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-3000k-oppol/" TargetMode="External" Id="rId547"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-3000k-oppol/" TargetMode="External" Id="rId548"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-3000k-op/" TargetMode="External" Id="rId549"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-4000k/" TargetMode="External" Id="rId550"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-4000k/" TargetMode="External" Id="rId551"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-4000k-mglass/" TargetMode="External" Id="rId552"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-4000k-mglass/" TargetMode="External" Id="rId553"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-4000k-mp/" TargetMode="External" Id="rId554"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-4000k-mp/" TargetMode="External" Id="rId555"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-4000k-op/" TargetMode="External" Id="rId556"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-4000k-oppol/" TargetMode="External" Id="rId557"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-4000k-oppol/" TargetMode="External" Id="rId558"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-4000k-op/" TargetMode="External" Id="rId559"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-5000k-mglass/" TargetMode="External" Id="rId560"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-5000k-mglass/" TargetMode="External" Id="rId561"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-5000k-mp/" TargetMode="External" Id="rId562"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-5000k-mp/" TargetMode="External" Id="rId563"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-5000k-op/" TargetMode="External" Id="rId564"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-5000k-oppol/" TargetMode="External" Id="rId565"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-5000k-oppol/" TargetMode="External" Id="rId566"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-5000k-op/" TargetMode="External" Id="rId567"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-6000k/" TargetMode="External" Id="rId568"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-6000k/" TargetMode="External" Id="rId569"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-6000k-mglass/" TargetMode="External" Id="rId570"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-6000k-mglass/" TargetMode="External" Id="rId571"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-6000k-mp/" TargetMode="External" Id="rId572"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-6000k-mp/" TargetMode="External" Id="rId573"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-6000k-op/" TargetMode="External" Id="rId574"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-6000k-oppol/" TargetMode="External" Id="rId575"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-6000k-oppol/" TargetMode="External" Id="rId576"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-6000k-op/" TargetMode="External" Id="rId577"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-3000k/" TargetMode="External" Id="rId578"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-3000k/" TargetMode="External" Id="rId579"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-3000k-mglass/" TargetMode="External" Id="rId580"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-3000k-mglass/" TargetMode="External" Id="rId581"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-3000k-mp/" TargetMode="External" Id="rId582"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-3000k-mp/" TargetMode="External" Id="rId583"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-3000k-op/" TargetMode="External" Id="rId584"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-3000k-oppol/" TargetMode="External" Id="rId585"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-3000k-oppol/" TargetMode="External" Id="rId586"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-3000k-op/" TargetMode="External" Id="rId587"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-4000k/" TargetMode="External" Id="rId588"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-4000k/" TargetMode="External" Id="rId589"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-4000k-mglass/" TargetMode="External" Id="rId590"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-4000k-mglass/" TargetMode="External" Id="rId591"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-4000k-mp/" TargetMode="External" Id="rId592"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-4000k-mp/" TargetMode="External" Id="rId593"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-4000k-op/" TargetMode="External" Id="rId594"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-4000k-oppol/" TargetMode="External" Id="rId595"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-4000k-oppol/" TargetMode="External" Id="rId596"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-4000k-op/" TargetMode="External" Id="rId597"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-5000k/" TargetMode="External" Id="rId598"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-5000k/" TargetMode="External" Id="rId599"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-5000k-mglass/" TargetMode="External" Id="rId600"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-5000k-mglass/" TargetMode="External" Id="rId601"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-5000k-mp/" TargetMode="External" Id="rId602"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-5000k-mp/" TargetMode="External" Id="rId603"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-5000k-op/" TargetMode="External" Id="rId604"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-5000k-oppol/" TargetMode="External" Id="rId605"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-5000k-oppol/" TargetMode="External" Id="rId606"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-5000k-op/" TargetMode="External" Id="rId607"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-6000k/" TargetMode="External" Id="rId608"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-6000k/" TargetMode="External" Id="rId609"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-6000k-mglass/" TargetMode="External" Id="rId610"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-6000k-mglass/" TargetMode="External" Id="rId611"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-6000k-mp/" TargetMode="External" Id="rId612"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-6000k-mp/" TargetMode="External" Id="rId613"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-6000k-op/" TargetMode="External" Id="rId614"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-6000k-oppol/" TargetMode="External" Id="rId615"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-6000k-oppol/" TargetMode="External" Id="rId616"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-6000k-op/" TargetMode="External" Id="rId617"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/" TargetMode="External" Id="rId618"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/" TargetMode="External" Id="rId619"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-3000k/" TargetMode="External" Id="rId620"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-3000k/" TargetMode="External" Id="rId621"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-3000k-mglass/" TargetMode="External" Id="rId622"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-3000k-mglass/" TargetMode="External" Id="rId623"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-3000k-mp/" TargetMode="External" Id="rId624"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-3000k-mp/" TargetMode="External" Id="rId625"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-3000k-op/" TargetMode="External" Id="rId626"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-3000k-oppol/" TargetMode="External" Id="rId627"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-3000k-oppol/" TargetMode="External" Id="rId628"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-3000k-op/" TargetMode="External" Id="rId629"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-4000k/" TargetMode="External" Id="rId630"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-4000k/" TargetMode="External" Id="rId631"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-4000k-mglass/" TargetMode="External" Id="rId632"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-4000k-mglass/" TargetMode="External" Id="rId633"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-4000k-mp/" TargetMode="External" Id="rId634"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-4000k-mp/" TargetMode="External" Id="rId635"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-4000k-op/" TargetMode="External" Id="rId636"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-4000k-oppol/" TargetMode="External" Id="rId637"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-4000k-oppol/" TargetMode="External" Id="rId638"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-4000k-op/" TargetMode="External" Id="rId639"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-5000k-mglass/" TargetMode="External" Id="rId640"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-5000k-mglass/" TargetMode="External" Id="rId641"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-5000k-mp/" TargetMode="External" Id="rId642"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-5000k-mp/" TargetMode="External" Id="rId643"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-5000k-op/" TargetMode="External" Id="rId644"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-5000k-oppol/" TargetMode="External" Id="rId645"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-5000k-oppol/" TargetMode="External" Id="rId646"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-5000k-op/" TargetMode="External" Id="rId647"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-6000k/" TargetMode="External" Id="rId648"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-6000k/" TargetMode="External" Id="rId649"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-6000k-mglass/" TargetMode="External" Id="rId650"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-6000k-mglass/" TargetMode="External" Id="rId651"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-6000k-mp/" TargetMode="External" Id="rId652"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-6000k-mp/" TargetMode="External" Id="rId653"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-6000k-op/" TargetMode="External" Id="rId654"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-6000k-oppol/" TargetMode="External" Id="rId655"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-6000k-oppol/" TargetMode="External" Id="rId656"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-6000k-op/" TargetMode="External" Id="rId657"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-3000k/" TargetMode="External" Id="rId658"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-3000k/" TargetMode="External" Id="rId659"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-3000k-mglass/" TargetMode="External" Id="rId660"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-3000k-mglass/" TargetMode="External" Id="rId661"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-3000k-mp/" TargetMode="External" Id="rId662"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-3000k-mp/" TargetMode="External" Id="rId663"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-3000k-op/" TargetMode="External" Id="rId664"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-3000k-oppol/" TargetMode="External" Id="rId665"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-3000k-oppol/" TargetMode="External" Id="rId666"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-3000k-op/" TargetMode="External" Id="rId667"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-4000k/" TargetMode="External" Id="rId668"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-4000k/" TargetMode="External" Id="rId669"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-4000k-mglass/" TargetMode="External" Id="rId670"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-4000k-mglass/" TargetMode="External" Id="rId671"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-4000k-mp/" TargetMode="External" Id="rId672"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-4000k-mp/" TargetMode="External" Id="rId673"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-4000k-op/" TargetMode="External" Id="rId674"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-4000k-oppol/" TargetMode="External" Id="rId675"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-4000k-oppol/" TargetMode="External" Id="rId676"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-4000k-op/" TargetMode="External" Id="rId677"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-5000k/" TargetMode="External" Id="rId678"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-5000k/" TargetMode="External" Id="rId679"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-5000k-mglass/" TargetMode="External" Id="rId680"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-5000k-mglass/" TargetMode="External" Id="rId681"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-5000k-mp/" TargetMode="External" Id="rId682"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-5000k-mp/" TargetMode="External" Id="rId683"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-5000k-op/" TargetMode="External" Id="rId684"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-5000k-oppol/" TargetMode="External" Id="rId685"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-5000k-oppol/" TargetMode="External" Id="rId686"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-5000k-op/" TargetMode="External" Id="rId687"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-6000k/" TargetMode="External" Id="rId688"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-6000k/" TargetMode="External" Id="rId689"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-6000k-mglass/" TargetMode="External" Id="rId690"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-6000k-mglass/" TargetMode="External" Id="rId691"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-6000k-mp/" TargetMode="External" Id="rId692"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-6000k-mp/" TargetMode="External" Id="rId693"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-6000k-op/" TargetMode="External" Id="rId694"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-6000k-oppol/" TargetMode="External" Id="rId695"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-6000k-oppol/" TargetMode="External" Id="rId696"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-6000k-op/" TargetMode="External" Id="rId697"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/" TargetMode="External" Id="rId698"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-3000k/" TargetMode="External" Id="rId699"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-3000k-mglass/" TargetMode="External" Id="rId700"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-3000k-mp/" TargetMode="External" Id="rId701"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-3000k-oppol/" TargetMode="External" Id="rId702"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-3000k-op/" TargetMode="External" Id="rId703"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-4000k/" TargetMode="External" Id="rId704"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-4000k-mglass/" TargetMode="External" Id="rId705"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-4000k-mp/" TargetMode="External" Id="rId706"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-4000k-oppol/" TargetMode="External" Id="rId707"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-4000k-op/" TargetMode="External" Id="rId708"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-5000k-mglass/" TargetMode="External" Id="rId709"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-5000k-mp/" TargetMode="External" Id="rId710"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-5000k-oppol/" TargetMode="External" Id="rId711"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-5000k-op/" TargetMode="External" Id="rId712"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-6000k/" TargetMode="External" Id="rId713"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-6000k-mglass/" TargetMode="External" Id="rId714"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-6000k-mp/" TargetMode="External" Id="rId715"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-6000k-oppol/" TargetMode="External" Id="rId716"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-6000k-op/" TargetMode="External" Id="rId717"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-3000k/" TargetMode="External" Id="rId718"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-3000k-mglass/" TargetMode="External" Id="rId719"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-3000k-mp/" TargetMode="External" Id="rId720"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-3000k-oppol/" TargetMode="External" Id="rId721"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-3000k-op/" TargetMode="External" Id="rId722"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-4000k/" TargetMode="External" Id="rId723"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-4000k-mglass/" TargetMode="External" Id="rId724"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-4000k-mp/" TargetMode="External" Id="rId725"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-4000k-oppol/" TargetMode="External" Id="rId726"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-4000k-op/" TargetMode="External" Id="rId727"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-5000k/" TargetMode="External" Id="rId728"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-5000k-mglass/" TargetMode="External" Id="rId729"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-5000k-mp/" TargetMode="External" Id="rId730"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-5000k-oppol/" TargetMode="External" Id="rId731"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-5000k-op/" TargetMode="External" Id="rId732"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-6000k/" TargetMode="External" Id="rId733"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-6000k-mglass/" TargetMode="External" Id="rId734"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-6000k-mp/" TargetMode="External" Id="rId735"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-6000k-oppol/" TargetMode="External" Id="rId736"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-6000k-op/" TargetMode="External" Id="rId737"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-ofis-clip-in-100/" TargetMode="External" Id="rId738"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-ofis-clip-in-20/" TargetMode="External" Id="rId739"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-ofis-clip-in-30/" TargetMode="External" Id="rId740"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-ofis-clip-in-35/" TargetMode="External" Id="rId741"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-ofis-clip-in-40/" TargetMode="External" Id="rId742"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-ofis-clip-in-45/" TargetMode="External" Id="rId743"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-ofis-clip-in-50/" TargetMode="External" Id="rId744"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-ofis-clip-in-60/" TargetMode="External" Id="rId745"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-ofis-clip-in-70/" TargetMode="External" Id="rId746"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-ofis-clip-in-80/" TargetMode="External" Id="rId747"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-ofis-clip-in-90/" TargetMode="External" Id="rId748"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId749"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru" TargetMode="External" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@top-svet.ru" TargetMode="External" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/xlsx/" TargetMode="External" Id="rId3"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-010-003-ip-20-linia-10/" TargetMode="External" Id="rId4"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-010-003-ip-20-linia-10-l300/" TargetMode="External" Id="rId5"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-020-003-ip-20-linia-20/" TargetMode="External" Id="rId6"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-020-003-ip-20-linia-20-l300/" TargetMode="External" Id="rId7"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-020-003-ip-20-linia-20-l600/" TargetMode="External" Id="rId8"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-020-003-ip-20-linia-20-l/" TargetMode="External" Id="rId9"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-030-003-ip-20-linia-30/" TargetMode="External" Id="rId10"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-030-003-ip-20-liniya-30-l-900/" TargetMode="External" Id="rId11"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-liniya-003-30-t/" TargetMode="External" Id="rId12"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-040-003-ip-20-linia-40/" TargetMode="External" Id="rId13"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-040-003-ip-20-linia40-l1200/" TargetMode="External" Id="rId14"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-040-003-ip-20-linia-40-l600/" TargetMode="External" Id="rId15"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-040-003-ip-20-linia-40-l/" TargetMode="External" Id="rId16"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-040-003-ip-20-linia-40-x/" TargetMode="External" Id="rId17"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-050-003-ip-20-linia-50/" TargetMode="External" Id="rId18"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-050-003-ip-20-liniya-50-l-1500/" TargetMode="External" Id="rId19"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-060-003-ip-20-linia-60/" TargetMode="External" Id="rId20"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-060-003-ip-20-linia-60-l900/" TargetMode="External" Id="rId21"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-060-003-ip-20-linia-60-t/" TargetMode="External" Id="rId22"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-070-003-ip-20-linia-70/" TargetMode="External" Id="rId23"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-080-003-ip-20-linia-80/" TargetMode="External" Id="rId24"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-080-003-ip-20-linia-80-l1200/" TargetMode="External" Id="rId25"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-080-003-ip-20-linia-80-x/" TargetMode="External" Id="rId26"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-090-003-ip-20-linia-90/" TargetMode="External" Id="rId27"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-100-003-ip-20-linia-100/" TargetMode="External" Id="rId28"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-100-003-ip-20-linia-100-l1500/" TargetMode="External" Id="rId29"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-liniya-003-30/" TargetMode="External" Id="rId30"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-liniya-003-50/" TargetMode="External" Id="rId31"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/" TargetMode="External" Id="rId32"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-3000k/" TargetMode="External" Id="rId33"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-3000k-mglass/" TargetMode="External" Id="rId34"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-3000k-mp/" TargetMode="External" Id="rId35"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-3000k-oppol/" TargetMode="External" Id="rId36"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-3000k-op/" TargetMode="External" Id="rId37"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-4000k/" TargetMode="External" Id="rId38"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-4000k-mglass/" TargetMode="External" Id="rId39"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-4000k-mp/" TargetMode="External" Id="rId40"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-4000k-oppol/" TargetMode="External" Id="rId41"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-4000k-op/" TargetMode="External" Id="rId42"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-5000k-mglass/" TargetMode="External" Id="rId43"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-5000k-mp/" TargetMode="External" Id="rId44"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-5000k-oppol/" TargetMode="External" Id="rId45"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-5000k-op/" TargetMode="External" Id="rId46"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-6000k/" TargetMode="External" Id="rId47"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-6000k-mglass/" TargetMode="External" Id="rId48"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-6000k-mp/" TargetMode="External" Id="rId49"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-6000k-oppol/" TargetMode="External" Id="rId50"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-6000k-op/" TargetMode="External" Id="rId51"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-3000k/" TargetMode="External" Id="rId52"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-3000k-mglass/" TargetMode="External" Id="rId53"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-3000k-mp/" TargetMode="External" Id="rId54"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-3000k-oppol/" TargetMode="External" Id="rId55"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-3000k-op/" TargetMode="External" Id="rId56"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-4000k/" TargetMode="External" Id="rId57"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-4000k-mglass/" TargetMode="External" Id="rId58"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-4000k-mp/" TargetMode="External" Id="rId59"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-4000k-oppol/" TargetMode="External" Id="rId60"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-4000k-op/" TargetMode="External" Id="rId61"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-5000k/" TargetMode="External" Id="rId62"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-5000k-mglass/" TargetMode="External" Id="rId63"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-5000k-mp/" TargetMode="External" Id="rId64"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-5000k-oppol/" TargetMode="External" Id="rId65"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-5000k-op/" TargetMode="External" Id="rId66"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-6000k/" TargetMode="External" Id="rId67"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-6000k-mglass/" TargetMode="External" Id="rId68"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-6000k-mp/" TargetMode="External" Id="rId69"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-6000k-oppol/" TargetMode="External" Id="rId70"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-6000k-op/" TargetMode="External" Id="rId71"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/" TargetMode="External" Id="rId72"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/" TargetMode="External" Id="rId73"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-3000k/" TargetMode="External" Id="rId74"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-3000k/" TargetMode="External" Id="rId75"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-3000k-mglass/" TargetMode="External" Id="rId76"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-3000k-mglass/" TargetMode="External" Id="rId77"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-3000k-mp/" TargetMode="External" Id="rId78"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-3000k-mp/" TargetMode="External" Id="rId79"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-3000k-op/" TargetMode="External" Id="rId80"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-3000k-oppol/" TargetMode="External" Id="rId81"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-3000k-oppol/" TargetMode="External" Id="rId82"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-3000k-op/" TargetMode="External" Id="rId83"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-4000k/" TargetMode="External" Id="rId84"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-4000k/" TargetMode="External" Id="rId85"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-4000k-mglass/" TargetMode="External" Id="rId86"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-4000k-mglass/" TargetMode="External" Id="rId87"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-4000k-mp/" TargetMode="External" Id="rId88"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-4000k-mp/" TargetMode="External" Id="rId89"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-4000k-op/" TargetMode="External" Id="rId90"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-4000k-oppol/" TargetMode="External" Id="rId91"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-4000k-oppol/" TargetMode="External" Id="rId92"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-4000k-op/" TargetMode="External" Id="rId93"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-5000k-mglass/" TargetMode="External" Id="rId94"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-5000k-mglass/" TargetMode="External" Id="rId95"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-5000k-mp/" TargetMode="External" Id="rId96"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-5000k-mp/" TargetMode="External" Id="rId97"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-5000k-op/" TargetMode="External" Id="rId98"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-5000k-oppol/" TargetMode="External" Id="rId99"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-5000k-oppol/" TargetMode="External" Id="rId100"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-5000k-op/" TargetMode="External" Id="rId101"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-6000k/" TargetMode="External" Id="rId102"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-6000k/" TargetMode="External" Id="rId103"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-6000k-mglass/" TargetMode="External" Id="rId104"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-6000k-mglass/" TargetMode="External" Id="rId105"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-6000k-mp/" TargetMode="External" Id="rId106"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-6000k-mp/" TargetMode="External" Id="rId107"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-6000k-op/" TargetMode="External" Id="rId108"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-6000k-oppol/" TargetMode="External" Id="rId109"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-6000k-oppol/" TargetMode="External" Id="rId110"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-6000k-op/" TargetMode="External" Id="rId111"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-3000k/" TargetMode="External" Id="rId112"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-3000k/" TargetMode="External" Id="rId113"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-3000k-mglass/" TargetMode="External" Id="rId114"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-3000k-mglass/" TargetMode="External" Id="rId115"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-3000k-mp/" TargetMode="External" Id="rId116"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-3000k-mp/" TargetMode="External" Id="rId117"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-3000k-op/" TargetMode="External" Id="rId118"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-3000k-oppol/" TargetMode="External" Id="rId119"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-3000k-oppol/" TargetMode="External" Id="rId120"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-3000k-op/" TargetMode="External" Id="rId121"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-4000k/" TargetMode="External" Id="rId122"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-4000k/" TargetMode="External" Id="rId123"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-4000k-mglass/" TargetMode="External" Id="rId124"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-4000k-mglass/" TargetMode="External" Id="rId125"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-4000k-mp/" TargetMode="External" Id="rId126"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-4000k-mp/" TargetMode="External" Id="rId127"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-4000k-op/" TargetMode="External" Id="rId128"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-4000k-oppol/" TargetMode="External" Id="rId129"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-4000k-oppol/" TargetMode="External" Id="rId130"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-4000k-op/" TargetMode="External" Id="rId131"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-5000k/" TargetMode="External" Id="rId132"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-5000k/" TargetMode="External" Id="rId133"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-5000k-mglass/" TargetMode="External" Id="rId134"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-5000k-mglass/" TargetMode="External" Id="rId135"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-5000k-mp/" TargetMode="External" Id="rId136"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-5000k-mp/" TargetMode="External" Id="rId137"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-5000k-op/" TargetMode="External" Id="rId138"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-5000k-oppol/" TargetMode="External" Id="rId139"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-5000k-oppol/" TargetMode="External" Id="rId140"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-5000k-op/" TargetMode="External" Id="rId141"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-6000k/" TargetMode="External" Id="rId142"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-6000k/" TargetMode="External" Id="rId143"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-6000k-mglass/" TargetMode="External" Id="rId144"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-6000k-mglass/" TargetMode="External" Id="rId145"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-6000k-mp/" TargetMode="External" Id="rId146"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-6000k-mp/" TargetMode="External" Id="rId147"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-6000k-op/" TargetMode="External" Id="rId148"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-6000k-oppol/" TargetMode="External" Id="rId149"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-6000k-oppol/" TargetMode="External" Id="rId150"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-6000k-op/" TargetMode="External" Id="rId151"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/" TargetMode="External" Id="rId152"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/" TargetMode="External" Id="rId153"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-3000k/" TargetMode="External" Id="rId154"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-3000k/" TargetMode="External" Id="rId155"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-3000k-mglass/" TargetMode="External" Id="rId156"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-3000k-mglass/" TargetMode="External" Id="rId157"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-3000k-mp/" TargetMode="External" Id="rId158"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-3000k-mp/" TargetMode="External" Id="rId159"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-3000k-op/" TargetMode="External" Id="rId160"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-3000k-oppol/" TargetMode="External" Id="rId161"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-3000k-oppol/" TargetMode="External" Id="rId162"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-3000k-op/" TargetMode="External" Id="rId163"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-4000k/" TargetMode="External" Id="rId164"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-4000k/" TargetMode="External" Id="rId165"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-4000k-mglass/" TargetMode="External" Id="rId166"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-4000k-mglass/" TargetMode="External" Id="rId167"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-4000k-mp/" TargetMode="External" Id="rId168"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-4000k-mp/" TargetMode="External" Id="rId169"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-4000k-op/" TargetMode="External" Id="rId170"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-4000k-oppol/" TargetMode="External" Id="rId171"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-4000k-oppol/" TargetMode="External" Id="rId172"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-4000k-op/" TargetMode="External" Id="rId173"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-004-ofis-30/" TargetMode="External" Id="rId174"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-5000k-mglass/" TargetMode="External" Id="rId175"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-5000k-mglass/" TargetMode="External" Id="rId176"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-5000k-mp/" TargetMode="External" Id="rId177"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-5000k-mp/" TargetMode="External" Id="rId178"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-5000k-op/" TargetMode="External" Id="rId179"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-5000k-oppol/" TargetMode="External" Id="rId180"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-5000k-oppol/" TargetMode="External" Id="rId181"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-5000k-op/" TargetMode="External" Id="rId182"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-6000k/" TargetMode="External" Id="rId183"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-6000k/" TargetMode="External" Id="rId184"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-6000k-mglass/" TargetMode="External" Id="rId185"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-6000k-mglass/" TargetMode="External" Id="rId186"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-6000k-mp/" TargetMode="External" Id="rId187"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-6000k-mp/" TargetMode="External" Id="rId188"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-6000k-op/" TargetMode="External" Id="rId189"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-6000k-oppol/" TargetMode="External" Id="rId190"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-6000k-oppol/" TargetMode="External" Id="rId191"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-6000k-op/" TargetMode="External" Id="rId192"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-3000k/" TargetMode="External" Id="rId193"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-3000k/" TargetMode="External" Id="rId194"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-3000k-mglass/" TargetMode="External" Id="rId195"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-3000k-mglass/" TargetMode="External" Id="rId196"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-3000k-mp/" TargetMode="External" Id="rId197"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-3000k-mp/" TargetMode="External" Id="rId198"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-3000k-op/" TargetMode="External" Id="rId199"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-3000k-oppol/" TargetMode="External" Id="rId200"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-3000k-oppol/" TargetMode="External" Id="rId201"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-3000k-op/" TargetMode="External" Id="rId202"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-4000k/" TargetMode="External" Id="rId203"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-4000k/" TargetMode="External" Id="rId204"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-4000k-mglass/" TargetMode="External" Id="rId205"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-4000k-mglass/" TargetMode="External" Id="rId206"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-4000k-mp/" TargetMode="External" Id="rId207"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-4000k-mp/" TargetMode="External" Id="rId208"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-4000k-op/" TargetMode="External" Id="rId209"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-4000k-oppol/" TargetMode="External" Id="rId210"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-4000k-oppol/" TargetMode="External" Id="rId211"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-4000k-op/" TargetMode="External" Id="rId212"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-5000k/" TargetMode="External" Id="rId213"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-5000k/" TargetMode="External" Id="rId214"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-5000k-mglass/" TargetMode="External" Id="rId215"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-5000k-mglass/" TargetMode="External" Id="rId216"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-5000k-mp/" TargetMode="External" Id="rId217"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-5000k-mp/" TargetMode="External" Id="rId218"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-5000k-op/" TargetMode="External" Id="rId219"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-5000k-oppol/" TargetMode="External" Id="rId220"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-5000k-oppol/" TargetMode="External" Id="rId221"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-5000k-op/" TargetMode="External" Id="rId222"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-6000k/" TargetMode="External" Id="rId223"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-6000k/" TargetMode="External" Id="rId224"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-6000k-mglass/" TargetMode="External" Id="rId225"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-6000k-mglass/" TargetMode="External" Id="rId226"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-6000k-mp/" TargetMode="External" Id="rId227"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-6000k-mp/" TargetMode="External" Id="rId228"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-6000k-op/" TargetMode="External" Id="rId229"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-6000k-oppol/" TargetMode="External" Id="rId230"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-6000k-oppol/" TargetMode="External" Id="rId231"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-6000k-op/" TargetMode="External" Id="rId232"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/" TargetMode="External" Id="rId233"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35/" TargetMode="External" Id="rId234"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-3000k/" TargetMode="External" Id="rId235"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-3000k-mglass/" TargetMode="External" Id="rId236"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-3000k-mp/" TargetMode="External" Id="rId237"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-3000k-op/" TargetMode="External" Id="rId238"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-3000k-oppol/" TargetMode="External" Id="rId239"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-4000k/" TargetMode="External" Id="rId240"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-4000k-mglass/" TargetMode="External" Id="rId241"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-4000k-mp/" TargetMode="External" Id="rId242"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-4000k-op/" TargetMode="External" Id="rId243"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-4000k-oppol/" TargetMode="External" Id="rId244"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-5000k-mglass/" TargetMode="External" Id="rId245"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-5000k-mp/" TargetMode="External" Id="rId246"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-5000k-op/" TargetMode="External" Id="rId247"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-5000k-oppol/" TargetMode="External" Id="rId248"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-6000k/" TargetMode="External" Id="rId249"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-6000k-mglass/" TargetMode="External" Id="rId250"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-6000k-mp/" TargetMode="External" Id="rId251"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-6000k-op/" TargetMode="External" Id="rId252"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-6000k-oppol/" TargetMode="External" Id="rId253"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-3000k/" TargetMode="External" Id="rId254"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-3000k-mglass/" TargetMode="External" Id="rId255"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-3000k-mp/" TargetMode="External" Id="rId256"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-3000k-op/" TargetMode="External" Id="rId257"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-3000k-oppol/" TargetMode="External" Id="rId258"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-4000k/" TargetMode="External" Id="rId259"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-4000k-mglass/" TargetMode="External" Id="rId260"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-4000k-mp/" TargetMode="External" Id="rId261"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-4000k-op/" TargetMode="External" Id="rId262"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-4000k-oppol/" TargetMode="External" Id="rId263"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-5000k/" TargetMode="External" Id="rId264"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-5000k-mglass/" TargetMode="External" Id="rId265"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-5000k-mp/" TargetMode="External" Id="rId266"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-5000k-op/" TargetMode="External" Id="rId267"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-5000k-oppol/" TargetMode="External" Id="rId268"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-6000k/" TargetMode="External" Id="rId269"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-6000k-mglass/" TargetMode="External" Id="rId270"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-6000k-mp/" TargetMode="External" Id="rId271"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-6000k-op/" TargetMode="External" Id="rId272"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-6000k-oppol/" TargetMode="External" Id="rId273"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/" TargetMode="External" Id="rId274"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/" TargetMode="External" Id="rId275"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-3000k/" TargetMode="External" Id="rId276"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip20-3000k/" TargetMode="External" Id="rId277"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-3000k-mglass/" TargetMode="External" Id="rId278"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-3000k-mp/" TargetMode="External" Id="rId279"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip20-3000k-mp/" TargetMode="External" Id="rId280"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip20-3000k-op/" TargetMode="External" Id="rId281"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-3000k-oppol/" TargetMode="External" Id="rId282"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-3000k-op/" TargetMode="External" Id="rId283"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip20-4000k/" TargetMode="External" Id="rId284"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-4000k/" TargetMode="External" Id="rId285"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-4000k-mglass/" TargetMode="External" Id="rId286"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip20-4000k-mp/" TargetMode="External" Id="rId287"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-4000k-mp/" TargetMode="External" Id="rId288"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip20-4000k-op/" TargetMode="External" Id="rId289"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-4000k-oppol/" TargetMode="External" Id="rId290"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-4000k-op/" TargetMode="External" Id="rId291"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-5000k-mglass/" TargetMode="External" Id="rId292"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-5000k-mp/" TargetMode="External" Id="rId293"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip20-5000k-mp/" TargetMode="External" Id="rId294"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip20-5000k-op/" TargetMode="External" Id="rId295"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-5000k-oppol/" TargetMode="External" Id="rId296"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-5000k-op/" TargetMode="External" Id="rId297"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip20-6000k/" TargetMode="External" Id="rId298"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-6000k/" TargetMode="External" Id="rId299"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-6000k-mglass/" TargetMode="External" Id="rId300"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-6000k-mp/" TargetMode="External" Id="rId301"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip20-6000k-mp/" TargetMode="External" Id="rId302"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip20-6000k-op/" TargetMode="External" Id="rId303"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-6000k-oppol/" TargetMode="External" Id="rId304"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-6000k-op/" TargetMode="External" Id="rId305"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-3000k/" TargetMode="External" Id="rId306"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip54-3000k/" TargetMode="External" Id="rId307"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-3000k-mglass/" TargetMode="External" Id="rId308"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip54-3000k-mp/" TargetMode="External" Id="rId309"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-3000k-mp/" TargetMode="External" Id="rId310"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip54-3000k-op/" TargetMode="External" Id="rId311"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-3000k-oppol/" TargetMode="External" Id="rId312"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-3000k-op/" TargetMode="External" Id="rId313"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip54-4000k/" TargetMode="External" Id="rId314"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-4000k/" TargetMode="External" Id="rId315"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-4000k-mglass/" TargetMode="External" Id="rId316"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip54-4000k-mp/" TargetMode="External" Id="rId317"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-4000k-mp/" TargetMode="External" Id="rId318"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip54-4000k-op/" TargetMode="External" Id="rId319"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-4000k-oppol/" TargetMode="External" Id="rId320"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-4000k-op/" TargetMode="External" Id="rId321"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip54-5000k/" TargetMode="External" Id="rId322"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-5000k/" TargetMode="External" Id="rId323"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-5000k-mglass/" TargetMode="External" Id="rId324"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip54-5000k-mp/" TargetMode="External" Id="rId325"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-5000k-mp/" TargetMode="External" Id="rId326"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip54-5000k-op/" TargetMode="External" Id="rId327"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-5000k-oppol/" TargetMode="External" Id="rId328"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-5000k-op/" TargetMode="External" Id="rId329"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip54-6000k/" TargetMode="External" Id="rId330"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-6000k/" TargetMode="External" Id="rId331"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-6000k-mglass/" TargetMode="External" Id="rId332"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-6000k-mp/" TargetMode="External" Id="rId333"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip54-6000k-mp/" TargetMode="External" Id="rId334"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip54-6000k-op/" TargetMode="External" Id="rId335"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-6000k-oppol/" TargetMode="External" Id="rId336"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-6000k-op/" TargetMode="External" Id="rId337"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/" TargetMode="External" Id="rId338"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-3000k/" TargetMode="External" Id="rId339"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-3000k-mglass/" TargetMode="External" Id="rId340"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-3000k-mp/" TargetMode="External" Id="rId341"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-3000k-oppol/" TargetMode="External" Id="rId342"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-3000k-op/" TargetMode="External" Id="rId343"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-4000k/" TargetMode="External" Id="rId344"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-4000k-mglass/" TargetMode="External" Id="rId345"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-4000k-mp/" TargetMode="External" Id="rId346"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-4000k-oppol/" TargetMode="External" Id="rId347"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-4000k-op/" TargetMode="External" Id="rId348"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-5000k-mglass/" TargetMode="External" Id="rId349"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-5000k-mp/" TargetMode="External" Id="rId350"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-5000k-oppol/" TargetMode="External" Id="rId351"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-5000k-op/" TargetMode="External" Id="rId352"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-6000k/" TargetMode="External" Id="rId353"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-6000k-mglass/" TargetMode="External" Id="rId354"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-6000k-mp/" TargetMode="External" Id="rId355"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-6000k-oppol/" TargetMode="External" Id="rId356"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-6000k-op/" TargetMode="External" Id="rId357"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-3000k/" TargetMode="External" Id="rId358"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-3000k-mglass/" TargetMode="External" Id="rId359"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-3000k-mp/" TargetMode="External" Id="rId360"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-3000k-oppol/" TargetMode="External" Id="rId361"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-3000k-op/" TargetMode="External" Id="rId362"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-4000k/" TargetMode="External" Id="rId363"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-4000k-mglass/" TargetMode="External" Id="rId364"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-4000k-mp/" TargetMode="External" Id="rId365"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-4000k-oppol/" TargetMode="External" Id="rId366"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-4000k-op/" TargetMode="External" Id="rId367"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-5000k/" TargetMode="External" Id="rId368"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-5000k-mglass/" TargetMode="External" Id="rId369"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-5000k-mp/" TargetMode="External" Id="rId370"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-5000k-oppol/" TargetMode="External" Id="rId371"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-5000k-op/" TargetMode="External" Id="rId372"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-6000k/" TargetMode="External" Id="rId373"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-6000k-mglass/" TargetMode="External" Id="rId374"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-6000k-mp/" TargetMode="External" Id="rId375"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-6000k-oppol/" TargetMode="External" Id="rId376"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-6000k-op/" TargetMode="External" Id="rId377"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/" TargetMode="External" Id="rId378"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/" TargetMode="External" Id="rId379"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-3000k/" TargetMode="External" Id="rId380"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-3000k/" TargetMode="External" Id="rId381"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-3000k-mglass/" TargetMode="External" Id="rId382"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-3000k-mglass/" TargetMode="External" Id="rId383"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-3000k-mp/" TargetMode="External" Id="rId384"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-3000k-mp/" TargetMode="External" Id="rId385"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-3000k-op/" TargetMode="External" Id="rId386"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-3000k-oppol/" TargetMode="External" Id="rId387"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-3000k-oppol/" TargetMode="External" Id="rId388"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-3000k-op/" TargetMode="External" Id="rId389"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-4000k/" TargetMode="External" Id="rId390"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-4000k/" TargetMode="External" Id="rId391"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-4000k-mglass/" TargetMode="External" Id="rId392"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-4000k-mglass/" TargetMode="External" Id="rId393"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-4000k-mp/" TargetMode="External" Id="rId394"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-4000k-mp/" TargetMode="External" Id="rId395"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-4000k-op/" TargetMode="External" Id="rId396"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-4000k-oppol/" TargetMode="External" Id="rId397"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-4000k-oppol/" TargetMode="External" Id="rId398"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-4000k-op/" TargetMode="External" Id="rId399"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-5000k-mglass/" TargetMode="External" Id="rId400"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-5000k-mglass/" TargetMode="External" Id="rId401"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-5000k-mp/" TargetMode="External" Id="rId402"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-5000k-mp/" TargetMode="External" Id="rId403"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-5000k-op/" TargetMode="External" Id="rId404"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-5000k-oppol/" TargetMode="External" Id="rId405"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-5000k-oppol/" TargetMode="External" Id="rId406"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-5000k-op/" TargetMode="External" Id="rId407"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-6000k/" TargetMode="External" Id="rId408"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-6000k/" TargetMode="External" Id="rId409"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-6000k-mglass/" TargetMode="External" Id="rId410"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-6000k-mglass/" TargetMode="External" Id="rId411"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-6000k-mp/" TargetMode="External" Id="rId412"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-6000k-mp/" TargetMode="External" Id="rId413"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-6000k-op/" TargetMode="External" Id="rId414"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-6000k-oppol/" TargetMode="External" Id="rId415"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-6000k-oppol/" TargetMode="External" Id="rId416"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-6000k-op/" TargetMode="External" Id="rId417"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-3000k/" TargetMode="External" Id="rId418"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-3000k/" TargetMode="External" Id="rId419"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-3000k-mglass/" TargetMode="External" Id="rId420"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-3000k-mglass/" TargetMode="External" Id="rId421"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-3000k-mp/" TargetMode="External" Id="rId422"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-3000k-mp/" TargetMode="External" Id="rId423"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-3000k-op/" TargetMode="External" Id="rId424"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-3000k-oppol/" TargetMode="External" Id="rId425"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-3000k-oppol/" TargetMode="External" Id="rId426"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-3000k-op/" TargetMode="External" Id="rId427"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-4000k/" TargetMode="External" Id="rId428"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-4000k/" TargetMode="External" Id="rId429"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-4000k-mglass/" TargetMode="External" Id="rId430"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-4000k-mglass/" TargetMode="External" Id="rId431"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-4000k-mp/" TargetMode="External" Id="rId432"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-4000k-mp/" TargetMode="External" Id="rId433"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-4000k-op/" TargetMode="External" Id="rId434"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-4000k-oppol/" TargetMode="External" Id="rId435"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-4000k-oppol/" TargetMode="External" Id="rId436"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-4000k-op/" TargetMode="External" Id="rId437"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-5000k/" TargetMode="External" Id="rId438"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-5000k/" TargetMode="External" Id="rId439"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-5000k-mglass/" TargetMode="External" Id="rId440"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-5000k-mglass/" TargetMode="External" Id="rId441"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-5000k-mp/" TargetMode="External" Id="rId442"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-5000k-mp/" TargetMode="External" Id="rId443"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-5000k-op/" TargetMode="External" Id="rId444"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-5000k-oppol/" TargetMode="External" Id="rId445"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-5000k-oppol/" TargetMode="External" Id="rId446"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-5000k-op/" TargetMode="External" Id="rId447"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-6000k/" TargetMode="External" Id="rId448"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-6000k/" TargetMode="External" Id="rId449"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-6000k-mglass/" TargetMode="External" Id="rId450"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-6000k-mglass/" TargetMode="External" Id="rId451"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-6000k-mp/" TargetMode="External" Id="rId452"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-6000k-mp/" TargetMode="External" Id="rId453"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-6000k-op/" TargetMode="External" Id="rId454"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-6000k-oppol/" TargetMode="External" Id="rId455"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-6000k-oppol/" TargetMode="External" Id="rId456"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-6000k-op/" TargetMode="External" Id="rId457"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/" TargetMode="External" Id="rId458"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/" TargetMode="External" Id="rId459"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-3000k/" TargetMode="External" Id="rId460"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-3000k/" TargetMode="External" Id="rId461"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-3000k-mglass/" TargetMode="External" Id="rId462"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-3000k-mglass/" TargetMode="External" Id="rId463"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-3000k-mp/" TargetMode="External" Id="rId464"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-3000k-mp/" TargetMode="External" Id="rId465"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-3000k-op/" TargetMode="External" Id="rId466"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-3000k-oppol/" TargetMode="External" Id="rId467"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-3000k-oppol/" TargetMode="External" Id="rId468"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-3000k-op/" TargetMode="External" Id="rId469"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-4000k/" TargetMode="External" Id="rId470"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-4000k/" TargetMode="External" Id="rId471"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-4000k-mglass/" TargetMode="External" Id="rId472"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-4000k-mglass/" TargetMode="External" Id="rId473"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-4000k-mp/" TargetMode="External" Id="rId474"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-4000k-mp/" TargetMode="External" Id="rId475"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-4000k-op/" TargetMode="External" Id="rId476"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-4000k-oppol/" TargetMode="External" Id="rId477"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-4000k-oppol/" TargetMode="External" Id="rId478"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-4000k-op/" TargetMode="External" Id="rId479"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-5000k-mglass/" TargetMode="External" Id="rId480"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-5000k-mglass/" TargetMode="External" Id="rId481"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-5000k-mp/" TargetMode="External" Id="rId482"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-5000k-mp/" TargetMode="External" Id="rId483"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-5000k-op/" TargetMode="External" Id="rId484"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-5000k-oppol/" TargetMode="External" Id="rId485"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-5000k-oppol/" TargetMode="External" Id="rId486"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-5000k-op/" TargetMode="External" Id="rId487"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-6000k/" TargetMode="External" Id="rId488"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-6000k/" TargetMode="External" Id="rId489"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-6000k-mglass/" TargetMode="External" Id="rId490"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-6000k-mglass/" TargetMode="External" Id="rId491"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-6000k-mp/" TargetMode="External" Id="rId492"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-6000k-mp/" TargetMode="External" Id="rId493"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-6000k-op/" TargetMode="External" Id="rId494"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-6000k-oppol/" TargetMode="External" Id="rId495"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-6000k-oppol/" TargetMode="External" Id="rId496"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-6000k-op/" TargetMode="External" Id="rId497"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-3000k/" TargetMode="External" Id="rId498"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-3000k/" TargetMode="External" Id="rId499"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-3000k-mglass/" TargetMode="External" Id="rId500"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-3000k-mglass/" TargetMode="External" Id="rId501"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-3000k-mp/" TargetMode="External" Id="rId502"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-3000k-mp/" TargetMode="External" Id="rId503"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-3000k-op/" TargetMode="External" Id="rId504"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-3000k-oppol/" TargetMode="External" Id="rId505"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-3000k-oppol/" TargetMode="External" Id="rId506"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-3000k-op/" TargetMode="External" Id="rId507"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-4000k/" TargetMode="External" Id="rId508"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-4000k/" TargetMode="External" Id="rId509"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-4000k-mglass/" TargetMode="External" Id="rId510"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-4000k-mglass/" TargetMode="External" Id="rId511"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-4000k-mp/" TargetMode="External" Id="rId512"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-4000k-mp/" TargetMode="External" Id="rId513"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-4000k-op/" TargetMode="External" Id="rId514"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-4000k-oppol/" TargetMode="External" Id="rId515"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-4000k-oppol/" TargetMode="External" Id="rId516"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-4000k-op/" TargetMode="External" Id="rId517"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-5000k/" TargetMode="External" Id="rId518"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-5000k/" TargetMode="External" Id="rId519"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-5000k-mglass/" TargetMode="External" Id="rId520"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-5000k-mglass/" TargetMode="External" Id="rId521"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-5000k-mp/" TargetMode="External" Id="rId522"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-5000k-mp/" TargetMode="External" Id="rId523"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-5000k-op/" TargetMode="External" Id="rId524"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-5000k-oppol/" TargetMode="External" Id="rId525"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-5000k-oppol/" TargetMode="External" Id="rId526"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-5000k-op/" TargetMode="External" Id="rId527"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-6000k/" TargetMode="External" Id="rId528"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-6000k/" TargetMode="External" Id="rId529"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-6000k-mglass/" TargetMode="External" Id="rId530"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-6000k-mglass/" TargetMode="External" Id="rId531"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-6000k-mp/" TargetMode="External" Id="rId532"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-6000k-mp/" TargetMode="External" Id="rId533"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-6000k-op/" TargetMode="External" Id="rId534"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-6000k-oppol/" TargetMode="External" Id="rId535"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-6000k-oppol/" TargetMode="External" Id="rId536"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-6000k-op/" TargetMode="External" Id="rId537"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/" TargetMode="External" Id="rId538"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/" TargetMode="External" Id="rId539"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-3000k/" TargetMode="External" Id="rId540"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-3000k/" TargetMode="External" Id="rId541"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-3000k-mglass/" TargetMode="External" Id="rId542"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-3000k-mglass/" TargetMode="External" Id="rId543"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-3000k-mp/" TargetMode="External" Id="rId544"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-3000k-mp/" TargetMode="External" Id="rId545"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-3000k-op/" TargetMode="External" Id="rId546"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-3000k-oppol/" TargetMode="External" Id="rId547"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-3000k-oppol/" TargetMode="External" Id="rId548"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-3000k-op/" TargetMode="External" Id="rId549"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-4000k/" TargetMode="External" Id="rId550"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-4000k/" TargetMode="External" Id="rId551"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-4000k-mglass/" TargetMode="External" Id="rId552"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-4000k-mglass/" TargetMode="External" Id="rId553"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-4000k-mp/" TargetMode="External" Id="rId554"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-4000k-mp/" TargetMode="External" Id="rId555"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-4000k-op/" TargetMode="External" Id="rId556"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-4000k-oppol/" TargetMode="External" Id="rId557"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-4000k-oppol/" TargetMode="External" Id="rId558"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-4000k-op/" TargetMode="External" Id="rId559"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-5000k-mglass/" TargetMode="External" Id="rId560"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-5000k-mglass/" TargetMode="External" Id="rId561"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-5000k-mp/" TargetMode="External" Id="rId562"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-5000k-mp/" TargetMode="External" Id="rId563"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-5000k-op/" TargetMode="External" Id="rId564"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-5000k-oppol/" TargetMode="External" Id="rId565"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-5000k-oppol/" TargetMode="External" Id="rId566"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-5000k-op/" TargetMode="External" Id="rId567"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-6000k/" TargetMode="External" Id="rId568"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-6000k/" TargetMode="External" Id="rId569"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-6000k-mglass/" TargetMode="External" Id="rId570"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-6000k-mglass/" TargetMode="External" Id="rId571"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-6000k-mp/" TargetMode="External" Id="rId572"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-6000k-mp/" TargetMode="External" Id="rId573"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-6000k-op/" TargetMode="External" Id="rId574"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-6000k-oppol/" TargetMode="External" Id="rId575"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-6000k-oppol/" TargetMode="External" Id="rId576"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-6000k-op/" TargetMode="External" Id="rId577"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-3000k/" TargetMode="External" Id="rId578"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-3000k/" TargetMode="External" Id="rId579"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-3000k-mglass/" TargetMode="External" Id="rId580"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-3000k-mglass/" TargetMode="External" Id="rId581"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-3000k-mp/" TargetMode="External" Id="rId582"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-3000k-mp/" TargetMode="External" Id="rId583"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-3000k-op/" TargetMode="External" Id="rId584"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-3000k-oppol/" TargetMode="External" Id="rId585"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-3000k-oppol/" TargetMode="External" Id="rId586"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-3000k-op/" TargetMode="External" Id="rId587"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-4000k/" TargetMode="External" Id="rId588"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-4000k/" TargetMode="External" Id="rId589"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-4000k-mglass/" TargetMode="External" Id="rId590"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-4000k-mglass/" TargetMode="External" Id="rId591"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-4000k-mp/" TargetMode="External" Id="rId592"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-4000k-mp/" TargetMode="External" Id="rId593"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-4000k-op/" TargetMode="External" Id="rId594"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-4000k-oppol/" TargetMode="External" Id="rId595"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-4000k-oppol/" TargetMode="External" Id="rId596"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-4000k-op/" TargetMode="External" Id="rId597"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-5000k/" TargetMode="External" Id="rId598"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-5000k/" TargetMode="External" Id="rId599"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-5000k-mglass/" TargetMode="External" Id="rId600"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-5000k-mglass/" TargetMode="External" Id="rId601"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-5000k-mp/" TargetMode="External" Id="rId602"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-5000k-mp/" TargetMode="External" Id="rId603"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-5000k-op/" TargetMode="External" Id="rId604"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-5000k-oppol/" TargetMode="External" Id="rId605"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-5000k-oppol/" TargetMode="External" Id="rId606"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-5000k-op/" TargetMode="External" Id="rId607"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-6000k/" TargetMode="External" Id="rId608"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-6000k/" TargetMode="External" Id="rId609"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-6000k-mglass/" TargetMode="External" Id="rId610"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-6000k-mglass/" TargetMode="External" Id="rId611"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-6000k-mp/" TargetMode="External" Id="rId612"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-6000k-mp/" TargetMode="External" Id="rId613"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-6000k-op/" TargetMode="External" Id="rId614"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-6000k-oppol/" TargetMode="External" Id="rId615"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-6000k-oppol/" TargetMode="External" Id="rId616"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-6000k-op/" TargetMode="External" Id="rId617"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/" TargetMode="External" Id="rId618"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/" TargetMode="External" Id="rId619"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-3000k/" TargetMode="External" Id="rId620"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-3000k/" TargetMode="External" Id="rId621"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-3000k-mglass/" TargetMode="External" Id="rId622"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-3000k-mglass/" TargetMode="External" Id="rId623"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-3000k-mp/" TargetMode="External" Id="rId624"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-3000k-mp/" TargetMode="External" Id="rId625"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-3000k-op/" TargetMode="External" Id="rId626"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-3000k-oppol/" TargetMode="External" Id="rId627"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-3000k-oppol/" TargetMode="External" Id="rId628"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-3000k-op/" TargetMode="External" Id="rId629"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-4000k/" TargetMode="External" Id="rId630"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-4000k/" TargetMode="External" Id="rId631"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-4000k-mglass/" TargetMode="External" Id="rId632"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-4000k-mglass/" TargetMode="External" Id="rId633"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-4000k-mp/" TargetMode="External" Id="rId634"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-4000k-mp/" TargetMode="External" Id="rId635"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-4000k-op/" TargetMode="External" Id="rId636"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-4000k-oppol/" TargetMode="External" Id="rId637"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-4000k-oppol/" TargetMode="External" Id="rId638"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-4000k-op/" TargetMode="External" Id="rId639"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-5000k-mglass/" TargetMode="External" Id="rId640"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-5000k-mglass/" TargetMode="External" Id="rId641"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-5000k-mp/" TargetMode="External" Id="rId642"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-5000k-mp/" TargetMode="External" Id="rId643"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-5000k-op/" TargetMode="External" Id="rId644"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-5000k-oppol/" TargetMode="External" Id="rId645"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-5000k-oppol/" TargetMode="External" Id="rId646"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-5000k-op/" TargetMode="External" Id="rId647"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-6000k/" TargetMode="External" Id="rId648"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-6000k/" TargetMode="External" Id="rId649"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-6000k-mglass/" TargetMode="External" Id="rId650"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-6000k-mglass/" TargetMode="External" Id="rId651"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-6000k-mp/" TargetMode="External" Id="rId652"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-6000k-mp/" TargetMode="External" Id="rId653"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-6000k-op/" TargetMode="External" Id="rId654"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-6000k-oppol/" TargetMode="External" Id="rId655"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-6000k-oppol/" TargetMode="External" Id="rId656"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-6000k-op/" TargetMode="External" Id="rId657"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-3000k/" TargetMode="External" Id="rId658"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-3000k/" TargetMode="External" Id="rId659"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-3000k-mglass/" TargetMode="External" Id="rId660"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-3000k-mglass/" TargetMode="External" Id="rId661"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-3000k-mp/" TargetMode="External" Id="rId662"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-3000k-mp/" TargetMode="External" Id="rId663"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-3000k-op/" TargetMode="External" Id="rId664"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-3000k-oppol/" TargetMode="External" Id="rId665"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-3000k-oppol/" TargetMode="External" Id="rId666"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-3000k-op/" TargetMode="External" Id="rId667"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-4000k/" TargetMode="External" Id="rId668"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-4000k/" TargetMode="External" Id="rId669"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-4000k-mglass/" TargetMode="External" Id="rId670"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-4000k-mglass/" TargetMode="External" Id="rId671"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-4000k-mp/" TargetMode="External" Id="rId672"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-4000k-mp/" TargetMode="External" Id="rId673"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-4000k-op/" TargetMode="External" Id="rId674"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-4000k-oppol/" TargetMode="External" Id="rId675"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-4000k-oppol/" TargetMode="External" Id="rId676"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-4000k-op/" TargetMode="External" Id="rId677"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-5000k/" TargetMode="External" Id="rId678"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-5000k/" TargetMode="External" Id="rId679"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-5000k-mglass/" TargetMode="External" Id="rId680"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-5000k-mglass/" TargetMode="External" Id="rId681"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-5000k-mp/" TargetMode="External" Id="rId682"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-5000k-mp/" TargetMode="External" Id="rId683"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-5000k-op/" TargetMode="External" Id="rId684"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-5000k-oppol/" TargetMode="External" Id="rId685"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-5000k-oppol/" TargetMode="External" Id="rId686"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-5000k-op/" TargetMode="External" Id="rId687"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-6000k/" TargetMode="External" Id="rId688"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-6000k/" TargetMode="External" Id="rId689"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-6000k-mglass/" TargetMode="External" Id="rId690"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-6000k-mglass/" TargetMode="External" Id="rId691"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-6000k-mp/" TargetMode="External" Id="rId692"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-6000k-mp/" TargetMode="External" Id="rId693"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-6000k-op/" TargetMode="External" Id="rId694"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-6000k-oppol/" TargetMode="External" Id="rId695"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-6000k-oppol/" TargetMode="External" Id="rId696"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-6000k-op/" TargetMode="External" Id="rId697"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/" TargetMode="External" Id="rId698"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-3000k/" TargetMode="External" Id="rId699"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-3000k-mglass/" TargetMode="External" Id="rId700"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-3000k-mp/" TargetMode="External" Id="rId701"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-3000k-oppol/" TargetMode="External" Id="rId702"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-3000k-op/" TargetMode="External" Id="rId703"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-4000k/" TargetMode="External" Id="rId704"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-4000k-mglass/" TargetMode="External" Id="rId705"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-4000k-mp/" TargetMode="External" Id="rId706"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-4000k-oppol/" TargetMode="External" Id="rId707"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-4000k-op/" TargetMode="External" Id="rId708"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-5000k-mglass/" TargetMode="External" Id="rId709"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-5000k-mp/" TargetMode="External" Id="rId710"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-5000k-oppol/" TargetMode="External" Id="rId711"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-5000k-op/" TargetMode="External" Id="rId712"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-6000k/" TargetMode="External" Id="rId713"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-6000k-mglass/" TargetMode="External" Id="rId714"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-6000k-mp/" TargetMode="External" Id="rId715"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-6000k-oppol/" TargetMode="External" Id="rId716"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-6000k-op/" TargetMode="External" Id="rId717"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-3000k/" TargetMode="External" Id="rId718"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-3000k-mglass/" TargetMode="External" Id="rId719"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-3000k-mp/" TargetMode="External" Id="rId720"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-3000k-oppol/" TargetMode="External" Id="rId721"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-3000k-op/" TargetMode="External" Id="rId722"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-4000k/" TargetMode="External" Id="rId723"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-4000k-mglass/" TargetMode="External" Id="rId724"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-4000k-mp/" TargetMode="External" Id="rId725"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-4000k-oppol/" TargetMode="External" Id="rId726"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-4000k-op/" TargetMode="External" Id="rId727"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-5000k/" TargetMode="External" Id="rId728"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-5000k-mglass/" TargetMode="External" Id="rId729"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-5000k-mp/" TargetMode="External" Id="rId730"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-5000k-oppol/" TargetMode="External" Id="rId731"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-5000k-op/" TargetMode="External" Id="rId732"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-6000k/" TargetMode="External" Id="rId733"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-6000k-mglass/" TargetMode="External" Id="rId734"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-6000k-mp/" TargetMode="External" Id="rId735"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-6000k-oppol/" TargetMode="External" Id="rId736"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-6000k-op/" TargetMode="External" Id="rId737"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-ofis-clip-in-100/" TargetMode="External" Id="rId738"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-ofis-clip-in-20/" TargetMode="External" Id="rId739"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-ofis-clip-in-30/" TargetMode="External" Id="rId740"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-ofis-clip-in-35/" TargetMode="External" Id="rId741"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-ofis-clip-in-40/" TargetMode="External" Id="rId742"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-ofis-clip-in-45/" TargetMode="External" Id="rId743"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-ofis-clip-in-50/" TargetMode="External" Id="rId744"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-ofis-clip-in-60/" TargetMode="External" Id="rId745"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-ofis-clip-in-70/" TargetMode="External" Id="rId746"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-ofis-clip-in-80/" TargetMode="External" Id="rId747"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-ofis-clip-in-90/" TargetMode="External" Id="rId748"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId749"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:G752"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="8" customWidth="1" min="1" max="1"/>
     <col width="30" customWidth="1" min="2" max="2"/>
     <col width="50" customWidth="1" min="3" max="3"/>
     <col width="40" customWidth="1" min="4" max="4"/>
     <col width="10" customWidth="1" min="5" max="5"/>
     <col width="20" customWidth="1" min="6" max="6"/>
     <col width="20" customWidth="1" min="7" max="7"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>+74957888385</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>https://top-svet.ru</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>info@top-svet.ru</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>2025-10-19 07:54</t>
+          <t>2026-05-04 20:43</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Показаны только результаты, подходящие под установленные во время скачивания фильтры. Для скачивания прайс-листа на все товары категории - щёлкните на этот текст.</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
           <t>ОФИСНЫЕ СВЕТОДИОДНЫЕ СВЕТИЛЬНИКИ</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
           <t>Артикул</t>
         </is>
       </c>
       <c r="B7" s="5" t="inlineStr">
         <is>
@@ -2957,110 +2957,110 @@
       </c>
       <c r="D77" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E77" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F77" s="9" t="inlineStr">
         <is>
           <t>5 076,00 ₽</t>
         </is>
       </c>
       <c r="G77" s="9" t="inlineStr">
         <is>
           <t>4 823,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="6" t="inlineStr">
         <is>
-          <t>101085</t>
+          <t>101181</t>
         </is>
       </c>
       <c r="B78" s="6" t="inlineStr"/>
       <c r="C78" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP20, 3000 К</t>
         </is>
       </c>
       <c r="D78" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E78" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F78" s="9" t="inlineStr">
         <is>
-          <t>5 150,00 ₽</t>
+          <t>5 076,00 ₽</t>
         </is>
       </c>
       <c r="G78" s="9" t="inlineStr">
         <is>
-          <t>4 893,00 ₽</t>
+          <t>4 823,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="6" t="inlineStr">
         <is>
-          <t>101181</t>
+          <t>101085</t>
         </is>
       </c>
       <c r="B79" s="6" t="inlineStr"/>
       <c r="C79" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP20, 3000 К</t>
         </is>
       </c>
       <c r="D79" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E79" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F79" s="9" t="inlineStr">
         <is>
-          <t>5 076,00 ₽</t>
+          <t>5 150,00 ₽</t>
         </is>
       </c>
       <c r="G79" s="9" t="inlineStr">
         <is>
-          <t>4 823,00 ₽</t>
+          <t>4 893,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="6" t="inlineStr">
         <is>
           <t>114205</t>
         </is>
       </c>
       <c r="B80" s="6" t="inlineStr"/>
       <c r="C80" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP20, 3000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D80" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E80" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -3089,209 +3089,209 @@
       </c>
       <c r="D81" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E81" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F81" s="9" t="inlineStr">
         <is>
           <t>9 276,00 ₽</t>
         </is>
       </c>
       <c r="G81" s="9" t="inlineStr">
         <is>
           <t>8 813,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="6" t="inlineStr">
         <is>
-          <t>111393</t>
+          <t>111577</t>
         </is>
       </c>
       <c r="B82" s="6" t="inlineStr"/>
       <c r="C82" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP20, 3000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D82" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E82" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F82" s="9" t="inlineStr">
         <is>
-          <t>6 608,00 ₽</t>
+          <t>6 682,00 ₽</t>
         </is>
       </c>
       <c r="G82" s="9" t="inlineStr">
         <is>
-          <t>6 278,00 ₽</t>
+          <t>6 348,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="6" t="inlineStr">
         <is>
-          <t>111577</t>
+          <t>111393</t>
         </is>
       </c>
       <c r="B83" s="6" t="inlineStr"/>
       <c r="C83" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP20, 3000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D83" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E83" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F83" s="9" t="inlineStr">
         <is>
-          <t>6 682,00 ₽</t>
+          <t>6 608,00 ₽</t>
         </is>
       </c>
       <c r="G83" s="9" t="inlineStr">
         <is>
-          <t>6 348,00 ₽</t>
+          <t>6 278,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="6" t="inlineStr">
         <is>
           <t>111585</t>
         </is>
       </c>
       <c r="B84" s="6" t="inlineStr"/>
       <c r="C84" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP20, 3000 К, опал</t>
         </is>
       </c>
       <c r="D84" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E84" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F84" s="9" t="inlineStr">
         <is>
           <t>5 316,00 ₽</t>
         </is>
       </c>
       <c r="G84" s="9" t="inlineStr">
         <is>
           <t>5 051,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="6" t="inlineStr">
         <is>
-          <t>114197</t>
+          <t>114325</t>
         </is>
       </c>
       <c r="B85" s="6" t="inlineStr"/>
       <c r="C85" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP20, 3000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D85" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E85" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F85" s="9" t="inlineStr">
         <is>
-          <t>6 608,00 ₽</t>
+          <t>6 534,00 ₽</t>
         </is>
       </c>
       <c r="G85" s="9" t="inlineStr">
         <is>
-          <t>6 278,00 ₽</t>
+          <t>6 208,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="6" t="inlineStr">
         <is>
-          <t>114325</t>
+          <t>114197</t>
         </is>
       </c>
       <c r="B86" s="6" t="inlineStr"/>
       <c r="C86" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP20, 3000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D86" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E86" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F86" s="9" t="inlineStr">
         <is>
-          <t>6 534,00 ₽</t>
+          <t>6 608,00 ₽</t>
         </is>
       </c>
       <c r="G86" s="9" t="inlineStr">
         <is>
-          <t>6 208,00 ₽</t>
+          <t>6 278,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="6" t="inlineStr">
         <is>
           <t>111401</t>
         </is>
       </c>
       <c r="B87" s="6" t="inlineStr"/>
       <c r="C87" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP20, 3000 К, опал полистирол</t>
         </is>
       </c>
       <c r="D87" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E87" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -3419,110 +3419,110 @@
       </c>
       <c r="D91" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E91" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F91" s="9" t="inlineStr">
         <is>
           <t>9 635,00 ₽</t>
         </is>
       </c>
       <c r="G91" s="9" t="inlineStr">
         <is>
           <t>9 154,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="6" t="inlineStr">
         <is>
-          <t>111394</t>
+          <t>111578</t>
         </is>
       </c>
       <c r="B92" s="6" t="inlineStr"/>
       <c r="C92" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP20, 4000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D92" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E92" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F92" s="9" t="inlineStr">
         <is>
-          <t>6 608,00 ₽</t>
+          <t>6 682,00 ₽</t>
         </is>
       </c>
       <c r="G92" s="9" t="inlineStr">
         <is>
-          <t>6 278,00 ₽</t>
+          <t>6 348,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="6" t="inlineStr">
         <is>
-          <t>111578</t>
+          <t>111394</t>
         </is>
       </c>
       <c r="B93" s="6" t="inlineStr"/>
       <c r="C93" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP20, 4000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D93" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E93" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F93" s="9" t="inlineStr">
         <is>
-          <t>6 682,00 ₽</t>
+          <t>6 608,00 ₽</t>
         </is>
       </c>
       <c r="G93" s="9" t="inlineStr">
         <is>
-          <t>6 348,00 ₽</t>
+          <t>6 278,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="6" t="inlineStr">
         <is>
           <t>111586</t>
         </is>
       </c>
       <c r="B94" s="6" t="inlineStr"/>
       <c r="C94" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP20, 4000 К, опал</t>
         </is>
       </c>
       <c r="D94" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E94" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -3617,110 +3617,110 @@
       </c>
       <c r="D97" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E97" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F97" s="9" t="inlineStr">
         <is>
           <t>5 242,00 ₽</t>
         </is>
       </c>
       <c r="G97" s="9" t="inlineStr">
         <is>
           <t>4 980,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="6" t="inlineStr">
         <is>
-          <t>114207</t>
+          <t>114335</t>
         </is>
       </c>
       <c r="B98" s="6" t="inlineStr"/>
       <c r="C98" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP20, 5000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D98" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E98" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F98" s="9" t="inlineStr">
         <is>
-          <t>9 635,00 ₽</t>
+          <t>9 276,00 ₽</t>
         </is>
       </c>
       <c r="G98" s="9" t="inlineStr">
         <is>
-          <t>9 154,00 ₽</t>
+          <t>8 813,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="6" t="inlineStr">
         <is>
-          <t>114335</t>
+          <t>114207</t>
         </is>
       </c>
       <c r="B99" s="6" t="inlineStr"/>
       <c r="C99" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP20, 5000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D99" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E99" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F99" s="9" t="inlineStr">
         <is>
-          <t>9 276,00 ₽</t>
+          <t>9 635,00 ₽</t>
         </is>
       </c>
       <c r="G99" s="9" t="inlineStr">
         <is>
-          <t>8 813,00 ₽</t>
+          <t>9 154,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="6" t="inlineStr">
         <is>
           <t>111395</t>
         </is>
       </c>
       <c r="B100" s="6" t="inlineStr"/>
       <c r="C100" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP20, 5000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D100" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E100" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -3782,110 +3782,110 @@
       </c>
       <c r="D102" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E102" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F102" s="9" t="inlineStr">
         <is>
           <t>5 316,00 ₽</t>
         </is>
       </c>
       <c r="G102" s="9" t="inlineStr">
         <is>
           <t>5 051,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="6" t="inlineStr">
         <is>
-          <t>114327</t>
+          <t>114199</t>
         </is>
       </c>
       <c r="B103" s="6" t="inlineStr"/>
       <c r="C103" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP20, 5000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D103" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E103" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F103" s="9" t="inlineStr">
         <is>
-          <t>6 534,00 ₽</t>
+          <t>6 608,00 ₽</t>
         </is>
       </c>
       <c r="G103" s="9" t="inlineStr">
         <is>
-          <t>6 208,00 ₽</t>
+          <t>6 278,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="6" t="inlineStr">
         <is>
-          <t>114199</t>
+          <t>114327</t>
         </is>
       </c>
       <c r="B104" s="6" t="inlineStr"/>
       <c r="C104" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP20, 5000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D104" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E104" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F104" s="9" t="inlineStr">
         <is>
-          <t>6 608,00 ₽</t>
+          <t>6 534,00 ₽</t>
         </is>
       </c>
       <c r="G104" s="9" t="inlineStr">
         <is>
-          <t>6 278,00 ₽</t>
+          <t>6 208,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="6" t="inlineStr">
         <is>
           <t>111403</t>
         </is>
       </c>
       <c r="B105" s="6" t="inlineStr"/>
       <c r="C105" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP20, 5000 К, опал полистирол</t>
         </is>
       </c>
       <c r="D105" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E105" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -4112,110 +4112,110 @@
       </c>
       <c r="D112" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E112" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F112" s="9" t="inlineStr">
         <is>
           <t>5 316,00 ₽</t>
         </is>
       </c>
       <c r="G112" s="9" t="inlineStr">
         <is>
           <t>5 051,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="6" t="inlineStr">
         <is>
-          <t>114200</t>
+          <t>114328</t>
         </is>
       </c>
       <c r="B113" s="6" t="inlineStr"/>
       <c r="C113" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP20, 6000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D113" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E113" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F113" s="9" t="inlineStr">
         <is>
-          <t>6 608,00 ₽</t>
+          <t>6 534,00 ₽</t>
         </is>
       </c>
       <c r="G113" s="9" t="inlineStr">
         <is>
-          <t>6 278,00 ₽</t>
+          <t>6 208,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="6" t="inlineStr">
         <is>
-          <t>114328</t>
+          <t>114200</t>
         </is>
       </c>
       <c r="B114" s="6" t="inlineStr"/>
       <c r="C114" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP20, 6000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D114" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E114" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F114" s="9" t="inlineStr">
         <is>
-          <t>6 534,00 ₽</t>
+          <t>6 608,00 ₽</t>
         </is>
       </c>
       <c r="G114" s="9" t="inlineStr">
         <is>
-          <t>6 208,00 ₽</t>
+          <t>6 278,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="6" t="inlineStr">
         <is>
           <t>111404</t>
         </is>
       </c>
       <c r="B115" s="6" t="inlineStr"/>
       <c r="C115" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP20, 6000 К, опал полистирол</t>
         </is>
       </c>
       <c r="D115" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E115" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -4442,110 +4442,110 @@
       </c>
       <c r="D122" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E122" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F122" s="9" t="inlineStr">
         <is>
           <t>8 343,00 ₽</t>
         </is>
       </c>
       <c r="G122" s="9" t="inlineStr">
         <is>
           <t>7 926,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="6" t="inlineStr">
         <is>
-          <t>114329</t>
+          <t>114201</t>
         </is>
       </c>
       <c r="B123" s="6" t="inlineStr"/>
       <c r="C123" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP54, 3000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D123" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E123" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F123" s="9" t="inlineStr">
         <is>
-          <t>9 561,00 ₽</t>
+          <t>9 635,00 ₽</t>
         </is>
       </c>
       <c r="G123" s="9" t="inlineStr">
         <is>
-          <t>9 083,00 ₽</t>
+          <t>9 154,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="6" t="inlineStr">
         <is>
-          <t>114201</t>
+          <t>114329</t>
         </is>
       </c>
       <c r="B124" s="6" t="inlineStr"/>
       <c r="C124" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP54, 3000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D124" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E124" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F124" s="9" t="inlineStr">
         <is>
-          <t>9 635,00 ₽</t>
+          <t>9 561,00 ₽</t>
         </is>
       </c>
       <c r="G124" s="9" t="inlineStr">
         <is>
-          <t>9 154,00 ₽</t>
+          <t>9 083,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="6" t="inlineStr">
         <is>
           <t>111405</t>
         </is>
       </c>
       <c r="B125" s="6" t="inlineStr"/>
       <c r="C125" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP54, 3000 К, опал полистирол</t>
         </is>
       </c>
       <c r="D125" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E125" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -4607,176 +4607,176 @@
       </c>
       <c r="D127" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E127" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F127" s="9" t="inlineStr">
         <is>
           <t>8 103,00 ₽</t>
         </is>
       </c>
       <c r="G127" s="9" t="inlineStr">
         <is>
           <t>7 698,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="6" t="inlineStr">
         <is>
-          <t>114338</t>
+          <t>114210</t>
         </is>
       </c>
       <c r="B128" s="6" t="inlineStr"/>
       <c r="C128" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP54, 4000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D128" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E128" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F128" s="9" t="inlineStr">
         <is>
-          <t>12 303,00 ₽</t>
+          <t>12 172,00 ₽</t>
         </is>
       </c>
       <c r="G128" s="9" t="inlineStr">
         <is>
-          <t>11 688,00 ₽</t>
+          <t>11 564,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="6" t="inlineStr">
         <is>
-          <t>114210</t>
+          <t>114338</t>
         </is>
       </c>
       <c r="B129" s="6" t="inlineStr"/>
       <c r="C129" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP54, 4000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D129" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E129" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F129" s="9" t="inlineStr">
         <is>
-          <t>12 172,00 ₽</t>
+          <t>12 303,00 ₽</t>
         </is>
       </c>
       <c r="G129" s="9" t="inlineStr">
         <is>
-          <t>11 564,00 ₽</t>
+          <t>11 688,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="6" t="inlineStr">
         <is>
-          <t>111582</t>
+          <t>111398</t>
         </is>
       </c>
       <c r="B130" s="6" t="inlineStr"/>
       <c r="C130" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP54, 4000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D130" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E130" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F130" s="9" t="inlineStr">
         <is>
-          <t>9 709,00 ₽</t>
+          <t>9 635,00 ₽</t>
         </is>
       </c>
       <c r="G130" s="9" t="inlineStr">
         <is>
-          <t>9 224,00 ₽</t>
+          <t>9 154,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="6" t="inlineStr">
         <is>
-          <t>111398</t>
+          <t>111582</t>
         </is>
       </c>
       <c r="B131" s="6" t="inlineStr"/>
       <c r="C131" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP54, 4000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D131" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E131" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F131" s="9" t="inlineStr">
         <is>
-          <t>9 635,00 ₽</t>
+          <t>9 709,00 ₽</t>
         </is>
       </c>
       <c r="G131" s="9" t="inlineStr">
         <is>
-          <t>9 154,00 ₽</t>
+          <t>9 224,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="6" t="inlineStr">
         <is>
           <t>111590</t>
         </is>
       </c>
       <c r="B132" s="6" t="inlineStr"/>
       <c r="C132" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP54, 4000 К, опал</t>
         </is>
       </c>
       <c r="D132" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E132" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -4871,110 +4871,110 @@
       </c>
       <c r="D135" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E135" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F135" s="9" t="inlineStr">
         <is>
           <t>8 269,00 ₽</t>
         </is>
       </c>
       <c r="G135" s="9" t="inlineStr">
         <is>
           <t>7 856,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="6" t="inlineStr">
         <is>
-          <t>101094</t>
+          <t>101190</t>
         </is>
       </c>
       <c r="B136" s="6" t="inlineStr"/>
       <c r="C136" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP54, 5000 К</t>
         </is>
       </c>
       <c r="D136" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E136" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F136" s="9" t="inlineStr">
         <is>
-          <t>8 177,00 ₽</t>
+          <t>8 103,00 ₽</t>
         </is>
       </c>
       <c r="G136" s="9" t="inlineStr">
         <is>
-          <t>7 769,00 ₽</t>
+          <t>7 698,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="6" t="inlineStr">
         <is>
-          <t>101190</t>
+          <t>101094</t>
         </is>
       </c>
       <c r="B137" s="6" t="inlineStr"/>
       <c r="C137" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP54, 5000 К</t>
         </is>
       </c>
       <c r="D137" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E137" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F137" s="9" t="inlineStr">
         <is>
-          <t>8 103,00 ₽</t>
+          <t>8 177,00 ₽</t>
         </is>
       </c>
       <c r="G137" s="9" t="inlineStr">
         <is>
-          <t>7 698,00 ₽</t>
+          <t>7 769,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="6" t="inlineStr">
         <is>
           <t>114211</t>
         </is>
       </c>
       <c r="B138" s="6" t="inlineStr"/>
       <c r="C138" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP54, 5000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D138" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E138" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -5003,110 +5003,110 @@
       </c>
       <c r="D139" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E139" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F139" s="9" t="inlineStr">
         <is>
           <t>12 303,00 ₽</t>
         </is>
       </c>
       <c r="G139" s="9" t="inlineStr">
         <is>
           <t>11 688,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="6" t="inlineStr">
         <is>
-          <t>111583</t>
+          <t>111399</t>
         </is>
       </c>
       <c r="B140" s="6" t="inlineStr"/>
       <c r="C140" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP54, 5000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D140" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E140" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F140" s="9" t="inlineStr">
         <is>
-          <t>9 709,00 ₽</t>
+          <t>9 635,00 ₽</t>
         </is>
       </c>
       <c r="G140" s="9" t="inlineStr">
         <is>
-          <t>9 224,00 ₽</t>
+          <t>9 154,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="6" t="inlineStr">
         <is>
-          <t>111399</t>
+          <t>111583</t>
         </is>
       </c>
       <c r="B141" s="6" t="inlineStr"/>
       <c r="C141" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP54, 5000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D141" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E141" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F141" s="9" t="inlineStr">
         <is>
-          <t>9 635,00 ₽</t>
+          <t>9 709,00 ₽</t>
         </is>
       </c>
       <c r="G141" s="9" t="inlineStr">
         <is>
-          <t>9 154,00 ₽</t>
+          <t>9 224,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="6" t="inlineStr">
         <is>
           <t>111591</t>
         </is>
       </c>
       <c r="B142" s="6" t="inlineStr"/>
       <c r="C142" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP54, 5000 К, опал</t>
         </is>
       </c>
       <c r="D142" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E142" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -5201,176 +5201,176 @@
       </c>
       <c r="D145" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E145" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F145" s="9" t="inlineStr">
         <is>
           <t>8 269,00 ₽</t>
         </is>
       </c>
       <c r="G145" s="9" t="inlineStr">
         <is>
           <t>7 856,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="6" t="inlineStr">
         <is>
-          <t>101095</t>
+          <t>101191</t>
         </is>
       </c>
       <c r="B146" s="6" t="inlineStr"/>
       <c r="C146" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP54, 6000 К</t>
         </is>
       </c>
       <c r="D146" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E146" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F146" s="9" t="inlineStr">
         <is>
-          <t>8 177,00 ₽</t>
+          <t>8 103,00 ₽</t>
         </is>
       </c>
       <c r="G146" s="9" t="inlineStr">
         <is>
-          <t>7 769,00 ₽</t>
+          <t>7 698,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="6" t="inlineStr">
         <is>
-          <t>101191</t>
+          <t>101095</t>
         </is>
       </c>
       <c r="B147" s="6" t="inlineStr"/>
       <c r="C147" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP54, 6000 К</t>
         </is>
       </c>
       <c r="D147" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E147" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F147" s="9" t="inlineStr">
         <is>
-          <t>8 103,00 ₽</t>
+          <t>8 177,00 ₽</t>
         </is>
       </c>
       <c r="G147" s="9" t="inlineStr">
         <is>
-          <t>7 698,00 ₽</t>
+          <t>7 769,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="6" t="inlineStr">
         <is>
-          <t>114340</t>
+          <t>114212</t>
         </is>
       </c>
       <c r="B148" s="6" t="inlineStr"/>
       <c r="C148" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP54, 6000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D148" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E148" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F148" s="9" t="inlineStr">
         <is>
-          <t>12 303,00 ₽</t>
+          <t>12 172,00 ₽</t>
         </is>
       </c>
       <c r="G148" s="9" t="inlineStr">
         <is>
-          <t>11 688,00 ₽</t>
+          <t>11 564,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="6" t="inlineStr">
         <is>
-          <t>114212</t>
+          <t>114340</t>
         </is>
       </c>
       <c r="B149" s="6" t="inlineStr"/>
       <c r="C149" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP54, 6000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D149" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E149" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F149" s="9" t="inlineStr">
         <is>
-          <t>12 172,00 ₽</t>
+          <t>12 303,00 ₽</t>
         </is>
       </c>
       <c r="G149" s="9" t="inlineStr">
         <is>
-          <t>11 564,00 ₽</t>
+          <t>11 688,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="6" t="inlineStr">
         <is>
           <t>111584</t>
         </is>
       </c>
       <c r="B150" s="6" t="inlineStr"/>
       <c r="C150" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP54, 6000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D150" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E150" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -5671,176 +5671,176 @@
       </c>
       <c r="D159" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E159" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F159" s="9" t="inlineStr">
         <is>
           <t>5 334,00 ₽</t>
         </is>
       </c>
       <c r="G159" s="9" t="inlineStr">
         <is>
           <t>5 068,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="6" t="inlineStr">
         <is>
-          <t>114221</t>
+          <t>114349</t>
         </is>
       </c>
       <c r="B160" s="6" t="inlineStr"/>
       <c r="C160" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP20, 3000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D160" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E160" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F160" s="9" t="inlineStr">
         <is>
-          <t>9 903,00 ₽</t>
+          <t>9 534,00 ₽</t>
         </is>
       </c>
       <c r="G160" s="9" t="inlineStr">
         <is>
-          <t>9 408,00 ₽</t>
+          <t>9 058,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="6" t="inlineStr">
         <is>
-          <t>114349</t>
+          <t>114221</t>
         </is>
       </c>
       <c r="B161" s="6" t="inlineStr"/>
       <c r="C161" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP20, 3000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D161" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E161" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F161" s="9" t="inlineStr">
         <is>
-          <t>9 534,00 ₽</t>
+          <t>9 903,00 ₽</t>
         </is>
       </c>
       <c r="G161" s="9" t="inlineStr">
         <is>
-          <t>9 058,00 ₽</t>
+          <t>9 408,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="6" t="inlineStr">
         <is>
-          <t>111409</t>
+          <t>111593</t>
         </is>
       </c>
       <c r="B162" s="6" t="inlineStr"/>
       <c r="C162" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP20, 3000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D162" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E162" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F162" s="9" t="inlineStr">
         <is>
-          <t>6 866,00 ₽</t>
+          <t>7 235,00 ₽</t>
         </is>
       </c>
       <c r="G162" s="9" t="inlineStr">
         <is>
-          <t>6 523,00 ₽</t>
+          <t>6 874,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="6" t="inlineStr">
         <is>
-          <t>111593</t>
+          <t>111409</t>
         </is>
       </c>
       <c r="B163" s="6" t="inlineStr"/>
       <c r="C163" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP20, 3000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D163" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E163" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F163" s="9" t="inlineStr">
         <is>
-          <t>7 235,00 ₽</t>
+          <t>6 866,00 ₽</t>
         </is>
       </c>
       <c r="G163" s="9" t="inlineStr">
         <is>
-          <t>6 874,00 ₽</t>
+          <t>6 523,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="6" t="inlineStr">
         <is>
           <t>111601</t>
         </is>
       </c>
       <c r="B164" s="6" t="inlineStr"/>
       <c r="C164" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP20, 3000 К, опал</t>
         </is>
       </c>
       <c r="D164" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E164" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -6001,110 +6001,110 @@
       </c>
       <c r="D169" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E169" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F169" s="9" t="inlineStr">
         <is>
           <t>5 703,00 ₽</t>
         </is>
       </c>
       <c r="G169" s="9" t="inlineStr">
         <is>
           <t>5 418,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="6" t="inlineStr">
         <is>
-          <t>114222</t>
+          <t>114350</t>
         </is>
       </c>
       <c r="B170" s="6" t="inlineStr"/>
       <c r="C170" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP20, 4000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D170" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E170" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F170" s="9" t="inlineStr">
         <is>
-          <t>9 903,00 ₽</t>
+          <t>9 534,00 ₽</t>
         </is>
       </c>
       <c r="G170" s="9" t="inlineStr">
         <is>
-          <t>9 408,00 ₽</t>
+          <t>9 058,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="6" t="inlineStr">
         <is>
-          <t>114350</t>
+          <t>114222</t>
         </is>
       </c>
       <c r="B171" s="6" t="inlineStr"/>
       <c r="C171" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP20, 4000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D171" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E171" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F171" s="9" t="inlineStr">
         <is>
-          <t>9 534,00 ₽</t>
+          <t>9 903,00 ₽</t>
         </is>
       </c>
       <c r="G171" s="9" t="inlineStr">
         <is>
-          <t>9 058,00 ₽</t>
+          <t>9 408,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="6" t="inlineStr">
         <is>
           <t>111410</t>
         </is>
       </c>
       <c r="B172" s="6" t="inlineStr"/>
       <c r="C172" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP20, 4000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D172" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E172" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -6298,176 +6298,176 @@
       </c>
       <c r="D178" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E178" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F178" s="9" t="inlineStr">
         <is>
           <t>5 334,00 ₽</t>
         </is>
       </c>
       <c r="G178" s="9" t="inlineStr">
         <is>
           <t>5 068,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="6" t="inlineStr">
         <is>
-          <t>114351</t>
+          <t>114223</t>
         </is>
       </c>
       <c r="B179" s="6" t="inlineStr"/>
       <c r="C179" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP20, 5000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D179" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E179" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F179" s="9" t="inlineStr">
         <is>
-          <t>9 534,00 ₽</t>
+          <t>9 903,00 ₽</t>
         </is>
       </c>
       <c r="G179" s="9" t="inlineStr">
         <is>
-          <t>9 058,00 ₽</t>
+          <t>9 408,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="6" t="inlineStr">
         <is>
-          <t>114223</t>
+          <t>114351</t>
         </is>
       </c>
       <c r="B180" s="6" t="inlineStr"/>
       <c r="C180" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP20, 5000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D180" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E180" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F180" s="9" t="inlineStr">
         <is>
-          <t>9 903,00 ₽</t>
+          <t>9 534,00 ₽</t>
         </is>
       </c>
       <c r="G180" s="9" t="inlineStr">
         <is>
-          <t>9 408,00 ₽</t>
+          <t>9 058,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="6" t="inlineStr">
         <is>
-          <t>111411</t>
+          <t>111595</t>
         </is>
       </c>
       <c r="B181" s="6" t="inlineStr"/>
       <c r="C181" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP20, 5000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D181" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E181" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F181" s="9" t="inlineStr">
         <is>
-          <t>6 866,00 ₽</t>
+          <t>7 235,00 ₽</t>
         </is>
       </c>
       <c r="G181" s="9" t="inlineStr">
         <is>
-          <t>6 523,00 ₽</t>
+          <t>6 874,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="6" t="inlineStr">
         <is>
-          <t>111595</t>
+          <t>111411</t>
         </is>
       </c>
       <c r="B182" s="6" t="inlineStr"/>
       <c r="C182" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP20, 5000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D182" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E182" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F182" s="9" t="inlineStr">
         <is>
-          <t>7 235,00 ₽</t>
+          <t>6 866,00 ₽</t>
         </is>
       </c>
       <c r="G182" s="9" t="inlineStr">
         <is>
-          <t>6 874,00 ₽</t>
+          <t>6 523,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="6" t="inlineStr">
         <is>
           <t>111603</t>
         </is>
       </c>
       <c r="B183" s="6" t="inlineStr"/>
       <c r="C183" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP20, 5000 К, опал</t>
         </is>
       </c>
       <c r="D183" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E183" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -6628,176 +6628,176 @@
       </c>
       <c r="D188" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E188" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F188" s="9" t="inlineStr">
         <is>
           <t>5 703,00 ₽</t>
         </is>
       </c>
       <c r="G188" s="9" t="inlineStr">
         <is>
           <t>5 418,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="6" t="inlineStr">
         <is>
-          <t>114224</t>
+          <t>114352</t>
         </is>
       </c>
       <c r="B189" s="6" t="inlineStr"/>
       <c r="C189" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP20, 6000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D189" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E189" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F189" s="9" t="inlineStr">
         <is>
-          <t>9 903,00 ₽</t>
+          <t>9 534,00 ₽</t>
         </is>
       </c>
       <c r="G189" s="9" t="inlineStr">
         <is>
-          <t>9 408,00 ₽</t>
+          <t>9 058,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="6" t="inlineStr">
         <is>
-          <t>114352</t>
+          <t>114224</t>
         </is>
       </c>
       <c r="B190" s="6" t="inlineStr"/>
       <c r="C190" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP20, 6000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D190" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E190" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F190" s="9" t="inlineStr">
         <is>
-          <t>9 534,00 ₽</t>
+          <t>9 903,00 ₽</t>
         </is>
       </c>
       <c r="G190" s="9" t="inlineStr">
         <is>
-          <t>9 058,00 ₽</t>
+          <t>9 408,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="6" t="inlineStr">
         <is>
-          <t>111412</t>
+          <t>111596</t>
         </is>
       </c>
       <c r="B191" s="6" t="inlineStr"/>
       <c r="C191" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP20, 6000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D191" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E191" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F191" s="9" t="inlineStr">
         <is>
-          <t>6 866,00 ₽</t>
+          <t>7 235,00 ₽</t>
         </is>
       </c>
       <c r="G191" s="9" t="inlineStr">
         <is>
-          <t>6 523,00 ₽</t>
+          <t>6 874,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="6" t="inlineStr">
         <is>
-          <t>111596</t>
+          <t>111412</t>
         </is>
       </c>
       <c r="B192" s="6" t="inlineStr"/>
       <c r="C192" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP20, 6000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D192" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E192" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F192" s="9" t="inlineStr">
         <is>
-          <t>7 235,00 ₽</t>
+          <t>6 866,00 ₽</t>
         </is>
       </c>
       <c r="G192" s="9" t="inlineStr">
         <is>
-          <t>6 874,00 ₽</t>
+          <t>6 523,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="6" t="inlineStr">
         <is>
           <t>111604</t>
         </is>
       </c>
       <c r="B193" s="6" t="inlineStr"/>
       <c r="C193" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP20, 6000 К, опал</t>
         </is>
       </c>
       <c r="D193" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E193" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -6958,110 +6958,110 @@
       </c>
       <c r="D198" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E198" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F198" s="9" t="inlineStr">
         <is>
           <t>8 730,00 ₽</t>
         </is>
       </c>
       <c r="G198" s="9" t="inlineStr">
         <is>
           <t>8 294,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="6" t="inlineStr">
         <is>
-          <t>114353</t>
+          <t>114225</t>
         </is>
       </c>
       <c r="B199" s="6" t="inlineStr"/>
       <c r="C199" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP54, 3000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D199" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E199" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F199" s="9" t="inlineStr">
         <is>
-          <t>12 561,00 ₽</t>
+          <t>12 732,00 ₽</t>
         </is>
       </c>
       <c r="G199" s="9" t="inlineStr">
         <is>
-          <t>11 933,00 ₽</t>
+          <t>12 096,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="6" t="inlineStr">
         <is>
-          <t>114225</t>
+          <t>114353</t>
         </is>
       </c>
       <c r="B200" s="6" t="inlineStr"/>
       <c r="C200" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP54, 3000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D200" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E200" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F200" s="9" t="inlineStr">
         <is>
-          <t>12 732,00 ₽</t>
+          <t>12 561,00 ₽</t>
         </is>
       </c>
       <c r="G200" s="9" t="inlineStr">
         <is>
-          <t>12 096,00 ₽</t>
+          <t>11 933,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="6" t="inlineStr">
         <is>
           <t>111413</t>
         </is>
       </c>
       <c r="B201" s="6" t="inlineStr"/>
       <c r="C201" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP54, 3000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D201" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E201" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -7288,110 +7288,110 @@
       </c>
       <c r="D208" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E208" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F208" s="9" t="inlineStr">
         <is>
           <t>8 730,00 ₽</t>
         </is>
       </c>
       <c r="G208" s="9" t="inlineStr">
         <is>
           <t>8 294,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="6" t="inlineStr">
         <is>
-          <t>114354</t>
+          <t>114226</t>
         </is>
       </c>
       <c r="B209" s="6" t="inlineStr"/>
       <c r="C209" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP54, 4000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D209" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E209" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F209" s="9" t="inlineStr">
         <is>
-          <t>12 561,00 ₽</t>
+          <t>12 732,00 ₽</t>
         </is>
       </c>
       <c r="G209" s="9" t="inlineStr">
         <is>
-          <t>11 933,00 ₽</t>
+          <t>12 096,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="6" t="inlineStr">
         <is>
-          <t>114226</t>
+          <t>114354</t>
         </is>
       </c>
       <c r="B210" s="6" t="inlineStr"/>
       <c r="C210" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP54, 4000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D210" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E210" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F210" s="9" t="inlineStr">
         <is>
-          <t>12 732,00 ₽</t>
+          <t>12 561,00 ₽</t>
         </is>
       </c>
       <c r="G210" s="9" t="inlineStr">
         <is>
-          <t>12 096,00 ₽</t>
+          <t>11 933,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="6" t="inlineStr">
         <is>
           <t>111598</t>
         </is>
       </c>
       <c r="B211" s="6" t="inlineStr"/>
       <c r="C211" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP54, 4000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D211" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E211" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -7684,110 +7684,110 @@
       </c>
       <c r="D220" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E220" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F220" s="9" t="inlineStr">
         <is>
           <t>12 561,00 ₽</t>
         </is>
       </c>
       <c r="G220" s="9" t="inlineStr">
         <is>
           <t>11 933,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="6" t="inlineStr">
         <is>
-          <t>111599</t>
+          <t>111415</t>
         </is>
       </c>
       <c r="B221" s="6" t="inlineStr"/>
       <c r="C221" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP54, 5000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D221" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E221" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F221" s="9" t="inlineStr">
         <is>
-          <t>10 262,00 ₽</t>
+          <t>9 893,00 ₽</t>
         </is>
       </c>
       <c r="G221" s="9" t="inlineStr">
         <is>
-          <t>9 749,00 ₽</t>
+          <t>9 399,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="6" t="inlineStr">
         <is>
-          <t>111415</t>
+          <t>111599</t>
         </is>
       </c>
       <c r="B222" s="6" t="inlineStr"/>
       <c r="C222" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP54, 5000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D222" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E222" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F222" s="9" t="inlineStr">
         <is>
-          <t>9 893,00 ₽</t>
+          <t>10 262,00 ₽</t>
         </is>
       </c>
       <c r="G222" s="9" t="inlineStr">
         <is>
-          <t>9 399,00 ₽</t>
+          <t>9 749,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="6" t="inlineStr">
         <is>
           <t>111607</t>
         </is>
       </c>
       <c r="B223" s="6" t="inlineStr"/>
       <c r="C223" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP54, 5000 К, опал</t>
         </is>
       </c>
       <c r="D223" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E223" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -7882,110 +7882,110 @@
       </c>
       <c r="D226" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E226" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F226" s="9" t="inlineStr">
         <is>
           <t>8 527,00 ₽</t>
         </is>
       </c>
       <c r="G226" s="9" t="inlineStr">
         <is>
           <t>8 101,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="6" t="inlineStr">
         <is>
-          <t>101215</t>
+          <t>101107</t>
         </is>
       </c>
       <c r="B227" s="6" t="inlineStr"/>
       <c r="C227" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP54, 6000 К</t>
         </is>
       </c>
       <c r="D227" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E227" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F227" s="9" t="inlineStr">
         <is>
-          <t>8 361,00 ₽</t>
+          <t>8 730,00 ₽</t>
         </is>
       </c>
       <c r="G227" s="9" t="inlineStr">
         <is>
-          <t>7 943,00 ₽</t>
+          <t>8 294,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="6" t="inlineStr">
         <is>
-          <t>101107</t>
+          <t>101215</t>
         </is>
       </c>
       <c r="B228" s="6" t="inlineStr"/>
       <c r="C228" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP54, 6000 К</t>
         </is>
       </c>
       <c r="D228" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E228" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F228" s="9" t="inlineStr">
         <is>
-          <t>8 730,00 ₽</t>
+          <t>8 361,00 ₽</t>
         </is>
       </c>
       <c r="G228" s="9" t="inlineStr">
         <is>
-          <t>8 294,00 ₽</t>
+          <t>7 943,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="6" t="inlineStr">
         <is>
           <t>114356</t>
         </is>
       </c>
       <c r="B229" s="6" t="inlineStr"/>
       <c r="C229" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP54, 6000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D229" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E229" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -9573,118 +9573,118 @@
       </c>
       <c r="D277" s="8" t="inlineStr">
         <is>
           <t>35 Вт, 4594 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E277" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F277" s="9" t="inlineStr">
         <is>
           <t>10 373,00 ₽</t>
         </is>
       </c>
       <c r="G277" s="9" t="inlineStr">
         <is>
           <t>9 855,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="6" t="inlineStr">
         <is>
-          <t>101120</t>
+          <t>101228</t>
         </is>
       </c>
       <c r="B278" s="6" t="inlineStr">
         <is>
           <t>ССдО 03-040-003 IP20</t>
         </is>
       </c>
       <c r="C278" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 40, 5000 К</t>
         </is>
       </c>
       <c r="D278" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E278" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F278" s="9" t="inlineStr">
         <is>
-          <t>6 072,00 ₽</t>
+          <t>5 814,00 ₽</t>
         </is>
       </c>
       <c r="G278" s="9" t="inlineStr">
         <is>
-          <t>5 769,00 ₽</t>
+          <t>5 524,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="6" t="inlineStr">
         <is>
-          <t>101228</t>
+          <t>101120</t>
         </is>
       </c>
       <c r="B279" s="6" t="inlineStr">
         <is>
           <t>ССдО 03-040-003 IP20</t>
         </is>
       </c>
       <c r="C279" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 40, 5000 К</t>
         </is>
       </c>
       <c r="D279" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E279" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F279" s="9" t="inlineStr">
         <is>
-          <t>5 814,00 ₽</t>
+          <t>6 072,00 ₽</t>
         </is>
       </c>
       <c r="G279" s="9" t="inlineStr">
         <is>
-          <t>5 524,00 ₽</t>
+          <t>5 769,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="6" t="inlineStr">
         <is>
           <t>101229</t>
         </is>
       </c>
       <c r="B280" s="6" t="inlineStr"/>
       <c r="C280" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 40, IP20, 3000 К</t>
         </is>
       </c>
       <c r="D280" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E280" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -9746,110 +9746,110 @@
       </c>
       <c r="D282" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E282" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F282" s="9" t="inlineStr">
         <is>
           <t>10 014,00 ₽</t>
         </is>
       </c>
       <c r="G282" s="9" t="inlineStr">
         <is>
           <t>9 514,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="6" t="inlineStr">
         <is>
-          <t>111625</t>
+          <t>111441</t>
         </is>
       </c>
       <c r="B283" s="6" t="inlineStr"/>
       <c r="C283" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 40, IP20, 3000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D283" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E283" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F283" s="9" t="inlineStr">
         <is>
-          <t>7 604,00 ₽</t>
+          <t>7 346,00 ₽</t>
         </is>
       </c>
       <c r="G283" s="9" t="inlineStr">
         <is>
-          <t>7 224,00 ₽</t>
+          <t>6 979,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="6" t="inlineStr">
         <is>
-          <t>111441</t>
+          <t>111625</t>
         </is>
       </c>
       <c r="B284" s="6" t="inlineStr"/>
       <c r="C284" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 40, IP20, 3000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D284" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E284" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F284" s="9" t="inlineStr">
         <is>
-          <t>7 346,00 ₽</t>
+          <t>7 604,00 ₽</t>
         </is>
       </c>
       <c r="G284" s="9" t="inlineStr">
         <is>
-          <t>6 979,00 ₽</t>
+          <t>7 224,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="6" t="inlineStr">
         <is>
           <t>111633</t>
         </is>
       </c>
       <c r="B285" s="6" t="inlineStr"/>
       <c r="C285" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 40, IP20, 3000 К, опал</t>
         </is>
       </c>
       <c r="D285" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E285" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -9911,110 +9911,110 @@
       </c>
       <c r="D287" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E287" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F287" s="9" t="inlineStr">
         <is>
           <t>5 980,00 ₽</t>
         </is>
       </c>
       <c r="G287" s="9" t="inlineStr">
         <is>
           <t>5 681,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="6" t="inlineStr">
         <is>
-          <t>101230</t>
+          <t>101122</t>
         </is>
       </c>
       <c r="B288" s="6" t="inlineStr"/>
       <c r="C288" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 40, IP20, 4000 К</t>
         </is>
       </c>
       <c r="D288" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E288" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F288" s="9" t="inlineStr">
         <is>
-          <t>5 814,00 ₽</t>
+          <t>6 072,00 ₽</t>
         </is>
       </c>
       <c r="G288" s="9" t="inlineStr">
         <is>
-          <t>5 524,00 ₽</t>
+          <t>5 769,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="6" t="inlineStr">
         <is>
-          <t>101122</t>
+          <t>101230</t>
         </is>
       </c>
       <c r="B289" s="6" t="inlineStr"/>
       <c r="C289" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 40, IP20, 4000 К</t>
         </is>
       </c>
       <c r="D289" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E289" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F289" s="9" t="inlineStr">
         <is>
-          <t>6 072,00 ₽</t>
+          <t>5 814,00 ₽</t>
         </is>
       </c>
       <c r="G289" s="9" t="inlineStr">
         <is>
-          <t>5 769,00 ₽</t>
+          <t>5 524,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="6" t="inlineStr">
         <is>
           <t>114382</t>
         </is>
       </c>
       <c r="B290" s="6" t="inlineStr"/>
       <c r="C290" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 40, IP20, 4000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D290" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E290" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -10472,110 +10472,110 @@
       </c>
       <c r="D304" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E304" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F304" s="9" t="inlineStr">
         <is>
           <t>10 014,00 ₽</t>
         </is>
       </c>
       <c r="G304" s="9" t="inlineStr">
         <is>
           <t>9 514,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="6" t="inlineStr">
         <is>
-          <t>111628</t>
+          <t>111444</t>
         </is>
       </c>
       <c r="B305" s="6" t="inlineStr"/>
       <c r="C305" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 40, IP20, 6000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D305" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E305" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F305" s="9" t="inlineStr">
         <is>
-          <t>7 604,00 ₽</t>
+          <t>7 346,00 ₽</t>
         </is>
       </c>
       <c r="G305" s="9" t="inlineStr">
         <is>
-          <t>7 224,00 ₽</t>
+          <t>6 979,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="6" t="inlineStr">
         <is>
-          <t>111444</t>
+          <t>111628</t>
         </is>
       </c>
       <c r="B306" s="6" t="inlineStr"/>
       <c r="C306" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 40, IP20, 6000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D306" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E306" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F306" s="9" t="inlineStr">
         <is>
-          <t>7 346,00 ₽</t>
+          <t>7 604,00 ₽</t>
         </is>
       </c>
       <c r="G306" s="9" t="inlineStr">
         <is>
-          <t>6 979,00 ₽</t>
+          <t>7 224,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="6" t="inlineStr">
         <is>
           <t>111636</t>
         </is>
       </c>
       <c r="B307" s="6" t="inlineStr"/>
       <c r="C307" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 40, IP20, 6000 К, опал</t>
         </is>
       </c>
       <c r="D307" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E307" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -10637,209 +10637,209 @@
       </c>
       <c r="D309" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E309" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F309" s="9" t="inlineStr">
         <is>
           <t>5 980,00 ₽</t>
         </is>
       </c>
       <c r="G309" s="9" t="inlineStr">
         <is>
           <t>5 681,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="6" t="inlineStr">
         <is>
-          <t>101128</t>
+          <t>101236</t>
         </is>
       </c>
       <c r="B310" s="6" t="inlineStr"/>
       <c r="C310" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 40, IP54, 3000 К</t>
         </is>
       </c>
       <c r="D310" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E310" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F310" s="9" t="inlineStr">
         <is>
-          <t>9 099,00 ₽</t>
+          <t>8 841,00 ₽</t>
         </is>
       </c>
       <c r="G310" s="9" t="inlineStr">
         <is>
-          <t>8 645,00 ₽</t>
+          <t>8 399,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="6" t="inlineStr">
         <is>
-          <t>101236</t>
+          <t>101128</t>
         </is>
       </c>
       <c r="B311" s="6" t="inlineStr"/>
       <c r="C311" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 40, IP54, 3000 К</t>
         </is>
       </c>
       <c r="D311" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E311" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F311" s="9" t="inlineStr">
         <is>
-          <t>8 841,00 ₽</t>
+          <t>9 099,00 ₽</t>
         </is>
       </c>
       <c r="G311" s="9" t="inlineStr">
         <is>
-          <t>8 399,00 ₽</t>
+          <t>8 645,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="6" t="inlineStr">
         <is>
           <t>114385</t>
         </is>
       </c>
       <c r="B312" s="6" t="inlineStr"/>
       <c r="C312" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 40, IP54, 3000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D312" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E312" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F312" s="9" t="inlineStr">
         <is>
           <t>13 041,00 ₽</t>
         </is>
       </c>
       <c r="G312" s="9" t="inlineStr">
         <is>
           <t>12 389,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="6" t="inlineStr">
         <is>
-          <t>111445</t>
+          <t>111629</t>
         </is>
       </c>
       <c r="B313" s="6" t="inlineStr"/>
       <c r="C313" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 40, IP54, 3000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D313" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E313" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F313" s="9" t="inlineStr">
         <is>
-          <t>10 373,00 ₽</t>
+          <t>10 631,00 ₽</t>
         </is>
       </c>
       <c r="G313" s="9" t="inlineStr">
         <is>
-          <t>9 855,00 ₽</t>
+          <t>10 100,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="6" t="inlineStr">
         <is>
-          <t>111629</t>
+          <t>111445</t>
         </is>
       </c>
       <c r="B314" s="6" t="inlineStr"/>
       <c r="C314" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 40, IP54, 3000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D314" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E314" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F314" s="9" t="inlineStr">
         <is>
-          <t>10 631,00 ₽</t>
+          <t>10 373,00 ₽</t>
         </is>
       </c>
       <c r="G314" s="9" t="inlineStr">
         <is>
-          <t>10 100,00 ₽</t>
+          <t>9 855,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="6" t="inlineStr">
         <is>
           <t>111637</t>
         </is>
       </c>
       <c r="B315" s="6" t="inlineStr"/>
       <c r="C315" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 40, IP54, 3000 К, опал</t>
         </is>
       </c>
       <c r="D315" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E315" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -10901,110 +10901,110 @@
       </c>
       <c r="D317" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E317" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F317" s="9" t="inlineStr">
         <is>
           <t>9 007,00 ₽</t>
         </is>
       </c>
       <c r="G317" s="9" t="inlineStr">
         <is>
           <t>8 557,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="6" t="inlineStr">
         <is>
-          <t>101237</t>
+          <t>101129</t>
         </is>
       </c>
       <c r="B318" s="6" t="inlineStr"/>
       <c r="C318" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 40, IP54, 4000 К</t>
         </is>
       </c>
       <c r="D318" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E318" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F318" s="9" t="inlineStr">
         <is>
-          <t>8 841,00 ₽</t>
+          <t>9 099,00 ₽</t>
         </is>
       </c>
       <c r="G318" s="9" t="inlineStr">
         <is>
-          <t>8 399,00 ₽</t>
+          <t>8 645,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="6" t="inlineStr">
         <is>
-          <t>101129</t>
+          <t>101237</t>
         </is>
       </c>
       <c r="B319" s="6" t="inlineStr"/>
       <c r="C319" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 40, IP54, 4000 К</t>
         </is>
       </c>
       <c r="D319" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E319" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F319" s="9" t="inlineStr">
         <is>
-          <t>9 099,00 ₽</t>
+          <t>8 841,00 ₽</t>
         </is>
       </c>
       <c r="G319" s="9" t="inlineStr">
         <is>
-          <t>8 645,00 ₽</t>
+          <t>8 399,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="6" t="inlineStr">
         <is>
           <t>114386</t>
         </is>
       </c>
       <c r="B320" s="6" t="inlineStr"/>
       <c r="C320" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 40, IP54, 4000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D320" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E320" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -11264,110 +11264,110 @@
       </c>
       <c r="D328" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E328" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F328" s="9" t="inlineStr">
         <is>
           <t>13 041,00 ₽</t>
         </is>
       </c>
       <c r="G328" s="9" t="inlineStr">
         <is>
           <t>12 389,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="6" t="inlineStr">
         <is>
-          <t>111447</t>
+          <t>111631</t>
         </is>
       </c>
       <c r="B329" s="6" t="inlineStr"/>
       <c r="C329" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 40, IP54, 5000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D329" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E329" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F329" s="9" t="inlineStr">
         <is>
-          <t>10 373,00 ₽</t>
+          <t>10 631,00 ₽</t>
         </is>
       </c>
       <c r="G329" s="9" t="inlineStr">
         <is>
-          <t>9 855,00 ₽</t>
+          <t>10 100,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="6" t="inlineStr">
         <is>
-          <t>111631</t>
+          <t>111447</t>
         </is>
       </c>
       <c r="B330" s="6" t="inlineStr"/>
       <c r="C330" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 40, IP54, 5000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D330" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E330" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F330" s="9" t="inlineStr">
         <is>
-          <t>10 631,00 ₽</t>
+          <t>10 373,00 ₽</t>
         </is>
       </c>
       <c r="G330" s="9" t="inlineStr">
         <is>
-          <t>10 100,00 ₽</t>
+          <t>9 855,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="6" t="inlineStr">
         <is>
           <t>111639</t>
         </is>
       </c>
       <c r="B331" s="6" t="inlineStr"/>
       <c r="C331" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 40, IP54, 5000 К, опал</t>
         </is>
       </c>
       <c r="D331" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E331" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -11429,209 +11429,209 @@
       </c>
       <c r="D333" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E333" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F333" s="9" t="inlineStr">
         <is>
           <t>9 007,00 ₽</t>
         </is>
       </c>
       <c r="G333" s="9" t="inlineStr">
         <is>
           <t>8 557,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="6" t="inlineStr">
         <is>
-          <t>101239</t>
+          <t>101131</t>
         </is>
       </c>
       <c r="B334" s="6" t="inlineStr"/>
       <c r="C334" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 40, IP54, 6000 К</t>
         </is>
       </c>
       <c r="D334" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E334" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F334" s="9" t="inlineStr">
         <is>
-          <t>8 841,00 ₽</t>
+          <t>9 099,00 ₽</t>
         </is>
       </c>
       <c r="G334" s="9" t="inlineStr">
         <is>
-          <t>8 399,00 ₽</t>
+          <t>8 645,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="6" t="inlineStr">
         <is>
-          <t>101131</t>
+          <t>101239</t>
         </is>
       </c>
       <c r="B335" s="6" t="inlineStr"/>
       <c r="C335" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 40, IP54, 6000 К</t>
         </is>
       </c>
       <c r="D335" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E335" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F335" s="9" t="inlineStr">
         <is>
-          <t>9 099,00 ₽</t>
+          <t>8 841,00 ₽</t>
         </is>
       </c>
       <c r="G335" s="9" t="inlineStr">
         <is>
-          <t>8 645,00 ₽</t>
+          <t>8 399,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="6" t="inlineStr">
         <is>
           <t>114388</t>
         </is>
       </c>
       <c r="B336" s="6" t="inlineStr"/>
       <c r="C336" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 40, IP54, 6000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D336" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E336" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F336" s="9" t="inlineStr">
         <is>
           <t>13 041,00 ₽</t>
         </is>
       </c>
       <c r="G336" s="9" t="inlineStr">
         <is>
           <t>12 389,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="6" t="inlineStr">
         <is>
-          <t>111632</t>
+          <t>111448</t>
         </is>
       </c>
       <c r="B337" s="6" t="inlineStr"/>
       <c r="C337" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 40, IP54, 6000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D337" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E337" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F337" s="9" t="inlineStr">
         <is>
-          <t>10 631,00 ₽</t>
+          <t>10 373,00 ₽</t>
         </is>
       </c>
       <c r="G337" s="9" t="inlineStr">
         <is>
-          <t>10 100,00 ₽</t>
+          <t>9 855,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="6" t="inlineStr">
         <is>
-          <t>111448</t>
+          <t>111632</t>
         </is>
       </c>
       <c r="B338" s="6" t="inlineStr"/>
       <c r="C338" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 40, IP54, 6000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D338" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E338" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F338" s="9" t="inlineStr">
         <is>
-          <t>10 373,00 ₽</t>
+          <t>10 631,00 ₽</t>
         </is>
       </c>
       <c r="G338" s="9" t="inlineStr">
         <is>
-          <t>9 855,00 ₽</t>
+          <t>10 100,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="6" t="inlineStr">
         <is>
           <t>111640</t>
         </is>
       </c>
       <c r="B339" s="6" t="inlineStr"/>
       <c r="C339" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 40, IP54, 6000 К, опал</t>
         </is>
       </c>
       <c r="D339" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E339" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -13091,176 +13091,176 @@
       </c>
       <c r="D383" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E383" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F383" s="9" t="inlineStr">
         <is>
           <t>6 184,00 ₽</t>
         </is>
       </c>
       <c r="G383" s="9" t="inlineStr">
         <is>
           <t>5 875,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384" s="6" t="inlineStr">
         <is>
-          <t>101253</t>
+          <t>101133</t>
         </is>
       </c>
       <c r="B384" s="6" t="inlineStr"/>
       <c r="C384" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP20, 3000 К</t>
         </is>
       </c>
       <c r="D384" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E384" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F384" s="9" t="inlineStr">
         <is>
           <t>6 184,00 ₽</t>
         </is>
       </c>
       <c r="G384" s="9" t="inlineStr">
         <is>
           <t>5 875,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385" s="6" t="inlineStr">
         <is>
-          <t>101133</t>
+          <t>101253</t>
         </is>
       </c>
       <c r="B385" s="6" t="inlineStr"/>
       <c r="C385" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP20, 3000 К</t>
         </is>
       </c>
       <c r="D385" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E385" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F385" s="9" t="inlineStr">
         <is>
           <t>6 184,00 ₽</t>
         </is>
       </c>
       <c r="G385" s="9" t="inlineStr">
         <is>
           <t>5 875,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386" s="6" t="inlineStr">
         <is>
-          <t>114413</t>
+          <t>114269</t>
         </is>
       </c>
       <c r="B386" s="6" t="inlineStr"/>
       <c r="C386" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP20, 3000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D386" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E386" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F386" s="9" t="inlineStr">
         <is>
-          <t>10 384,00 ₽</t>
+          <t>10 281,00 ₽</t>
         </is>
       </c>
       <c r="G386" s="9" t="inlineStr">
         <is>
-          <t>9 865,00 ₽</t>
+          <t>9 767,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="387">
       <c r="A387" s="6" t="inlineStr">
         <is>
-          <t>114269</t>
+          <t>114413</t>
         </is>
       </c>
       <c r="B387" s="6" t="inlineStr"/>
       <c r="C387" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP20, 3000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D387" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E387" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F387" s="9" t="inlineStr">
         <is>
-          <t>10 281,00 ₽</t>
+          <t>10 384,00 ₽</t>
         </is>
       </c>
       <c r="G387" s="9" t="inlineStr">
         <is>
-          <t>9 767,00 ₽</t>
+          <t>9 865,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="A388" s="6" t="inlineStr">
         <is>
           <t>111473</t>
         </is>
       </c>
       <c r="B388" s="6" t="inlineStr"/>
       <c r="C388" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP20, 3000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D388" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E388" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -13322,84 +13322,84 @@
       </c>
       <c r="D390" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E390" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F390" s="9" t="inlineStr">
         <is>
           <t>6 350,00 ₽</t>
         </is>
       </c>
       <c r="G390" s="9" t="inlineStr">
         <is>
           <t>6 033,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="A391" s="6" t="inlineStr">
         <is>
-          <t>114405</t>
+          <t>114261</t>
         </is>
       </c>
       <c r="B391" s="6" t="inlineStr"/>
       <c r="C391" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP20, 3000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D391" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E391" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F391" s="9" t="inlineStr">
         <is>
           <t>7 642,00 ₽</t>
         </is>
       </c>
       <c r="G391" s="9" t="inlineStr">
         <is>
           <t>7 260,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="392">
       <c r="A392" s="6" t="inlineStr">
         <is>
-          <t>114261</t>
+          <t>114405</t>
         </is>
       </c>
       <c r="B392" s="6" t="inlineStr"/>
       <c r="C392" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP20, 3000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D392" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E392" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F392" s="9" t="inlineStr">
         <is>
           <t>7 642,00 ₽</t>
         </is>
       </c>
       <c r="G392" s="9" t="inlineStr">
         <is>
@@ -13553,84 +13553,84 @@
       </c>
       <c r="D397" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E397" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F397" s="9" t="inlineStr">
         <is>
           <t>10 384,00 ₽</t>
         </is>
       </c>
       <c r="G397" s="9" t="inlineStr">
         <is>
           <t>9 865,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="398">
       <c r="A398" s="6" t="inlineStr">
         <is>
-          <t>111642</t>
+          <t>111474</t>
         </is>
       </c>
       <c r="B398" s="6" t="inlineStr"/>
       <c r="C398" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP20, 4000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D398" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E398" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F398" s="9" t="inlineStr">
         <is>
           <t>7 716,00 ₽</t>
         </is>
       </c>
       <c r="G398" s="9" t="inlineStr">
         <is>
           <t>7 331,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="399">
       <c r="A399" s="6" t="inlineStr">
         <is>
-          <t>111474</t>
+          <t>111642</t>
         </is>
       </c>
       <c r="B399" s="6" t="inlineStr"/>
       <c r="C399" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP20, 4000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D399" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E399" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F399" s="9" t="inlineStr">
         <is>
           <t>7 716,00 ₽</t>
         </is>
       </c>
       <c r="G399" s="9" t="inlineStr">
         <is>
@@ -13652,84 +13652,84 @@
       </c>
       <c r="D400" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E400" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F400" s="9" t="inlineStr">
         <is>
           <t>6 350,00 ₽</t>
         </is>
       </c>
       <c r="G400" s="9" t="inlineStr">
         <is>
           <t>6 033,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="401">
       <c r="A401" s="6" t="inlineStr">
         <is>
-          <t>114262</t>
+          <t>114406</t>
         </is>
       </c>
       <c r="B401" s="6" t="inlineStr"/>
       <c r="C401" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP20, 4000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D401" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E401" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F401" s="9" t="inlineStr">
         <is>
           <t>7 642,00 ₽</t>
         </is>
       </c>
       <c r="G401" s="9" t="inlineStr">
         <is>
           <t>7 260,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="402">
       <c r="A402" s="6" t="inlineStr">
         <is>
-          <t>114406</t>
+          <t>114262</t>
         </is>
       </c>
       <c r="B402" s="6" t="inlineStr"/>
       <c r="C402" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP20, 4000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D402" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E402" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F402" s="9" t="inlineStr">
         <is>
           <t>7 642,00 ₽</t>
         </is>
       </c>
       <c r="G402" s="9" t="inlineStr">
         <is>
@@ -13751,150 +13751,150 @@
       </c>
       <c r="D403" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E403" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F403" s="9" t="inlineStr">
         <is>
           <t>6 350,00 ₽</t>
         </is>
       </c>
       <c r="G403" s="9" t="inlineStr">
         <is>
           <t>6 033,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="404">
       <c r="A404" s="6" t="inlineStr">
         <is>
-          <t>114271</t>
+          <t>114415</t>
         </is>
       </c>
       <c r="B404" s="6" t="inlineStr"/>
       <c r="C404" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP20, 5000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D404" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E404" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F404" s="9" t="inlineStr">
         <is>
-          <t>10 281,00 ₽</t>
+          <t>10 384,00 ₽</t>
         </is>
       </c>
       <c r="G404" s="9" t="inlineStr">
         <is>
-          <t>9 767,00 ₽</t>
+          <t>9 865,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="405">
       <c r="A405" s="6" t="inlineStr">
         <is>
-          <t>114415</t>
+          <t>114271</t>
         </is>
       </c>
       <c r="B405" s="6" t="inlineStr"/>
       <c r="C405" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP20, 5000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D405" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E405" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F405" s="9" t="inlineStr">
         <is>
-          <t>10 384,00 ₽</t>
+          <t>10 281,00 ₽</t>
         </is>
       </c>
       <c r="G405" s="9" t="inlineStr">
         <is>
-          <t>9 865,00 ₽</t>
+          <t>9 767,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="406">
       <c r="A406" s="6" t="inlineStr">
         <is>
-          <t>111475</t>
+          <t>111643</t>
         </is>
       </c>
       <c r="B406" s="6" t="inlineStr"/>
       <c r="C406" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP20, 5000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D406" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E406" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F406" s="9" t="inlineStr">
         <is>
           <t>7 716,00 ₽</t>
         </is>
       </c>
       <c r="G406" s="9" t="inlineStr">
         <is>
           <t>7 331,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="407">
       <c r="A407" s="6" t="inlineStr">
         <is>
-          <t>111643</t>
+          <t>111475</t>
         </is>
       </c>
       <c r="B407" s="6" t="inlineStr"/>
       <c r="C407" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP20, 5000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D407" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E407" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F407" s="9" t="inlineStr">
         <is>
           <t>7 716,00 ₽</t>
         </is>
       </c>
       <c r="G407" s="9" t="inlineStr">
         <is>
@@ -14015,176 +14015,176 @@
       </c>
       <c r="D411" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E411" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F411" s="9" t="inlineStr">
         <is>
           <t>6 350,00 ₽</t>
         </is>
       </c>
       <c r="G411" s="9" t="inlineStr">
         <is>
           <t>6 033,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="412">
       <c r="A412" s="6" t="inlineStr">
         <is>
-          <t>101255</t>
+          <t>101135</t>
         </is>
       </c>
       <c r="B412" s="6" t="inlineStr"/>
       <c r="C412" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP20, 6000 К</t>
         </is>
       </c>
       <c r="D412" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E412" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F412" s="9" t="inlineStr">
         <is>
           <t>6 184,00 ₽</t>
         </is>
       </c>
       <c r="G412" s="9" t="inlineStr">
         <is>
           <t>5 875,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="413">
       <c r="A413" s="6" t="inlineStr">
         <is>
-          <t>101135</t>
+          <t>101255</t>
         </is>
       </c>
       <c r="B413" s="6" t="inlineStr"/>
       <c r="C413" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP20, 6000 К</t>
         </is>
       </c>
       <c r="D413" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E413" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F413" s="9" t="inlineStr">
         <is>
           <t>6 184,00 ₽</t>
         </is>
       </c>
       <c r="G413" s="9" t="inlineStr">
         <is>
           <t>5 875,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="414">
       <c r="A414" s="6" t="inlineStr">
         <is>
-          <t>114416</t>
+          <t>114272</t>
         </is>
       </c>
       <c r="B414" s="6" t="inlineStr"/>
       <c r="C414" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP20, 6000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D414" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E414" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F414" s="9" t="inlineStr">
         <is>
-          <t>10 384,00 ₽</t>
+          <t>10 281,00 ₽</t>
         </is>
       </c>
       <c r="G414" s="9" t="inlineStr">
         <is>
-          <t>9 865,00 ₽</t>
+          <t>9 767,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="415">
       <c r="A415" s="6" t="inlineStr">
         <is>
-          <t>114272</t>
+          <t>114416</t>
         </is>
       </c>
       <c r="B415" s="6" t="inlineStr"/>
       <c r="C415" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP20, 6000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D415" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E415" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F415" s="9" t="inlineStr">
         <is>
-          <t>10 281,00 ₽</t>
+          <t>10 384,00 ₽</t>
         </is>
       </c>
       <c r="G415" s="9" t="inlineStr">
         <is>
-          <t>9 767,00 ₽</t>
+          <t>9 865,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="416">
       <c r="A416" s="6" t="inlineStr">
         <is>
           <t>111476</t>
         </is>
       </c>
       <c r="B416" s="6" t="inlineStr"/>
       <c r="C416" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP20, 6000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D416" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E416" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -14345,84 +14345,84 @@
       </c>
       <c r="D421" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E421" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F421" s="9" t="inlineStr">
         <is>
           <t>6 350,00 ₽</t>
         </is>
       </c>
       <c r="G421" s="9" t="inlineStr">
         <is>
           <t>6 033,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="422">
       <c r="A422" s="6" t="inlineStr">
         <is>
-          <t>101140</t>
+          <t>101260</t>
         </is>
       </c>
       <c r="B422" s="6" t="inlineStr"/>
       <c r="C422" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP54, 3000 К</t>
         </is>
       </c>
       <c r="D422" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E422" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F422" s="9" t="inlineStr">
         <is>
           <t>9 211,00 ₽</t>
         </is>
       </c>
       <c r="G422" s="9" t="inlineStr">
         <is>
           <t>8 751,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="423">
       <c r="A423" s="6" t="inlineStr">
         <is>
-          <t>101260</t>
+          <t>101140</t>
         </is>
       </c>
       <c r="B423" s="6" t="inlineStr"/>
       <c r="C423" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP54, 3000 К</t>
         </is>
       </c>
       <c r="D423" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E423" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F423" s="9" t="inlineStr">
         <is>
           <t>9 211,00 ₽</t>
         </is>
       </c>
       <c r="G423" s="9" t="inlineStr">
         <is>
@@ -14675,216 +14675,216 @@
       </c>
       <c r="D431" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E431" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F431" s="9" t="inlineStr">
         <is>
           <t>9 377,00 ₽</t>
         </is>
       </c>
       <c r="G431" s="9" t="inlineStr">
         <is>
           <t>8 909,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="432">
       <c r="A432" s="6" t="inlineStr">
         <is>
-          <t>101261</t>
+          <t>101141</t>
         </is>
       </c>
       <c r="B432" s="6" t="inlineStr"/>
       <c r="C432" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP54, 4000 К</t>
         </is>
       </c>
       <c r="D432" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E432" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F432" s="9" t="inlineStr">
         <is>
           <t>9 211,00 ₽</t>
         </is>
       </c>
       <c r="G432" s="9" t="inlineStr">
         <is>
           <t>8 751,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="433">
       <c r="A433" s="6" t="inlineStr">
         <is>
-          <t>101141</t>
+          <t>101261</t>
         </is>
       </c>
       <c r="B433" s="6" t="inlineStr"/>
       <c r="C433" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP54, 4000 К</t>
         </is>
       </c>
       <c r="D433" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E433" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F433" s="9" t="inlineStr">
         <is>
           <t>9 211,00 ₽</t>
         </is>
       </c>
       <c r="G433" s="9" t="inlineStr">
         <is>
           <t>8 751,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="434">
       <c r="A434" s="6" t="inlineStr">
         <is>
-          <t>114274</t>
+          <t>114418</t>
         </is>
       </c>
       <c r="B434" s="6" t="inlineStr"/>
       <c r="C434" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP54, 4000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D434" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E434" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F434" s="9" t="inlineStr">
         <is>
-          <t>13 308,00 ₽</t>
+          <t>13 411,00 ₽</t>
         </is>
       </c>
       <c r="G434" s="9" t="inlineStr">
         <is>
-          <t>12 643,00 ₽</t>
+          <t>12 741,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="435">
       <c r="A435" s="6" t="inlineStr">
         <is>
-          <t>114418</t>
+          <t>114274</t>
         </is>
       </c>
       <c r="B435" s="6" t="inlineStr"/>
       <c r="C435" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP54, 4000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D435" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E435" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F435" s="9" t="inlineStr">
         <is>
-          <t>13 411,00 ₽</t>
+          <t>13 308,00 ₽</t>
         </is>
       </c>
       <c r="G435" s="9" t="inlineStr">
         <is>
-          <t>12 741,00 ₽</t>
+          <t>12 643,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="436">
       <c r="A436" s="6" t="inlineStr">
         <is>
-          <t>111478</t>
+          <t>111646</t>
         </is>
       </c>
       <c r="B436" s="6" t="inlineStr"/>
       <c r="C436" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP54, 4000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D436" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E436" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F436" s="9" t="inlineStr">
         <is>
           <t>10 743,00 ₽</t>
         </is>
       </c>
       <c r="G436" s="9" t="inlineStr">
         <is>
           <t>10 206,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="437">
       <c r="A437" s="6" t="inlineStr">
         <is>
-          <t>111646</t>
+          <t>111478</t>
         </is>
       </c>
       <c r="B437" s="6" t="inlineStr"/>
       <c r="C437" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP54, 4000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D437" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E437" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F437" s="9" t="inlineStr">
         <is>
           <t>10 743,00 ₽</t>
         </is>
       </c>
       <c r="G437" s="9" t="inlineStr">
         <is>
@@ -14906,84 +14906,84 @@
       </c>
       <c r="D438" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E438" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F438" s="9" t="inlineStr">
         <is>
           <t>9 377,00 ₽</t>
         </is>
       </c>
       <c r="G438" s="9" t="inlineStr">
         <is>
           <t>8 909,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="439">
       <c r="A439" s="6" t="inlineStr">
         <is>
-          <t>114410</t>
+          <t>114266</t>
         </is>
       </c>
       <c r="B439" s="6" t="inlineStr"/>
       <c r="C439" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP54, 4000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D439" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E439" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F439" s="9" t="inlineStr">
         <is>
           <t>10 669,00 ₽</t>
         </is>
       </c>
       <c r="G439" s="9" t="inlineStr">
         <is>
           <t>10 136,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="440">
       <c r="A440" s="6" t="inlineStr">
         <is>
-          <t>114266</t>
+          <t>114410</t>
         </is>
       </c>
       <c r="B440" s="6" t="inlineStr"/>
       <c r="C440" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP54, 4000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D440" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E440" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F440" s="9" t="inlineStr">
         <is>
           <t>10 669,00 ₽</t>
         </is>
       </c>
       <c r="G440" s="9" t="inlineStr">
         <is>
@@ -15071,150 +15071,150 @@
       </c>
       <c r="D443" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E443" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F443" s="9" t="inlineStr">
         <is>
           <t>9 211,00 ₽</t>
         </is>
       </c>
       <c r="G443" s="9" t="inlineStr">
         <is>
           <t>8 751,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="444">
       <c r="A444" s="6" t="inlineStr">
         <is>
-          <t>114275</t>
+          <t>114419</t>
         </is>
       </c>
       <c r="B444" s="6" t="inlineStr"/>
       <c r="C444" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP54, 5000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D444" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E444" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F444" s="9" t="inlineStr">
         <is>
-          <t>13 308,00 ₽</t>
+          <t>13 411,00 ₽</t>
         </is>
       </c>
       <c r="G444" s="9" t="inlineStr">
         <is>
-          <t>12 643,00 ₽</t>
+          <t>12 741,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="445">
       <c r="A445" s="6" t="inlineStr">
         <is>
-          <t>114419</t>
+          <t>114275</t>
         </is>
       </c>
       <c r="B445" s="6" t="inlineStr"/>
       <c r="C445" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP54, 5000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D445" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E445" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F445" s="9" t="inlineStr">
         <is>
-          <t>13 411,00 ₽</t>
+          <t>13 308,00 ₽</t>
         </is>
       </c>
       <c r="G445" s="9" t="inlineStr">
         <is>
-          <t>12 741,00 ₽</t>
+          <t>12 643,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="446">
       <c r="A446" s="6" t="inlineStr">
         <is>
-          <t>111647</t>
+          <t>111479</t>
         </is>
       </c>
       <c r="B446" s="6" t="inlineStr"/>
       <c r="C446" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP54, 5000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D446" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E446" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F446" s="9" t="inlineStr">
         <is>
           <t>10 743,00 ₽</t>
         </is>
       </c>
       <c r="G446" s="9" t="inlineStr">
         <is>
           <t>10 206,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="447">
       <c r="A447" s="6" t="inlineStr">
         <is>
-          <t>111479</t>
+          <t>111647</t>
         </is>
       </c>
       <c r="B447" s="6" t="inlineStr"/>
       <c r="C447" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP54, 5000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D447" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E447" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F447" s="9" t="inlineStr">
         <is>
           <t>10 743,00 ₽</t>
         </is>
       </c>
       <c r="G447" s="9" t="inlineStr">
         <is>
@@ -15467,84 +15467,84 @@
       </c>
       <c r="D455" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E455" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F455" s="9" t="inlineStr">
         <is>
           <t>13 308,00 ₽</t>
         </is>
       </c>
       <c r="G455" s="9" t="inlineStr">
         <is>
           <t>12 643,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="456">
       <c r="A456" s="6" t="inlineStr">
         <is>
-          <t>111480</t>
+          <t>111648</t>
         </is>
       </c>
       <c r="B456" s="6" t="inlineStr"/>
       <c r="C456" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP54, 6000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D456" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E456" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F456" s="9" t="inlineStr">
         <is>
           <t>10 743,00 ₽</t>
         </is>
       </c>
       <c r="G456" s="9" t="inlineStr">
         <is>
           <t>10 206,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="457">
       <c r="A457" s="6" t="inlineStr">
         <is>
-          <t>111648</t>
+          <t>111480</t>
         </is>
       </c>
       <c r="B457" s="6" t="inlineStr"/>
       <c r="C457" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP54, 6000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D457" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E457" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F457" s="9" t="inlineStr">
         <is>
           <t>10 743,00 ₽</t>
         </is>
       </c>
       <c r="G457" s="9" t="inlineStr">
         <is>
@@ -15566,84 +15566,84 @@
       </c>
       <c r="D458" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E458" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F458" s="9" t="inlineStr">
         <is>
           <t>9 377,00 ₽</t>
         </is>
       </c>
       <c r="G458" s="9" t="inlineStr">
         <is>
           <t>8 909,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="459">
       <c r="A459" s="6" t="inlineStr">
         <is>
-          <t>114268</t>
+          <t>114412</t>
         </is>
       </c>
       <c r="B459" s="6" t="inlineStr"/>
       <c r="C459" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP54, 6000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D459" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E459" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F459" s="9" t="inlineStr">
         <is>
           <t>10 669,00 ₽</t>
         </is>
       </c>
       <c r="G459" s="9" t="inlineStr">
         <is>
           <t>10 136,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="460">
       <c r="A460" s="6" t="inlineStr">
         <is>
-          <t>114412</t>
+          <t>114268</t>
         </is>
       </c>
       <c r="B460" s="6" t="inlineStr"/>
       <c r="C460" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP54, 6000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D460" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E460" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F460" s="9" t="inlineStr">
         <is>
           <t>10 669,00 ₽</t>
         </is>
       </c>
       <c r="G460" s="9" t="inlineStr">
         <is>
@@ -15665,118 +15665,118 @@
       </c>
       <c r="D461" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E461" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F461" s="9" t="inlineStr">
         <is>
           <t>9 377,00 ₽</t>
         </is>
       </c>
       <c r="G461" s="9" t="inlineStr">
         <is>
           <t>8 909,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="462">
       <c r="A462" s="6" t="inlineStr">
         <is>
-          <t>101276</t>
+          <t>101144</t>
         </is>
       </c>
       <c r="B462" s="6" t="inlineStr">
         <is>
           <t>ССдО 03-060-003 IP20</t>
         </is>
       </c>
       <c r="C462" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, 5000 К</t>
         </is>
       </c>
       <c r="D462" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E462" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F462" s="9" t="inlineStr">
         <is>
-          <t>6 645,00 ₽</t>
+          <t>6 737,00 ₽</t>
         </is>
       </c>
       <c r="G462" s="9" t="inlineStr">
         <is>
-          <t>6 313,00 ₽</t>
+          <t>6 401,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="463">
       <c r="A463" s="6" t="inlineStr">
         <is>
-          <t>101144</t>
+          <t>101276</t>
         </is>
       </c>
       <c r="B463" s="6" t="inlineStr">
         <is>
           <t>ССдО 03-060-003 IP20</t>
         </is>
       </c>
       <c r="C463" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, 5000 К</t>
         </is>
       </c>
       <c r="D463" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E463" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F463" s="9" t="inlineStr">
         <is>
-          <t>6 737,00 ₽</t>
+          <t>6 645,00 ₽</t>
         </is>
       </c>
       <c r="G463" s="9" t="inlineStr">
         <is>
-          <t>6 401,00 ₽</t>
+          <t>6 313,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="464">
       <c r="A464" s="6" t="inlineStr">
         <is>
           <t>101277</t>
         </is>
       </c>
       <c r="B464" s="6" t="inlineStr"/>
       <c r="C464" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP20, 3000 К</t>
         </is>
       </c>
       <c r="D464" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E464" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -16300,209 +16300,209 @@
       </c>
       <c r="D480" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E480" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F480" s="9" t="inlineStr">
         <is>
           <t>6 903,00 ₽</t>
         </is>
       </c>
       <c r="G480" s="9" t="inlineStr">
         <is>
           <t>6 558,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="481">
       <c r="A481" s="6" t="inlineStr">
         <is>
-          <t>114422</t>
+          <t>114278</t>
         </is>
       </c>
       <c r="B481" s="6" t="inlineStr"/>
       <c r="C481" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP20, 4000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D481" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E481" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F481" s="9" t="inlineStr">
         <is>
-          <t>8 269,00 ₽</t>
+          <t>8 195,00 ₽</t>
         </is>
       </c>
       <c r="G481" s="9" t="inlineStr">
         <is>
-          <t>7 856,00 ₽</t>
+          <t>7 786,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="482">
       <c r="A482" s="6" t="inlineStr">
         <is>
-          <t>114278</t>
+          <t>114422</t>
         </is>
       </c>
       <c r="B482" s="6" t="inlineStr"/>
       <c r="C482" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP20, 4000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D482" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E482" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F482" s="9" t="inlineStr">
         <is>
-          <t>8 195,00 ₽</t>
+          <t>8 269,00 ₽</t>
         </is>
       </c>
       <c r="G482" s="9" t="inlineStr">
         <is>
-          <t>7 786,00 ₽</t>
+          <t>7 856,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="483">
       <c r="A483" s="6" t="inlineStr">
         <is>
           <t>111498</t>
         </is>
       </c>
       <c r="B483" s="6" t="inlineStr"/>
       <c r="C483" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP20, 4000 К, опал полистирол</t>
         </is>
       </c>
       <c r="D483" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E483" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F483" s="9" t="inlineStr">
         <is>
           <t>6 811,00 ₽</t>
         </is>
       </c>
       <c r="G483" s="9" t="inlineStr">
         <is>
           <t>6 471,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="484">
       <c r="A484" s="6" t="inlineStr">
         <is>
-          <t>114431</t>
+          <t>114287</t>
         </is>
       </c>
       <c r="B484" s="6" t="inlineStr"/>
       <c r="C484" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP20, 5000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D484" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E484" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F484" s="9" t="inlineStr">
         <is>
-          <t>10 845,00 ₽</t>
+          <t>10 937,00 ₽</t>
         </is>
       </c>
       <c r="G484" s="9" t="inlineStr">
         <is>
-          <t>10 303,00 ₽</t>
+          <t>10 391,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="485">
       <c r="A485" s="6" t="inlineStr">
         <is>
-          <t>114287</t>
+          <t>114431</t>
         </is>
       </c>
       <c r="B485" s="6" t="inlineStr"/>
       <c r="C485" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP20, 5000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D485" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E485" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F485" s="9" t="inlineStr">
         <is>
-          <t>10 937,00 ₽</t>
+          <t>10 845,00 ₽</t>
         </is>
       </c>
       <c r="G485" s="9" t="inlineStr">
         <is>
-          <t>10 391,00 ₽</t>
+          <t>10 303,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="486">
       <c r="A486" s="6" t="inlineStr">
         <is>
           <t>111659</t>
         </is>
       </c>
       <c r="B486" s="6" t="inlineStr"/>
       <c r="C486" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP20, 5000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D486" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E486" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -16564,110 +16564,110 @@
       </c>
       <c r="D488" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E488" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F488" s="9" t="inlineStr">
         <is>
           <t>6 903,00 ₽</t>
         </is>
       </c>
       <c r="G488" s="9" t="inlineStr">
         <is>
           <t>6 558,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="489">
       <c r="A489" s="6" t="inlineStr">
         <is>
-          <t>114423</t>
+          <t>114279</t>
         </is>
       </c>
       <c r="B489" s="6" t="inlineStr"/>
       <c r="C489" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP20, 5000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D489" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E489" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F489" s="9" t="inlineStr">
         <is>
-          <t>8 269,00 ₽</t>
+          <t>8 195,00 ₽</t>
         </is>
       </c>
       <c r="G489" s="9" t="inlineStr">
         <is>
-          <t>7 856,00 ₽</t>
+          <t>7 786,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="490">
       <c r="A490" s="6" t="inlineStr">
         <is>
-          <t>114279</t>
+          <t>114423</t>
         </is>
       </c>
       <c r="B490" s="6" t="inlineStr"/>
       <c r="C490" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP20, 5000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D490" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E490" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F490" s="9" t="inlineStr">
         <is>
-          <t>8 195,00 ₽</t>
+          <t>8 269,00 ₽</t>
         </is>
       </c>
       <c r="G490" s="9" t="inlineStr">
         <is>
-          <t>7 786,00 ₽</t>
+          <t>7 856,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="491">
       <c r="A491" s="6" t="inlineStr">
         <is>
           <t>111499</t>
         </is>
       </c>
       <c r="B491" s="6" t="inlineStr"/>
       <c r="C491" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP20, 5000 К, опал полистирол</t>
         </is>
       </c>
       <c r="D491" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E491" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -16993,110 +16993,110 @@
       </c>
       <c r="D501" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E501" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F501" s="9" t="inlineStr">
         <is>
           <t>6 811,00 ₽</t>
         </is>
       </c>
       <c r="G501" s="9" t="inlineStr">
         <is>
           <t>6 471,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="502">
       <c r="A502" s="6" t="inlineStr">
         <is>
-          <t>101152</t>
+          <t>101284</t>
         </is>
       </c>
       <c r="B502" s="6" t="inlineStr"/>
       <c r="C502" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP54, 3000 К</t>
         </is>
       </c>
       <c r="D502" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E502" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F502" s="9" t="inlineStr">
         <is>
-          <t>9 323,00 ₽</t>
+          <t>9 672,00 ₽</t>
         </is>
       </c>
       <c r="G502" s="9" t="inlineStr">
         <is>
-          <t>8 857,00 ₽</t>
+          <t>9 189,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="503">
       <c r="A503" s="6" t="inlineStr">
         <is>
-          <t>101284</t>
+          <t>101152</t>
         </is>
       </c>
       <c r="B503" s="6" t="inlineStr"/>
       <c r="C503" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP54, 3000 К</t>
         </is>
       </c>
       <c r="D503" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E503" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F503" s="9" t="inlineStr">
         <is>
-          <t>9 672,00 ₽</t>
+          <t>9 323,00 ₽</t>
         </is>
       </c>
       <c r="G503" s="9" t="inlineStr">
         <is>
-          <t>9 189,00 ₽</t>
+          <t>8 857,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="504">
       <c r="A504" s="6" t="inlineStr">
         <is>
           <t>114289</t>
         </is>
       </c>
       <c r="B504" s="6" t="inlineStr"/>
       <c r="C504" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP54, 3000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D504" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E504" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -17125,209 +17125,209 @@
       </c>
       <c r="D505" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E505" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F505" s="9" t="inlineStr">
         <is>
           <t>13 872,00 ₽</t>
         </is>
       </c>
       <c r="G505" s="9" t="inlineStr">
         <is>
           <t>13 179,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="506">
       <c r="A506" s="6" t="inlineStr">
         <is>
-          <t>111661</t>
+          <t>111493</t>
         </is>
       </c>
       <c r="B506" s="6" t="inlineStr"/>
       <c r="C506" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP54, 3000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D506" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E506" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F506" s="9" t="inlineStr">
         <is>
-          <t>11 296,00 ₽</t>
+          <t>11 204,00 ₽</t>
         </is>
       </c>
       <c r="G506" s="9" t="inlineStr">
         <is>
-          <t>10 732,00 ₽</t>
+          <t>10 644,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="507">
       <c r="A507" s="6" t="inlineStr">
         <is>
-          <t>111493</t>
+          <t>111661</t>
         </is>
       </c>
       <c r="B507" s="6" t="inlineStr"/>
       <c r="C507" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP54, 3000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D507" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E507" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F507" s="9" t="inlineStr">
         <is>
-          <t>11 204,00 ₽</t>
+          <t>11 296,00 ₽</t>
         </is>
       </c>
       <c r="G507" s="9" t="inlineStr">
         <is>
-          <t>10 644,00 ₽</t>
+          <t>10 732,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="508">
       <c r="A508" s="6" t="inlineStr">
         <is>
           <t>111669</t>
         </is>
       </c>
       <c r="B508" s="6" t="inlineStr"/>
       <c r="C508" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP54, 3000 К, опал</t>
         </is>
       </c>
       <c r="D508" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E508" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F508" s="9" t="inlineStr">
         <is>
           <t>9 930,00 ₽</t>
         </is>
       </c>
       <c r="G508" s="9" t="inlineStr">
         <is>
           <t>9 434,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="509">
       <c r="A509" s="6" t="inlineStr">
         <is>
-          <t>114281</t>
+          <t>114425</t>
         </is>
       </c>
       <c r="B509" s="6" t="inlineStr"/>
       <c r="C509" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP54, 3000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D509" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E509" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F509" s="9" t="inlineStr">
         <is>
-          <t>11 222,00 ₽</t>
+          <t>11 296,00 ₽</t>
         </is>
       </c>
       <c r="G509" s="9" t="inlineStr">
         <is>
-          <t>10 661,00 ₽</t>
+          <t>10 732,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="510">
       <c r="A510" s="6" t="inlineStr">
         <is>
-          <t>114425</t>
+          <t>114281</t>
         </is>
       </c>
       <c r="B510" s="6" t="inlineStr"/>
       <c r="C510" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP54, 3000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D510" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E510" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F510" s="9" t="inlineStr">
         <is>
-          <t>11 296,00 ₽</t>
+          <t>11 222,00 ₽</t>
         </is>
       </c>
       <c r="G510" s="9" t="inlineStr">
         <is>
-          <t>10 732,00 ₽</t>
+          <t>10 661,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="511">
       <c r="A511" s="6" t="inlineStr">
         <is>
           <t>111501</t>
         </is>
       </c>
       <c r="B511" s="6" t="inlineStr"/>
       <c r="C511" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP54, 3000 К, опал полистирол</t>
         </is>
       </c>
       <c r="D511" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E511" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -17554,209 +17554,209 @@
       </c>
       <c r="D518" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E518" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F518" s="9" t="inlineStr">
         <is>
           <t>9 930,00 ₽</t>
         </is>
       </c>
       <c r="G518" s="9" t="inlineStr">
         <is>
           <t>9 434,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="519">
       <c r="A519" s="6" t="inlineStr">
         <is>
-          <t>114426</t>
+          <t>114282</t>
         </is>
       </c>
       <c r="B519" s="6" t="inlineStr"/>
       <c r="C519" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP54, 4000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D519" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E519" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F519" s="9" t="inlineStr">
         <is>
-          <t>11 296,00 ₽</t>
+          <t>11 222,00 ₽</t>
         </is>
       </c>
       <c r="G519" s="9" t="inlineStr">
         <is>
-          <t>10 732,00 ₽</t>
+          <t>10 661,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="520">
       <c r="A520" s="6" t="inlineStr">
         <is>
-          <t>114282</t>
+          <t>114426</t>
         </is>
       </c>
       <c r="B520" s="6" t="inlineStr"/>
       <c r="C520" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP54, 4000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D520" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E520" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F520" s="9" t="inlineStr">
         <is>
-          <t>11 222,00 ₽</t>
+          <t>11 296,00 ₽</t>
         </is>
       </c>
       <c r="G520" s="9" t="inlineStr">
         <is>
-          <t>10 661,00 ₽</t>
+          <t>10 732,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="521">
       <c r="A521" s="6" t="inlineStr">
         <is>
           <t>111502</t>
         </is>
       </c>
       <c r="B521" s="6" t="inlineStr"/>
       <c r="C521" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP54, 4000 К, опал полистирол</t>
         </is>
       </c>
       <c r="D521" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E521" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F521" s="9" t="inlineStr">
         <is>
           <t>9 838,00 ₽</t>
         </is>
       </c>
       <c r="G521" s="9" t="inlineStr">
         <is>
           <t>9 347,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="522">
       <c r="A522" s="6" t="inlineStr">
         <is>
-          <t>101154</t>
+          <t>101286</t>
         </is>
       </c>
       <c r="B522" s="6" t="inlineStr"/>
       <c r="C522" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP54, 5000 К</t>
         </is>
       </c>
       <c r="D522" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E522" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F522" s="9" t="inlineStr">
         <is>
-          <t>9 323,00 ₽</t>
+          <t>9 672,00 ₽</t>
         </is>
       </c>
       <c r="G522" s="9" t="inlineStr">
         <is>
-          <t>8 857,00 ₽</t>
+          <t>9 189,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="523">
       <c r="A523" s="6" t="inlineStr">
         <is>
-          <t>101286</t>
+          <t>101154</t>
         </is>
       </c>
       <c r="B523" s="6" t="inlineStr"/>
       <c r="C523" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP54, 5000 К</t>
         </is>
       </c>
       <c r="D523" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E523" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F523" s="9" t="inlineStr">
         <is>
-          <t>9 672,00 ₽</t>
+          <t>9 323,00 ₽</t>
         </is>
       </c>
       <c r="G523" s="9" t="inlineStr">
         <is>
-          <t>9 189,00 ₽</t>
+          <t>8 857,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="524">
       <c r="A524" s="6" t="inlineStr">
         <is>
           <t>114291</t>
         </is>
       </c>
       <c r="B524" s="6" t="inlineStr"/>
       <c r="C524" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP54, 5000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D524" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E524" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -17884,275 +17884,275 @@
       </c>
       <c r="D528" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E528" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F528" s="9" t="inlineStr">
         <is>
           <t>9 930,00 ₽</t>
         </is>
       </c>
       <c r="G528" s="9" t="inlineStr">
         <is>
           <t>9 434,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="529">
       <c r="A529" s="6" t="inlineStr">
         <is>
-          <t>114283</t>
+          <t>114427</t>
         </is>
       </c>
       <c r="B529" s="6" t="inlineStr"/>
       <c r="C529" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP54, 5000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D529" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E529" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F529" s="9" t="inlineStr">
         <is>
-          <t>11 222,00 ₽</t>
+          <t>11 296,00 ₽</t>
         </is>
       </c>
       <c r="G529" s="9" t="inlineStr">
         <is>
-          <t>10 661,00 ₽</t>
+          <t>10 732,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="530">
       <c r="A530" s="6" t="inlineStr">
         <is>
-          <t>114427</t>
+          <t>114283</t>
         </is>
       </c>
       <c r="B530" s="6" t="inlineStr"/>
       <c r="C530" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP54, 5000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D530" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E530" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F530" s="9" t="inlineStr">
         <is>
-          <t>11 296,00 ₽</t>
+          <t>11 222,00 ₽</t>
         </is>
       </c>
       <c r="G530" s="9" t="inlineStr">
         <is>
-          <t>10 732,00 ₽</t>
+          <t>10 661,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="531">
       <c r="A531" s="6" t="inlineStr">
         <is>
           <t>111503</t>
         </is>
       </c>
       <c r="B531" s="6" t="inlineStr"/>
       <c r="C531" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP54, 5000 К, опал полистирол</t>
         </is>
       </c>
       <c r="D531" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E531" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F531" s="9" t="inlineStr">
         <is>
           <t>9 838,00 ₽</t>
         </is>
       </c>
       <c r="G531" s="9" t="inlineStr">
         <is>
           <t>9 347,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="532">
       <c r="A532" s="6" t="inlineStr">
         <is>
-          <t>101155</t>
+          <t>101287</t>
         </is>
       </c>
       <c r="B532" s="6" t="inlineStr"/>
       <c r="C532" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP54, 6000 К</t>
         </is>
       </c>
       <c r="D532" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E532" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F532" s="9" t="inlineStr">
         <is>
-          <t>9 323,00 ₽</t>
+          <t>9 672,00 ₽</t>
         </is>
       </c>
       <c r="G532" s="9" t="inlineStr">
         <is>
-          <t>8 857,00 ₽</t>
+          <t>9 189,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="533">
       <c r="A533" s="6" t="inlineStr">
         <is>
-          <t>101287</t>
+          <t>101155</t>
         </is>
       </c>
       <c r="B533" s="6" t="inlineStr"/>
       <c r="C533" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP54, 6000 К</t>
         </is>
       </c>
       <c r="D533" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E533" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F533" s="9" t="inlineStr">
         <is>
-          <t>9 672,00 ₽</t>
+          <t>9 323,00 ₽</t>
         </is>
       </c>
       <c r="G533" s="9" t="inlineStr">
         <is>
-          <t>9 189,00 ₽</t>
+          <t>8 857,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="534">
       <c r="A534" s="6" t="inlineStr">
         <is>
-          <t>114436</t>
+          <t>114292</t>
         </is>
       </c>
       <c r="B534" s="6" t="inlineStr"/>
       <c r="C534" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP54, 6000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D534" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E534" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F534" s="9" t="inlineStr">
         <is>
-          <t>13 872,00 ₽</t>
+          <t>13 964,00 ₽</t>
         </is>
       </c>
       <c r="G534" s="9" t="inlineStr">
         <is>
-          <t>13 179,00 ₽</t>
+          <t>13 266,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="535">
       <c r="A535" s="6" t="inlineStr">
         <is>
-          <t>114292</t>
+          <t>114436</t>
         </is>
       </c>
       <c r="B535" s="6" t="inlineStr"/>
       <c r="C535" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP54, 6000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D535" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E535" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F535" s="9" t="inlineStr">
         <is>
-          <t>13 964,00 ₽</t>
+          <t>13 872,00 ₽</t>
         </is>
       </c>
       <c r="G535" s="9" t="inlineStr">
         <is>
-          <t>13 266,00 ₽</t>
+          <t>13 179,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="536">
       <c r="A536" s="6" t="inlineStr">
         <is>
           <t>111664</t>
         </is>
       </c>
       <c r="B536" s="6" t="inlineStr"/>
       <c r="C536" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP54, 6000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D536" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E536" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -18313,184 +18313,184 @@
       </c>
       <c r="D541" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E541" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F541" s="9" t="inlineStr">
         <is>
           <t>9 838,00 ₽</t>
         </is>
       </c>
       <c r="G541" s="9" t="inlineStr">
         <is>
           <t>9 347,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="542">
       <c r="A542" s="6" t="inlineStr">
         <is>
-          <t>101156</t>
+          <t>111505</t>
         </is>
       </c>
       <c r="B542" s="6" t="inlineStr">
         <is>
           <t>ССдО 03-070-003 IP20</t>
         </is>
       </c>
       <c r="C542" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, 5000 К</t>
         </is>
       </c>
       <c r="D542" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E542" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F542" s="9" t="inlineStr">
         <is>
-          <t>7 660,00 ₽</t>
+          <t>7 549,00 ₽</t>
         </is>
       </c>
       <c r="G542" s="9" t="inlineStr">
         <is>
-          <t>7 277,00 ₽</t>
+          <t>7 172,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="543">
       <c r="A543" s="6" t="inlineStr">
         <is>
-          <t>111505</t>
+          <t>101156</t>
         </is>
       </c>
       <c r="B543" s="6" t="inlineStr">
         <is>
           <t>ССдО 03-070-003 IP20</t>
         </is>
       </c>
       <c r="C543" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, 5000 К</t>
         </is>
       </c>
       <c r="D543" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E543" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F543" s="9" t="inlineStr">
         <is>
-          <t>7 549,00 ₽</t>
+          <t>7 660,00 ₽</t>
         </is>
       </c>
       <c r="G543" s="9" t="inlineStr">
         <is>
-          <t>7 172,00 ₽</t>
+          <t>7 277,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="544">
       <c r="A544" s="6" t="inlineStr">
         <is>
-          <t>111506</t>
+          <t>101157</t>
         </is>
       </c>
       <c r="B544" s="6" t="inlineStr"/>
       <c r="C544" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP20, 3000 К</t>
         </is>
       </c>
       <c r="D544" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E544" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F544" s="9" t="inlineStr">
         <is>
-          <t>7 549,00 ₽</t>
+          <t>7 660,00 ₽</t>
         </is>
       </c>
       <c r="G544" s="9" t="inlineStr">
         <is>
-          <t>7 172,00 ₽</t>
+          <t>7 277,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="545">
       <c r="A545" s="6" t="inlineStr">
         <is>
-          <t>101157</t>
+          <t>111506</t>
         </is>
       </c>
       <c r="B545" s="6" t="inlineStr"/>
       <c r="C545" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP20, 3000 К</t>
         </is>
       </c>
       <c r="D545" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E545" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F545" s="9" t="inlineStr">
         <is>
-          <t>7 660,00 ₽</t>
+          <t>7 549,00 ₽</t>
         </is>
       </c>
       <c r="G545" s="9" t="inlineStr">
         <is>
-          <t>7 277,00 ₽</t>
+          <t>7 172,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="546">
       <c r="A546" s="6" t="inlineStr">
         <is>
           <t>114445</t>
         </is>
       </c>
       <c r="B546" s="6" t="inlineStr"/>
       <c r="C546" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP20, 3000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D546" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E546" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -18519,209 +18519,209 @@
       </c>
       <c r="D547" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E547" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F547" s="9" t="inlineStr">
         <is>
           <t>11 860,00 ₽</t>
         </is>
       </c>
       <c r="G547" s="9" t="inlineStr">
         <is>
           <t>11 267,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="548">
       <c r="A548" s="6" t="inlineStr">
         <is>
-          <t>111513</t>
+          <t>111673</t>
         </is>
       </c>
       <c r="B548" s="6" t="inlineStr"/>
       <c r="C548" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP20, 3000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D548" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E548" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F548" s="9" t="inlineStr">
         <is>
-          <t>9 081,00 ₽</t>
+          <t>9 192,00 ₽</t>
         </is>
       </c>
       <c r="G548" s="9" t="inlineStr">
         <is>
-          <t>8 627,00 ₽</t>
+          <t>8 733,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="549">
       <c r="A549" s="6" t="inlineStr">
         <is>
-          <t>111673</t>
+          <t>111513</t>
         </is>
       </c>
       <c r="B549" s="6" t="inlineStr"/>
       <c r="C549" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP20, 3000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D549" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E549" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F549" s="9" t="inlineStr">
         <is>
-          <t>9 192,00 ₽</t>
+          <t>9 081,00 ₽</t>
         </is>
       </c>
       <c r="G549" s="9" t="inlineStr">
         <is>
-          <t>8 733,00 ₽</t>
+          <t>8 627,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="550">
       <c r="A550" s="6" t="inlineStr">
         <is>
           <t>111681</t>
         </is>
       </c>
       <c r="B550" s="6" t="inlineStr"/>
       <c r="C550" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP20, 3000 К, опал</t>
         </is>
       </c>
       <c r="D550" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E550" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F550" s="9" t="inlineStr">
         <is>
           <t>7 826,00 ₽</t>
         </is>
       </c>
       <c r="G550" s="9" t="inlineStr">
         <is>
           <t>7 435,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="551">
       <c r="A551" s="6" t="inlineStr">
         <is>
-          <t>114437</t>
+          <t>114293</t>
         </is>
       </c>
       <c r="B551" s="6" t="inlineStr"/>
       <c r="C551" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP20, 3000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D551" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E551" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F551" s="9" t="inlineStr">
         <is>
-          <t>9 007,00 ₽</t>
+          <t>9 118,00 ₽</t>
         </is>
       </c>
       <c r="G551" s="9" t="inlineStr">
         <is>
-          <t>8 557,00 ₽</t>
+          <t>8 663,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="552">
       <c r="A552" s="6" t="inlineStr">
         <is>
-          <t>114293</t>
+          <t>114437</t>
         </is>
       </c>
       <c r="B552" s="6" t="inlineStr"/>
       <c r="C552" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP20, 3000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D552" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E552" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F552" s="9" t="inlineStr">
         <is>
-          <t>9 118,00 ₽</t>
+          <t>9 007,00 ₽</t>
         </is>
       </c>
       <c r="G552" s="9" t="inlineStr">
         <is>
-          <t>8 663,00 ₽</t>
+          <t>8 557,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="553">
       <c r="A553" s="6" t="inlineStr">
         <is>
           <t>111521</t>
         </is>
       </c>
       <c r="B553" s="6" t="inlineStr"/>
       <c r="C553" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP20, 3000 К, опал полистирол</t>
         </is>
       </c>
       <c r="D553" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E553" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -18849,110 +18849,110 @@
       </c>
       <c r="D557" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E557" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F557" s="9" t="inlineStr">
         <is>
           <t>11 860,00 ₽</t>
         </is>
       </c>
       <c r="G557" s="9" t="inlineStr">
         <is>
           <t>11 267,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="558">
       <c r="A558" s="6" t="inlineStr">
         <is>
-          <t>111674</t>
+          <t>111514</t>
         </is>
       </c>
       <c r="B558" s="6" t="inlineStr"/>
       <c r="C558" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP20, 4000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D558" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E558" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F558" s="9" t="inlineStr">
         <is>
-          <t>9 192,00 ₽</t>
+          <t>9 081,00 ₽</t>
         </is>
       </c>
       <c r="G558" s="9" t="inlineStr">
         <is>
-          <t>8 733,00 ₽</t>
+          <t>8 627,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="559">
       <c r="A559" s="6" t="inlineStr">
         <is>
-          <t>111514</t>
+          <t>111674</t>
         </is>
       </c>
       <c r="B559" s="6" t="inlineStr"/>
       <c r="C559" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP20, 4000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D559" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E559" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F559" s="9" t="inlineStr">
         <is>
-          <t>9 081,00 ₽</t>
+          <t>9 192,00 ₽</t>
         </is>
       </c>
       <c r="G559" s="9" t="inlineStr">
         <is>
-          <t>8 627,00 ₽</t>
+          <t>8 733,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="560">
       <c r="A560" s="6" t="inlineStr">
         <is>
           <t>111682</t>
         </is>
       </c>
       <c r="B560" s="6" t="inlineStr"/>
       <c r="C560" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP20, 4000 К, опал</t>
         </is>
       </c>
       <c r="D560" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E560" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -19113,110 +19113,110 @@
       </c>
       <c r="D565" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E565" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F565" s="9" t="inlineStr">
         <is>
           <t>11 860,00 ₽</t>
         </is>
       </c>
       <c r="G565" s="9" t="inlineStr">
         <is>
           <t>11 267,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="566">
       <c r="A566" s="6" t="inlineStr">
         <is>
-          <t>111675</t>
+          <t>111515</t>
         </is>
       </c>
       <c r="B566" s="6" t="inlineStr"/>
       <c r="C566" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP20, 5000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D566" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E566" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F566" s="9" t="inlineStr">
         <is>
-          <t>9 192,00 ₽</t>
+          <t>9 081,00 ₽</t>
         </is>
       </c>
       <c r="G566" s="9" t="inlineStr">
         <is>
-          <t>8 733,00 ₽</t>
+          <t>8 627,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="567">
       <c r="A567" s="6" t="inlineStr">
         <is>
-          <t>111515</t>
+          <t>111675</t>
         </is>
       </c>
       <c r="B567" s="6" t="inlineStr"/>
       <c r="C567" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP20, 5000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D567" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E567" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F567" s="9" t="inlineStr">
         <is>
-          <t>9 081,00 ₽</t>
+          <t>9 192,00 ₽</t>
         </is>
       </c>
       <c r="G567" s="9" t="inlineStr">
         <is>
-          <t>8 627,00 ₽</t>
+          <t>8 733,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="568">
       <c r="A568" s="6" t="inlineStr">
         <is>
           <t>111683</t>
         </is>
       </c>
       <c r="B568" s="6" t="inlineStr"/>
       <c r="C568" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP20, 5000 К, опал</t>
         </is>
       </c>
       <c r="D568" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E568" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -19311,110 +19311,110 @@
       </c>
       <c r="D571" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E571" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F571" s="9" t="inlineStr">
         <is>
           <t>7 715,00 ₽</t>
         </is>
       </c>
       <c r="G571" s="9" t="inlineStr">
         <is>
           <t>7 330,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="572">
       <c r="A572" s="6" t="inlineStr">
         <is>
-          <t>101159</t>
+          <t>111508</t>
         </is>
       </c>
       <c r="B572" s="6" t="inlineStr"/>
       <c r="C572" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP20, 6000 К</t>
         </is>
       </c>
       <c r="D572" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E572" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F572" s="9" t="inlineStr">
         <is>
-          <t>7 660,00 ₽</t>
+          <t>7 549,00 ₽</t>
         </is>
       </c>
       <c r="G572" s="9" t="inlineStr">
         <is>
-          <t>7 277,00 ₽</t>
+          <t>7 172,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="573">
       <c r="A573" s="6" t="inlineStr">
         <is>
-          <t>111508</t>
+          <t>101159</t>
         </is>
       </c>
       <c r="B573" s="6" t="inlineStr"/>
       <c r="C573" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP20, 6000 К</t>
         </is>
       </c>
       <c r="D573" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E573" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F573" s="9" t="inlineStr">
         <is>
-          <t>7 549,00 ₽</t>
+          <t>7 660,00 ₽</t>
         </is>
       </c>
       <c r="G573" s="9" t="inlineStr">
         <is>
-          <t>7 172,00 ₽</t>
+          <t>7 277,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="574">
       <c r="A574" s="6" t="inlineStr">
         <is>
           <t>114448</t>
         </is>
       </c>
       <c r="B574" s="6" t="inlineStr"/>
       <c r="C574" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP20, 6000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D574" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E574" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -19443,110 +19443,110 @@
       </c>
       <c r="D575" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E575" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F575" s="9" t="inlineStr">
         <is>
           <t>11 860,00 ₽</t>
         </is>
       </c>
       <c r="G575" s="9" t="inlineStr">
         <is>
           <t>11 267,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="576">
       <c r="A576" s="6" t="inlineStr">
         <is>
-          <t>111676</t>
+          <t>111516</t>
         </is>
       </c>
       <c r="B576" s="6" t="inlineStr"/>
       <c r="C576" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP20, 6000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D576" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E576" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F576" s="9" t="inlineStr">
         <is>
-          <t>9 192,00 ₽</t>
+          <t>9 081,00 ₽</t>
         </is>
       </c>
       <c r="G576" s="9" t="inlineStr">
         <is>
-          <t>8 733,00 ₽</t>
+          <t>8 627,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="577">
       <c r="A577" s="6" t="inlineStr">
         <is>
-          <t>111516</t>
+          <t>111676</t>
         </is>
       </c>
       <c r="B577" s="6" t="inlineStr"/>
       <c r="C577" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP20, 6000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D577" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E577" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F577" s="9" t="inlineStr">
         <is>
-          <t>9 081,00 ₽</t>
+          <t>9 192,00 ₽</t>
         </is>
       </c>
       <c r="G577" s="9" t="inlineStr">
         <is>
-          <t>8 627,00 ₽</t>
+          <t>8 733,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="578">
       <c r="A578" s="6" t="inlineStr">
         <is>
           <t>111684</t>
         </is>
       </c>
       <c r="B578" s="6" t="inlineStr"/>
       <c r="C578" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP20, 6000 К, опал</t>
         </is>
       </c>
       <c r="D578" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E578" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -19707,110 +19707,110 @@
       </c>
       <c r="D583" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E583" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F583" s="9" t="inlineStr">
         <is>
           <t>10 687,00 ₽</t>
         </is>
       </c>
       <c r="G583" s="9" t="inlineStr">
         <is>
           <t>10 153,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="584">
       <c r="A584" s="6" t="inlineStr">
         <is>
-          <t>114449</t>
+          <t>114305</t>
         </is>
       </c>
       <c r="B584" s="6" t="inlineStr"/>
       <c r="C584" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP54, 3000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D584" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E584" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F584" s="9" t="inlineStr">
         <is>
-          <t>14 776,00 ₽</t>
+          <t>14 887,00 ₽</t>
         </is>
       </c>
       <c r="G584" s="9" t="inlineStr">
         <is>
-          <t>14 038,00 ₽</t>
+          <t>14 143,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="585">
       <c r="A585" s="6" t="inlineStr">
         <is>
-          <t>114305</t>
+          <t>114449</t>
         </is>
       </c>
       <c r="B585" s="6" t="inlineStr"/>
       <c r="C585" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP54, 3000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D585" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E585" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F585" s="9" t="inlineStr">
         <is>
-          <t>14 887,00 ₽</t>
+          <t>14 776,00 ₽</t>
         </is>
       </c>
       <c r="G585" s="9" t="inlineStr">
         <is>
-          <t>14 143,00 ₽</t>
+          <t>14 038,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="586">
       <c r="A586" s="6" t="inlineStr">
         <is>
           <t>111517</t>
         </is>
       </c>
       <c r="B586" s="6" t="inlineStr"/>
       <c r="C586" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP54, 3000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D586" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E586" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -19872,209 +19872,209 @@
       </c>
       <c r="D588" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E588" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F588" s="9" t="inlineStr">
         <is>
           <t>10 853,00 ₽</t>
         </is>
       </c>
       <c r="G588" s="9" t="inlineStr">
         <is>
           <t>10 311,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="589">
       <c r="A589" s="6" t="inlineStr">
         <is>
-          <t>114441</t>
+          <t>114297</t>
         </is>
       </c>
       <c r="B589" s="6" t="inlineStr"/>
       <c r="C589" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP54, 3000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D589" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E589" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F589" s="9" t="inlineStr">
         <is>
-          <t>12 034,00 ₽</t>
+          <t>12 145,00 ₽</t>
         </is>
       </c>
       <c r="G589" s="9" t="inlineStr">
         <is>
-          <t>11 433,00 ₽</t>
+          <t>11 538,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="590">
       <c r="A590" s="6" t="inlineStr">
         <is>
-          <t>114297</t>
+          <t>114441</t>
         </is>
       </c>
       <c r="B590" s="6" t="inlineStr"/>
       <c r="C590" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP54, 3000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D590" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E590" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F590" s="9" t="inlineStr">
         <is>
-          <t>12 145,00 ₽</t>
+          <t>12 034,00 ₽</t>
         </is>
       </c>
       <c r="G590" s="9" t="inlineStr">
         <is>
-          <t>11 538,00 ₽</t>
+          <t>11 433,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="591">
       <c r="A591" s="6" t="inlineStr">
         <is>
           <t>111525</t>
         </is>
       </c>
       <c r="B591" s="6" t="inlineStr"/>
       <c r="C591" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP54, 3000 К, опал полистирол</t>
         </is>
       </c>
       <c r="D591" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E591" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F591" s="9" t="inlineStr">
         <is>
           <t>10 742,00 ₽</t>
         </is>
       </c>
       <c r="G591" s="9" t="inlineStr">
         <is>
           <t>10 205,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="592">
       <c r="A592" s="6" t="inlineStr">
         <is>
-          <t>101165</t>
+          <t>111510</t>
         </is>
       </c>
       <c r="B592" s="6" t="inlineStr"/>
       <c r="C592" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP54, 4000 К</t>
         </is>
       </c>
       <c r="D592" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E592" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F592" s="9" t="inlineStr">
         <is>
-          <t>10 687,00 ₽</t>
+          <t>10 576,00 ₽</t>
         </is>
       </c>
       <c r="G592" s="9" t="inlineStr">
         <is>
-          <t>10 153,00 ₽</t>
+          <t>10 048,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="593">
       <c r="A593" s="6" t="inlineStr">
         <is>
-          <t>111510</t>
+          <t>101165</t>
         </is>
       </c>
       <c r="B593" s="6" t="inlineStr"/>
       <c r="C593" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP54, 4000 К</t>
         </is>
       </c>
       <c r="D593" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E593" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F593" s="9" t="inlineStr">
         <is>
-          <t>10 576,00 ₽</t>
+          <t>10 687,00 ₽</t>
         </is>
       </c>
       <c r="G593" s="9" t="inlineStr">
         <is>
-          <t>10 048,00 ₽</t>
+          <t>10 153,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="594">
       <c r="A594" s="6" t="inlineStr">
         <is>
           <t>114450</t>
         </is>
       </c>
       <c r="B594" s="6" t="inlineStr"/>
       <c r="C594" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP54, 4000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D594" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E594" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -20367,110 +20367,110 @@
       </c>
       <c r="D603" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E603" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F603" s="9" t="inlineStr">
         <is>
           <t>10 687,00 ₽</t>
         </is>
       </c>
       <c r="G603" s="9" t="inlineStr">
         <is>
           <t>10 153,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="604">
       <c r="A604" s="6" t="inlineStr">
         <is>
-          <t>114451</t>
+          <t>114307</t>
         </is>
       </c>
       <c r="B604" s="6" t="inlineStr"/>
       <c r="C604" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP54, 5000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D604" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E604" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F604" s="9" t="inlineStr">
         <is>
-          <t>14 776,00 ₽</t>
+          <t>14 887,00 ₽</t>
         </is>
       </c>
       <c r="G604" s="9" t="inlineStr">
         <is>
-          <t>14 038,00 ₽</t>
+          <t>14 143,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="605">
       <c r="A605" s="6" t="inlineStr">
         <is>
-          <t>114307</t>
+          <t>114451</t>
         </is>
       </c>
       <c r="B605" s="6" t="inlineStr"/>
       <c r="C605" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP54, 5000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D605" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E605" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F605" s="9" t="inlineStr">
         <is>
-          <t>14 887,00 ₽</t>
+          <t>14 776,00 ₽</t>
         </is>
       </c>
       <c r="G605" s="9" t="inlineStr">
         <is>
-          <t>14 143,00 ₽</t>
+          <t>14 038,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="606">
       <c r="A606" s="6" t="inlineStr">
         <is>
           <t>111679</t>
         </is>
       </c>
       <c r="B606" s="6" t="inlineStr"/>
       <c r="C606" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP54, 5000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D606" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E606" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -20532,440 +20532,440 @@
       </c>
       <c r="D608" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E608" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F608" s="9" t="inlineStr">
         <is>
           <t>10 853,00 ₽</t>
         </is>
       </c>
       <c r="G608" s="9" t="inlineStr">
         <is>
           <t>10 311,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="609">
       <c r="A609" s="6" t="inlineStr">
         <is>
-          <t>114443</t>
+          <t>114299</t>
         </is>
       </c>
       <c r="B609" s="6" t="inlineStr"/>
       <c r="C609" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP54, 5000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D609" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E609" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F609" s="9" t="inlineStr">
         <is>
-          <t>12 034,00 ₽</t>
+          <t>12 145,00 ₽</t>
         </is>
       </c>
       <c r="G609" s="9" t="inlineStr">
         <is>
-          <t>11 433,00 ₽</t>
+          <t>11 538,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="610">
       <c r="A610" s="6" t="inlineStr">
         <is>
-          <t>114299</t>
+          <t>114443</t>
         </is>
       </c>
       <c r="B610" s="6" t="inlineStr"/>
       <c r="C610" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP54, 5000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D610" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E610" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F610" s="9" t="inlineStr">
         <is>
-          <t>12 145,00 ₽</t>
+          <t>12 034,00 ₽</t>
         </is>
       </c>
       <c r="G610" s="9" t="inlineStr">
         <is>
-          <t>11 538,00 ₽</t>
+          <t>11 433,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="611">
       <c r="A611" s="6" t="inlineStr">
         <is>
           <t>111527</t>
         </is>
       </c>
       <c r="B611" s="6" t="inlineStr"/>
       <c r="C611" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP54, 5000 К, опал полистирол</t>
         </is>
       </c>
       <c r="D611" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E611" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F611" s="9" t="inlineStr">
         <is>
           <t>10 742,00 ₽</t>
         </is>
       </c>
       <c r="G611" s="9" t="inlineStr">
         <is>
           <t>10 205,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="612">
       <c r="A612" s="6" t="inlineStr">
         <is>
-          <t>101167</t>
+          <t>111512</t>
         </is>
       </c>
       <c r="B612" s="6" t="inlineStr"/>
       <c r="C612" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP54, 6000 К</t>
         </is>
       </c>
       <c r="D612" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E612" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F612" s="9" t="inlineStr">
         <is>
-          <t>10 687,00 ₽</t>
+          <t>10 576,00 ₽</t>
         </is>
       </c>
       <c r="G612" s="9" t="inlineStr">
         <is>
-          <t>10 153,00 ₽</t>
+          <t>10 048,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="613">
       <c r="A613" s="6" t="inlineStr">
         <is>
-          <t>111512</t>
+          <t>101167</t>
         </is>
       </c>
       <c r="B613" s="6" t="inlineStr"/>
       <c r="C613" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP54, 6000 К</t>
         </is>
       </c>
       <c r="D613" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E613" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F613" s="9" t="inlineStr">
         <is>
-          <t>10 576,00 ₽</t>
+          <t>10 687,00 ₽</t>
         </is>
       </c>
       <c r="G613" s="9" t="inlineStr">
         <is>
-          <t>10 048,00 ₽</t>
+          <t>10 153,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="614">
       <c r="A614" s="6" t="inlineStr">
         <is>
-          <t>114308</t>
+          <t>114452</t>
         </is>
       </c>
       <c r="B614" s="6" t="inlineStr"/>
       <c r="C614" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP54, 6000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D614" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E614" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F614" s="9" t="inlineStr">
         <is>
-          <t>14 887,00 ₽</t>
+          <t>14 776,00 ₽</t>
         </is>
       </c>
       <c r="G614" s="9" t="inlineStr">
         <is>
-          <t>14 143,00 ₽</t>
+          <t>14 038,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="615">
       <c r="A615" s="6" t="inlineStr">
         <is>
-          <t>114452</t>
+          <t>114308</t>
         </is>
       </c>
       <c r="B615" s="6" t="inlineStr"/>
       <c r="C615" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP54, 6000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D615" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E615" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F615" s="9" t="inlineStr">
         <is>
-          <t>14 776,00 ₽</t>
+          <t>14 887,00 ₽</t>
         </is>
       </c>
       <c r="G615" s="9" t="inlineStr">
         <is>
-          <t>14 038,00 ₽</t>
+          <t>14 143,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="616">
       <c r="A616" s="6" t="inlineStr">
         <is>
-          <t>111680</t>
+          <t>111520</t>
         </is>
       </c>
       <c r="B616" s="6" t="inlineStr"/>
       <c r="C616" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP54, 6000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D616" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E616" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F616" s="9" t="inlineStr">
         <is>
-          <t>12 219,00 ₽</t>
+          <t>12 108,00 ₽</t>
         </is>
       </c>
       <c r="G616" s="9" t="inlineStr">
         <is>
-          <t>11 609,00 ₽</t>
+          <t>11 503,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="617">
       <c r="A617" s="6" t="inlineStr">
         <is>
-          <t>111520</t>
+          <t>111680</t>
         </is>
       </c>
       <c r="B617" s="6" t="inlineStr"/>
       <c r="C617" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP54, 6000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D617" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E617" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F617" s="9" t="inlineStr">
         <is>
-          <t>12 108,00 ₽</t>
+          <t>12 219,00 ₽</t>
         </is>
       </c>
       <c r="G617" s="9" t="inlineStr">
         <is>
-          <t>11 503,00 ₽</t>
+          <t>11 609,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="618">
       <c r="A618" s="6" t="inlineStr">
         <is>
           <t>111688</t>
         </is>
       </c>
       <c r="B618" s="6" t="inlineStr"/>
       <c r="C618" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP54, 6000 К, опал</t>
         </is>
       </c>
       <c r="D618" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E618" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F618" s="9" t="inlineStr">
         <is>
           <t>10 853,00 ₽</t>
         </is>
       </c>
       <c r="G618" s="9" t="inlineStr">
         <is>
           <t>10 311,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="619">
       <c r="A619" s="6" t="inlineStr">
         <is>
-          <t>114300</t>
+          <t>114444</t>
         </is>
       </c>
       <c r="B619" s="6" t="inlineStr"/>
       <c r="C619" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP54, 6000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D619" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E619" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F619" s="9" t="inlineStr">
         <is>
-          <t>12 145,00 ₽</t>
+          <t>12 034,00 ₽</t>
         </is>
       </c>
       <c r="G619" s="9" t="inlineStr">
         <is>
-          <t>11 538,00 ₽</t>
+          <t>11 433,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="620">
       <c r="A620" s="6" t="inlineStr">
         <is>
-          <t>114444</t>
+          <t>114300</t>
         </is>
       </c>
       <c r="B620" s="6" t="inlineStr"/>
       <c r="C620" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP54, 6000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D620" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E620" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F620" s="9" t="inlineStr">
         <is>
-          <t>12 034,00 ₽</t>
+          <t>12 145,00 ₽</t>
         </is>
       </c>
       <c r="G620" s="9" t="inlineStr">
         <is>
-          <t>11 433,00 ₽</t>
+          <t>11 538,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="621">
       <c r="A621" s="6" t="inlineStr">
         <is>
           <t>111528</t>
         </is>
       </c>
       <c r="B621" s="6" t="inlineStr"/>
       <c r="C621" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP54, 6000 К, опал полистирол</t>
         </is>
       </c>
       <c r="D621" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E621" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -21035,176 +21035,176 @@
       </c>
       <c r="D623" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E623" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F623" s="9" t="inlineStr">
         <is>
           <t>8 768,00 ₽</t>
         </is>
       </c>
       <c r="G623" s="9" t="inlineStr">
         <is>
           <t>8 330,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="624">
       <c r="A624" s="6" t="inlineStr">
         <is>
-          <t>111530</t>
+          <t>111730</t>
         </is>
       </c>
       <c r="B624" s="6" t="inlineStr"/>
       <c r="C624" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP20, 3000 К</t>
         </is>
       </c>
       <c r="D624" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E624" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F624" s="9" t="inlineStr">
         <is>
-          <t>8 656,00 ₽</t>
+          <t>8 768,00 ₽</t>
         </is>
       </c>
       <c r="G624" s="9" t="inlineStr">
         <is>
-          <t>8 224,00 ₽</t>
+          <t>8 330,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="625">
       <c r="A625" s="6" t="inlineStr">
         <is>
-          <t>111730</t>
+          <t>111530</t>
         </is>
       </c>
       <c r="B625" s="6" t="inlineStr"/>
       <c r="C625" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP20, 3000 К</t>
         </is>
       </c>
       <c r="D625" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E625" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F625" s="9" t="inlineStr">
         <is>
-          <t>8 768,00 ₽</t>
+          <t>8 656,00 ₽</t>
         </is>
       </c>
       <c r="G625" s="9" t="inlineStr">
         <is>
-          <t>8 330,00 ₽</t>
+          <t>8 224,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="626">
       <c r="A626" s="6" t="inlineStr">
         <is>
-          <t>114461</t>
+          <t>114317</t>
         </is>
       </c>
       <c r="B626" s="6" t="inlineStr"/>
       <c r="C626" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP20, 3000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D626" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E626" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F626" s="9" t="inlineStr">
         <is>
-          <t>12 856,00 ₽</t>
+          <t>12 968,00 ₽</t>
         </is>
       </c>
       <c r="G626" s="9" t="inlineStr">
         <is>
-          <t>12 214,00 ₽</t>
+          <t>12 320,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="627">
       <c r="A627" s="6" t="inlineStr">
         <is>
-          <t>114317</t>
+          <t>114461</t>
         </is>
       </c>
       <c r="B627" s="6" t="inlineStr"/>
       <c r="C627" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP20, 3000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D627" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E627" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F627" s="9" t="inlineStr">
         <is>
-          <t>12 968,00 ₽</t>
+          <t>12 856,00 ₽</t>
         </is>
       </c>
       <c r="G627" s="9" t="inlineStr">
         <is>
-          <t>12 320,00 ₽</t>
+          <t>12 214,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="628">
       <c r="A628" s="6" t="inlineStr">
         <is>
           <t>111537</t>
         </is>
       </c>
       <c r="B628" s="6" t="inlineStr"/>
       <c r="C628" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP20, 3000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D628" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E628" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -21431,110 +21431,110 @@
       </c>
       <c r="D635" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E635" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F635" s="9" t="inlineStr">
         <is>
           <t>8 768,00 ₽</t>
         </is>
       </c>
       <c r="G635" s="9" t="inlineStr">
         <is>
           <t>8 330,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="636">
       <c r="A636" s="6" t="inlineStr">
         <is>
-          <t>114318</t>
+          <t>114462</t>
         </is>
       </c>
       <c r="B636" s="6" t="inlineStr"/>
       <c r="C636" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP20, 4000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D636" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E636" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F636" s="9" t="inlineStr">
         <is>
-          <t>12 968,00 ₽</t>
+          <t>12 856,00 ₽</t>
         </is>
       </c>
       <c r="G636" s="9" t="inlineStr">
         <is>
-          <t>12 320,00 ₽</t>
+          <t>12 214,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="637">
       <c r="A637" s="6" t="inlineStr">
         <is>
-          <t>114462</t>
+          <t>114318</t>
         </is>
       </c>
       <c r="B637" s="6" t="inlineStr"/>
       <c r="C637" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP20, 4000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D637" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E637" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F637" s="9" t="inlineStr">
         <is>
-          <t>12 856,00 ₽</t>
+          <t>12 968,00 ₽</t>
         </is>
       </c>
       <c r="G637" s="9" t="inlineStr">
         <is>
-          <t>12 214,00 ₽</t>
+          <t>12 320,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="638">
       <c r="A638" s="6" t="inlineStr">
         <is>
           <t>111538</t>
         </is>
       </c>
       <c r="B638" s="6" t="inlineStr"/>
       <c r="C638" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP20, 4000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D638" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E638" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -21761,110 +21761,110 @@
       </c>
       <c r="D645" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E645" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F645" s="9" t="inlineStr">
         <is>
           <t>12 968,00 ₽</t>
         </is>
       </c>
       <c r="G645" s="9" t="inlineStr">
         <is>
           <t>12 320,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="646">
       <c r="A646" s="6" t="inlineStr">
         <is>
-          <t>111739</t>
+          <t>111539</t>
         </is>
       </c>
       <c r="B646" s="6" t="inlineStr"/>
       <c r="C646" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP20, 5000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D646" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E646" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F646" s="9" t="inlineStr">
         <is>
-          <t>10 300,00 ₽</t>
+          <t>10 188,00 ₽</t>
         </is>
       </c>
       <c r="G646" s="9" t="inlineStr">
         <is>
-          <t>9 785,00 ₽</t>
+          <t>9 679,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="647">
       <c r="A647" s="6" t="inlineStr">
         <is>
-          <t>111539</t>
+          <t>111739</t>
         </is>
       </c>
       <c r="B647" s="6" t="inlineStr"/>
       <c r="C647" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP20, 5000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D647" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E647" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F647" s="9" t="inlineStr">
         <is>
-          <t>10 188,00 ₽</t>
+          <t>10 300,00 ₽</t>
         </is>
       </c>
       <c r="G647" s="9" t="inlineStr">
         <is>
-          <t>9 679,00 ₽</t>
+          <t>9 785,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="648">
       <c r="A648" s="6" t="inlineStr">
         <is>
           <t>111747</t>
         </is>
       </c>
       <c r="B648" s="6" t="inlineStr"/>
       <c r="C648" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP20, 5000 К, опал</t>
         </is>
       </c>
       <c r="D648" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E648" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -21959,176 +21959,176 @@
       </c>
       <c r="D651" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E651" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F651" s="9" t="inlineStr">
         <is>
           <t>8 822,00 ₽</t>
         </is>
       </c>
       <c r="G651" s="9" t="inlineStr">
         <is>
           <t>8 381,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="652">
       <c r="A652" s="6" t="inlineStr">
         <is>
-          <t>111732</t>
+          <t>111532</t>
         </is>
       </c>
       <c r="B652" s="6" t="inlineStr"/>
       <c r="C652" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP20, 6000 К</t>
         </is>
       </c>
       <c r="D652" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E652" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F652" s="9" t="inlineStr">
         <is>
-          <t>8 768,00 ₽</t>
+          <t>8 656,00 ₽</t>
         </is>
       </c>
       <c r="G652" s="9" t="inlineStr">
         <is>
-          <t>8 330,00 ₽</t>
+          <t>8 224,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="653">
       <c r="A653" s="6" t="inlineStr">
         <is>
-          <t>111532</t>
+          <t>111732</t>
         </is>
       </c>
       <c r="B653" s="6" t="inlineStr"/>
       <c r="C653" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP20, 6000 К</t>
         </is>
       </c>
       <c r="D653" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E653" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F653" s="9" t="inlineStr">
         <is>
-          <t>8 656,00 ₽</t>
+          <t>8 768,00 ₽</t>
         </is>
       </c>
       <c r="G653" s="9" t="inlineStr">
         <is>
-          <t>8 224,00 ₽</t>
+          <t>8 330,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="654">
       <c r="A654" s="6" t="inlineStr">
         <is>
-          <t>114464</t>
+          <t>114320</t>
         </is>
       </c>
       <c r="B654" s="6" t="inlineStr"/>
       <c r="C654" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP20, 6000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D654" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E654" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F654" s="9" t="inlineStr">
         <is>
-          <t>12 856,00 ₽</t>
+          <t>12 968,00 ₽</t>
         </is>
       </c>
       <c r="G654" s="9" t="inlineStr">
         <is>
-          <t>12 214,00 ₽</t>
+          <t>12 320,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="655">
       <c r="A655" s="6" t="inlineStr">
         <is>
-          <t>114320</t>
+          <t>114464</t>
         </is>
       </c>
       <c r="B655" s="6" t="inlineStr"/>
       <c r="C655" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP20, 6000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D655" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E655" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F655" s="9" t="inlineStr">
         <is>
-          <t>12 968,00 ₽</t>
+          <t>12 856,00 ₽</t>
         </is>
       </c>
       <c r="G655" s="9" t="inlineStr">
         <is>
-          <t>12 320,00 ₽</t>
+          <t>12 214,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="656">
       <c r="A656" s="6" t="inlineStr">
         <is>
           <t>111740</t>
         </is>
       </c>
       <c r="B656" s="6" t="inlineStr"/>
       <c r="C656" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP20, 6000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D656" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E656" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -22355,110 +22355,110 @@
       </c>
       <c r="D663" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E663" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F663" s="9" t="inlineStr">
         <is>
           <t>11 683,00 ₽</t>
         </is>
       </c>
       <c r="G663" s="9" t="inlineStr">
         <is>
           <t>11 099,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="664">
       <c r="A664" s="6" t="inlineStr">
         <is>
-          <t>114465</t>
+          <t>114321</t>
         </is>
       </c>
       <c r="B664" s="6" t="inlineStr"/>
       <c r="C664" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP54, 3000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D664" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E664" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F664" s="9" t="inlineStr">
         <is>
-          <t>15 883,00 ₽</t>
+          <t>15 995,00 ₽</t>
         </is>
       </c>
       <c r="G664" s="9" t="inlineStr">
         <is>
-          <t>15 089,00 ₽</t>
+          <t>15 196,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="665">
       <c r="A665" s="6" t="inlineStr">
         <is>
-          <t>114321</t>
+          <t>114465</t>
         </is>
       </c>
       <c r="B665" s="6" t="inlineStr"/>
       <c r="C665" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP54, 3000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D665" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E665" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F665" s="9" t="inlineStr">
         <is>
-          <t>15 995,00 ₽</t>
+          <t>15 883,00 ₽</t>
         </is>
       </c>
       <c r="G665" s="9" t="inlineStr">
         <is>
-          <t>15 196,00 ₽</t>
+          <t>15 089,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="666">
       <c r="A666" s="6" t="inlineStr">
         <is>
           <t>111741</t>
         </is>
       </c>
       <c r="B666" s="6" t="inlineStr"/>
       <c r="C666" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP54, 3000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D666" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E666" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -22619,176 +22619,176 @@
       </c>
       <c r="D671" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E671" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F671" s="9" t="inlineStr">
         <is>
           <t>11 849,00 ₽</t>
         </is>
       </c>
       <c r="G671" s="9" t="inlineStr">
         <is>
           <t>11 257,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="672">
       <c r="A672" s="6" t="inlineStr">
         <is>
-          <t>111734</t>
+          <t>111534</t>
         </is>
       </c>
       <c r="B672" s="6" t="inlineStr"/>
       <c r="C672" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP54, 4000 К</t>
         </is>
       </c>
       <c r="D672" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E672" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F672" s="9" t="inlineStr">
         <is>
-          <t>11 795,00 ₽</t>
+          <t>11 683,00 ₽</t>
         </is>
       </c>
       <c r="G672" s="9" t="inlineStr">
         <is>
-          <t>11 206,00 ₽</t>
+          <t>11 099,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="673">
       <c r="A673" s="6" t="inlineStr">
         <is>
-          <t>111534</t>
+          <t>111734</t>
         </is>
       </c>
       <c r="B673" s="6" t="inlineStr"/>
       <c r="C673" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP54, 4000 К</t>
         </is>
       </c>
       <c r="D673" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E673" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F673" s="9" t="inlineStr">
         <is>
-          <t>11 683,00 ₽</t>
+          <t>11 795,00 ₽</t>
         </is>
       </c>
       <c r="G673" s="9" t="inlineStr">
         <is>
-          <t>11 099,00 ₽</t>
+          <t>11 206,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="674">
       <c r="A674" s="6" t="inlineStr">
         <is>
-          <t>114466</t>
+          <t>114322</t>
         </is>
       </c>
       <c r="B674" s="6" t="inlineStr"/>
       <c r="C674" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP54, 4000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D674" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E674" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F674" s="9" t="inlineStr">
         <is>
-          <t>15 883,00 ₽</t>
+          <t>15 995,00 ₽</t>
         </is>
       </c>
       <c r="G674" s="9" t="inlineStr">
         <is>
-          <t>15 089,00 ₽</t>
+          <t>15 196,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="675">
       <c r="A675" s="6" t="inlineStr">
         <is>
-          <t>114322</t>
+          <t>114466</t>
         </is>
       </c>
       <c r="B675" s="6" t="inlineStr"/>
       <c r="C675" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP54, 4000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D675" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E675" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F675" s="9" t="inlineStr">
         <is>
-          <t>15 995,00 ₽</t>
+          <t>15 883,00 ₽</t>
         </is>
       </c>
       <c r="G675" s="9" t="inlineStr">
         <is>
-          <t>15 196,00 ₽</t>
+          <t>15 089,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="676">
       <c r="A676" s="6" t="inlineStr">
         <is>
           <t>111742</t>
         </is>
       </c>
       <c r="B676" s="6" t="inlineStr"/>
       <c r="C676" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP54, 4000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D676" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E676" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -22850,110 +22850,110 @@
       </c>
       <c r="D678" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E678" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F678" s="9" t="inlineStr">
         <is>
           <t>11 961,00 ₽</t>
         </is>
       </c>
       <c r="G678" s="9" t="inlineStr">
         <is>
           <t>11 363,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="679">
       <c r="A679" s="6" t="inlineStr">
         <is>
-          <t>114314</t>
+          <t>114458</t>
         </is>
       </c>
       <c r="B679" s="6" t="inlineStr"/>
       <c r="C679" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP54, 4000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D679" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E679" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F679" s="9" t="inlineStr">
         <is>
-          <t>13 253,00 ₽</t>
+          <t>13 141,00 ₽</t>
         </is>
       </c>
       <c r="G679" s="9" t="inlineStr">
         <is>
-          <t>12 591,00 ₽</t>
+          <t>12 484,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="680">
       <c r="A680" s="6" t="inlineStr">
         <is>
-          <t>114458</t>
+          <t>114314</t>
         </is>
       </c>
       <c r="B680" s="6" t="inlineStr"/>
       <c r="C680" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP54, 4000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D680" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E680" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F680" s="9" t="inlineStr">
         <is>
-          <t>13 141,00 ₽</t>
+          <t>13 253,00 ₽</t>
         </is>
       </c>
       <c r="G680" s="9" t="inlineStr">
         <is>
-          <t>12 484,00 ₽</t>
+          <t>12 591,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="681">
       <c r="A681" s="6" t="inlineStr">
         <is>
           <t>111550</t>
         </is>
       </c>
       <c r="B681" s="6" t="inlineStr"/>
       <c r="C681" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP54, 4000 К, опал полистирол</t>
         </is>
       </c>
       <c r="D681" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E681" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -23279,176 +23279,176 @@
       </c>
       <c r="D691" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E691" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F691" s="9" t="inlineStr">
         <is>
           <t>11 849,00 ₽</t>
         </is>
       </c>
       <c r="G691" s="9" t="inlineStr">
         <is>
           <t>11 257,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="692">
       <c r="A692" s="6" t="inlineStr">
         <is>
-          <t>111536</t>
+          <t>111736</t>
         </is>
       </c>
       <c r="B692" s="6" t="inlineStr"/>
       <c r="C692" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP54, 6000 К</t>
         </is>
       </c>
       <c r="D692" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E692" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F692" s="9" t="inlineStr">
         <is>
-          <t>11 683,00 ₽</t>
+          <t>11 795,00 ₽</t>
         </is>
       </c>
       <c r="G692" s="9" t="inlineStr">
         <is>
-          <t>11 099,00 ₽</t>
+          <t>11 206,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="693">
       <c r="A693" s="6" t="inlineStr">
         <is>
-          <t>111736</t>
+          <t>111536</t>
         </is>
       </c>
       <c r="B693" s="6" t="inlineStr"/>
       <c r="C693" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP54, 6000 К</t>
         </is>
       </c>
       <c r="D693" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E693" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F693" s="9" t="inlineStr">
         <is>
-          <t>11 795,00 ₽</t>
+          <t>11 683,00 ₽</t>
         </is>
       </c>
       <c r="G693" s="9" t="inlineStr">
         <is>
-          <t>11 206,00 ₽</t>
+          <t>11 099,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="694">
       <c r="A694" s="6" t="inlineStr">
         <is>
-          <t>114324</t>
+          <t>114468</t>
         </is>
       </c>
       <c r="B694" s="6" t="inlineStr"/>
       <c r="C694" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP54, 6000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D694" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E694" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F694" s="9" t="inlineStr">
         <is>
-          <t>15 995,00 ₽</t>
+          <t>15 883,00 ₽</t>
         </is>
       </c>
       <c r="G694" s="9" t="inlineStr">
         <is>
-          <t>15 196,00 ₽</t>
+          <t>15 089,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="695">
       <c r="A695" s="6" t="inlineStr">
         <is>
-          <t>114468</t>
+          <t>114324</t>
         </is>
       </c>
       <c r="B695" s="6" t="inlineStr"/>
       <c r="C695" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP54, 6000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D695" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E695" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F695" s="9" t="inlineStr">
         <is>
-          <t>15 883,00 ₽</t>
+          <t>15 995,00 ₽</t>
         </is>
       </c>
       <c r="G695" s="9" t="inlineStr">
         <is>
-          <t>15 089,00 ₽</t>
+          <t>15 196,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="696">
       <c r="A696" s="6" t="inlineStr">
         <is>
           <t>111544</t>
         </is>
       </c>
       <c r="B696" s="6" t="inlineStr"/>
       <c r="C696" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP54, 6000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D696" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E696" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -23510,110 +23510,110 @@
       </c>
       <c r="D698" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E698" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F698" s="9" t="inlineStr">
         <is>
           <t>11 961,00 ₽</t>
         </is>
       </c>
       <c r="G698" s="9" t="inlineStr">
         <is>
           <t>11 363,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="699">
       <c r="A699" s="6" t="inlineStr">
         <is>
-          <t>114316</t>
+          <t>114460</t>
         </is>
       </c>
       <c r="B699" s="6" t="inlineStr"/>
       <c r="C699" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP54, 6000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D699" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E699" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F699" s="9" t="inlineStr">
         <is>
-          <t>13 253,00 ₽</t>
+          <t>13 141,00 ₽</t>
         </is>
       </c>
       <c r="G699" s="9" t="inlineStr">
         <is>
-          <t>12 591,00 ₽</t>
+          <t>12 484,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="700">
       <c r="A700" s="6" t="inlineStr">
         <is>
-          <t>114460</t>
+          <t>114316</t>
         </is>
       </c>
       <c r="B700" s="6" t="inlineStr"/>
       <c r="C700" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP54, 6000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D700" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E700" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F700" s="9" t="inlineStr">
         <is>
-          <t>13 141,00 ₽</t>
+          <t>13 253,00 ₽</t>
         </is>
       </c>
       <c r="G700" s="9" t="inlineStr">
         <is>
-          <t>12 484,00 ₽</t>
+          <t>12 591,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="701">
       <c r="A701" s="6" t="inlineStr">
         <is>
           <t>111552</t>
         </is>
       </c>
       <c r="B701" s="6" t="inlineStr"/>
       <c r="C701" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP54, 6000 К, опал полистирол</t>
         </is>
       </c>
       <c r="D701" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E701" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>