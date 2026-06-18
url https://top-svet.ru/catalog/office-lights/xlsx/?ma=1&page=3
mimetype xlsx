--- v1 (2026-05-04)
+++ v2 (2026-06-18)
@@ -415,101 +415,101 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru" TargetMode="External" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@top-svet.ru" TargetMode="External" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/xlsx/" TargetMode="External" Id="rId3"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-010-003-ip-20-linia-10/" TargetMode="External" Id="rId4"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-010-003-ip-20-linia-10-l300/" TargetMode="External" Id="rId5"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-020-003-ip-20-linia-20/" TargetMode="External" Id="rId6"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-020-003-ip-20-linia-20-l300/" TargetMode="External" Id="rId7"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-020-003-ip-20-linia-20-l600/" TargetMode="External" Id="rId8"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-020-003-ip-20-linia-20-l/" TargetMode="External" Id="rId9"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-030-003-ip-20-linia-30/" TargetMode="External" Id="rId10"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-030-003-ip-20-liniya-30-l-900/" TargetMode="External" Id="rId11"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-liniya-003-30-t/" TargetMode="External" Id="rId12"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-040-003-ip-20-linia-40/" TargetMode="External" Id="rId13"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-040-003-ip-20-linia40-l1200/" TargetMode="External" Id="rId14"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-040-003-ip-20-linia-40-l600/" TargetMode="External" Id="rId15"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-040-003-ip-20-linia-40-l/" TargetMode="External" Id="rId16"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-040-003-ip-20-linia-40-x/" TargetMode="External" Id="rId17"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-050-003-ip-20-linia-50/" TargetMode="External" Id="rId18"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-050-003-ip-20-liniya-50-l-1500/" TargetMode="External" Id="rId19"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-060-003-ip-20-linia-60/" TargetMode="External" Id="rId20"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-060-003-ip-20-linia-60-l900/" TargetMode="External" Id="rId21"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-060-003-ip-20-linia-60-t/" TargetMode="External" Id="rId22"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-070-003-ip-20-linia-70/" TargetMode="External" Id="rId23"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-080-003-ip-20-linia-80/" TargetMode="External" Id="rId24"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-080-003-ip-20-linia-80-l1200/" TargetMode="External" Id="rId25"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-080-003-ip-20-linia-80-x/" TargetMode="External" Id="rId26"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-090-003-ip-20-linia-90/" TargetMode="External" Id="rId27"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-100-003-ip-20-linia-100/" TargetMode="External" Id="rId28"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-100-003-ip-20-linia-100-l1500/" TargetMode="External" Id="rId29"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-liniya-003-30/" TargetMode="External" Id="rId30"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-liniya-003-50/" TargetMode="External" Id="rId31"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/" TargetMode="External" Id="rId32"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-3000k/" TargetMode="External" Id="rId33"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-3000k-mglass/" TargetMode="External" Id="rId34"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-3000k-mp/" TargetMode="External" Id="rId35"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-3000k-oppol/" TargetMode="External" Id="rId36"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-3000k-op/" TargetMode="External" Id="rId37"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-4000k/" TargetMode="External" Id="rId38"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-4000k-mglass/" TargetMode="External" Id="rId39"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-4000k-mp/" TargetMode="External" Id="rId40"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-4000k-oppol/" TargetMode="External" Id="rId41"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-4000k-op/" TargetMode="External" Id="rId42"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-5000k-mglass/" TargetMode="External" Id="rId43"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-5000k-mp/" TargetMode="External" Id="rId44"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-5000k-oppol/" TargetMode="External" Id="rId45"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-5000k-op/" TargetMode="External" Id="rId46"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-6000k/" TargetMode="External" Id="rId47"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-6000k-mglass/" TargetMode="External" Id="rId48"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-6000k-mp/" TargetMode="External" Id="rId49"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-6000k-oppol/" TargetMode="External" Id="rId50"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-6000k-op/" TargetMode="External" Id="rId51"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-3000k/" TargetMode="External" Id="rId52"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-3000k-mglass/" TargetMode="External" Id="rId53"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-3000k-mp/" TargetMode="External" Id="rId54"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-3000k-oppol/" TargetMode="External" Id="rId55"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-3000k-op/" TargetMode="External" Id="rId56"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-4000k/" TargetMode="External" Id="rId57"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-4000k-mglass/" TargetMode="External" Id="rId58"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-4000k-mp/" TargetMode="External" Id="rId59"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-4000k-oppol/" TargetMode="External" Id="rId60"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-4000k-op/" TargetMode="External" Id="rId61"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-5000k/" TargetMode="External" Id="rId62"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-5000k-mglass/" TargetMode="External" Id="rId63"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-5000k-mp/" TargetMode="External" Id="rId64"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-5000k-oppol/" TargetMode="External" Id="rId65"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-5000k-op/" TargetMode="External" Id="rId66"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-6000k/" TargetMode="External" Id="rId67"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-6000k-mglass/" TargetMode="External" Id="rId68"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-6000k-mp/" TargetMode="External" Id="rId69"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-6000k-oppol/" TargetMode="External" Id="rId70"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-6000k-op/" TargetMode="External" Id="rId71"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/" TargetMode="External" Id="rId72"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/" TargetMode="External" Id="rId73"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-3000k/" TargetMode="External" Id="rId74"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-3000k/" TargetMode="External" Id="rId75"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-3000k-mglass/" TargetMode="External" Id="rId76"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-3000k-mglass/" TargetMode="External" Id="rId77"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-3000k-mp/" TargetMode="External" Id="rId78"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-3000k-mp/" TargetMode="External" Id="rId79"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-3000k-op/" TargetMode="External" Id="rId80"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-3000k-oppol/" TargetMode="External" Id="rId81"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-3000k-oppol/" TargetMode="External" Id="rId82"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-3000k-op/" TargetMode="External" Id="rId83"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-4000k/" TargetMode="External" Id="rId84"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-4000k/" TargetMode="External" Id="rId85"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-4000k-mglass/" TargetMode="External" Id="rId86"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-4000k-mglass/" TargetMode="External" Id="rId87"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-4000k-mp/" TargetMode="External" Id="rId88"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-4000k-mp/" TargetMode="External" Id="rId89"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-4000k-op/" TargetMode="External" Id="rId90"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-4000k-oppol/" TargetMode="External" Id="rId91"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-4000k-oppol/" TargetMode="External" Id="rId92"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-4000k-op/" TargetMode="External" Id="rId93"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-5000k-mglass/" TargetMode="External" Id="rId94"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-5000k-mglass/" TargetMode="External" Id="rId95"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-5000k-mp/" TargetMode="External" Id="rId96"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-5000k-mp/" TargetMode="External" Id="rId97"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-5000k-op/" TargetMode="External" Id="rId98"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-5000k-oppol/" TargetMode="External" Id="rId99"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-5000k-oppol/" TargetMode="External" Id="rId100"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-5000k-op/" TargetMode="External" Id="rId101"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-6000k/" TargetMode="External" Id="rId102"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-6000k/" TargetMode="External" Id="rId103"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-6000k-mglass/" TargetMode="External" Id="rId104"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-6000k-mglass/" TargetMode="External" Id="rId105"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-6000k-mp/" TargetMode="External" Id="rId106"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-6000k-mp/" TargetMode="External" Id="rId107"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-6000k-op/" TargetMode="External" Id="rId108"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-6000k-oppol/" TargetMode="External" Id="rId109"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-6000k-oppol/" TargetMode="External" Id="rId110"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-6000k-op/" TargetMode="External" Id="rId111"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-3000k/" TargetMode="External" Id="rId112"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-3000k/" TargetMode="External" Id="rId113"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-3000k-mglass/" TargetMode="External" Id="rId114"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-3000k-mglass/" TargetMode="External" Id="rId115"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-3000k-mp/" TargetMode="External" Id="rId116"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-3000k-mp/" TargetMode="External" Id="rId117"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-3000k-op/" TargetMode="External" Id="rId118"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-3000k-oppol/" TargetMode="External" Id="rId119"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-3000k-oppol/" TargetMode="External" Id="rId120"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-3000k-op/" TargetMode="External" Id="rId121"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-4000k/" TargetMode="External" Id="rId122"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-4000k/" TargetMode="External" Id="rId123"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-4000k-mglass/" TargetMode="External" Id="rId124"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-4000k-mglass/" TargetMode="External" Id="rId125"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-4000k-mp/" TargetMode="External" Id="rId126"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-4000k-mp/" TargetMode="External" Id="rId127"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-4000k-op/" TargetMode="External" Id="rId128"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-4000k-oppol/" TargetMode="External" Id="rId129"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-4000k-oppol/" TargetMode="External" Id="rId130"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-4000k-op/" TargetMode="External" Id="rId131"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-5000k/" TargetMode="External" Id="rId132"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-5000k/" TargetMode="External" Id="rId133"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-5000k-mglass/" TargetMode="External" Id="rId134"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-5000k-mglass/" TargetMode="External" Id="rId135"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-5000k-mp/" TargetMode="External" Id="rId136"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-5000k-mp/" TargetMode="External" Id="rId137"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-5000k-op/" TargetMode="External" Id="rId138"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-5000k-oppol/" TargetMode="External" Id="rId139"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-5000k-oppol/" TargetMode="External" Id="rId140"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-5000k-op/" TargetMode="External" Id="rId141"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-6000k/" TargetMode="External" Id="rId142"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-6000k/" TargetMode="External" Id="rId143"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-6000k-mglass/" TargetMode="External" Id="rId144"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-6000k-mglass/" TargetMode="External" Id="rId145"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-6000k-mp/" TargetMode="External" Id="rId146"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-6000k-mp/" TargetMode="External" Id="rId147"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-6000k-op/" TargetMode="External" Id="rId148"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-6000k-oppol/" TargetMode="External" Id="rId149"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-6000k-oppol/" TargetMode="External" Id="rId150"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-6000k-op/" TargetMode="External" Id="rId151"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/" TargetMode="External" Id="rId152"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/" TargetMode="External" Id="rId153"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-3000k/" TargetMode="External" Id="rId154"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-3000k/" TargetMode="External" Id="rId155"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-3000k-mglass/" TargetMode="External" Id="rId156"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-3000k-mglass/" TargetMode="External" Id="rId157"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-3000k-mp/" TargetMode="External" Id="rId158"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-3000k-mp/" TargetMode="External" Id="rId159"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-3000k-op/" TargetMode="External" Id="rId160"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-3000k-oppol/" TargetMode="External" Id="rId161"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-3000k-oppol/" TargetMode="External" Id="rId162"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-3000k-op/" TargetMode="External" Id="rId163"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-4000k/" TargetMode="External" Id="rId164"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-4000k/" TargetMode="External" Id="rId165"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-4000k-mglass/" TargetMode="External" Id="rId166"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-4000k-mglass/" TargetMode="External" Id="rId167"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-4000k-mp/" TargetMode="External" Id="rId168"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-4000k-mp/" TargetMode="External" Id="rId169"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-4000k-op/" TargetMode="External" Id="rId170"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-4000k-oppol/" TargetMode="External" Id="rId171"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-4000k-oppol/" TargetMode="External" Id="rId172"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-4000k-op/" TargetMode="External" Id="rId173"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-004-ofis-30/" TargetMode="External" Id="rId174"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-5000k-mglass/" TargetMode="External" Id="rId175"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-5000k-mglass/" TargetMode="External" Id="rId176"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-5000k-mp/" TargetMode="External" Id="rId177"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-5000k-mp/" TargetMode="External" Id="rId178"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-5000k-op/" TargetMode="External" Id="rId179"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-5000k-oppol/" TargetMode="External" Id="rId180"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-5000k-oppol/" TargetMode="External" Id="rId181"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-5000k-op/" TargetMode="External" Id="rId182"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-6000k/" TargetMode="External" Id="rId183"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-6000k/" TargetMode="External" Id="rId184"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-6000k-mglass/" TargetMode="External" Id="rId185"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-6000k-mglass/" TargetMode="External" Id="rId186"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-6000k-mp/" TargetMode="External" Id="rId187"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-6000k-mp/" TargetMode="External" Id="rId188"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-6000k-op/" TargetMode="External" Id="rId189"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-6000k-oppol/" TargetMode="External" Id="rId190"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-6000k-oppol/" TargetMode="External" Id="rId191"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-6000k-op/" TargetMode="External" Id="rId192"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-3000k/" TargetMode="External" Id="rId193"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-3000k/" TargetMode="External" Id="rId194"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-3000k-mglass/" TargetMode="External" Id="rId195"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-3000k-mglass/" TargetMode="External" Id="rId196"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-3000k-mp/" TargetMode="External" Id="rId197"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-3000k-mp/" TargetMode="External" Id="rId198"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-3000k-op/" TargetMode="External" Id="rId199"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-3000k-oppol/" TargetMode="External" Id="rId200"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-3000k-oppol/" TargetMode="External" Id="rId201"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-3000k-op/" TargetMode="External" Id="rId202"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-4000k/" TargetMode="External" Id="rId203"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-4000k/" TargetMode="External" Id="rId204"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-4000k-mglass/" TargetMode="External" Id="rId205"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-4000k-mglass/" TargetMode="External" Id="rId206"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-4000k-mp/" TargetMode="External" Id="rId207"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-4000k-mp/" TargetMode="External" Id="rId208"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-4000k-op/" TargetMode="External" Id="rId209"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-4000k-oppol/" TargetMode="External" Id="rId210"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-4000k-oppol/" TargetMode="External" Id="rId211"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-4000k-op/" TargetMode="External" Id="rId212"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-5000k/" TargetMode="External" Id="rId213"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-5000k/" TargetMode="External" Id="rId214"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-5000k-mglass/" TargetMode="External" Id="rId215"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-5000k-mglass/" TargetMode="External" Id="rId216"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-5000k-mp/" TargetMode="External" Id="rId217"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-5000k-mp/" TargetMode="External" Id="rId218"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-5000k-op/" TargetMode="External" Id="rId219"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-5000k-oppol/" TargetMode="External" Id="rId220"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-5000k-oppol/" TargetMode="External" Id="rId221"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-5000k-op/" TargetMode="External" Id="rId222"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-6000k/" TargetMode="External" Id="rId223"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-6000k/" TargetMode="External" Id="rId224"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-6000k-mglass/" TargetMode="External" Id="rId225"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-6000k-mglass/" TargetMode="External" Id="rId226"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-6000k-mp/" TargetMode="External" Id="rId227"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-6000k-mp/" TargetMode="External" Id="rId228"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-6000k-op/" TargetMode="External" Id="rId229"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-6000k-oppol/" TargetMode="External" Id="rId230"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-6000k-oppol/" TargetMode="External" Id="rId231"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-6000k-op/" TargetMode="External" Id="rId232"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/" TargetMode="External" Id="rId233"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35/" TargetMode="External" Id="rId234"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-3000k/" TargetMode="External" Id="rId235"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-3000k-mglass/" TargetMode="External" Id="rId236"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-3000k-mp/" TargetMode="External" Id="rId237"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-3000k-op/" TargetMode="External" Id="rId238"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-3000k-oppol/" TargetMode="External" Id="rId239"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-4000k/" TargetMode="External" Id="rId240"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-4000k-mglass/" TargetMode="External" Id="rId241"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-4000k-mp/" TargetMode="External" Id="rId242"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-4000k-op/" TargetMode="External" Id="rId243"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-4000k-oppol/" TargetMode="External" Id="rId244"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-5000k-mglass/" TargetMode="External" Id="rId245"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-5000k-mp/" TargetMode="External" Id="rId246"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-5000k-op/" TargetMode="External" Id="rId247"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-5000k-oppol/" TargetMode="External" Id="rId248"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-6000k/" TargetMode="External" Id="rId249"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-6000k-mglass/" TargetMode="External" Id="rId250"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-6000k-mp/" TargetMode="External" Id="rId251"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-6000k-op/" TargetMode="External" Id="rId252"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-6000k-oppol/" TargetMode="External" Id="rId253"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-3000k/" TargetMode="External" Id="rId254"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-3000k-mglass/" TargetMode="External" Id="rId255"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-3000k-mp/" TargetMode="External" Id="rId256"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-3000k-op/" TargetMode="External" Id="rId257"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-3000k-oppol/" TargetMode="External" Id="rId258"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-4000k/" TargetMode="External" Id="rId259"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-4000k-mglass/" TargetMode="External" Id="rId260"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-4000k-mp/" TargetMode="External" Id="rId261"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-4000k-op/" TargetMode="External" Id="rId262"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-4000k-oppol/" TargetMode="External" Id="rId263"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-5000k/" TargetMode="External" Id="rId264"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-5000k-mglass/" TargetMode="External" Id="rId265"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-5000k-mp/" TargetMode="External" Id="rId266"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-5000k-op/" TargetMode="External" Id="rId267"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-5000k-oppol/" TargetMode="External" Id="rId268"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-6000k/" TargetMode="External" Id="rId269"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-6000k-mglass/" TargetMode="External" Id="rId270"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-6000k-mp/" TargetMode="External" Id="rId271"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-6000k-op/" TargetMode="External" Id="rId272"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-6000k-oppol/" TargetMode="External" Id="rId273"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/" TargetMode="External" Id="rId274"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/" TargetMode="External" Id="rId275"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-3000k/" TargetMode="External" Id="rId276"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip20-3000k/" TargetMode="External" Id="rId277"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-3000k-mglass/" TargetMode="External" Id="rId278"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-3000k-mp/" TargetMode="External" Id="rId279"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip20-3000k-mp/" TargetMode="External" Id="rId280"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip20-3000k-op/" TargetMode="External" Id="rId281"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-3000k-oppol/" TargetMode="External" Id="rId282"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-3000k-op/" TargetMode="External" Id="rId283"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip20-4000k/" TargetMode="External" Id="rId284"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-4000k/" TargetMode="External" Id="rId285"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-4000k-mglass/" TargetMode="External" Id="rId286"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip20-4000k-mp/" TargetMode="External" Id="rId287"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-4000k-mp/" TargetMode="External" Id="rId288"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip20-4000k-op/" TargetMode="External" Id="rId289"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-4000k-oppol/" TargetMode="External" Id="rId290"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-4000k-op/" TargetMode="External" Id="rId291"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-5000k-mglass/" TargetMode="External" Id="rId292"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-5000k-mp/" TargetMode="External" Id="rId293"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip20-5000k-mp/" TargetMode="External" Id="rId294"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip20-5000k-op/" TargetMode="External" Id="rId295"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-5000k-oppol/" TargetMode="External" Id="rId296"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-5000k-op/" TargetMode="External" Id="rId297"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip20-6000k/" TargetMode="External" Id="rId298"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-6000k/" TargetMode="External" Id="rId299"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-6000k-mglass/" TargetMode="External" Id="rId300"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-6000k-mp/" TargetMode="External" Id="rId301"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip20-6000k-mp/" TargetMode="External" Id="rId302"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip20-6000k-op/" TargetMode="External" Id="rId303"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-6000k-oppol/" TargetMode="External" Id="rId304"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-6000k-op/" TargetMode="External" Id="rId305"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-3000k/" TargetMode="External" Id="rId306"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip54-3000k/" TargetMode="External" Id="rId307"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-3000k-mglass/" TargetMode="External" Id="rId308"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip54-3000k-mp/" TargetMode="External" Id="rId309"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-3000k-mp/" TargetMode="External" Id="rId310"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip54-3000k-op/" TargetMode="External" Id="rId311"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-3000k-oppol/" TargetMode="External" Id="rId312"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-3000k-op/" TargetMode="External" Id="rId313"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip54-4000k/" TargetMode="External" Id="rId314"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-4000k/" TargetMode="External" Id="rId315"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-4000k-mglass/" TargetMode="External" Id="rId316"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip54-4000k-mp/" TargetMode="External" Id="rId317"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-4000k-mp/" TargetMode="External" Id="rId318"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip54-4000k-op/" TargetMode="External" Id="rId319"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-4000k-oppol/" TargetMode="External" Id="rId320"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-4000k-op/" TargetMode="External" Id="rId321"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip54-5000k/" TargetMode="External" Id="rId322"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-5000k/" TargetMode="External" Id="rId323"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-5000k-mglass/" TargetMode="External" Id="rId324"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip54-5000k-mp/" TargetMode="External" Id="rId325"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-5000k-mp/" TargetMode="External" Id="rId326"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip54-5000k-op/" TargetMode="External" Id="rId327"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-5000k-oppol/" TargetMode="External" Id="rId328"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-5000k-op/" TargetMode="External" Id="rId329"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip54-6000k/" TargetMode="External" Id="rId330"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-6000k/" TargetMode="External" Id="rId331"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-6000k-mglass/" TargetMode="External" Id="rId332"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-6000k-mp/" TargetMode="External" Id="rId333"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip54-6000k-mp/" TargetMode="External" Id="rId334"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip54-6000k-op/" TargetMode="External" Id="rId335"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-6000k-oppol/" TargetMode="External" Id="rId336"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-6000k-op/" TargetMode="External" Id="rId337"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/" TargetMode="External" Id="rId338"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-3000k/" TargetMode="External" Id="rId339"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-3000k-mglass/" TargetMode="External" Id="rId340"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-3000k-mp/" TargetMode="External" Id="rId341"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-3000k-oppol/" TargetMode="External" Id="rId342"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-3000k-op/" TargetMode="External" Id="rId343"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-4000k/" TargetMode="External" Id="rId344"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-4000k-mglass/" TargetMode="External" Id="rId345"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-4000k-mp/" TargetMode="External" Id="rId346"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-4000k-oppol/" TargetMode="External" Id="rId347"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-4000k-op/" TargetMode="External" Id="rId348"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-5000k-mglass/" TargetMode="External" Id="rId349"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-5000k-mp/" TargetMode="External" Id="rId350"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-5000k-oppol/" TargetMode="External" Id="rId351"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-5000k-op/" TargetMode="External" Id="rId352"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-6000k/" TargetMode="External" Id="rId353"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-6000k-mglass/" TargetMode="External" Id="rId354"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-6000k-mp/" TargetMode="External" Id="rId355"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-6000k-oppol/" TargetMode="External" Id="rId356"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-6000k-op/" TargetMode="External" Id="rId357"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-3000k/" TargetMode="External" Id="rId358"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-3000k-mglass/" TargetMode="External" Id="rId359"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-3000k-mp/" TargetMode="External" Id="rId360"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-3000k-oppol/" TargetMode="External" Id="rId361"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-3000k-op/" TargetMode="External" Id="rId362"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-4000k/" TargetMode="External" Id="rId363"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-4000k-mglass/" TargetMode="External" Id="rId364"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-4000k-mp/" TargetMode="External" Id="rId365"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-4000k-oppol/" TargetMode="External" Id="rId366"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-4000k-op/" TargetMode="External" Id="rId367"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-5000k/" TargetMode="External" Id="rId368"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-5000k-mglass/" TargetMode="External" Id="rId369"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-5000k-mp/" TargetMode="External" Id="rId370"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-5000k-oppol/" TargetMode="External" Id="rId371"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-5000k-op/" TargetMode="External" Id="rId372"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-6000k/" TargetMode="External" Id="rId373"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-6000k-mglass/" TargetMode="External" Id="rId374"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-6000k-mp/" TargetMode="External" Id="rId375"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-6000k-oppol/" TargetMode="External" Id="rId376"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-6000k-op/" TargetMode="External" Id="rId377"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/" TargetMode="External" Id="rId378"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/" TargetMode="External" Id="rId379"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-3000k/" TargetMode="External" Id="rId380"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-3000k/" TargetMode="External" Id="rId381"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-3000k-mglass/" TargetMode="External" Id="rId382"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-3000k-mglass/" TargetMode="External" Id="rId383"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-3000k-mp/" TargetMode="External" Id="rId384"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-3000k-mp/" TargetMode="External" Id="rId385"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-3000k-op/" TargetMode="External" Id="rId386"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-3000k-oppol/" TargetMode="External" Id="rId387"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-3000k-oppol/" TargetMode="External" Id="rId388"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-3000k-op/" TargetMode="External" Id="rId389"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-4000k/" TargetMode="External" Id="rId390"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-4000k/" TargetMode="External" Id="rId391"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-4000k-mglass/" TargetMode="External" Id="rId392"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-4000k-mglass/" TargetMode="External" Id="rId393"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-4000k-mp/" TargetMode="External" Id="rId394"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-4000k-mp/" TargetMode="External" Id="rId395"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-4000k-op/" TargetMode="External" Id="rId396"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-4000k-oppol/" TargetMode="External" Id="rId397"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-4000k-oppol/" TargetMode="External" Id="rId398"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-4000k-op/" TargetMode="External" Id="rId399"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-5000k-mglass/" TargetMode="External" Id="rId400"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-5000k-mglass/" TargetMode="External" Id="rId401"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-5000k-mp/" TargetMode="External" Id="rId402"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-5000k-mp/" TargetMode="External" Id="rId403"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-5000k-op/" TargetMode="External" Id="rId404"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-5000k-oppol/" TargetMode="External" Id="rId405"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-5000k-oppol/" TargetMode="External" Id="rId406"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-5000k-op/" TargetMode="External" Id="rId407"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-6000k/" TargetMode="External" Id="rId408"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-6000k/" TargetMode="External" Id="rId409"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-6000k-mglass/" TargetMode="External" Id="rId410"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-6000k-mglass/" TargetMode="External" Id="rId411"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-6000k-mp/" TargetMode="External" Id="rId412"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-6000k-mp/" TargetMode="External" Id="rId413"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-6000k-op/" TargetMode="External" Id="rId414"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-6000k-oppol/" TargetMode="External" Id="rId415"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-6000k-oppol/" TargetMode="External" Id="rId416"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-6000k-op/" TargetMode="External" Id="rId417"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-3000k/" TargetMode="External" Id="rId418"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-3000k/" TargetMode="External" Id="rId419"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-3000k-mglass/" TargetMode="External" Id="rId420"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-3000k-mglass/" TargetMode="External" Id="rId421"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-3000k-mp/" TargetMode="External" Id="rId422"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-3000k-mp/" TargetMode="External" Id="rId423"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-3000k-op/" TargetMode="External" Id="rId424"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-3000k-oppol/" TargetMode="External" Id="rId425"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-3000k-oppol/" TargetMode="External" Id="rId426"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-3000k-op/" TargetMode="External" Id="rId427"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-4000k/" TargetMode="External" Id="rId428"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-4000k/" TargetMode="External" Id="rId429"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-4000k-mglass/" TargetMode="External" Id="rId430"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-4000k-mglass/" TargetMode="External" Id="rId431"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-4000k-mp/" TargetMode="External" Id="rId432"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-4000k-mp/" TargetMode="External" Id="rId433"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-4000k-op/" TargetMode="External" Id="rId434"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-4000k-oppol/" TargetMode="External" Id="rId435"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-4000k-oppol/" TargetMode="External" Id="rId436"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-4000k-op/" TargetMode="External" Id="rId437"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-5000k/" TargetMode="External" Id="rId438"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-5000k/" TargetMode="External" Id="rId439"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-5000k-mglass/" TargetMode="External" Id="rId440"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-5000k-mglass/" TargetMode="External" Id="rId441"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-5000k-mp/" TargetMode="External" Id="rId442"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-5000k-mp/" TargetMode="External" Id="rId443"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-5000k-op/" TargetMode="External" Id="rId444"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-5000k-oppol/" TargetMode="External" Id="rId445"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-5000k-oppol/" TargetMode="External" Id="rId446"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-5000k-op/" TargetMode="External" Id="rId447"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-6000k/" TargetMode="External" Id="rId448"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-6000k/" TargetMode="External" Id="rId449"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-6000k-mglass/" TargetMode="External" Id="rId450"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-6000k-mglass/" TargetMode="External" Id="rId451"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-6000k-mp/" TargetMode="External" Id="rId452"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-6000k-mp/" TargetMode="External" Id="rId453"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-6000k-op/" TargetMode="External" Id="rId454"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-6000k-oppol/" TargetMode="External" Id="rId455"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-6000k-oppol/" TargetMode="External" Id="rId456"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-6000k-op/" TargetMode="External" Id="rId457"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/" TargetMode="External" Id="rId458"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/" TargetMode="External" Id="rId459"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-3000k/" TargetMode="External" Id="rId460"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-3000k/" TargetMode="External" Id="rId461"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-3000k-mglass/" TargetMode="External" Id="rId462"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-3000k-mglass/" TargetMode="External" Id="rId463"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-3000k-mp/" TargetMode="External" Id="rId464"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-3000k-mp/" TargetMode="External" Id="rId465"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-3000k-op/" TargetMode="External" Id="rId466"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-3000k-oppol/" TargetMode="External" Id="rId467"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-3000k-oppol/" TargetMode="External" Id="rId468"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-3000k-op/" TargetMode="External" Id="rId469"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-4000k/" TargetMode="External" Id="rId470"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-4000k/" TargetMode="External" Id="rId471"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-4000k-mglass/" TargetMode="External" Id="rId472"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-4000k-mglass/" TargetMode="External" Id="rId473"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-4000k-mp/" TargetMode="External" Id="rId474"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-4000k-mp/" TargetMode="External" Id="rId475"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-4000k-op/" TargetMode="External" Id="rId476"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-4000k-oppol/" TargetMode="External" Id="rId477"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-4000k-oppol/" TargetMode="External" Id="rId478"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-4000k-op/" TargetMode="External" Id="rId479"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-5000k-mglass/" TargetMode="External" Id="rId480"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-5000k-mglass/" TargetMode="External" Id="rId481"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-5000k-mp/" TargetMode="External" Id="rId482"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-5000k-mp/" TargetMode="External" Id="rId483"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-5000k-op/" TargetMode="External" Id="rId484"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-5000k-oppol/" TargetMode="External" Id="rId485"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-5000k-oppol/" TargetMode="External" Id="rId486"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-5000k-op/" TargetMode="External" Id="rId487"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-6000k/" TargetMode="External" Id="rId488"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-6000k/" TargetMode="External" Id="rId489"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-6000k-mglass/" TargetMode="External" Id="rId490"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-6000k-mglass/" TargetMode="External" Id="rId491"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-6000k-mp/" TargetMode="External" Id="rId492"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-6000k-mp/" TargetMode="External" Id="rId493"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-6000k-op/" TargetMode="External" Id="rId494"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-6000k-oppol/" TargetMode="External" Id="rId495"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-6000k-oppol/" TargetMode="External" Id="rId496"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-6000k-op/" TargetMode="External" Id="rId497"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-3000k/" TargetMode="External" Id="rId498"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-3000k/" TargetMode="External" Id="rId499"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-3000k-mglass/" TargetMode="External" Id="rId500"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-3000k-mglass/" TargetMode="External" Id="rId501"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-3000k-mp/" TargetMode="External" Id="rId502"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-3000k-mp/" TargetMode="External" Id="rId503"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-3000k-op/" TargetMode="External" Id="rId504"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-3000k-oppol/" TargetMode="External" Id="rId505"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-3000k-oppol/" TargetMode="External" Id="rId506"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-3000k-op/" TargetMode="External" Id="rId507"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-4000k/" TargetMode="External" Id="rId508"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-4000k/" TargetMode="External" Id="rId509"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-4000k-mglass/" TargetMode="External" Id="rId510"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-4000k-mglass/" TargetMode="External" Id="rId511"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-4000k-mp/" TargetMode="External" Id="rId512"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-4000k-mp/" TargetMode="External" Id="rId513"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-4000k-op/" TargetMode="External" Id="rId514"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-4000k-oppol/" TargetMode="External" Id="rId515"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-4000k-oppol/" TargetMode="External" Id="rId516"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-4000k-op/" TargetMode="External" Id="rId517"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-5000k/" TargetMode="External" Id="rId518"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-5000k/" TargetMode="External" Id="rId519"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-5000k-mglass/" TargetMode="External" Id="rId520"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-5000k-mglass/" TargetMode="External" Id="rId521"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-5000k-mp/" TargetMode="External" Id="rId522"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-5000k-mp/" TargetMode="External" Id="rId523"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-5000k-op/" TargetMode="External" Id="rId524"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-5000k-oppol/" TargetMode="External" Id="rId525"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-5000k-oppol/" TargetMode="External" Id="rId526"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-5000k-op/" TargetMode="External" Id="rId527"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-6000k/" TargetMode="External" Id="rId528"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-6000k/" TargetMode="External" Id="rId529"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-6000k-mglass/" TargetMode="External" Id="rId530"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-6000k-mglass/" TargetMode="External" Id="rId531"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-6000k-mp/" TargetMode="External" Id="rId532"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-6000k-mp/" TargetMode="External" Id="rId533"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-6000k-op/" TargetMode="External" Id="rId534"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-6000k-oppol/" TargetMode="External" Id="rId535"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-6000k-oppol/" TargetMode="External" Id="rId536"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-6000k-op/" TargetMode="External" Id="rId537"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/" TargetMode="External" Id="rId538"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/" TargetMode="External" Id="rId539"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-3000k/" TargetMode="External" Id="rId540"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-3000k/" TargetMode="External" Id="rId541"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-3000k-mglass/" TargetMode="External" Id="rId542"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-3000k-mglass/" TargetMode="External" Id="rId543"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-3000k-mp/" TargetMode="External" Id="rId544"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-3000k-mp/" TargetMode="External" Id="rId545"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-3000k-op/" TargetMode="External" Id="rId546"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-3000k-oppol/" TargetMode="External" Id="rId547"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-3000k-oppol/" TargetMode="External" Id="rId548"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-3000k-op/" TargetMode="External" Id="rId549"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-4000k/" TargetMode="External" Id="rId550"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-4000k/" TargetMode="External" Id="rId551"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-4000k-mglass/" TargetMode="External" Id="rId552"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-4000k-mglass/" TargetMode="External" Id="rId553"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-4000k-mp/" TargetMode="External" Id="rId554"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-4000k-mp/" TargetMode="External" Id="rId555"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-4000k-op/" TargetMode="External" Id="rId556"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-4000k-oppol/" TargetMode="External" Id="rId557"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-4000k-oppol/" TargetMode="External" Id="rId558"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-4000k-op/" TargetMode="External" Id="rId559"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-5000k-mglass/" TargetMode="External" Id="rId560"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-5000k-mglass/" TargetMode="External" Id="rId561"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-5000k-mp/" TargetMode="External" Id="rId562"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-5000k-mp/" TargetMode="External" Id="rId563"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-5000k-op/" TargetMode="External" Id="rId564"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-5000k-oppol/" TargetMode="External" Id="rId565"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-5000k-oppol/" TargetMode="External" Id="rId566"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-5000k-op/" TargetMode="External" Id="rId567"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-6000k/" TargetMode="External" Id="rId568"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-6000k/" TargetMode="External" Id="rId569"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-6000k-mglass/" TargetMode="External" Id="rId570"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-6000k-mglass/" TargetMode="External" Id="rId571"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-6000k-mp/" TargetMode="External" Id="rId572"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-6000k-mp/" TargetMode="External" Id="rId573"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-6000k-op/" TargetMode="External" Id="rId574"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-6000k-oppol/" TargetMode="External" Id="rId575"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-6000k-oppol/" TargetMode="External" Id="rId576"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-6000k-op/" TargetMode="External" Id="rId577"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-3000k/" TargetMode="External" Id="rId578"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-3000k/" TargetMode="External" Id="rId579"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-3000k-mglass/" TargetMode="External" Id="rId580"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-3000k-mglass/" TargetMode="External" Id="rId581"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-3000k-mp/" TargetMode="External" Id="rId582"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-3000k-mp/" TargetMode="External" Id="rId583"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-3000k-op/" TargetMode="External" Id="rId584"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-3000k-oppol/" TargetMode="External" Id="rId585"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-3000k-oppol/" TargetMode="External" Id="rId586"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-3000k-op/" TargetMode="External" Id="rId587"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-4000k/" TargetMode="External" Id="rId588"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-4000k/" TargetMode="External" Id="rId589"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-4000k-mglass/" TargetMode="External" Id="rId590"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-4000k-mglass/" TargetMode="External" Id="rId591"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-4000k-mp/" TargetMode="External" Id="rId592"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-4000k-mp/" TargetMode="External" Id="rId593"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-4000k-op/" TargetMode="External" Id="rId594"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-4000k-oppol/" TargetMode="External" Id="rId595"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-4000k-oppol/" TargetMode="External" Id="rId596"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-4000k-op/" TargetMode="External" Id="rId597"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-5000k/" TargetMode="External" Id="rId598"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-5000k/" TargetMode="External" Id="rId599"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-5000k-mglass/" TargetMode="External" Id="rId600"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-5000k-mglass/" TargetMode="External" Id="rId601"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-5000k-mp/" TargetMode="External" Id="rId602"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-5000k-mp/" TargetMode="External" Id="rId603"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-5000k-op/" TargetMode="External" Id="rId604"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-5000k-oppol/" TargetMode="External" Id="rId605"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-5000k-oppol/" TargetMode="External" Id="rId606"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-5000k-op/" TargetMode="External" Id="rId607"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-6000k/" TargetMode="External" Id="rId608"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-6000k/" TargetMode="External" Id="rId609"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-6000k-mglass/" TargetMode="External" Id="rId610"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-6000k-mglass/" TargetMode="External" Id="rId611"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-6000k-mp/" TargetMode="External" Id="rId612"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-6000k-mp/" TargetMode="External" Id="rId613"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-6000k-op/" TargetMode="External" Id="rId614"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-6000k-oppol/" TargetMode="External" Id="rId615"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-6000k-oppol/" TargetMode="External" Id="rId616"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-6000k-op/" TargetMode="External" Id="rId617"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/" TargetMode="External" Id="rId618"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/" TargetMode="External" Id="rId619"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-3000k/" TargetMode="External" Id="rId620"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-3000k/" TargetMode="External" Id="rId621"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-3000k-mglass/" TargetMode="External" Id="rId622"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-3000k-mglass/" TargetMode="External" Id="rId623"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-3000k-mp/" TargetMode="External" Id="rId624"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-3000k-mp/" TargetMode="External" Id="rId625"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-3000k-op/" TargetMode="External" Id="rId626"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-3000k-oppol/" TargetMode="External" Id="rId627"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-3000k-oppol/" TargetMode="External" Id="rId628"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-3000k-op/" TargetMode="External" Id="rId629"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-4000k/" TargetMode="External" Id="rId630"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-4000k/" TargetMode="External" Id="rId631"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-4000k-mglass/" TargetMode="External" Id="rId632"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-4000k-mglass/" TargetMode="External" Id="rId633"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-4000k-mp/" TargetMode="External" Id="rId634"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-4000k-mp/" TargetMode="External" Id="rId635"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-4000k-op/" TargetMode="External" Id="rId636"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-4000k-oppol/" TargetMode="External" Id="rId637"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-4000k-oppol/" TargetMode="External" Id="rId638"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-4000k-op/" TargetMode="External" Id="rId639"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-5000k-mglass/" TargetMode="External" Id="rId640"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-5000k-mglass/" TargetMode="External" Id="rId641"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-5000k-mp/" TargetMode="External" Id="rId642"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-5000k-mp/" TargetMode="External" Id="rId643"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-5000k-op/" TargetMode="External" Id="rId644"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-5000k-oppol/" TargetMode="External" Id="rId645"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-5000k-oppol/" TargetMode="External" Id="rId646"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-5000k-op/" TargetMode="External" Id="rId647"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-6000k/" TargetMode="External" Id="rId648"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-6000k/" TargetMode="External" Id="rId649"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-6000k-mglass/" TargetMode="External" Id="rId650"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-6000k-mglass/" TargetMode="External" Id="rId651"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-6000k-mp/" TargetMode="External" Id="rId652"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-6000k-mp/" TargetMode="External" Id="rId653"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-6000k-op/" TargetMode="External" Id="rId654"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-6000k-oppol/" TargetMode="External" Id="rId655"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-6000k-oppol/" TargetMode="External" Id="rId656"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-6000k-op/" TargetMode="External" Id="rId657"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-3000k/" TargetMode="External" Id="rId658"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-3000k/" TargetMode="External" Id="rId659"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-3000k-mglass/" TargetMode="External" Id="rId660"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-3000k-mglass/" TargetMode="External" Id="rId661"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-3000k-mp/" TargetMode="External" Id="rId662"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-3000k-mp/" TargetMode="External" Id="rId663"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-3000k-op/" TargetMode="External" Id="rId664"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-3000k-oppol/" TargetMode="External" Id="rId665"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-3000k-oppol/" TargetMode="External" Id="rId666"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-3000k-op/" TargetMode="External" Id="rId667"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-4000k/" TargetMode="External" Id="rId668"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-4000k/" TargetMode="External" Id="rId669"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-4000k-mglass/" TargetMode="External" Id="rId670"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-4000k-mglass/" TargetMode="External" Id="rId671"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-4000k-mp/" TargetMode="External" Id="rId672"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-4000k-mp/" TargetMode="External" Id="rId673"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-4000k-op/" TargetMode="External" Id="rId674"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-4000k-oppol/" TargetMode="External" Id="rId675"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-4000k-oppol/" TargetMode="External" Id="rId676"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-4000k-op/" TargetMode="External" Id="rId677"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-5000k/" TargetMode="External" Id="rId678"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-5000k/" TargetMode="External" Id="rId679"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-5000k-mglass/" TargetMode="External" Id="rId680"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-5000k-mglass/" TargetMode="External" Id="rId681"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-5000k-mp/" TargetMode="External" Id="rId682"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-5000k-mp/" TargetMode="External" Id="rId683"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-5000k-op/" TargetMode="External" Id="rId684"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-5000k-oppol/" TargetMode="External" Id="rId685"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-5000k-oppol/" TargetMode="External" Id="rId686"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-5000k-op/" TargetMode="External" Id="rId687"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-6000k/" TargetMode="External" Id="rId688"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-6000k/" TargetMode="External" Id="rId689"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-6000k-mglass/" TargetMode="External" Id="rId690"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-6000k-mglass/" TargetMode="External" Id="rId691"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-6000k-mp/" TargetMode="External" Id="rId692"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-6000k-mp/" TargetMode="External" Id="rId693"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-6000k-op/" TargetMode="External" Id="rId694"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-6000k-oppol/" TargetMode="External" Id="rId695"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-6000k-oppol/" TargetMode="External" Id="rId696"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-6000k-op/" TargetMode="External" Id="rId697"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/" TargetMode="External" Id="rId698"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-3000k/" TargetMode="External" Id="rId699"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-3000k-mglass/" TargetMode="External" Id="rId700"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-3000k-mp/" TargetMode="External" Id="rId701"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-3000k-oppol/" TargetMode="External" Id="rId702"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-3000k-op/" TargetMode="External" Id="rId703"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-4000k/" TargetMode="External" Id="rId704"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-4000k-mglass/" TargetMode="External" Id="rId705"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-4000k-mp/" TargetMode="External" Id="rId706"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-4000k-oppol/" TargetMode="External" Id="rId707"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-4000k-op/" TargetMode="External" Id="rId708"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-5000k-mglass/" TargetMode="External" Id="rId709"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-5000k-mp/" TargetMode="External" Id="rId710"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-5000k-oppol/" TargetMode="External" Id="rId711"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-5000k-op/" TargetMode="External" Id="rId712"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-6000k/" TargetMode="External" Id="rId713"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-6000k-mglass/" TargetMode="External" Id="rId714"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-6000k-mp/" TargetMode="External" Id="rId715"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-6000k-oppol/" TargetMode="External" Id="rId716"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-6000k-op/" TargetMode="External" Id="rId717"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-3000k/" TargetMode="External" Id="rId718"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-3000k-mglass/" TargetMode="External" Id="rId719"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-3000k-mp/" TargetMode="External" Id="rId720"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-3000k-oppol/" TargetMode="External" Id="rId721"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-3000k-op/" TargetMode="External" Id="rId722"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-4000k/" TargetMode="External" Id="rId723"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-4000k-mglass/" TargetMode="External" Id="rId724"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-4000k-mp/" TargetMode="External" Id="rId725"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-4000k-oppol/" TargetMode="External" Id="rId726"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-4000k-op/" TargetMode="External" Id="rId727"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-5000k/" TargetMode="External" Id="rId728"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-5000k-mglass/" TargetMode="External" Id="rId729"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-5000k-mp/" TargetMode="External" Id="rId730"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-5000k-oppol/" TargetMode="External" Id="rId731"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-5000k-op/" TargetMode="External" Id="rId732"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-6000k/" TargetMode="External" Id="rId733"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-6000k-mglass/" TargetMode="External" Id="rId734"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-6000k-mp/" TargetMode="External" Id="rId735"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-6000k-oppol/" TargetMode="External" Id="rId736"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-6000k-op/" TargetMode="External" Id="rId737"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-ofis-clip-in-100/" TargetMode="External" Id="rId738"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-ofis-clip-in-20/" TargetMode="External" Id="rId739"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-ofis-clip-in-30/" TargetMode="External" Id="rId740"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-ofis-clip-in-35/" TargetMode="External" Id="rId741"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-ofis-clip-in-40/" TargetMode="External" Id="rId742"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-ofis-clip-in-45/" TargetMode="External" Id="rId743"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-ofis-clip-in-50/" TargetMode="External" Id="rId744"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-ofis-clip-in-60/" TargetMode="External" Id="rId745"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-ofis-clip-in-70/" TargetMode="External" Id="rId746"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-ofis-clip-in-80/" TargetMode="External" Id="rId747"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-ofis-clip-in-90/" TargetMode="External" Id="rId748"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId749"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru" TargetMode="External" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@top-svet.ru" TargetMode="External" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/xlsx/" TargetMode="External" Id="rId3"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-010-003-ip-20-linia-10/" TargetMode="External" Id="rId4"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-010-003-ip-20-linia-10-l300/" TargetMode="External" Id="rId5"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-020-003-ip-20-linia-20/" TargetMode="External" Id="rId6"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-020-003-ip-20-linia-20-l300/" TargetMode="External" Id="rId7"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-020-003-ip-20-linia-20-l600/" TargetMode="External" Id="rId8"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-020-003-ip-20-linia-20-l/" TargetMode="External" Id="rId9"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-030-003-ip-20-linia-30/" TargetMode="External" Id="rId10"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-030-003-ip-20-liniya-30-l-900/" TargetMode="External" Id="rId11"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-liniya-003-30-t/" TargetMode="External" Id="rId12"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-040-003-ip-20-linia-40/" TargetMode="External" Id="rId13"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-040-003-ip-20-linia40-l1200/" TargetMode="External" Id="rId14"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-040-003-ip-20-linia-40-l600/" TargetMode="External" Id="rId15"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-040-003-ip-20-linia-40-l/" TargetMode="External" Id="rId16"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-040-003-ip-20-linia-40-x/" TargetMode="External" Id="rId17"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-050-003-ip-20-linia-50/" TargetMode="External" Id="rId18"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-050-003-ip-20-liniya-50-l-1500/" TargetMode="External" Id="rId19"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-060-003-ip-20-linia-60/" TargetMode="External" Id="rId20"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-060-003-ip-20-linia-60-l900/" TargetMode="External" Id="rId21"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-060-003-ip-20-linia-60-t/" TargetMode="External" Id="rId22"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-070-003-ip-20-linia-70/" TargetMode="External" Id="rId23"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-080-003-ip-20-linia-80/" TargetMode="External" Id="rId24"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-080-003-ip-20-linia-80-l1200/" TargetMode="External" Id="rId25"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-080-003-ip-20-linia-80-x/" TargetMode="External" Id="rId26"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-090-003-ip-20-linia-90/" TargetMode="External" Id="rId27"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-100-003-ip-20-linia-100/" TargetMode="External" Id="rId28"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-100-003-ip-20-linia-100-l1500/" TargetMode="External" Id="rId29"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-liniya-003-30/" TargetMode="External" Id="rId30"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-liniya-003-50/" TargetMode="External" Id="rId31"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/" TargetMode="External" Id="rId32"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-3000k/" TargetMode="External" Id="rId33"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-3000k-mglass/" TargetMode="External" Id="rId34"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-3000k-mp/" TargetMode="External" Id="rId35"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-3000k-oppol/" TargetMode="External" Id="rId36"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-3000k-op/" TargetMode="External" Id="rId37"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-4000k/" TargetMode="External" Id="rId38"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-4000k-mglass/" TargetMode="External" Id="rId39"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-4000k-mp/" TargetMode="External" Id="rId40"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-4000k-oppol/" TargetMode="External" Id="rId41"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-4000k-op/" TargetMode="External" Id="rId42"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-5000k-mglass/" TargetMode="External" Id="rId43"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-5000k-mp/" TargetMode="External" Id="rId44"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-5000k-oppol/" TargetMode="External" Id="rId45"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-5000k-op/" TargetMode="External" Id="rId46"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-6000k/" TargetMode="External" Id="rId47"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-6000k-mglass/" TargetMode="External" Id="rId48"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-6000k-mp/" TargetMode="External" Id="rId49"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-6000k-oppol/" TargetMode="External" Id="rId50"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-6000k-op/" TargetMode="External" Id="rId51"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-3000k/" TargetMode="External" Id="rId52"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-3000k-mglass/" TargetMode="External" Id="rId53"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-3000k-mp/" TargetMode="External" Id="rId54"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-3000k-oppol/" TargetMode="External" Id="rId55"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-3000k-op/" TargetMode="External" Id="rId56"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-4000k/" TargetMode="External" Id="rId57"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-4000k-mglass/" TargetMode="External" Id="rId58"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-4000k-mp/" TargetMode="External" Id="rId59"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-4000k-oppol/" TargetMode="External" Id="rId60"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-4000k-op/" TargetMode="External" Id="rId61"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-5000k/" TargetMode="External" Id="rId62"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-5000k-mglass/" TargetMode="External" Id="rId63"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-5000k-mp/" TargetMode="External" Id="rId64"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-5000k-oppol/" TargetMode="External" Id="rId65"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-5000k-op/" TargetMode="External" Id="rId66"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-6000k/" TargetMode="External" Id="rId67"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-6000k-mglass/" TargetMode="External" Id="rId68"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-6000k-mp/" TargetMode="External" Id="rId69"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-6000k-oppol/" TargetMode="External" Id="rId70"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-6000k-op/" TargetMode="External" Id="rId71"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/" TargetMode="External" Id="rId72"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/" TargetMode="External" Id="rId73"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-3000k/" TargetMode="External" Id="rId74"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-3000k/" TargetMode="External" Id="rId75"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-3000k-mglass/" TargetMode="External" Id="rId76"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-3000k-mglass/" TargetMode="External" Id="rId77"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-3000k-mp/" TargetMode="External" Id="rId78"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-3000k-mp/" TargetMode="External" Id="rId79"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-3000k-op/" TargetMode="External" Id="rId80"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-3000k-oppol/" TargetMode="External" Id="rId81"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-3000k-oppol/" TargetMode="External" Id="rId82"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-3000k-op/" TargetMode="External" Id="rId83"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-4000k/" TargetMode="External" Id="rId84"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-4000k/" TargetMode="External" Id="rId85"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-4000k-mglass/" TargetMode="External" Id="rId86"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-4000k-mglass/" TargetMode="External" Id="rId87"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-4000k-mp/" TargetMode="External" Id="rId88"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-4000k-mp/" TargetMode="External" Id="rId89"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-4000k-op/" TargetMode="External" Id="rId90"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-4000k-oppol/" TargetMode="External" Id="rId91"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-4000k-oppol/" TargetMode="External" Id="rId92"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-4000k-op/" TargetMode="External" Id="rId93"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-5000k-mglass/" TargetMode="External" Id="rId94"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-5000k-mglass/" TargetMode="External" Id="rId95"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-5000k-mp/" TargetMode="External" Id="rId96"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-5000k-mp/" TargetMode="External" Id="rId97"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-5000k-op/" TargetMode="External" Id="rId98"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-5000k-oppol/" TargetMode="External" Id="rId99"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-5000k-oppol/" TargetMode="External" Id="rId100"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-5000k-op/" TargetMode="External" Id="rId101"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-6000k/" TargetMode="External" Id="rId102"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-6000k/" TargetMode="External" Id="rId103"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-6000k-mglass/" TargetMode="External" Id="rId104"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-6000k-mglass/" TargetMode="External" Id="rId105"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-6000k-mp/" TargetMode="External" Id="rId106"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-6000k-mp/" TargetMode="External" Id="rId107"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-6000k-op/" TargetMode="External" Id="rId108"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-6000k-oppol/" TargetMode="External" Id="rId109"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-6000k-oppol/" TargetMode="External" Id="rId110"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-6000k-op/" TargetMode="External" Id="rId111"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-3000k/" TargetMode="External" Id="rId112"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-3000k/" TargetMode="External" Id="rId113"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-3000k-mglass/" TargetMode="External" Id="rId114"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-3000k-mglass/" TargetMode="External" Id="rId115"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-3000k-mp/" TargetMode="External" Id="rId116"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-3000k-mp/" TargetMode="External" Id="rId117"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-3000k-op/" TargetMode="External" Id="rId118"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-3000k-oppol/" TargetMode="External" Id="rId119"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-3000k-oppol/" TargetMode="External" Id="rId120"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-3000k-op/" TargetMode="External" Id="rId121"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-4000k/" TargetMode="External" Id="rId122"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-4000k/" TargetMode="External" Id="rId123"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-4000k-mglass/" TargetMode="External" Id="rId124"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-4000k-mglass/" TargetMode="External" Id="rId125"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-4000k-mp/" TargetMode="External" Id="rId126"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-4000k-mp/" TargetMode="External" Id="rId127"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-4000k-op/" TargetMode="External" Id="rId128"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-4000k-oppol/" TargetMode="External" Id="rId129"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-4000k-oppol/" TargetMode="External" Id="rId130"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-4000k-op/" TargetMode="External" Id="rId131"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-5000k/" TargetMode="External" Id="rId132"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-5000k/" TargetMode="External" Id="rId133"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-5000k-mglass/" TargetMode="External" Id="rId134"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-5000k-mglass/" TargetMode="External" Id="rId135"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-5000k-mp/" TargetMode="External" Id="rId136"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-5000k-mp/" TargetMode="External" Id="rId137"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-5000k-op/" TargetMode="External" Id="rId138"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-5000k-oppol/" TargetMode="External" Id="rId139"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-5000k-oppol/" TargetMode="External" Id="rId140"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-5000k-op/" TargetMode="External" Id="rId141"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-6000k/" TargetMode="External" Id="rId142"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-6000k/" TargetMode="External" Id="rId143"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-6000k-mglass/" TargetMode="External" Id="rId144"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-6000k-mglass/" TargetMode="External" Id="rId145"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-6000k-mp/" TargetMode="External" Id="rId146"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-6000k-mp/" TargetMode="External" Id="rId147"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-6000k-op/" TargetMode="External" Id="rId148"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-6000k-oppol/" TargetMode="External" Id="rId149"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-6000k-oppol/" TargetMode="External" Id="rId150"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-6000k-op/" TargetMode="External" Id="rId151"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/" TargetMode="External" Id="rId152"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/" TargetMode="External" Id="rId153"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-3000k/" TargetMode="External" Id="rId154"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-3000k/" TargetMode="External" Id="rId155"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-3000k-mglass/" TargetMode="External" Id="rId156"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-3000k-mglass/" TargetMode="External" Id="rId157"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-3000k-mp/" TargetMode="External" Id="rId158"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-3000k-mp/" TargetMode="External" Id="rId159"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-3000k-op/" TargetMode="External" Id="rId160"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-3000k-oppol/" TargetMode="External" Id="rId161"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-3000k-oppol/" TargetMode="External" Id="rId162"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-3000k-op/" TargetMode="External" Id="rId163"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-4000k/" TargetMode="External" Id="rId164"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-4000k/" TargetMode="External" Id="rId165"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-4000k-mglass/" TargetMode="External" Id="rId166"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-4000k-mglass/" TargetMode="External" Id="rId167"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-4000k-mp/" TargetMode="External" Id="rId168"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-4000k-mp/" TargetMode="External" Id="rId169"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-4000k-op/" TargetMode="External" Id="rId170"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-4000k-oppol/" TargetMode="External" Id="rId171"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-4000k-oppol/" TargetMode="External" Id="rId172"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-4000k-op/" TargetMode="External" Id="rId173"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-004-ofis-30/" TargetMode="External" Id="rId174"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-5000k-mglass/" TargetMode="External" Id="rId175"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-5000k-mglass/" TargetMode="External" Id="rId176"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-5000k-mp/" TargetMode="External" Id="rId177"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-5000k-mp/" TargetMode="External" Id="rId178"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-5000k-op/" TargetMode="External" Id="rId179"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-5000k-oppol/" TargetMode="External" Id="rId180"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-5000k-oppol/" TargetMode="External" Id="rId181"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-5000k-op/" TargetMode="External" Id="rId182"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-6000k/" TargetMode="External" Id="rId183"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-6000k/" TargetMode="External" Id="rId184"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-6000k-mglass/" TargetMode="External" Id="rId185"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-6000k-mglass/" TargetMode="External" Id="rId186"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-6000k-mp/" TargetMode="External" Id="rId187"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-6000k-mp/" TargetMode="External" Id="rId188"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-6000k-op/" TargetMode="External" Id="rId189"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-6000k-oppol/" TargetMode="External" Id="rId190"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-6000k-oppol/" TargetMode="External" Id="rId191"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-6000k-op/" TargetMode="External" Id="rId192"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-3000k/" TargetMode="External" Id="rId193"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-3000k/" TargetMode="External" Id="rId194"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-3000k-mglass/" TargetMode="External" Id="rId195"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-3000k-mglass/" TargetMode="External" Id="rId196"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-3000k-mp/" TargetMode="External" Id="rId197"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-3000k-mp/" TargetMode="External" Id="rId198"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-3000k-op/" TargetMode="External" Id="rId199"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-3000k-oppol/" TargetMode="External" Id="rId200"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-3000k-oppol/" TargetMode="External" Id="rId201"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-3000k-op/" TargetMode="External" Id="rId202"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-4000k/" TargetMode="External" Id="rId203"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-4000k/" TargetMode="External" Id="rId204"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-4000k-mglass/" TargetMode="External" Id="rId205"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-4000k-mglass/" TargetMode="External" Id="rId206"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-4000k-mp/" TargetMode="External" Id="rId207"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-4000k-mp/" TargetMode="External" Id="rId208"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-4000k-op/" TargetMode="External" Id="rId209"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-4000k-oppol/" TargetMode="External" Id="rId210"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-4000k-oppol/" TargetMode="External" Id="rId211"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-4000k-op/" TargetMode="External" Id="rId212"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-5000k/" TargetMode="External" Id="rId213"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-5000k/" TargetMode="External" Id="rId214"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-5000k-mglass/" TargetMode="External" Id="rId215"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-5000k-mglass/" TargetMode="External" Id="rId216"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-5000k-mp/" TargetMode="External" Id="rId217"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-5000k-mp/" TargetMode="External" Id="rId218"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-5000k-op/" TargetMode="External" Id="rId219"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-5000k-oppol/" TargetMode="External" Id="rId220"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-5000k-oppol/" TargetMode="External" Id="rId221"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-5000k-op/" TargetMode="External" Id="rId222"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-6000k/" TargetMode="External" Id="rId223"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-6000k/" TargetMode="External" Id="rId224"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-6000k-mglass/" TargetMode="External" Id="rId225"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-6000k-mglass/" TargetMode="External" Id="rId226"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-6000k-mp/" TargetMode="External" Id="rId227"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-6000k-mp/" TargetMode="External" Id="rId228"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-6000k-op/" TargetMode="External" Id="rId229"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-6000k-oppol/" TargetMode="External" Id="rId230"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-6000k-oppol/" TargetMode="External" Id="rId231"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-6000k-op/" TargetMode="External" Id="rId232"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/" TargetMode="External" Id="rId233"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35/" TargetMode="External" Id="rId234"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-3000k/" TargetMode="External" Id="rId235"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-3000k-mglass/" TargetMode="External" Id="rId236"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-3000k-mp/" TargetMode="External" Id="rId237"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-3000k-op/" TargetMode="External" Id="rId238"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-3000k-oppol/" TargetMode="External" Id="rId239"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-4000k/" TargetMode="External" Id="rId240"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-4000k-mglass/" TargetMode="External" Id="rId241"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-4000k-mp/" TargetMode="External" Id="rId242"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-4000k-op/" TargetMode="External" Id="rId243"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-4000k-oppol/" TargetMode="External" Id="rId244"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-5000k-mglass/" TargetMode="External" Id="rId245"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-5000k-mp/" TargetMode="External" Id="rId246"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-5000k-op/" TargetMode="External" Id="rId247"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-5000k-oppol/" TargetMode="External" Id="rId248"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-6000k/" TargetMode="External" Id="rId249"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-6000k-mglass/" TargetMode="External" Id="rId250"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-6000k-mp/" TargetMode="External" Id="rId251"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-6000k-op/" TargetMode="External" Id="rId252"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-6000k-oppol/" TargetMode="External" Id="rId253"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-3000k/" TargetMode="External" Id="rId254"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-3000k-mglass/" TargetMode="External" Id="rId255"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-3000k-mp/" TargetMode="External" Id="rId256"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-3000k-op/" TargetMode="External" Id="rId257"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-3000k-oppol/" TargetMode="External" Id="rId258"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-4000k/" TargetMode="External" Id="rId259"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-4000k-mglass/" TargetMode="External" Id="rId260"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-4000k-mp/" TargetMode="External" Id="rId261"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-4000k-op/" TargetMode="External" Id="rId262"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-4000k-oppol/" TargetMode="External" Id="rId263"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-5000k/" TargetMode="External" Id="rId264"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-5000k-mglass/" TargetMode="External" Id="rId265"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-5000k-mp/" TargetMode="External" Id="rId266"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-5000k-op/" TargetMode="External" Id="rId267"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-5000k-oppol/" TargetMode="External" Id="rId268"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-6000k/" TargetMode="External" Id="rId269"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-6000k-mglass/" TargetMode="External" Id="rId270"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-6000k-mp/" TargetMode="External" Id="rId271"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-6000k-op/" TargetMode="External" Id="rId272"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-6000k-oppol/" TargetMode="External" Id="rId273"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/" TargetMode="External" Id="rId274"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/" TargetMode="External" Id="rId275"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip20-3000k/" TargetMode="External" Id="rId276"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-3000k/" TargetMode="External" Id="rId277"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-3000k-mglass/" TargetMode="External" Id="rId278"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-3000k-mp/" TargetMode="External" Id="rId279"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip20-3000k-mp/" TargetMode="External" Id="rId280"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip20-3000k-op/" TargetMode="External" Id="rId281"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-3000k-oppol/" TargetMode="External" Id="rId282"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-3000k-op/" TargetMode="External" Id="rId283"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-4000k/" TargetMode="External" Id="rId284"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip20-4000k/" TargetMode="External" Id="rId285"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-4000k-mglass/" TargetMode="External" Id="rId286"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-4000k-mp/" TargetMode="External" Id="rId287"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip20-4000k-mp/" TargetMode="External" Id="rId288"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip20-4000k-op/" TargetMode="External" Id="rId289"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-4000k-oppol/" TargetMode="External" Id="rId290"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-4000k-op/" TargetMode="External" Id="rId291"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-5000k-mglass/" TargetMode="External" Id="rId292"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-5000k-mp/" TargetMode="External" Id="rId293"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip20-5000k-mp/" TargetMode="External" Id="rId294"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip20-5000k-op/" TargetMode="External" Id="rId295"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-5000k-oppol/" TargetMode="External" Id="rId296"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-5000k-op/" TargetMode="External" Id="rId297"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip20-6000k/" TargetMode="External" Id="rId298"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-6000k/" TargetMode="External" Id="rId299"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-6000k-mglass/" TargetMode="External" Id="rId300"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip20-6000k-mp/" TargetMode="External" Id="rId301"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-6000k-mp/" TargetMode="External" Id="rId302"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip20-6000k-op/" TargetMode="External" Id="rId303"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-6000k-oppol/" TargetMode="External" Id="rId304"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-6000k-op/" TargetMode="External" Id="rId305"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-3000k/" TargetMode="External" Id="rId306"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip54-3000k/" TargetMode="External" Id="rId307"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-3000k-mglass/" TargetMode="External" Id="rId308"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-3000k-mp/" TargetMode="External" Id="rId309"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip54-3000k-mp/" TargetMode="External" Id="rId310"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip54-3000k-op/" TargetMode="External" Id="rId311"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-3000k-oppol/" TargetMode="External" Id="rId312"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-3000k-op/" TargetMode="External" Id="rId313"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip54-4000k/" TargetMode="External" Id="rId314"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-4000k/" TargetMode="External" Id="rId315"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-4000k-mglass/" TargetMode="External" Id="rId316"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip54-4000k-mp/" TargetMode="External" Id="rId317"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-4000k-mp/" TargetMode="External" Id="rId318"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip54-4000k-op/" TargetMode="External" Id="rId319"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-4000k-oppol/" TargetMode="External" Id="rId320"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-4000k-op/" TargetMode="External" Id="rId321"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip54-5000k/" TargetMode="External" Id="rId322"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-5000k/" TargetMode="External" Id="rId323"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-5000k-mglass/" TargetMode="External" Id="rId324"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip54-5000k-mp/" TargetMode="External" Id="rId325"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-5000k-mp/" TargetMode="External" Id="rId326"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip54-5000k-op/" TargetMode="External" Id="rId327"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-5000k-oppol/" TargetMode="External" Id="rId328"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-5000k-op/" TargetMode="External" Id="rId329"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip54-6000k/" TargetMode="External" Id="rId330"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-6000k/" TargetMode="External" Id="rId331"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-6000k-mglass/" TargetMode="External" Id="rId332"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip54-6000k-mp/" TargetMode="External" Id="rId333"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-6000k-mp/" TargetMode="External" Id="rId334"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip54-6000k-op/" TargetMode="External" Id="rId335"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-6000k-oppol/" TargetMode="External" Id="rId336"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-6000k-op/" TargetMode="External" Id="rId337"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/" TargetMode="External" Id="rId338"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-3000k/" TargetMode="External" Id="rId339"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-3000k-mglass/" TargetMode="External" Id="rId340"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-3000k-mp/" TargetMode="External" Id="rId341"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-3000k-oppol/" TargetMode="External" Id="rId342"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-3000k-op/" TargetMode="External" Id="rId343"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-4000k/" TargetMode="External" Id="rId344"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-4000k-mglass/" TargetMode="External" Id="rId345"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-4000k-mp/" TargetMode="External" Id="rId346"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-4000k-oppol/" TargetMode="External" Id="rId347"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-4000k-op/" TargetMode="External" Id="rId348"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-5000k-mglass/" TargetMode="External" Id="rId349"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-5000k-mp/" TargetMode="External" Id="rId350"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-5000k-oppol/" TargetMode="External" Id="rId351"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-5000k-op/" TargetMode="External" Id="rId352"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-6000k/" TargetMode="External" Id="rId353"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-6000k-mglass/" TargetMode="External" Id="rId354"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-6000k-mp/" TargetMode="External" Id="rId355"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-6000k-oppol/" TargetMode="External" Id="rId356"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-6000k-op/" TargetMode="External" Id="rId357"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-3000k/" TargetMode="External" Id="rId358"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-3000k-mglass/" TargetMode="External" Id="rId359"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-3000k-mp/" TargetMode="External" Id="rId360"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-3000k-oppol/" TargetMode="External" Id="rId361"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-3000k-op/" TargetMode="External" Id="rId362"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-4000k/" TargetMode="External" Id="rId363"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-4000k-mglass/" TargetMode="External" Id="rId364"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-4000k-mp/" TargetMode="External" Id="rId365"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-4000k-oppol/" TargetMode="External" Id="rId366"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-4000k-op/" TargetMode="External" Id="rId367"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-5000k/" TargetMode="External" Id="rId368"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-5000k-mglass/" TargetMode="External" Id="rId369"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-5000k-mp/" TargetMode="External" Id="rId370"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-5000k-oppol/" TargetMode="External" Id="rId371"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-5000k-op/" TargetMode="External" Id="rId372"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-6000k/" TargetMode="External" Id="rId373"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-6000k-mglass/" TargetMode="External" Id="rId374"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-6000k-mp/" TargetMode="External" Id="rId375"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-6000k-oppol/" TargetMode="External" Id="rId376"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-6000k-op/" TargetMode="External" Id="rId377"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/" TargetMode="External" Id="rId378"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/" TargetMode="External" Id="rId379"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-3000k/" TargetMode="External" Id="rId380"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-3000k/" TargetMode="External" Id="rId381"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-3000k-mglass/" TargetMode="External" Id="rId382"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-3000k-mglass/" TargetMode="External" Id="rId383"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-3000k-mp/" TargetMode="External" Id="rId384"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-3000k-mp/" TargetMode="External" Id="rId385"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-3000k-op/" TargetMode="External" Id="rId386"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-3000k-oppol/" TargetMode="External" Id="rId387"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-3000k-oppol/" TargetMode="External" Id="rId388"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-3000k-op/" TargetMode="External" Id="rId389"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-4000k/" TargetMode="External" Id="rId390"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-4000k/" TargetMode="External" Id="rId391"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-4000k-mglass/" TargetMode="External" Id="rId392"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-4000k-mglass/" TargetMode="External" Id="rId393"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-4000k-mp/" TargetMode="External" Id="rId394"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-4000k-mp/" TargetMode="External" Id="rId395"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-4000k-op/" TargetMode="External" Id="rId396"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-4000k-oppol/" TargetMode="External" Id="rId397"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-4000k-oppol/" TargetMode="External" Id="rId398"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-4000k-op/" TargetMode="External" Id="rId399"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-5000k-mglass/" TargetMode="External" Id="rId400"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-5000k-mglass/" TargetMode="External" Id="rId401"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-5000k-mp/" TargetMode="External" Id="rId402"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-5000k-mp/" TargetMode="External" Id="rId403"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-5000k-op/" TargetMode="External" Id="rId404"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-5000k-oppol/" TargetMode="External" Id="rId405"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-5000k-oppol/" TargetMode="External" Id="rId406"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-5000k-op/" TargetMode="External" Id="rId407"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-6000k/" TargetMode="External" Id="rId408"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-6000k/" TargetMode="External" Id="rId409"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-6000k-mglass/" TargetMode="External" Id="rId410"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-6000k-mglass/" TargetMode="External" Id="rId411"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-6000k-mp/" TargetMode="External" Id="rId412"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-6000k-mp/" TargetMode="External" Id="rId413"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-6000k-op/" TargetMode="External" Id="rId414"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-6000k-oppol/" TargetMode="External" Id="rId415"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-6000k-oppol/" TargetMode="External" Id="rId416"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-6000k-op/" TargetMode="External" Id="rId417"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-3000k/" TargetMode="External" Id="rId418"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-3000k/" TargetMode="External" Id="rId419"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-3000k-mglass/" TargetMode="External" Id="rId420"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-3000k-mglass/" TargetMode="External" Id="rId421"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-3000k-mp/" TargetMode="External" Id="rId422"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-3000k-mp/" TargetMode="External" Id="rId423"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-3000k-op/" TargetMode="External" Id="rId424"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-3000k-oppol/" TargetMode="External" Id="rId425"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-3000k-oppol/" TargetMode="External" Id="rId426"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-3000k-op/" TargetMode="External" Id="rId427"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-4000k/" TargetMode="External" Id="rId428"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-4000k/" TargetMode="External" Id="rId429"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-4000k-mglass/" TargetMode="External" Id="rId430"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-4000k-mglass/" TargetMode="External" Id="rId431"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-4000k-mp/" TargetMode="External" Id="rId432"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-4000k-mp/" TargetMode="External" Id="rId433"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-4000k-op/" TargetMode="External" Id="rId434"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-4000k-oppol/" TargetMode="External" Id="rId435"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-4000k-oppol/" TargetMode="External" Id="rId436"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-4000k-op/" TargetMode="External" Id="rId437"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-5000k/" TargetMode="External" Id="rId438"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-5000k/" TargetMode="External" Id="rId439"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-5000k-mglass/" TargetMode="External" Id="rId440"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-5000k-mglass/" TargetMode="External" Id="rId441"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-5000k-mp/" TargetMode="External" Id="rId442"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-5000k-mp/" TargetMode="External" Id="rId443"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-5000k-op/" TargetMode="External" Id="rId444"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-5000k-oppol/" TargetMode="External" Id="rId445"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-5000k-oppol/" TargetMode="External" Id="rId446"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-5000k-op/" TargetMode="External" Id="rId447"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-6000k/" TargetMode="External" Id="rId448"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-6000k/" TargetMode="External" Id="rId449"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-6000k-mglass/" TargetMode="External" Id="rId450"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-6000k-mglass/" TargetMode="External" Id="rId451"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-6000k-mp/" TargetMode="External" Id="rId452"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-6000k-mp/" TargetMode="External" Id="rId453"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-6000k-op/" TargetMode="External" Id="rId454"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-6000k-oppol/" TargetMode="External" Id="rId455"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-6000k-oppol/" TargetMode="External" Id="rId456"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-6000k-op/" TargetMode="External" Id="rId457"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/" TargetMode="External" Id="rId458"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/" TargetMode="External" Id="rId459"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-3000k/" TargetMode="External" Id="rId460"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-3000k/" TargetMode="External" Id="rId461"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-3000k-mglass/" TargetMode="External" Id="rId462"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-3000k-mglass/" TargetMode="External" Id="rId463"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-3000k-mp/" TargetMode="External" Id="rId464"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-3000k-mp/" TargetMode="External" Id="rId465"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-3000k-op/" TargetMode="External" Id="rId466"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-3000k-oppol/" TargetMode="External" Id="rId467"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-3000k-oppol/" TargetMode="External" Id="rId468"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-3000k-op/" TargetMode="External" Id="rId469"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-4000k/" TargetMode="External" Id="rId470"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-4000k/" TargetMode="External" Id="rId471"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-4000k-mglass/" TargetMode="External" Id="rId472"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-4000k-mglass/" TargetMode="External" Id="rId473"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-4000k-mp/" TargetMode="External" Id="rId474"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-4000k-mp/" TargetMode="External" Id="rId475"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-4000k-op/" TargetMode="External" Id="rId476"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-4000k-oppol/" TargetMode="External" Id="rId477"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-4000k-oppol/" TargetMode="External" Id="rId478"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-4000k-op/" TargetMode="External" Id="rId479"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-5000k-mglass/" TargetMode="External" Id="rId480"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-5000k-mglass/" TargetMode="External" Id="rId481"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-5000k-mp/" TargetMode="External" Id="rId482"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-5000k-mp/" TargetMode="External" Id="rId483"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-5000k-op/" TargetMode="External" Id="rId484"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-5000k-oppol/" TargetMode="External" Id="rId485"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-5000k-oppol/" TargetMode="External" Id="rId486"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-5000k-op/" TargetMode="External" Id="rId487"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-6000k/" TargetMode="External" Id="rId488"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-6000k/" TargetMode="External" Id="rId489"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-6000k-mglass/" TargetMode="External" Id="rId490"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-6000k-mglass/" TargetMode="External" Id="rId491"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-6000k-mp/" TargetMode="External" Id="rId492"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-6000k-mp/" TargetMode="External" Id="rId493"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-6000k-op/" TargetMode="External" Id="rId494"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-6000k-oppol/" TargetMode="External" Id="rId495"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-6000k-oppol/" TargetMode="External" Id="rId496"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-6000k-op/" TargetMode="External" Id="rId497"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-3000k/" TargetMode="External" Id="rId498"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-3000k/" TargetMode="External" Id="rId499"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-3000k-mglass/" TargetMode="External" Id="rId500"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-3000k-mglass/" TargetMode="External" Id="rId501"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-3000k-mp/" TargetMode="External" Id="rId502"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-3000k-mp/" TargetMode="External" Id="rId503"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-3000k-op/" TargetMode="External" Id="rId504"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-3000k-oppol/" TargetMode="External" Id="rId505"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-3000k-oppol/" TargetMode="External" Id="rId506"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-3000k-op/" TargetMode="External" Id="rId507"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-4000k/" TargetMode="External" Id="rId508"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-4000k/" TargetMode="External" Id="rId509"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-4000k-mglass/" TargetMode="External" Id="rId510"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-4000k-mglass/" TargetMode="External" Id="rId511"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-4000k-mp/" TargetMode="External" Id="rId512"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-4000k-mp/" TargetMode="External" Id="rId513"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-4000k-op/" TargetMode="External" Id="rId514"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-4000k-oppol/" TargetMode="External" Id="rId515"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-4000k-oppol/" TargetMode="External" Id="rId516"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-4000k-op/" TargetMode="External" Id="rId517"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-5000k/" TargetMode="External" Id="rId518"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-5000k/" TargetMode="External" Id="rId519"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-5000k-mglass/" TargetMode="External" Id="rId520"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-5000k-mglass/" TargetMode="External" Id="rId521"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-5000k-mp/" TargetMode="External" Id="rId522"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-5000k-mp/" TargetMode="External" Id="rId523"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-5000k-op/" TargetMode="External" Id="rId524"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-5000k-oppol/" TargetMode="External" Id="rId525"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-5000k-oppol/" TargetMode="External" Id="rId526"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-5000k-op/" TargetMode="External" Id="rId527"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-6000k/" TargetMode="External" Id="rId528"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-6000k/" TargetMode="External" Id="rId529"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-6000k-mglass/" TargetMode="External" Id="rId530"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-6000k-mglass/" TargetMode="External" Id="rId531"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-6000k-mp/" TargetMode="External" Id="rId532"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-6000k-mp/" TargetMode="External" Id="rId533"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-6000k-op/" TargetMode="External" Id="rId534"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-6000k-oppol/" TargetMode="External" Id="rId535"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-6000k-oppol/" TargetMode="External" Id="rId536"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-6000k-op/" TargetMode="External" Id="rId537"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/" TargetMode="External" Id="rId538"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/" TargetMode="External" Id="rId539"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-3000k/" TargetMode="External" Id="rId540"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-3000k/" TargetMode="External" Id="rId541"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-3000k-mglass/" TargetMode="External" Id="rId542"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-3000k-mglass/" TargetMode="External" Id="rId543"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-3000k-mp/" TargetMode="External" Id="rId544"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-3000k-mp/" TargetMode="External" Id="rId545"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-3000k-op/" TargetMode="External" Id="rId546"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-3000k-oppol/" TargetMode="External" Id="rId547"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-3000k-oppol/" TargetMode="External" Id="rId548"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-3000k-op/" TargetMode="External" Id="rId549"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-4000k/" TargetMode="External" Id="rId550"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-4000k/" TargetMode="External" Id="rId551"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-4000k-mglass/" TargetMode="External" Id="rId552"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-4000k-mglass/" TargetMode="External" Id="rId553"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-4000k-mp/" TargetMode="External" Id="rId554"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-4000k-mp/" TargetMode="External" Id="rId555"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-4000k-op/" TargetMode="External" Id="rId556"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-4000k-oppol/" TargetMode="External" Id="rId557"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-4000k-oppol/" TargetMode="External" Id="rId558"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-4000k-op/" TargetMode="External" Id="rId559"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-5000k-mglass/" TargetMode="External" Id="rId560"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-5000k-mglass/" TargetMode="External" Id="rId561"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-5000k-mp/" TargetMode="External" Id="rId562"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-5000k-mp/" TargetMode="External" Id="rId563"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-5000k-op/" TargetMode="External" Id="rId564"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-5000k-oppol/" TargetMode="External" Id="rId565"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-5000k-oppol/" TargetMode="External" Id="rId566"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-5000k-op/" TargetMode="External" Id="rId567"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-6000k/" TargetMode="External" Id="rId568"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-6000k/" TargetMode="External" Id="rId569"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-6000k-mglass/" TargetMode="External" Id="rId570"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-6000k-mglass/" TargetMode="External" Id="rId571"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-6000k-mp/" TargetMode="External" Id="rId572"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-6000k-mp/" TargetMode="External" Id="rId573"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-6000k-op/" TargetMode="External" Id="rId574"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-6000k-oppol/" TargetMode="External" Id="rId575"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-6000k-oppol/" TargetMode="External" Id="rId576"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-6000k-op/" TargetMode="External" Id="rId577"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-3000k/" TargetMode="External" Id="rId578"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-3000k/" TargetMode="External" Id="rId579"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-3000k-mglass/" TargetMode="External" Id="rId580"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-3000k-mglass/" TargetMode="External" Id="rId581"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-3000k-mp/" TargetMode="External" Id="rId582"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-3000k-mp/" TargetMode="External" Id="rId583"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-3000k-op/" TargetMode="External" Id="rId584"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-3000k-oppol/" TargetMode="External" Id="rId585"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-3000k-oppol/" TargetMode="External" Id="rId586"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-3000k-op/" TargetMode="External" Id="rId587"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-4000k/" TargetMode="External" Id="rId588"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-4000k/" TargetMode="External" Id="rId589"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-4000k-mglass/" TargetMode="External" Id="rId590"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-4000k-mglass/" TargetMode="External" Id="rId591"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-4000k-mp/" TargetMode="External" Id="rId592"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-4000k-mp/" TargetMode="External" Id="rId593"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-4000k-op/" TargetMode="External" Id="rId594"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-4000k-oppol/" TargetMode="External" Id="rId595"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-4000k-oppol/" TargetMode="External" Id="rId596"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-4000k-op/" TargetMode="External" Id="rId597"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-5000k/" TargetMode="External" Id="rId598"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-5000k/" TargetMode="External" Id="rId599"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-5000k-mglass/" TargetMode="External" Id="rId600"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-5000k-mglass/" TargetMode="External" Id="rId601"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-5000k-mp/" TargetMode="External" Id="rId602"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-5000k-mp/" TargetMode="External" Id="rId603"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-5000k-op/" TargetMode="External" Id="rId604"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-5000k-oppol/" TargetMode="External" Id="rId605"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-5000k-oppol/" TargetMode="External" Id="rId606"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-5000k-op/" TargetMode="External" Id="rId607"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-6000k/" TargetMode="External" Id="rId608"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-6000k/" TargetMode="External" Id="rId609"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-6000k-mglass/" TargetMode="External" Id="rId610"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-6000k-mglass/" TargetMode="External" Id="rId611"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-6000k-mp/" TargetMode="External" Id="rId612"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-6000k-mp/" TargetMode="External" Id="rId613"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-6000k-op/" TargetMode="External" Id="rId614"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-6000k-oppol/" TargetMode="External" Id="rId615"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-6000k-oppol/" TargetMode="External" Id="rId616"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-6000k-op/" TargetMode="External" Id="rId617"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/" TargetMode="External" Id="rId618"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/" TargetMode="External" Id="rId619"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-3000k/" TargetMode="External" Id="rId620"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-3000k/" TargetMode="External" Id="rId621"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-3000k-mglass/" TargetMode="External" Id="rId622"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-3000k-mglass/" TargetMode="External" Id="rId623"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-3000k-mp/" TargetMode="External" Id="rId624"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-3000k-mp/" TargetMode="External" Id="rId625"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-3000k-op/" TargetMode="External" Id="rId626"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-3000k-oppol/" TargetMode="External" Id="rId627"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-3000k-oppol/" TargetMode="External" Id="rId628"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-3000k-op/" TargetMode="External" Id="rId629"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-4000k/" TargetMode="External" Id="rId630"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-4000k/" TargetMode="External" Id="rId631"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-4000k-mglass/" TargetMode="External" Id="rId632"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-4000k-mglass/" TargetMode="External" Id="rId633"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-4000k-mp/" TargetMode="External" Id="rId634"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-4000k-mp/" TargetMode="External" Id="rId635"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-4000k-op/" TargetMode="External" Id="rId636"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-4000k-oppol/" TargetMode="External" Id="rId637"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-4000k-oppol/" TargetMode="External" Id="rId638"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-4000k-op/" TargetMode="External" Id="rId639"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-5000k-mglass/" TargetMode="External" Id="rId640"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-5000k-mglass/" TargetMode="External" Id="rId641"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-5000k-mp/" TargetMode="External" Id="rId642"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-5000k-mp/" TargetMode="External" Id="rId643"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-5000k-op/" TargetMode="External" Id="rId644"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-5000k-oppol/" TargetMode="External" Id="rId645"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-5000k-oppol/" TargetMode="External" Id="rId646"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-5000k-op/" TargetMode="External" Id="rId647"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-6000k/" TargetMode="External" Id="rId648"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-6000k/" TargetMode="External" Id="rId649"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-6000k-mglass/" TargetMode="External" Id="rId650"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-6000k-mglass/" TargetMode="External" Id="rId651"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-6000k-mp/" TargetMode="External" Id="rId652"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-6000k-mp/" TargetMode="External" Id="rId653"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-6000k-op/" TargetMode="External" Id="rId654"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-6000k-oppol/" TargetMode="External" Id="rId655"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-6000k-oppol/" TargetMode="External" Id="rId656"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-6000k-op/" TargetMode="External" Id="rId657"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-3000k/" TargetMode="External" Id="rId658"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-3000k/" TargetMode="External" Id="rId659"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-3000k-mglass/" TargetMode="External" Id="rId660"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-3000k-mglass/" TargetMode="External" Id="rId661"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-3000k-mp/" TargetMode="External" Id="rId662"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-3000k-mp/" TargetMode="External" Id="rId663"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-3000k-op/" TargetMode="External" Id="rId664"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-3000k-oppol/" TargetMode="External" Id="rId665"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-3000k-oppol/" TargetMode="External" Id="rId666"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-3000k-op/" TargetMode="External" Id="rId667"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-4000k/" TargetMode="External" Id="rId668"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-4000k/" TargetMode="External" Id="rId669"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-4000k-mglass/" TargetMode="External" Id="rId670"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-4000k-mglass/" TargetMode="External" Id="rId671"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-4000k-mp/" TargetMode="External" Id="rId672"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-4000k-mp/" TargetMode="External" Id="rId673"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-4000k-op/" TargetMode="External" Id="rId674"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-4000k-oppol/" TargetMode="External" Id="rId675"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-4000k-oppol/" TargetMode="External" Id="rId676"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-4000k-op/" TargetMode="External" Id="rId677"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-5000k/" TargetMode="External" Id="rId678"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-5000k/" TargetMode="External" Id="rId679"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-5000k-mglass/" TargetMode="External" Id="rId680"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-5000k-mglass/" TargetMode="External" Id="rId681"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-5000k-mp/" TargetMode="External" Id="rId682"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-5000k-mp/" TargetMode="External" Id="rId683"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-5000k-op/" TargetMode="External" Id="rId684"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-5000k-oppol/" TargetMode="External" Id="rId685"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-5000k-oppol/" TargetMode="External" Id="rId686"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-5000k-op/" TargetMode="External" Id="rId687"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-6000k/" TargetMode="External" Id="rId688"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-6000k/" TargetMode="External" Id="rId689"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-6000k-mglass/" TargetMode="External" Id="rId690"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-6000k-mglass/" TargetMode="External" Id="rId691"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-6000k-mp/" TargetMode="External" Id="rId692"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-6000k-mp/" TargetMode="External" Id="rId693"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-6000k-op/" TargetMode="External" Id="rId694"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-6000k-oppol/" TargetMode="External" Id="rId695"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-6000k-oppol/" TargetMode="External" Id="rId696"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-6000k-op/" TargetMode="External" Id="rId697"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/" TargetMode="External" Id="rId698"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-3000k/" TargetMode="External" Id="rId699"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-3000k-mglass/" TargetMode="External" Id="rId700"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-3000k-mp/" TargetMode="External" Id="rId701"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-3000k-oppol/" TargetMode="External" Id="rId702"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-3000k-op/" TargetMode="External" Id="rId703"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-4000k/" TargetMode="External" Id="rId704"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-4000k-mglass/" TargetMode="External" Id="rId705"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-4000k-mp/" TargetMode="External" Id="rId706"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-4000k-oppol/" TargetMode="External" Id="rId707"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-4000k-op/" TargetMode="External" Id="rId708"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-5000k-mglass/" TargetMode="External" Id="rId709"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-5000k-mp/" TargetMode="External" Id="rId710"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-5000k-oppol/" TargetMode="External" Id="rId711"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-5000k-op/" TargetMode="External" Id="rId712"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-6000k/" TargetMode="External" Id="rId713"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-6000k-mglass/" TargetMode="External" Id="rId714"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-6000k-mp/" TargetMode="External" Id="rId715"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-6000k-oppol/" TargetMode="External" Id="rId716"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-6000k-op/" TargetMode="External" Id="rId717"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-3000k/" TargetMode="External" Id="rId718"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-3000k-mglass/" TargetMode="External" Id="rId719"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-3000k-mp/" TargetMode="External" Id="rId720"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-3000k-oppol/" TargetMode="External" Id="rId721"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-3000k-op/" TargetMode="External" Id="rId722"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-4000k/" TargetMode="External" Id="rId723"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-4000k-mglass/" TargetMode="External" Id="rId724"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-4000k-mp/" TargetMode="External" Id="rId725"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-4000k-oppol/" TargetMode="External" Id="rId726"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-4000k-op/" TargetMode="External" Id="rId727"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-5000k/" TargetMode="External" Id="rId728"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-5000k-mglass/" TargetMode="External" Id="rId729"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-5000k-mp/" TargetMode="External" Id="rId730"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-5000k-oppol/" TargetMode="External" Id="rId731"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-5000k-op/" TargetMode="External" Id="rId732"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-6000k/" TargetMode="External" Id="rId733"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-6000k-mglass/" TargetMode="External" Id="rId734"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-6000k-mp/" TargetMode="External" Id="rId735"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-6000k-oppol/" TargetMode="External" Id="rId736"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-6000k-op/" TargetMode="External" Id="rId737"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-ofis-clip-in-100/" TargetMode="External" Id="rId738"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-ofis-clip-in-20/" TargetMode="External" Id="rId739"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-ofis-clip-in-30/" TargetMode="External" Id="rId740"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-ofis-clip-in-35/" TargetMode="External" Id="rId741"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-ofis-clip-in-40/" TargetMode="External" Id="rId742"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-ofis-clip-in-45/" TargetMode="External" Id="rId743"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-ofis-clip-in-50/" TargetMode="External" Id="rId744"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-ofis-clip-in-60/" TargetMode="External" Id="rId745"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-ofis-clip-in-70/" TargetMode="External" Id="rId746"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-ofis-clip-in-80/" TargetMode="External" Id="rId747"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-ofis-clip-in-90/" TargetMode="External" Id="rId748"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId749"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:G752"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="8" customWidth="1" min="1" max="1"/>
     <col width="30" customWidth="1" min="2" max="2"/>
     <col width="50" customWidth="1" min="3" max="3"/>
     <col width="40" customWidth="1" min="4" max="4"/>
     <col width="10" customWidth="1" min="5" max="5"/>
     <col width="20" customWidth="1" min="6" max="6"/>
     <col width="20" customWidth="1" min="7" max="7"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>+74957888385</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>https://top-svet.ru</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>info@top-svet.ru</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>2026-05-04 20:43</t>
+          <t>2026-06-19 00:29</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Показаны только результаты, подходящие под установленные во время скачивания фильтры. Для скачивания прайс-листа на все товары категории - щёлкните на этот текст.</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
           <t>ОФИСНЫЕ СВЕТОДИОДНЫЕ СВЕТИЛЬНИКИ</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
           <t>Артикул</t>
         </is>
       </c>
       <c r="B7" s="5" t="inlineStr">
         <is>
@@ -2883,118 +2883,118 @@
       </c>
       <c r="D75" s="8" t="inlineStr">
         <is>
           <t>100 Вт, 13125 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E75" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F75" s="9" t="inlineStr">
         <is>
           <t>12 588,00 ₽</t>
         </is>
       </c>
       <c r="G75" s="9" t="inlineStr">
         <is>
           <t>11 959,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="6" t="inlineStr">
         <is>
-          <t>101084</t>
+          <t>101180</t>
         </is>
       </c>
       <c r="B76" s="6" t="inlineStr">
         <is>
           <t>ССдО 03-020-003 IP20</t>
         </is>
       </c>
       <c r="C76" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, 5000 К</t>
         </is>
       </c>
       <c r="D76" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E76" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F76" s="9" t="inlineStr">
         <is>
-          <t>5 150,00 ₽</t>
+          <t>5 076,00 ₽</t>
         </is>
       </c>
       <c r="G76" s="9" t="inlineStr">
         <is>
-          <t>4 893,00 ₽</t>
+          <t>4 823,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="6" t="inlineStr">
         <is>
-          <t>101180</t>
+          <t>101084</t>
         </is>
       </c>
       <c r="B77" s="6" t="inlineStr">
         <is>
           <t>ССдО 03-020-003 IP20</t>
         </is>
       </c>
       <c r="C77" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, 5000 К</t>
         </is>
       </c>
       <c r="D77" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E77" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F77" s="9" t="inlineStr">
         <is>
-          <t>5 076,00 ₽</t>
+          <t>5 150,00 ₽</t>
         </is>
       </c>
       <c r="G77" s="9" t="inlineStr">
         <is>
-          <t>4 823,00 ₽</t>
+          <t>4 893,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="6" t="inlineStr">
         <is>
           <t>101181</t>
         </is>
       </c>
       <c r="B78" s="6" t="inlineStr"/>
       <c r="C78" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP20, 3000 К</t>
         </is>
       </c>
       <c r="D78" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E78" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -3023,275 +3023,275 @@
       </c>
       <c r="D79" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E79" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F79" s="9" t="inlineStr">
         <is>
           <t>5 150,00 ₽</t>
         </is>
       </c>
       <c r="G79" s="9" t="inlineStr">
         <is>
           <t>4 893,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="6" t="inlineStr">
         <is>
-          <t>114205</t>
+          <t>114333</t>
         </is>
       </c>
       <c r="B80" s="6" t="inlineStr"/>
       <c r="C80" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP20, 3000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D80" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E80" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F80" s="9" t="inlineStr">
         <is>
-          <t>9 635,00 ₽</t>
+          <t>9 276,00 ₽</t>
         </is>
       </c>
       <c r="G80" s="9" t="inlineStr">
         <is>
-          <t>9 154,00 ₽</t>
+          <t>8 813,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="6" t="inlineStr">
         <is>
-          <t>114333</t>
+          <t>114205</t>
         </is>
       </c>
       <c r="B81" s="6" t="inlineStr"/>
       <c r="C81" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP20, 3000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D81" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E81" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F81" s="9" t="inlineStr">
         <is>
-          <t>9 276,00 ₽</t>
+          <t>9 635,00 ₽</t>
         </is>
       </c>
       <c r="G81" s="9" t="inlineStr">
         <is>
-          <t>8 813,00 ₽</t>
+          <t>9 154,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="6" t="inlineStr">
         <is>
-          <t>111577</t>
+          <t>111393</t>
         </is>
       </c>
       <c r="B82" s="6" t="inlineStr"/>
       <c r="C82" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP20, 3000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D82" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E82" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F82" s="9" t="inlineStr">
         <is>
-          <t>6 682,00 ₽</t>
+          <t>6 608,00 ₽</t>
         </is>
       </c>
       <c r="G82" s="9" t="inlineStr">
         <is>
-          <t>6 348,00 ₽</t>
+          <t>6 278,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="6" t="inlineStr">
         <is>
-          <t>111393</t>
+          <t>111577</t>
         </is>
       </c>
       <c r="B83" s="6" t="inlineStr"/>
       <c r="C83" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP20, 3000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D83" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E83" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F83" s="9" t="inlineStr">
         <is>
-          <t>6 608,00 ₽</t>
+          <t>6 682,00 ₽</t>
         </is>
       </c>
       <c r="G83" s="9" t="inlineStr">
         <is>
-          <t>6 278,00 ₽</t>
+          <t>6 348,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="6" t="inlineStr">
         <is>
           <t>111585</t>
         </is>
       </c>
       <c r="B84" s="6" t="inlineStr"/>
       <c r="C84" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP20, 3000 К, опал</t>
         </is>
       </c>
       <c r="D84" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E84" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F84" s="9" t="inlineStr">
         <is>
           <t>5 316,00 ₽</t>
         </is>
       </c>
       <c r="G84" s="9" t="inlineStr">
         <is>
           <t>5 051,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="6" t="inlineStr">
         <is>
-          <t>114325</t>
+          <t>114197</t>
         </is>
       </c>
       <c r="B85" s="6" t="inlineStr"/>
       <c r="C85" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP20, 3000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D85" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E85" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F85" s="9" t="inlineStr">
         <is>
-          <t>6 534,00 ₽</t>
+          <t>6 608,00 ₽</t>
         </is>
       </c>
       <c r="G85" s="9" t="inlineStr">
         <is>
-          <t>6 208,00 ₽</t>
+          <t>6 278,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="6" t="inlineStr">
         <is>
-          <t>114197</t>
+          <t>114325</t>
         </is>
       </c>
       <c r="B86" s="6" t="inlineStr"/>
       <c r="C86" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP20, 3000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D86" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E86" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F86" s="9" t="inlineStr">
         <is>
-          <t>6 608,00 ₽</t>
+          <t>6 534,00 ₽</t>
         </is>
       </c>
       <c r="G86" s="9" t="inlineStr">
         <is>
-          <t>6 278,00 ₽</t>
+          <t>6 208,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="6" t="inlineStr">
         <is>
           <t>111401</t>
         </is>
       </c>
       <c r="B87" s="6" t="inlineStr"/>
       <c r="C87" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP20, 3000 К, опал полистирол</t>
         </is>
       </c>
       <c r="D87" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E87" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -3419,374 +3419,374 @@
       </c>
       <c r="D91" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E91" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F91" s="9" t="inlineStr">
         <is>
           <t>9 635,00 ₽</t>
         </is>
       </c>
       <c r="G91" s="9" t="inlineStr">
         <is>
           <t>9 154,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="6" t="inlineStr">
         <is>
-          <t>111578</t>
+          <t>111394</t>
         </is>
       </c>
       <c r="B92" s="6" t="inlineStr"/>
       <c r="C92" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP20, 4000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D92" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E92" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F92" s="9" t="inlineStr">
         <is>
-          <t>6 682,00 ₽</t>
+          <t>6 608,00 ₽</t>
         </is>
       </c>
       <c r="G92" s="9" t="inlineStr">
         <is>
-          <t>6 348,00 ₽</t>
+          <t>6 278,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="6" t="inlineStr">
         <is>
-          <t>111394</t>
+          <t>111578</t>
         </is>
       </c>
       <c r="B93" s="6" t="inlineStr"/>
       <c r="C93" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP20, 4000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D93" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E93" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F93" s="9" t="inlineStr">
         <is>
-          <t>6 608,00 ₽</t>
+          <t>6 682,00 ₽</t>
         </is>
       </c>
       <c r="G93" s="9" t="inlineStr">
         <is>
-          <t>6 278,00 ₽</t>
+          <t>6 348,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="6" t="inlineStr">
         <is>
           <t>111586</t>
         </is>
       </c>
       <c r="B94" s="6" t="inlineStr"/>
       <c r="C94" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP20, 4000 К, опал</t>
         </is>
       </c>
       <c r="D94" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E94" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F94" s="9" t="inlineStr">
         <is>
           <t>5 316,00 ₽</t>
         </is>
       </c>
       <c r="G94" s="9" t="inlineStr">
         <is>
           <t>5 051,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="6" t="inlineStr">
         <is>
-          <t>114198</t>
+          <t>114326</t>
         </is>
       </c>
       <c r="B95" s="6" t="inlineStr"/>
       <c r="C95" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP20, 4000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D95" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E95" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F95" s="9" t="inlineStr">
         <is>
-          <t>6 608,00 ₽</t>
+          <t>6 534,00 ₽</t>
         </is>
       </c>
       <c r="G95" s="9" t="inlineStr">
         <is>
-          <t>6 278,00 ₽</t>
+          <t>6 208,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="6" t="inlineStr">
         <is>
-          <t>114326</t>
+          <t>114198</t>
         </is>
       </c>
       <c r="B96" s="6" t="inlineStr"/>
       <c r="C96" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP20, 4000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D96" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E96" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F96" s="9" t="inlineStr">
         <is>
-          <t>6 534,00 ₽</t>
+          <t>6 608,00 ₽</t>
         </is>
       </c>
       <c r="G96" s="9" t="inlineStr">
         <is>
-          <t>6 208,00 ₽</t>
+          <t>6 278,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="6" t="inlineStr">
         <is>
           <t>111402</t>
         </is>
       </c>
       <c r="B97" s="6" t="inlineStr"/>
       <c r="C97" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP20, 4000 К, опал полистирол</t>
         </is>
       </c>
       <c r="D97" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E97" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F97" s="9" t="inlineStr">
         <is>
           <t>5 242,00 ₽</t>
         </is>
       </c>
       <c r="G97" s="9" t="inlineStr">
         <is>
           <t>4 980,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="6" t="inlineStr">
         <is>
-          <t>114335</t>
+          <t>114207</t>
         </is>
       </c>
       <c r="B98" s="6" t="inlineStr"/>
       <c r="C98" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP20, 5000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D98" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E98" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F98" s="9" t="inlineStr">
         <is>
-          <t>9 276,00 ₽</t>
+          <t>9 635,00 ₽</t>
         </is>
       </c>
       <c r="G98" s="9" t="inlineStr">
         <is>
-          <t>8 813,00 ₽</t>
+          <t>9 154,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="6" t="inlineStr">
         <is>
-          <t>114207</t>
+          <t>114335</t>
         </is>
       </c>
       <c r="B99" s="6" t="inlineStr"/>
       <c r="C99" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP20, 5000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D99" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E99" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F99" s="9" t="inlineStr">
         <is>
-          <t>9 635,00 ₽</t>
+          <t>9 276,00 ₽</t>
         </is>
       </c>
       <c r="G99" s="9" t="inlineStr">
         <is>
-          <t>9 154,00 ₽</t>
+          <t>8 813,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="6" t="inlineStr">
         <is>
-          <t>111395</t>
+          <t>111579</t>
         </is>
       </c>
       <c r="B100" s="6" t="inlineStr"/>
       <c r="C100" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP20, 5000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D100" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E100" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F100" s="9" t="inlineStr">
         <is>
-          <t>6 608,00 ₽</t>
+          <t>6 682,00 ₽</t>
         </is>
       </c>
       <c r="G100" s="9" t="inlineStr">
         <is>
-          <t>6 278,00 ₽</t>
+          <t>6 348,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="6" t="inlineStr">
         <is>
-          <t>111579</t>
+          <t>111395</t>
         </is>
       </c>
       <c r="B101" s="6" t="inlineStr"/>
       <c r="C101" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP20, 5000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D101" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E101" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F101" s="9" t="inlineStr">
         <is>
-          <t>6 682,00 ₽</t>
+          <t>6 608,00 ₽</t>
         </is>
       </c>
       <c r="G101" s="9" t="inlineStr">
         <is>
-          <t>6 348,00 ₽</t>
+          <t>6 278,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="6" t="inlineStr">
         <is>
           <t>111587</t>
         </is>
       </c>
       <c r="B102" s="6" t="inlineStr"/>
       <c r="C102" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP20, 5000 К, опал</t>
         </is>
       </c>
       <c r="D102" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E102" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -4277,176 +4277,176 @@
       </c>
       <c r="D117" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E117" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F117" s="9" t="inlineStr">
         <is>
           <t>8 103,00 ₽</t>
         </is>
       </c>
       <c r="G117" s="9" t="inlineStr">
         <is>
           <t>7 698,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="6" t="inlineStr">
         <is>
-          <t>114209</t>
+          <t>114337</t>
         </is>
       </c>
       <c r="B118" s="6" t="inlineStr"/>
       <c r="C118" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP54, 3000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D118" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E118" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F118" s="9" t="inlineStr">
         <is>
-          <t>12 172,00 ₽</t>
+          <t>12 303,00 ₽</t>
         </is>
       </c>
       <c r="G118" s="9" t="inlineStr">
         <is>
-          <t>11 564,00 ₽</t>
+          <t>11 688,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="6" t="inlineStr">
         <is>
-          <t>114337</t>
+          <t>114209</t>
         </is>
       </c>
       <c r="B119" s="6" t="inlineStr"/>
       <c r="C119" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP54, 3000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D119" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E119" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F119" s="9" t="inlineStr">
         <is>
-          <t>12 303,00 ₽</t>
+          <t>12 172,00 ₽</t>
         </is>
       </c>
       <c r="G119" s="9" t="inlineStr">
         <is>
-          <t>11 688,00 ₽</t>
+          <t>11 564,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="6" t="inlineStr">
         <is>
-          <t>111581</t>
+          <t>111397</t>
         </is>
       </c>
       <c r="B120" s="6" t="inlineStr"/>
       <c r="C120" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP54, 3000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D120" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E120" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F120" s="9" t="inlineStr">
         <is>
-          <t>9 709,00 ₽</t>
+          <t>9 635,00 ₽</t>
         </is>
       </c>
       <c r="G120" s="9" t="inlineStr">
         <is>
-          <t>9 224,00 ₽</t>
+          <t>9 154,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="6" t="inlineStr">
         <is>
-          <t>111397</t>
+          <t>111581</t>
         </is>
       </c>
       <c r="B121" s="6" t="inlineStr"/>
       <c r="C121" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP54, 3000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D121" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E121" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F121" s="9" t="inlineStr">
         <is>
-          <t>9 635,00 ₽</t>
+          <t>9 709,00 ₽</t>
         </is>
       </c>
       <c r="G121" s="9" t="inlineStr">
         <is>
-          <t>9 154,00 ₽</t>
+          <t>9 224,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="6" t="inlineStr">
         <is>
           <t>111589</t>
         </is>
       </c>
       <c r="B122" s="6" t="inlineStr"/>
       <c r="C122" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP54, 3000 К, опал</t>
         </is>
       </c>
       <c r="D122" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E122" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -4541,242 +4541,242 @@
       </c>
       <c r="D125" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E125" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F125" s="9" t="inlineStr">
         <is>
           <t>8 269,00 ₽</t>
         </is>
       </c>
       <c r="G125" s="9" t="inlineStr">
         <is>
           <t>7 856,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="6" t="inlineStr">
         <is>
-          <t>101093</t>
+          <t>101189</t>
         </is>
       </c>
       <c r="B126" s="6" t="inlineStr"/>
       <c r="C126" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP54, 4000 К</t>
         </is>
       </c>
       <c r="D126" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E126" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F126" s="9" t="inlineStr">
         <is>
-          <t>8 177,00 ₽</t>
+          <t>8 103,00 ₽</t>
         </is>
       </c>
       <c r="G126" s="9" t="inlineStr">
         <is>
-          <t>7 769,00 ₽</t>
+          <t>7 698,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="6" t="inlineStr">
         <is>
-          <t>101189</t>
+          <t>101093</t>
         </is>
       </c>
       <c r="B127" s="6" t="inlineStr"/>
       <c r="C127" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP54, 4000 К</t>
         </is>
       </c>
       <c r="D127" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E127" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F127" s="9" t="inlineStr">
         <is>
-          <t>8 103,00 ₽</t>
+          <t>8 177,00 ₽</t>
         </is>
       </c>
       <c r="G127" s="9" t="inlineStr">
         <is>
-          <t>7 698,00 ₽</t>
+          <t>7 769,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="6" t="inlineStr">
         <is>
-          <t>114210</t>
+          <t>114338</t>
         </is>
       </c>
       <c r="B128" s="6" t="inlineStr"/>
       <c r="C128" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP54, 4000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D128" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E128" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F128" s="9" t="inlineStr">
         <is>
-          <t>12 172,00 ₽</t>
+          <t>12 303,00 ₽</t>
         </is>
       </c>
       <c r="G128" s="9" t="inlineStr">
         <is>
-          <t>11 564,00 ₽</t>
+          <t>11 688,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="6" t="inlineStr">
         <is>
-          <t>114338</t>
+          <t>114210</t>
         </is>
       </c>
       <c r="B129" s="6" t="inlineStr"/>
       <c r="C129" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP54, 4000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D129" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E129" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F129" s="9" t="inlineStr">
         <is>
-          <t>12 303,00 ₽</t>
+          <t>12 172,00 ₽</t>
         </is>
       </c>
       <c r="G129" s="9" t="inlineStr">
         <is>
-          <t>11 688,00 ₽</t>
+          <t>11 564,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="6" t="inlineStr">
         <is>
-          <t>111398</t>
+          <t>111582</t>
         </is>
       </c>
       <c r="B130" s="6" t="inlineStr"/>
       <c r="C130" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP54, 4000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D130" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E130" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F130" s="9" t="inlineStr">
         <is>
-          <t>9 635,00 ₽</t>
+          <t>9 709,00 ₽</t>
         </is>
       </c>
       <c r="G130" s="9" t="inlineStr">
         <is>
-          <t>9 154,00 ₽</t>
+          <t>9 224,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="6" t="inlineStr">
         <is>
-          <t>111582</t>
+          <t>111398</t>
         </is>
       </c>
       <c r="B131" s="6" t="inlineStr"/>
       <c r="C131" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP54, 4000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D131" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E131" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F131" s="9" t="inlineStr">
         <is>
-          <t>9 709,00 ₽</t>
+          <t>9 635,00 ₽</t>
         </is>
       </c>
       <c r="G131" s="9" t="inlineStr">
         <is>
-          <t>9 224,00 ₽</t>
+          <t>9 154,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="6" t="inlineStr">
         <is>
           <t>111590</t>
         </is>
       </c>
       <c r="B132" s="6" t="inlineStr"/>
       <c r="C132" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP54, 4000 К, опал</t>
         </is>
       </c>
       <c r="D132" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E132" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -4871,242 +4871,242 @@
       </c>
       <c r="D135" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E135" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F135" s="9" t="inlineStr">
         <is>
           <t>8 269,00 ₽</t>
         </is>
       </c>
       <c r="G135" s="9" t="inlineStr">
         <is>
           <t>7 856,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="6" t="inlineStr">
         <is>
-          <t>101190</t>
+          <t>101094</t>
         </is>
       </c>
       <c r="B136" s="6" t="inlineStr"/>
       <c r="C136" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP54, 5000 К</t>
         </is>
       </c>
       <c r="D136" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E136" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F136" s="9" t="inlineStr">
         <is>
-          <t>8 103,00 ₽</t>
+          <t>8 177,00 ₽</t>
         </is>
       </c>
       <c r="G136" s="9" t="inlineStr">
         <is>
-          <t>7 698,00 ₽</t>
+          <t>7 769,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="6" t="inlineStr">
         <is>
-          <t>101094</t>
+          <t>101190</t>
         </is>
       </c>
       <c r="B137" s="6" t="inlineStr"/>
       <c r="C137" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP54, 5000 К</t>
         </is>
       </c>
       <c r="D137" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E137" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F137" s="9" t="inlineStr">
         <is>
-          <t>8 177,00 ₽</t>
+          <t>8 103,00 ₽</t>
         </is>
       </c>
       <c r="G137" s="9" t="inlineStr">
         <is>
-          <t>7 769,00 ₽</t>
+          <t>7 698,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="6" t="inlineStr">
         <is>
-          <t>114211</t>
+          <t>114339</t>
         </is>
       </c>
       <c r="B138" s="6" t="inlineStr"/>
       <c r="C138" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP54, 5000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D138" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E138" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F138" s="9" t="inlineStr">
         <is>
-          <t>12 172,00 ₽</t>
+          <t>12 303,00 ₽</t>
         </is>
       </c>
       <c r="G138" s="9" t="inlineStr">
         <is>
-          <t>11 564,00 ₽</t>
+          <t>11 688,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="6" t="inlineStr">
         <is>
-          <t>114339</t>
+          <t>114211</t>
         </is>
       </c>
       <c r="B139" s="6" t="inlineStr"/>
       <c r="C139" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP54, 5000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D139" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E139" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F139" s="9" t="inlineStr">
         <is>
-          <t>12 303,00 ₽</t>
+          <t>12 172,00 ₽</t>
         </is>
       </c>
       <c r="G139" s="9" t="inlineStr">
         <is>
-          <t>11 688,00 ₽</t>
+          <t>11 564,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="6" t="inlineStr">
         <is>
-          <t>111399</t>
+          <t>111583</t>
         </is>
       </c>
       <c r="B140" s="6" t="inlineStr"/>
       <c r="C140" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP54, 5000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D140" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E140" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F140" s="9" t="inlineStr">
         <is>
-          <t>9 635,00 ₽</t>
+          <t>9 709,00 ₽</t>
         </is>
       </c>
       <c r="G140" s="9" t="inlineStr">
         <is>
-          <t>9 154,00 ₽</t>
+          <t>9 224,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="6" t="inlineStr">
         <is>
-          <t>111583</t>
+          <t>111399</t>
         </is>
       </c>
       <c r="B141" s="6" t="inlineStr"/>
       <c r="C141" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP54, 5000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D141" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E141" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F141" s="9" t="inlineStr">
         <is>
-          <t>9 709,00 ₽</t>
+          <t>9 635,00 ₽</t>
         </is>
       </c>
       <c r="G141" s="9" t="inlineStr">
         <is>
-          <t>9 224,00 ₽</t>
+          <t>9 154,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="6" t="inlineStr">
         <is>
           <t>111591</t>
         </is>
       </c>
       <c r="B142" s="6" t="inlineStr"/>
       <c r="C142" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP54, 5000 К, опал</t>
         </is>
       </c>
       <c r="D142" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E142" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -5201,110 +5201,110 @@
       </c>
       <c r="D145" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E145" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F145" s="9" t="inlineStr">
         <is>
           <t>8 269,00 ₽</t>
         </is>
       </c>
       <c r="G145" s="9" t="inlineStr">
         <is>
           <t>7 856,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="6" t="inlineStr">
         <is>
-          <t>101191</t>
+          <t>101095</t>
         </is>
       </c>
       <c r="B146" s="6" t="inlineStr"/>
       <c r="C146" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP54, 6000 К</t>
         </is>
       </c>
       <c r="D146" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E146" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F146" s="9" t="inlineStr">
         <is>
-          <t>8 103,00 ₽</t>
+          <t>8 177,00 ₽</t>
         </is>
       </c>
       <c r="G146" s="9" t="inlineStr">
         <is>
-          <t>7 698,00 ₽</t>
+          <t>7 769,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="6" t="inlineStr">
         <is>
-          <t>101095</t>
+          <t>101191</t>
         </is>
       </c>
       <c r="B147" s="6" t="inlineStr"/>
       <c r="C147" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP54, 6000 К</t>
         </is>
       </c>
       <c r="D147" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E147" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F147" s="9" t="inlineStr">
         <is>
-          <t>8 177,00 ₽</t>
+          <t>8 103,00 ₽</t>
         </is>
       </c>
       <c r="G147" s="9" t="inlineStr">
         <is>
-          <t>7 769,00 ₽</t>
+          <t>7 698,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="6" t="inlineStr">
         <is>
           <t>114212</t>
         </is>
       </c>
       <c r="B148" s="6" t="inlineStr"/>
       <c r="C148" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP54, 6000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D148" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E148" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -5432,110 +5432,110 @@
       </c>
       <c r="D152" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E152" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F152" s="9" t="inlineStr">
         <is>
           <t>8 343,00 ₽</t>
         </is>
       </c>
       <c r="G152" s="9" t="inlineStr">
         <is>
           <t>7 926,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="6" t="inlineStr">
         <is>
-          <t>114204</t>
+          <t>114332</t>
         </is>
       </c>
       <c r="B153" s="6" t="inlineStr"/>
       <c r="C153" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP54, 6000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D153" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E153" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F153" s="9" t="inlineStr">
         <is>
-          <t>9 635,00 ₽</t>
+          <t>9 561,00 ₽</t>
         </is>
       </c>
       <c r="G153" s="9" t="inlineStr">
         <is>
-          <t>9 154,00 ₽</t>
+          <t>9 083,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="6" t="inlineStr">
         <is>
-          <t>114332</t>
+          <t>114204</t>
         </is>
       </c>
       <c r="B154" s="6" t="inlineStr"/>
       <c r="C154" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP54, 6000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D154" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E154" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F154" s="9" t="inlineStr">
         <is>
-          <t>9 561,00 ₽</t>
+          <t>9 635,00 ₽</t>
         </is>
       </c>
       <c r="G154" s="9" t="inlineStr">
         <is>
-          <t>9 083,00 ₽</t>
+          <t>9 154,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="6" t="inlineStr">
         <is>
           <t>111408</t>
         </is>
       </c>
       <c r="B155" s="6" t="inlineStr"/>
       <c r="C155" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP54, 6000 К, опал полистирол</t>
         </is>
       </c>
       <c r="D155" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E155" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -5671,176 +5671,176 @@
       </c>
       <c r="D159" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E159" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F159" s="9" t="inlineStr">
         <is>
           <t>5 334,00 ₽</t>
         </is>
       </c>
       <c r="G159" s="9" t="inlineStr">
         <is>
           <t>5 068,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="6" t="inlineStr">
         <is>
-          <t>114349</t>
+          <t>114221</t>
         </is>
       </c>
       <c r="B160" s="6" t="inlineStr"/>
       <c r="C160" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP20, 3000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D160" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E160" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F160" s="9" t="inlineStr">
         <is>
-          <t>9 534,00 ₽</t>
+          <t>9 903,00 ₽</t>
         </is>
       </c>
       <c r="G160" s="9" t="inlineStr">
         <is>
-          <t>9 058,00 ₽</t>
+          <t>9 408,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="6" t="inlineStr">
         <is>
-          <t>114221</t>
+          <t>114349</t>
         </is>
       </c>
       <c r="B161" s="6" t="inlineStr"/>
       <c r="C161" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP20, 3000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D161" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E161" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F161" s="9" t="inlineStr">
         <is>
-          <t>9 903,00 ₽</t>
+          <t>9 534,00 ₽</t>
         </is>
       </c>
       <c r="G161" s="9" t="inlineStr">
         <is>
-          <t>9 408,00 ₽</t>
+          <t>9 058,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="6" t="inlineStr">
         <is>
-          <t>111593</t>
+          <t>111409</t>
         </is>
       </c>
       <c r="B162" s="6" t="inlineStr"/>
       <c r="C162" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP20, 3000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D162" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E162" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F162" s="9" t="inlineStr">
         <is>
-          <t>7 235,00 ₽</t>
+          <t>6 866,00 ₽</t>
         </is>
       </c>
       <c r="G162" s="9" t="inlineStr">
         <is>
-          <t>6 874,00 ₽</t>
+          <t>6 523,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="6" t="inlineStr">
         <is>
-          <t>111409</t>
+          <t>111593</t>
         </is>
       </c>
       <c r="B163" s="6" t="inlineStr"/>
       <c r="C163" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP20, 3000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D163" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E163" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F163" s="9" t="inlineStr">
         <is>
-          <t>6 866,00 ₽</t>
+          <t>7 235,00 ₽</t>
         </is>
       </c>
       <c r="G163" s="9" t="inlineStr">
         <is>
-          <t>6 523,00 ₽</t>
+          <t>6 874,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="6" t="inlineStr">
         <is>
           <t>111601</t>
         </is>
       </c>
       <c r="B164" s="6" t="inlineStr"/>
       <c r="C164" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP20, 3000 К, опал</t>
         </is>
       </c>
       <c r="D164" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E164" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -6166,110 +6166,110 @@
       </c>
       <c r="D174" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E174" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F174" s="9" t="inlineStr">
         <is>
           <t>5 869,00 ₽</t>
         </is>
       </c>
       <c r="G174" s="9" t="inlineStr">
         <is>
           <t>5 576,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="6" t="inlineStr">
         <is>
-          <t>114342</t>
+          <t>114214</t>
         </is>
       </c>
       <c r="B175" s="6" t="inlineStr"/>
       <c r="C175" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP20, 4000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D175" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E175" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F175" s="9" t="inlineStr">
         <is>
-          <t>6 792,00 ₽</t>
+          <t>7 161,00 ₽</t>
         </is>
       </c>
       <c r="G175" s="9" t="inlineStr">
         <is>
-          <t>6 453,00 ₽</t>
+          <t>6 803,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="6" t="inlineStr">
         <is>
-          <t>114214</t>
+          <t>114342</t>
         </is>
       </c>
       <c r="B176" s="6" t="inlineStr"/>
       <c r="C176" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP20, 4000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D176" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E176" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F176" s="9" t="inlineStr">
         <is>
-          <t>7 161,00 ₽</t>
+          <t>6 792,00 ₽</t>
         </is>
       </c>
       <c r="G176" s="9" t="inlineStr">
         <is>
-          <t>6 803,00 ₽</t>
+          <t>6 453,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="6" t="inlineStr">
         <is>
           <t>111418</t>
         </is>
       </c>
       <c r="B177" s="6" t="inlineStr"/>
       <c r="C177" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP20, 4000 К, опал полистирол</t>
         </is>
       </c>
       <c r="D177" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E177" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -6562,110 +6562,110 @@
       </c>
       <c r="D186" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E186" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F186" s="9" t="inlineStr">
         <is>
           <t>5 500,00 ₽</t>
         </is>
       </c>
       <c r="G186" s="9" t="inlineStr">
         <is>
           <t>5 225,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="6" t="inlineStr">
         <is>
-          <t>101207</t>
+          <t>101099</t>
         </is>
       </c>
       <c r="B187" s="6" t="inlineStr"/>
       <c r="C187" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP20, 6000 К</t>
         </is>
       </c>
       <c r="D187" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E187" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F187" s="9" t="inlineStr">
         <is>
-          <t>5 334,00 ₽</t>
+          <t>5 703,00 ₽</t>
         </is>
       </c>
       <c r="G187" s="9" t="inlineStr">
         <is>
-          <t>5 068,00 ₽</t>
+          <t>5 418,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="6" t="inlineStr">
         <is>
-          <t>101099</t>
+          <t>101207</t>
         </is>
       </c>
       <c r="B188" s="6" t="inlineStr"/>
       <c r="C188" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP20, 6000 К</t>
         </is>
       </c>
       <c r="D188" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E188" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F188" s="9" t="inlineStr">
         <is>
-          <t>5 703,00 ₽</t>
+          <t>5 334,00 ₽</t>
         </is>
       </c>
       <c r="G188" s="9" t="inlineStr">
         <is>
-          <t>5 418,00 ₽</t>
+          <t>5 068,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="6" t="inlineStr">
         <is>
           <t>114352</t>
         </is>
       </c>
       <c r="B189" s="6" t="inlineStr"/>
       <c r="C189" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP20, 6000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D189" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E189" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -6694,110 +6694,110 @@
       </c>
       <c r="D190" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E190" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F190" s="9" t="inlineStr">
         <is>
           <t>9 903,00 ₽</t>
         </is>
       </c>
       <c r="G190" s="9" t="inlineStr">
         <is>
           <t>9 408,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="6" t="inlineStr">
         <is>
-          <t>111596</t>
+          <t>111412</t>
         </is>
       </c>
       <c r="B191" s="6" t="inlineStr"/>
       <c r="C191" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP20, 6000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D191" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E191" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F191" s="9" t="inlineStr">
         <is>
-          <t>7 235,00 ₽</t>
+          <t>6 866,00 ₽</t>
         </is>
       </c>
       <c r="G191" s="9" t="inlineStr">
         <is>
-          <t>6 874,00 ₽</t>
+          <t>6 523,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="6" t="inlineStr">
         <is>
-          <t>111412</t>
+          <t>111596</t>
         </is>
       </c>
       <c r="B192" s="6" t="inlineStr"/>
       <c r="C192" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP20, 6000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D192" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E192" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F192" s="9" t="inlineStr">
         <is>
-          <t>6 866,00 ₽</t>
+          <t>7 235,00 ₽</t>
         </is>
       </c>
       <c r="G192" s="9" t="inlineStr">
         <is>
-          <t>6 523,00 ₽</t>
+          <t>6 874,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="6" t="inlineStr">
         <is>
           <t>111604</t>
         </is>
       </c>
       <c r="B193" s="6" t="inlineStr"/>
       <c r="C193" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP20, 6000 К, опал</t>
         </is>
       </c>
       <c r="D193" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E193" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -6958,110 +6958,110 @@
       </c>
       <c r="D198" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E198" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F198" s="9" t="inlineStr">
         <is>
           <t>8 730,00 ₽</t>
         </is>
       </c>
       <c r="G198" s="9" t="inlineStr">
         <is>
           <t>8 294,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="6" t="inlineStr">
         <is>
-          <t>114225</t>
+          <t>114353</t>
         </is>
       </c>
       <c r="B199" s="6" t="inlineStr"/>
       <c r="C199" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP54, 3000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D199" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E199" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F199" s="9" t="inlineStr">
         <is>
-          <t>12 732,00 ₽</t>
+          <t>12 561,00 ₽</t>
         </is>
       </c>
       <c r="G199" s="9" t="inlineStr">
         <is>
-          <t>12 096,00 ₽</t>
+          <t>11 933,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="6" t="inlineStr">
         <is>
-          <t>114353</t>
+          <t>114225</t>
         </is>
       </c>
       <c r="B200" s="6" t="inlineStr"/>
       <c r="C200" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP54, 3000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D200" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E200" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F200" s="9" t="inlineStr">
         <is>
-          <t>12 561,00 ₽</t>
+          <t>12 732,00 ₽</t>
         </is>
       </c>
       <c r="G200" s="9" t="inlineStr">
         <is>
-          <t>11 933,00 ₽</t>
+          <t>12 096,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="6" t="inlineStr">
         <is>
           <t>111413</t>
         </is>
       </c>
       <c r="B201" s="6" t="inlineStr"/>
       <c r="C201" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP54, 3000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D201" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E201" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -7222,110 +7222,110 @@
       </c>
       <c r="D206" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E206" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F206" s="9" t="inlineStr">
         <is>
           <t>8 527,00 ₽</t>
         </is>
       </c>
       <c r="G206" s="9" t="inlineStr">
         <is>
           <t>8 101,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="6" t="inlineStr">
         <is>
-          <t>101213</t>
+          <t>101105</t>
         </is>
       </c>
       <c r="B207" s="6" t="inlineStr"/>
       <c r="C207" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP54, 4000 К</t>
         </is>
       </c>
       <c r="D207" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E207" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F207" s="9" t="inlineStr">
         <is>
-          <t>8 361,00 ₽</t>
+          <t>8 730,00 ₽</t>
         </is>
       </c>
       <c r="G207" s="9" t="inlineStr">
         <is>
-          <t>7 943,00 ₽</t>
+          <t>8 294,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="6" t="inlineStr">
         <is>
-          <t>101105</t>
+          <t>101213</t>
         </is>
       </c>
       <c r="B208" s="6" t="inlineStr"/>
       <c r="C208" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP54, 4000 К</t>
         </is>
       </c>
       <c r="D208" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E208" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F208" s="9" t="inlineStr">
         <is>
-          <t>8 730,00 ₽</t>
+          <t>8 361,00 ₽</t>
         </is>
       </c>
       <c r="G208" s="9" t="inlineStr">
         <is>
-          <t>8 294,00 ₽</t>
+          <t>7 943,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="6" t="inlineStr">
         <is>
           <t>114226</t>
         </is>
       </c>
       <c r="B209" s="6" t="inlineStr"/>
       <c r="C209" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP54, 4000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D209" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E209" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -7354,209 +7354,209 @@
       </c>
       <c r="D210" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E210" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F210" s="9" t="inlineStr">
         <is>
           <t>12 561,00 ₽</t>
         </is>
       </c>
       <c r="G210" s="9" t="inlineStr">
         <is>
           <t>11 933,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="6" t="inlineStr">
         <is>
-          <t>111598</t>
+          <t>111414</t>
         </is>
       </c>
       <c r="B211" s="6" t="inlineStr"/>
       <c r="C211" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP54, 4000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D211" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E211" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F211" s="9" t="inlineStr">
         <is>
-          <t>10 262,00 ₽</t>
+          <t>9 893,00 ₽</t>
         </is>
       </c>
       <c r="G211" s="9" t="inlineStr">
         <is>
-          <t>9 749,00 ₽</t>
+          <t>9 399,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="6" t="inlineStr">
         <is>
-          <t>111414</t>
+          <t>111598</t>
         </is>
       </c>
       <c r="B212" s="6" t="inlineStr"/>
       <c r="C212" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP54, 4000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D212" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E212" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F212" s="9" t="inlineStr">
         <is>
-          <t>9 893,00 ₽</t>
+          <t>10 262,00 ₽</t>
         </is>
       </c>
       <c r="G212" s="9" t="inlineStr">
         <is>
-          <t>9 399,00 ₽</t>
+          <t>9 749,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="6" t="inlineStr">
         <is>
           <t>111606</t>
         </is>
       </c>
       <c r="B213" s="6" t="inlineStr"/>
       <c r="C213" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP54, 4000 К, опал</t>
         </is>
       </c>
       <c r="D213" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E213" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F213" s="9" t="inlineStr">
         <is>
           <t>8 896,00 ₽</t>
         </is>
       </c>
       <c r="G213" s="9" t="inlineStr">
         <is>
           <t>8 452,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="6" t="inlineStr">
         <is>
-          <t>114346</t>
+          <t>114218</t>
         </is>
       </c>
       <c r="B214" s="6" t="inlineStr"/>
       <c r="C214" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP54, 4000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D214" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E214" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F214" s="9" t="inlineStr">
         <is>
-          <t>9 819,00 ₽</t>
+          <t>10 188,00 ₽</t>
         </is>
       </c>
       <c r="G214" s="9" t="inlineStr">
         <is>
-          <t>9 329,00 ₽</t>
+          <t>9 679,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="6" t="inlineStr">
         <is>
-          <t>114218</t>
+          <t>114346</t>
         </is>
       </c>
       <c r="B215" s="6" t="inlineStr"/>
       <c r="C215" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP54, 4000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D215" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E215" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F215" s="9" t="inlineStr">
         <is>
-          <t>10 188,00 ₽</t>
+          <t>9 819,00 ₽</t>
         </is>
       </c>
       <c r="G215" s="9" t="inlineStr">
         <is>
-          <t>9 679,00 ₽</t>
+          <t>9 329,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="6" t="inlineStr">
         <is>
           <t>111422</t>
         </is>
       </c>
       <c r="B216" s="6" t="inlineStr"/>
       <c r="C216" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP54, 4000 К, опал полистирол</t>
         </is>
       </c>
       <c r="D216" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E216" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -7684,110 +7684,110 @@
       </c>
       <c r="D220" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E220" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F220" s="9" t="inlineStr">
         <is>
           <t>12 561,00 ₽</t>
         </is>
       </c>
       <c r="G220" s="9" t="inlineStr">
         <is>
           <t>11 933,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="6" t="inlineStr">
         <is>
-          <t>111415</t>
+          <t>111599</t>
         </is>
       </c>
       <c r="B221" s="6" t="inlineStr"/>
       <c r="C221" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP54, 5000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D221" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E221" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F221" s="9" t="inlineStr">
         <is>
-          <t>9 893,00 ₽</t>
+          <t>10 262,00 ₽</t>
         </is>
       </c>
       <c r="G221" s="9" t="inlineStr">
         <is>
-          <t>9 399,00 ₽</t>
+          <t>9 749,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="6" t="inlineStr">
         <is>
-          <t>111599</t>
+          <t>111415</t>
         </is>
       </c>
       <c r="B222" s="6" t="inlineStr"/>
       <c r="C222" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP54, 5000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D222" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E222" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F222" s="9" t="inlineStr">
         <is>
-          <t>10 262,00 ₽</t>
+          <t>9 893,00 ₽</t>
         </is>
       </c>
       <c r="G222" s="9" t="inlineStr">
         <is>
-          <t>9 749,00 ₽</t>
+          <t>9 399,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="6" t="inlineStr">
         <is>
           <t>111607</t>
         </is>
       </c>
       <c r="B223" s="6" t="inlineStr"/>
       <c r="C223" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP54, 5000 К, опал</t>
         </is>
       </c>
       <c r="D223" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E223" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -7882,176 +7882,176 @@
       </c>
       <c r="D226" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E226" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F226" s="9" t="inlineStr">
         <is>
           <t>8 527,00 ₽</t>
         </is>
       </c>
       <c r="G226" s="9" t="inlineStr">
         <is>
           <t>8 101,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="6" t="inlineStr">
         <is>
-          <t>101107</t>
+          <t>101215</t>
         </is>
       </c>
       <c r="B227" s="6" t="inlineStr"/>
       <c r="C227" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP54, 6000 К</t>
         </is>
       </c>
       <c r="D227" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E227" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F227" s="9" t="inlineStr">
         <is>
-          <t>8 730,00 ₽</t>
+          <t>8 361,00 ₽</t>
         </is>
       </c>
       <c r="G227" s="9" t="inlineStr">
         <is>
-          <t>8 294,00 ₽</t>
+          <t>7 943,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="6" t="inlineStr">
         <is>
-          <t>101215</t>
+          <t>101107</t>
         </is>
       </c>
       <c r="B228" s="6" t="inlineStr"/>
       <c r="C228" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP54, 6000 К</t>
         </is>
       </c>
       <c r="D228" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E228" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F228" s="9" t="inlineStr">
         <is>
-          <t>8 361,00 ₽</t>
+          <t>8 730,00 ₽</t>
         </is>
       </c>
       <c r="G228" s="9" t="inlineStr">
         <is>
-          <t>7 943,00 ₽</t>
+          <t>8 294,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="6" t="inlineStr">
         <is>
-          <t>114356</t>
+          <t>114228</t>
         </is>
       </c>
       <c r="B229" s="6" t="inlineStr"/>
       <c r="C229" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP54, 6000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D229" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E229" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F229" s="9" t="inlineStr">
         <is>
-          <t>12 561,00 ₽</t>
+          <t>12 732,00 ₽</t>
         </is>
       </c>
       <c r="G229" s="9" t="inlineStr">
         <is>
-          <t>11 933,00 ₽</t>
+          <t>12 096,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="6" t="inlineStr">
         <is>
-          <t>114228</t>
+          <t>114356</t>
         </is>
       </c>
       <c r="B230" s="6" t="inlineStr"/>
       <c r="C230" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP54, 6000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D230" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E230" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F230" s="9" t="inlineStr">
         <is>
-          <t>12 732,00 ₽</t>
+          <t>12 561,00 ₽</t>
         </is>
       </c>
       <c r="G230" s="9" t="inlineStr">
         <is>
-          <t>12 096,00 ₽</t>
+          <t>11 933,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="6" t="inlineStr">
         <is>
           <t>111600</t>
         </is>
       </c>
       <c r="B231" s="6" t="inlineStr"/>
       <c r="C231" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP54, 6000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D231" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E231" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -9647,110 +9647,110 @@
       </c>
       <c r="D279" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E279" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F279" s="9" t="inlineStr">
         <is>
           <t>6 072,00 ₽</t>
         </is>
       </c>
       <c r="G279" s="9" t="inlineStr">
         <is>
           <t>5 769,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="6" t="inlineStr">
         <is>
-          <t>101229</t>
+          <t>101121</t>
         </is>
       </c>
       <c r="B280" s="6" t="inlineStr"/>
       <c r="C280" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 40, IP20, 3000 К</t>
         </is>
       </c>
       <c r="D280" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E280" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F280" s="9" t="inlineStr">
         <is>
-          <t>5 814,00 ₽</t>
+          <t>6 072,00 ₽</t>
         </is>
       </c>
       <c r="G280" s="9" t="inlineStr">
         <is>
-          <t>5 524,00 ₽</t>
+          <t>5 769,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="6" t="inlineStr">
         <is>
-          <t>101121</t>
+          <t>101229</t>
         </is>
       </c>
       <c r="B281" s="6" t="inlineStr"/>
       <c r="C281" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 40, IP20, 3000 К</t>
         </is>
       </c>
       <c r="D281" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E281" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F281" s="9" t="inlineStr">
         <is>
-          <t>6 072,00 ₽</t>
+          <t>5 814,00 ₽</t>
         </is>
       </c>
       <c r="G281" s="9" t="inlineStr">
         <is>
-          <t>5 769,00 ₽</t>
+          <t>5 524,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="6" t="inlineStr">
         <is>
           <t>114381</t>
         </is>
       </c>
       <c r="B282" s="6" t="inlineStr"/>
       <c r="C282" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 40, IP20, 3000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D282" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E282" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -9911,209 +9911,209 @@
       </c>
       <c r="D287" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E287" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F287" s="9" t="inlineStr">
         <is>
           <t>5 980,00 ₽</t>
         </is>
       </c>
       <c r="G287" s="9" t="inlineStr">
         <is>
           <t>5 681,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="6" t="inlineStr">
         <is>
-          <t>101122</t>
+          <t>101230</t>
         </is>
       </c>
       <c r="B288" s="6" t="inlineStr"/>
       <c r="C288" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 40, IP20, 4000 К</t>
         </is>
       </c>
       <c r="D288" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E288" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F288" s="9" t="inlineStr">
         <is>
-          <t>6 072,00 ₽</t>
+          <t>5 814,00 ₽</t>
         </is>
       </c>
       <c r="G288" s="9" t="inlineStr">
         <is>
-          <t>5 769,00 ₽</t>
+          <t>5 524,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="6" t="inlineStr">
         <is>
-          <t>101230</t>
+          <t>101122</t>
         </is>
       </c>
       <c r="B289" s="6" t="inlineStr"/>
       <c r="C289" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 40, IP20, 4000 К</t>
         </is>
       </c>
       <c r="D289" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E289" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F289" s="9" t="inlineStr">
         <is>
-          <t>5 814,00 ₽</t>
+          <t>6 072,00 ₽</t>
         </is>
       </c>
       <c r="G289" s="9" t="inlineStr">
         <is>
-          <t>5 524,00 ₽</t>
+          <t>5 769,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="6" t="inlineStr">
         <is>
           <t>114382</t>
         </is>
       </c>
       <c r="B290" s="6" t="inlineStr"/>
       <c r="C290" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 40, IP20, 4000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D290" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E290" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F290" s="9" t="inlineStr">
         <is>
           <t>10 014,00 ₽</t>
         </is>
       </c>
       <c r="G290" s="9" t="inlineStr">
         <is>
           <t>9 514,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="6" t="inlineStr">
         <is>
-          <t>111626</t>
+          <t>111442</t>
         </is>
       </c>
       <c r="B291" s="6" t="inlineStr"/>
       <c r="C291" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 40, IP20, 4000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D291" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E291" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F291" s="9" t="inlineStr">
         <is>
-          <t>7 604,00 ₽</t>
+          <t>7 346,00 ₽</t>
         </is>
       </c>
       <c r="G291" s="9" t="inlineStr">
         <is>
-          <t>7 224,00 ₽</t>
+          <t>6 979,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="292">
       <c r="A292" s="6" t="inlineStr">
         <is>
-          <t>111442</t>
+          <t>111626</t>
         </is>
       </c>
       <c r="B292" s="6" t="inlineStr"/>
       <c r="C292" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 40, IP20, 4000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D292" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E292" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F292" s="9" t="inlineStr">
         <is>
-          <t>7 346,00 ₽</t>
+          <t>7 604,00 ₽</t>
         </is>
       </c>
       <c r="G292" s="9" t="inlineStr">
         <is>
-          <t>6 979,00 ₽</t>
+          <t>7 224,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="6" t="inlineStr">
         <is>
           <t>111634</t>
         </is>
       </c>
       <c r="B293" s="6" t="inlineStr"/>
       <c r="C293" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 40, IP20, 4000 К, опал</t>
         </is>
       </c>
       <c r="D293" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E293" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -10472,110 +10472,110 @@
       </c>
       <c r="D304" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E304" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F304" s="9" t="inlineStr">
         <is>
           <t>10 014,00 ₽</t>
         </is>
       </c>
       <c r="G304" s="9" t="inlineStr">
         <is>
           <t>9 514,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="6" t="inlineStr">
         <is>
-          <t>111444</t>
+          <t>111628</t>
         </is>
       </c>
       <c r="B305" s="6" t="inlineStr"/>
       <c r="C305" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 40, IP20, 6000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D305" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E305" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F305" s="9" t="inlineStr">
         <is>
-          <t>7 346,00 ₽</t>
+          <t>7 604,00 ₽</t>
         </is>
       </c>
       <c r="G305" s="9" t="inlineStr">
         <is>
-          <t>6 979,00 ₽</t>
+          <t>7 224,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="6" t="inlineStr">
         <is>
-          <t>111628</t>
+          <t>111444</t>
         </is>
       </c>
       <c r="B306" s="6" t="inlineStr"/>
       <c r="C306" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 40, IP20, 6000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D306" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E306" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F306" s="9" t="inlineStr">
         <is>
-          <t>7 604,00 ₽</t>
+          <t>7 346,00 ₽</t>
         </is>
       </c>
       <c r="G306" s="9" t="inlineStr">
         <is>
-          <t>7 224,00 ₽</t>
+          <t>6 979,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="6" t="inlineStr">
         <is>
           <t>111636</t>
         </is>
       </c>
       <c r="B307" s="6" t="inlineStr"/>
       <c r="C307" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 40, IP20, 6000 К, опал</t>
         </is>
       </c>
       <c r="D307" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E307" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -10736,110 +10736,110 @@
       </c>
       <c r="D312" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E312" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F312" s="9" t="inlineStr">
         <is>
           <t>13 041,00 ₽</t>
         </is>
       </c>
       <c r="G312" s="9" t="inlineStr">
         <is>
           <t>12 389,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="6" t="inlineStr">
         <is>
-          <t>111629</t>
+          <t>111445</t>
         </is>
       </c>
       <c r="B313" s="6" t="inlineStr"/>
       <c r="C313" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 40, IP54, 3000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D313" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E313" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F313" s="9" t="inlineStr">
         <is>
-          <t>10 631,00 ₽</t>
+          <t>10 373,00 ₽</t>
         </is>
       </c>
       <c r="G313" s="9" t="inlineStr">
         <is>
-          <t>10 100,00 ₽</t>
+          <t>9 855,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="6" t="inlineStr">
         <is>
-          <t>111445</t>
+          <t>111629</t>
         </is>
       </c>
       <c r="B314" s="6" t="inlineStr"/>
       <c r="C314" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 40, IP54, 3000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D314" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E314" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F314" s="9" t="inlineStr">
         <is>
-          <t>10 373,00 ₽</t>
+          <t>10 631,00 ₽</t>
         </is>
       </c>
       <c r="G314" s="9" t="inlineStr">
         <is>
-          <t>9 855,00 ₽</t>
+          <t>10 100,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="6" t="inlineStr">
         <is>
           <t>111637</t>
         </is>
       </c>
       <c r="B315" s="6" t="inlineStr"/>
       <c r="C315" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 40, IP54, 3000 К, опал</t>
         </is>
       </c>
       <c r="D315" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E315" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -11528,110 +11528,110 @@
       </c>
       <c r="D336" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E336" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F336" s="9" t="inlineStr">
         <is>
           <t>13 041,00 ₽</t>
         </is>
       </c>
       <c r="G336" s="9" t="inlineStr">
         <is>
           <t>12 389,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="6" t="inlineStr">
         <is>
-          <t>111448</t>
+          <t>111632</t>
         </is>
       </c>
       <c r="B337" s="6" t="inlineStr"/>
       <c r="C337" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 40, IP54, 6000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D337" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E337" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F337" s="9" t="inlineStr">
         <is>
-          <t>10 373,00 ₽</t>
+          <t>10 631,00 ₽</t>
         </is>
       </c>
       <c r="G337" s="9" t="inlineStr">
         <is>
-          <t>9 855,00 ₽</t>
+          <t>10 100,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="6" t="inlineStr">
         <is>
-          <t>111632</t>
+          <t>111448</t>
         </is>
       </c>
       <c r="B338" s="6" t="inlineStr"/>
       <c r="C338" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 40, IP54, 6000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D338" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E338" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F338" s="9" t="inlineStr">
         <is>
-          <t>10 631,00 ₽</t>
+          <t>10 373,00 ₽</t>
         </is>
       </c>
       <c r="G338" s="9" t="inlineStr">
         <is>
-          <t>10 100,00 ₽</t>
+          <t>9 855,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="6" t="inlineStr">
         <is>
           <t>111640</t>
         </is>
       </c>
       <c r="B339" s="6" t="inlineStr"/>
       <c r="C339" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 40, IP54, 6000 К, опал</t>
         </is>
       </c>
       <c r="D339" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E339" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -13223,84 +13223,84 @@
       </c>
       <c r="D387" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E387" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F387" s="9" t="inlineStr">
         <is>
           <t>10 384,00 ₽</t>
         </is>
       </c>
       <c r="G387" s="9" t="inlineStr">
         <is>
           <t>9 865,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="A388" s="6" t="inlineStr">
         <is>
-          <t>111473</t>
+          <t>111641</t>
         </is>
       </c>
       <c r="B388" s="6" t="inlineStr"/>
       <c r="C388" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP20, 3000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D388" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E388" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F388" s="9" t="inlineStr">
         <is>
           <t>7 716,00 ₽</t>
         </is>
       </c>
       <c r="G388" s="9" t="inlineStr">
         <is>
           <t>7 331,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="A389" s="6" t="inlineStr">
         <is>
-          <t>111641</t>
+          <t>111473</t>
         </is>
       </c>
       <c r="B389" s="6" t="inlineStr"/>
       <c r="C389" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP20, 3000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D389" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E389" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F389" s="9" t="inlineStr">
         <is>
           <t>7 716,00 ₽</t>
         </is>
       </c>
       <c r="G389" s="9" t="inlineStr">
         <is>
@@ -13322,84 +13322,84 @@
       </c>
       <c r="D390" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E390" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F390" s="9" t="inlineStr">
         <is>
           <t>6 350,00 ₽</t>
         </is>
       </c>
       <c r="G390" s="9" t="inlineStr">
         <is>
           <t>6 033,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="391">
       <c r="A391" s="6" t="inlineStr">
         <is>
-          <t>114261</t>
+          <t>114405</t>
         </is>
       </c>
       <c r="B391" s="6" t="inlineStr"/>
       <c r="C391" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP20, 3000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D391" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E391" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F391" s="9" t="inlineStr">
         <is>
           <t>7 642,00 ₽</t>
         </is>
       </c>
       <c r="G391" s="9" t="inlineStr">
         <is>
           <t>7 260,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="392">
       <c r="A392" s="6" t="inlineStr">
         <is>
-          <t>114405</t>
+          <t>114261</t>
         </is>
       </c>
       <c r="B392" s="6" t="inlineStr"/>
       <c r="C392" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP20, 3000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D392" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E392" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F392" s="9" t="inlineStr">
         <is>
           <t>7 642,00 ₽</t>
         </is>
       </c>
       <c r="G392" s="9" t="inlineStr">
         <is>
@@ -13421,84 +13421,84 @@
       </c>
       <c r="D393" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E393" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F393" s="9" t="inlineStr">
         <is>
           <t>6 350,00 ₽</t>
         </is>
       </c>
       <c r="G393" s="9" t="inlineStr">
         <is>
           <t>6 033,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="394">
       <c r="A394" s="6" t="inlineStr">
         <is>
-          <t>101254</t>
+          <t>101134</t>
         </is>
       </c>
       <c r="B394" s="6" t="inlineStr"/>
       <c r="C394" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP20, 4000 К</t>
         </is>
       </c>
       <c r="D394" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E394" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F394" s="9" t="inlineStr">
         <is>
           <t>6 184,00 ₽</t>
         </is>
       </c>
       <c r="G394" s="9" t="inlineStr">
         <is>
           <t>5 875,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="395">
       <c r="A395" s="6" t="inlineStr">
         <is>
-          <t>101134</t>
+          <t>101254</t>
         </is>
       </c>
       <c r="B395" s="6" t="inlineStr"/>
       <c r="C395" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP20, 4000 К</t>
         </is>
       </c>
       <c r="D395" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E395" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F395" s="9" t="inlineStr">
         <is>
           <t>6 184,00 ₽</t>
         </is>
       </c>
       <c r="G395" s="9" t="inlineStr">
         <is>
@@ -13652,84 +13652,84 @@
       </c>
       <c r="D400" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E400" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F400" s="9" t="inlineStr">
         <is>
           <t>6 350,00 ₽</t>
         </is>
       </c>
       <c r="G400" s="9" t="inlineStr">
         <is>
           <t>6 033,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="401">
       <c r="A401" s="6" t="inlineStr">
         <is>
-          <t>114406</t>
+          <t>114262</t>
         </is>
       </c>
       <c r="B401" s="6" t="inlineStr"/>
       <c r="C401" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP20, 4000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D401" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E401" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F401" s="9" t="inlineStr">
         <is>
           <t>7 642,00 ₽</t>
         </is>
       </c>
       <c r="G401" s="9" t="inlineStr">
         <is>
           <t>7 260,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="402">
       <c r="A402" s="6" t="inlineStr">
         <is>
-          <t>114262</t>
+          <t>114406</t>
         </is>
       </c>
       <c r="B402" s="6" t="inlineStr"/>
       <c r="C402" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP20, 4000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D402" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E402" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F402" s="9" t="inlineStr">
         <is>
           <t>7 642,00 ₽</t>
         </is>
       </c>
       <c r="G402" s="9" t="inlineStr">
         <is>
@@ -13751,150 +13751,150 @@
       </c>
       <c r="D403" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E403" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F403" s="9" t="inlineStr">
         <is>
           <t>6 350,00 ₽</t>
         </is>
       </c>
       <c r="G403" s="9" t="inlineStr">
         <is>
           <t>6 033,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="404">
       <c r="A404" s="6" t="inlineStr">
         <is>
-          <t>114415</t>
+          <t>114271</t>
         </is>
       </c>
       <c r="B404" s="6" t="inlineStr"/>
       <c r="C404" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP20, 5000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D404" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E404" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F404" s="9" t="inlineStr">
         <is>
-          <t>10 384,00 ₽</t>
+          <t>10 281,00 ₽</t>
         </is>
       </c>
       <c r="G404" s="9" t="inlineStr">
         <is>
-          <t>9 865,00 ₽</t>
+          <t>9 767,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="405">
       <c r="A405" s="6" t="inlineStr">
         <is>
-          <t>114271</t>
+          <t>114415</t>
         </is>
       </c>
       <c r="B405" s="6" t="inlineStr"/>
       <c r="C405" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP20, 5000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D405" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E405" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F405" s="9" t="inlineStr">
         <is>
-          <t>10 281,00 ₽</t>
+          <t>10 384,00 ₽</t>
         </is>
       </c>
       <c r="G405" s="9" t="inlineStr">
         <is>
-          <t>9 767,00 ₽</t>
+          <t>9 865,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="406">
       <c r="A406" s="6" t="inlineStr">
         <is>
-          <t>111643</t>
+          <t>111475</t>
         </is>
       </c>
       <c r="B406" s="6" t="inlineStr"/>
       <c r="C406" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP20, 5000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D406" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E406" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F406" s="9" t="inlineStr">
         <is>
           <t>7 716,00 ₽</t>
         </is>
       </c>
       <c r="G406" s="9" t="inlineStr">
         <is>
           <t>7 331,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="407">
       <c r="A407" s="6" t="inlineStr">
         <is>
-          <t>111475</t>
+          <t>111643</t>
         </is>
       </c>
       <c r="B407" s="6" t="inlineStr"/>
       <c r="C407" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP20, 5000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D407" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E407" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F407" s="9" t="inlineStr">
         <is>
           <t>7 716,00 ₽</t>
         </is>
       </c>
       <c r="G407" s="9" t="inlineStr">
         <is>
@@ -14015,84 +14015,84 @@
       </c>
       <c r="D411" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E411" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F411" s="9" t="inlineStr">
         <is>
           <t>6 350,00 ₽</t>
         </is>
       </c>
       <c r="G411" s="9" t="inlineStr">
         <is>
           <t>6 033,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="412">
       <c r="A412" s="6" t="inlineStr">
         <is>
-          <t>101135</t>
+          <t>101255</t>
         </is>
       </c>
       <c r="B412" s="6" t="inlineStr"/>
       <c r="C412" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP20, 6000 К</t>
         </is>
       </c>
       <c r="D412" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E412" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F412" s="9" t="inlineStr">
         <is>
           <t>6 184,00 ₽</t>
         </is>
       </c>
       <c r="G412" s="9" t="inlineStr">
         <is>
           <t>5 875,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="413">
       <c r="A413" s="6" t="inlineStr">
         <is>
-          <t>101255</t>
+          <t>101135</t>
         </is>
       </c>
       <c r="B413" s="6" t="inlineStr"/>
       <c r="C413" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP20, 6000 К</t>
         </is>
       </c>
       <c r="D413" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E413" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F413" s="9" t="inlineStr">
         <is>
           <t>6 184,00 ₽</t>
         </is>
       </c>
       <c r="G413" s="9" t="inlineStr">
         <is>
@@ -14147,84 +14147,84 @@
       </c>
       <c r="D415" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E415" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F415" s="9" t="inlineStr">
         <is>
           <t>10 384,00 ₽</t>
         </is>
       </c>
       <c r="G415" s="9" t="inlineStr">
         <is>
           <t>9 865,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="416">
       <c r="A416" s="6" t="inlineStr">
         <is>
-          <t>111476</t>
+          <t>111644</t>
         </is>
       </c>
       <c r="B416" s="6" t="inlineStr"/>
       <c r="C416" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP20, 6000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D416" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E416" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F416" s="9" t="inlineStr">
         <is>
           <t>7 716,00 ₽</t>
         </is>
       </c>
       <c r="G416" s="9" t="inlineStr">
         <is>
           <t>7 331,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="417">
       <c r="A417" s="6" t="inlineStr">
         <is>
-          <t>111644</t>
+          <t>111476</t>
         </is>
       </c>
       <c r="B417" s="6" t="inlineStr"/>
       <c r="C417" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP20, 6000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D417" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E417" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F417" s="9" t="inlineStr">
         <is>
           <t>7 716,00 ₽</t>
         </is>
       </c>
       <c r="G417" s="9" t="inlineStr">
         <is>
@@ -14345,216 +14345,216 @@
       </c>
       <c r="D421" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E421" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F421" s="9" t="inlineStr">
         <is>
           <t>6 350,00 ₽</t>
         </is>
       </c>
       <c r="G421" s="9" t="inlineStr">
         <is>
           <t>6 033,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="422">
       <c r="A422" s="6" t="inlineStr">
         <is>
-          <t>101260</t>
+          <t>101140</t>
         </is>
       </c>
       <c r="B422" s="6" t="inlineStr"/>
       <c r="C422" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP54, 3000 К</t>
         </is>
       </c>
       <c r="D422" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E422" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F422" s="9" t="inlineStr">
         <is>
           <t>9 211,00 ₽</t>
         </is>
       </c>
       <c r="G422" s="9" t="inlineStr">
         <is>
           <t>8 751,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="423">
       <c r="A423" s="6" t="inlineStr">
         <is>
-          <t>101140</t>
+          <t>101260</t>
         </is>
       </c>
       <c r="B423" s="6" t="inlineStr"/>
       <c r="C423" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP54, 3000 К</t>
         </is>
       </c>
       <c r="D423" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E423" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F423" s="9" t="inlineStr">
         <is>
           <t>9 211,00 ₽</t>
         </is>
       </c>
       <c r="G423" s="9" t="inlineStr">
         <is>
           <t>8 751,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="424">
       <c r="A424" s="6" t="inlineStr">
         <is>
-          <t>114273</t>
+          <t>114417</t>
         </is>
       </c>
       <c r="B424" s="6" t="inlineStr"/>
       <c r="C424" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP54, 3000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D424" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E424" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F424" s="9" t="inlineStr">
         <is>
-          <t>13 308,00 ₽</t>
+          <t>13 411,00 ₽</t>
         </is>
       </c>
       <c r="G424" s="9" t="inlineStr">
         <is>
-          <t>12 643,00 ₽</t>
+          <t>12 741,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="425">
       <c r="A425" s="6" t="inlineStr">
         <is>
-          <t>114417</t>
+          <t>114273</t>
         </is>
       </c>
       <c r="B425" s="6" t="inlineStr"/>
       <c r="C425" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP54, 3000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D425" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E425" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F425" s="9" t="inlineStr">
         <is>
-          <t>13 411,00 ₽</t>
+          <t>13 308,00 ₽</t>
         </is>
       </c>
       <c r="G425" s="9" t="inlineStr">
         <is>
-          <t>12 741,00 ₽</t>
+          <t>12 643,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="426">
       <c r="A426" s="6" t="inlineStr">
         <is>
-          <t>111645</t>
+          <t>111477</t>
         </is>
       </c>
       <c r="B426" s="6" t="inlineStr"/>
       <c r="C426" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP54, 3000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D426" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E426" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F426" s="9" t="inlineStr">
         <is>
           <t>10 743,00 ₽</t>
         </is>
       </c>
       <c r="G426" s="9" t="inlineStr">
         <is>
           <t>10 206,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="427">
       <c r="A427" s="6" t="inlineStr">
         <is>
-          <t>111477</t>
+          <t>111645</t>
         </is>
       </c>
       <c r="B427" s="6" t="inlineStr"/>
       <c r="C427" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP54, 3000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D427" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E427" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F427" s="9" t="inlineStr">
         <is>
           <t>10 743,00 ₽</t>
         </is>
       </c>
       <c r="G427" s="9" t="inlineStr">
         <is>
@@ -14576,84 +14576,84 @@
       </c>
       <c r="D428" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E428" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F428" s="9" t="inlineStr">
         <is>
           <t>9 377,00 ₽</t>
         </is>
       </c>
       <c r="G428" s="9" t="inlineStr">
         <is>
           <t>8 909,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="429">
       <c r="A429" s="6" t="inlineStr">
         <is>
-          <t>114265</t>
+          <t>114409</t>
         </is>
       </c>
       <c r="B429" s="6" t="inlineStr"/>
       <c r="C429" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP54, 3000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D429" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E429" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F429" s="9" t="inlineStr">
         <is>
           <t>10 669,00 ₽</t>
         </is>
       </c>
       <c r="G429" s="9" t="inlineStr">
         <is>
           <t>10 136,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="430">
       <c r="A430" s="6" t="inlineStr">
         <is>
-          <t>114409</t>
+          <t>114265</t>
         </is>
       </c>
       <c r="B430" s="6" t="inlineStr"/>
       <c r="C430" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP54, 3000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D430" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E430" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F430" s="9" t="inlineStr">
         <is>
           <t>10 669,00 ₽</t>
         </is>
       </c>
       <c r="G430" s="9" t="inlineStr">
         <is>
@@ -14675,84 +14675,84 @@
       </c>
       <c r="D431" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E431" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F431" s="9" t="inlineStr">
         <is>
           <t>9 377,00 ₽</t>
         </is>
       </c>
       <c r="G431" s="9" t="inlineStr">
         <is>
           <t>8 909,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="432">
       <c r="A432" s="6" t="inlineStr">
         <is>
-          <t>101141</t>
+          <t>101261</t>
         </is>
       </c>
       <c r="B432" s="6" t="inlineStr"/>
       <c r="C432" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP54, 4000 К</t>
         </is>
       </c>
       <c r="D432" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E432" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F432" s="9" t="inlineStr">
         <is>
           <t>9 211,00 ₽</t>
         </is>
       </c>
       <c r="G432" s="9" t="inlineStr">
         <is>
           <t>8 751,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="433">
       <c r="A433" s="6" t="inlineStr">
         <is>
-          <t>101261</t>
+          <t>101141</t>
         </is>
       </c>
       <c r="B433" s="6" t="inlineStr"/>
       <c r="C433" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP54, 4000 К</t>
         </is>
       </c>
       <c r="D433" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E433" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F433" s="9" t="inlineStr">
         <is>
           <t>9 211,00 ₽</t>
         </is>
       </c>
       <c r="G433" s="9" t="inlineStr">
         <is>
@@ -15236,84 +15236,84 @@
       </c>
       <c r="D448" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E448" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F448" s="9" t="inlineStr">
         <is>
           <t>9 377,00 ₽</t>
         </is>
       </c>
       <c r="G448" s="9" t="inlineStr">
         <is>
           <t>8 909,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="449">
       <c r="A449" s="6" t="inlineStr">
         <is>
-          <t>114411</t>
+          <t>114267</t>
         </is>
       </c>
       <c r="B449" s="6" t="inlineStr"/>
       <c r="C449" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP54, 5000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D449" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E449" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F449" s="9" t="inlineStr">
         <is>
           <t>10 669,00 ₽</t>
         </is>
       </c>
       <c r="G449" s="9" t="inlineStr">
         <is>
           <t>10 136,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="450">
       <c r="A450" s="6" t="inlineStr">
         <is>
-          <t>114267</t>
+          <t>114411</t>
         </is>
       </c>
       <c r="B450" s="6" t="inlineStr"/>
       <c r="C450" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP54, 5000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D450" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E450" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F450" s="9" t="inlineStr">
         <is>
           <t>10 669,00 ₽</t>
         </is>
       </c>
       <c r="G450" s="9" t="inlineStr">
         <is>
@@ -15335,84 +15335,84 @@
       </c>
       <c r="D451" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E451" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F451" s="9" t="inlineStr">
         <is>
           <t>9 377,00 ₽</t>
         </is>
       </c>
       <c r="G451" s="9" t="inlineStr">
         <is>
           <t>8 909,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="452">
       <c r="A452" s="6" t="inlineStr">
         <is>
-          <t>101143</t>
+          <t>101263</t>
         </is>
       </c>
       <c r="B452" s="6" t="inlineStr"/>
       <c r="C452" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP54, 6000 К</t>
         </is>
       </c>
       <c r="D452" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E452" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F452" s="9" t="inlineStr">
         <is>
           <t>9 211,00 ₽</t>
         </is>
       </c>
       <c r="G452" s="9" t="inlineStr">
         <is>
           <t>8 751,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="453">
       <c r="A453" s="6" t="inlineStr">
         <is>
-          <t>101263</t>
+          <t>101143</t>
         </is>
       </c>
       <c r="B453" s="6" t="inlineStr"/>
       <c r="C453" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP54, 6000 К</t>
         </is>
       </c>
       <c r="D453" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E453" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F453" s="9" t="inlineStr">
         <is>
           <t>9 211,00 ₽</t>
         </is>
       </c>
       <c r="G453" s="9" t="inlineStr">
         <is>
@@ -15566,84 +15566,84 @@
       </c>
       <c r="D458" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E458" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F458" s="9" t="inlineStr">
         <is>
           <t>9 377,00 ₽</t>
         </is>
       </c>
       <c r="G458" s="9" t="inlineStr">
         <is>
           <t>8 909,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="459">
       <c r="A459" s="6" t="inlineStr">
         <is>
-          <t>114412</t>
+          <t>114268</t>
         </is>
       </c>
       <c r="B459" s="6" t="inlineStr"/>
       <c r="C459" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP54, 6000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D459" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E459" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F459" s="9" t="inlineStr">
         <is>
           <t>10 669,00 ₽</t>
         </is>
       </c>
       <c r="G459" s="9" t="inlineStr">
         <is>
           <t>10 136,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="460">
       <c r="A460" s="6" t="inlineStr">
         <is>
-          <t>114268</t>
+          <t>114412</t>
         </is>
       </c>
       <c r="B460" s="6" t="inlineStr"/>
       <c r="C460" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP54, 6000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D460" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E460" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F460" s="9" t="inlineStr">
         <is>
           <t>10 669,00 ₽</t>
         </is>
       </c>
       <c r="G460" s="9" t="inlineStr">
         <is>
@@ -15739,242 +15739,242 @@
       </c>
       <c r="D463" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E463" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F463" s="9" t="inlineStr">
         <is>
           <t>6 645,00 ₽</t>
         </is>
       </c>
       <c r="G463" s="9" t="inlineStr">
         <is>
           <t>6 313,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="464">
       <c r="A464" s="6" t="inlineStr">
         <is>
-          <t>101277</t>
+          <t>101145</t>
         </is>
       </c>
       <c r="B464" s="6" t="inlineStr"/>
       <c r="C464" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP20, 3000 К</t>
         </is>
       </c>
       <c r="D464" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E464" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F464" s="9" t="inlineStr">
         <is>
-          <t>6 645,00 ₽</t>
+          <t>6 737,00 ₽</t>
         </is>
       </c>
       <c r="G464" s="9" t="inlineStr">
         <is>
-          <t>6 313,00 ₽</t>
+          <t>6 401,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="465">
       <c r="A465" s="6" t="inlineStr">
         <is>
-          <t>101145</t>
+          <t>101277</t>
         </is>
       </c>
       <c r="B465" s="6" t="inlineStr"/>
       <c r="C465" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP20, 3000 К</t>
         </is>
       </c>
       <c r="D465" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E465" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F465" s="9" t="inlineStr">
         <is>
-          <t>6 737,00 ₽</t>
+          <t>6 645,00 ₽</t>
         </is>
       </c>
       <c r="G465" s="9" t="inlineStr">
         <is>
-          <t>6 401,00 ₽</t>
+          <t>6 313,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="466">
       <c r="A466" s="6" t="inlineStr">
         <is>
-          <t>114429</t>
+          <t>114285</t>
         </is>
       </c>
       <c r="B466" s="6" t="inlineStr"/>
       <c r="C466" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP20, 3000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D466" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E466" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F466" s="9" t="inlineStr">
         <is>
-          <t>10 845,00 ₽</t>
+          <t>10 937,00 ₽</t>
         </is>
       </c>
       <c r="G466" s="9" t="inlineStr">
         <is>
-          <t>10 303,00 ₽</t>
+          <t>10 391,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="467">
       <c r="A467" s="6" t="inlineStr">
         <is>
-          <t>114285</t>
+          <t>114429</t>
         </is>
       </c>
       <c r="B467" s="6" t="inlineStr"/>
       <c r="C467" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP20, 3000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D467" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E467" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F467" s="9" t="inlineStr">
         <is>
-          <t>10 937,00 ₽</t>
+          <t>10 845,00 ₽</t>
         </is>
       </c>
       <c r="G467" s="9" t="inlineStr">
         <is>
-          <t>10 391,00 ₽</t>
+          <t>10 303,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="468">
       <c r="A468" s="6" t="inlineStr">
         <is>
-          <t>111657</t>
+          <t>111489</t>
         </is>
       </c>
       <c r="B468" s="6" t="inlineStr"/>
       <c r="C468" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP20, 3000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D468" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E468" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F468" s="9" t="inlineStr">
         <is>
-          <t>8 269,00 ₽</t>
+          <t>8 177,00 ₽</t>
         </is>
       </c>
       <c r="G468" s="9" t="inlineStr">
         <is>
-          <t>7 856,00 ₽</t>
+          <t>7 769,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="469">
       <c r="A469" s="6" t="inlineStr">
         <is>
-          <t>111489</t>
+          <t>111657</t>
         </is>
       </c>
       <c r="B469" s="6" t="inlineStr"/>
       <c r="C469" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP20, 3000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D469" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E469" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F469" s="9" t="inlineStr">
         <is>
-          <t>8 177,00 ₽</t>
+          <t>8 269,00 ₽</t>
         </is>
       </c>
       <c r="G469" s="9" t="inlineStr">
         <is>
-          <t>7 769,00 ₽</t>
+          <t>7 856,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="470">
       <c r="A470" s="6" t="inlineStr">
         <is>
           <t>111665</t>
         </is>
       </c>
       <c r="B470" s="6" t="inlineStr"/>
       <c r="C470" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP20, 3000 К, опал</t>
         </is>
       </c>
       <c r="D470" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E470" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -16135,110 +16135,110 @@
       </c>
       <c r="D475" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E475" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F475" s="9" t="inlineStr">
         <is>
           <t>6 645,00 ₽</t>
         </is>
       </c>
       <c r="G475" s="9" t="inlineStr">
         <is>
           <t>6 313,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="476">
       <c r="A476" s="6" t="inlineStr">
         <is>
-          <t>114286</t>
+          <t>114430</t>
         </is>
       </c>
       <c r="B476" s="6" t="inlineStr"/>
       <c r="C476" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP20, 4000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D476" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E476" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F476" s="9" t="inlineStr">
         <is>
-          <t>10 937,00 ₽</t>
+          <t>10 845,00 ₽</t>
         </is>
       </c>
       <c r="G476" s="9" t="inlineStr">
         <is>
-          <t>10 391,00 ₽</t>
+          <t>10 303,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="477">
       <c r="A477" s="6" t="inlineStr">
         <is>
-          <t>114430</t>
+          <t>114286</t>
         </is>
       </c>
       <c r="B477" s="6" t="inlineStr"/>
       <c r="C477" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP20, 4000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D477" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E477" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F477" s="9" t="inlineStr">
         <is>
-          <t>10 845,00 ₽</t>
+          <t>10 937,00 ₽</t>
         </is>
       </c>
       <c r="G477" s="9" t="inlineStr">
         <is>
-          <t>10 303,00 ₽</t>
+          <t>10 391,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="478">
       <c r="A478" s="6" t="inlineStr">
         <is>
           <t>111658</t>
         </is>
       </c>
       <c r="B478" s="6" t="inlineStr"/>
       <c r="C478" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP20, 4000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D478" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E478" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -16729,275 +16729,275 @@
       </c>
       <c r="D493" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E493" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F493" s="9" t="inlineStr">
         <is>
           <t>6 737,00 ₽</t>
         </is>
       </c>
       <c r="G493" s="9" t="inlineStr">
         <is>
           <t>6 401,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="494">
       <c r="A494" s="6" t="inlineStr">
         <is>
-          <t>114288</t>
+          <t>114432</t>
         </is>
       </c>
       <c r="B494" s="6" t="inlineStr"/>
       <c r="C494" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP20, 6000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D494" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E494" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F494" s="9" t="inlineStr">
         <is>
-          <t>10 937,00 ₽</t>
+          <t>10 845,00 ₽</t>
         </is>
       </c>
       <c r="G494" s="9" t="inlineStr">
         <is>
-          <t>10 391,00 ₽</t>
+          <t>10 303,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="495">
       <c r="A495" s="6" t="inlineStr">
         <is>
-          <t>114432</t>
+          <t>114288</t>
         </is>
       </c>
       <c r="B495" s="6" t="inlineStr"/>
       <c r="C495" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP20, 6000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D495" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E495" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F495" s="9" t="inlineStr">
         <is>
-          <t>10 845,00 ₽</t>
+          <t>10 937,00 ₽</t>
         </is>
       </c>
       <c r="G495" s="9" t="inlineStr">
         <is>
-          <t>10 303,00 ₽</t>
+          <t>10 391,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="496">
       <c r="A496" s="6" t="inlineStr">
         <is>
-          <t>111660</t>
+          <t>111492</t>
         </is>
       </c>
       <c r="B496" s="6" t="inlineStr"/>
       <c r="C496" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP20, 6000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D496" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E496" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F496" s="9" t="inlineStr">
         <is>
-          <t>8 269,00 ₽</t>
+          <t>8 177,00 ₽</t>
         </is>
       </c>
       <c r="G496" s="9" t="inlineStr">
         <is>
-          <t>7 856,00 ₽</t>
+          <t>7 769,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="497">
       <c r="A497" s="6" t="inlineStr">
         <is>
-          <t>111492</t>
+          <t>111660</t>
         </is>
       </c>
       <c r="B497" s="6" t="inlineStr"/>
       <c r="C497" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP20, 6000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D497" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E497" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F497" s="9" t="inlineStr">
         <is>
-          <t>8 177,00 ₽</t>
+          <t>8 269,00 ₽</t>
         </is>
       </c>
       <c r="G497" s="9" t="inlineStr">
         <is>
-          <t>7 769,00 ₽</t>
+          <t>7 856,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="498">
       <c r="A498" s="6" t="inlineStr">
         <is>
           <t>111668</t>
         </is>
       </c>
       <c r="B498" s="6" t="inlineStr"/>
       <c r="C498" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP20, 6000 К, опал</t>
         </is>
       </c>
       <c r="D498" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E498" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F498" s="9" t="inlineStr">
         <is>
           <t>6 903,00 ₽</t>
         </is>
       </c>
       <c r="G498" s="9" t="inlineStr">
         <is>
           <t>6 558,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="499">
       <c r="A499" s="6" t="inlineStr">
         <is>
-          <t>114280</t>
+          <t>114424</t>
         </is>
       </c>
       <c r="B499" s="6" t="inlineStr"/>
       <c r="C499" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP20, 6000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D499" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E499" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F499" s="9" t="inlineStr">
         <is>
-          <t>8 195,00 ₽</t>
+          <t>8 269,00 ₽</t>
         </is>
       </c>
       <c r="G499" s="9" t="inlineStr">
         <is>
-          <t>7 786,00 ₽</t>
+          <t>7 856,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="500">
       <c r="A500" s="6" t="inlineStr">
         <is>
-          <t>114424</t>
+          <t>114280</t>
         </is>
       </c>
       <c r="B500" s="6" t="inlineStr"/>
       <c r="C500" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP20, 6000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D500" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E500" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F500" s="9" t="inlineStr">
         <is>
-          <t>8 269,00 ₽</t>
+          <t>8 195,00 ₽</t>
         </is>
       </c>
       <c r="G500" s="9" t="inlineStr">
         <is>
-          <t>7 856,00 ₽</t>
+          <t>7 786,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="501">
       <c r="A501" s="6" t="inlineStr">
         <is>
           <t>111500</t>
         </is>
       </c>
       <c r="B501" s="6" t="inlineStr"/>
       <c r="C501" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP20, 6000 К, опал полистирол</t>
         </is>
       </c>
       <c r="D501" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E501" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -17125,110 +17125,110 @@
       </c>
       <c r="D505" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E505" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F505" s="9" t="inlineStr">
         <is>
           <t>13 872,00 ₽</t>
         </is>
       </c>
       <c r="G505" s="9" t="inlineStr">
         <is>
           <t>13 179,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="506">
       <c r="A506" s="6" t="inlineStr">
         <is>
-          <t>111493</t>
+          <t>111661</t>
         </is>
       </c>
       <c r="B506" s="6" t="inlineStr"/>
       <c r="C506" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP54, 3000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D506" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E506" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F506" s="9" t="inlineStr">
         <is>
-          <t>11 204,00 ₽</t>
+          <t>11 296,00 ₽</t>
         </is>
       </c>
       <c r="G506" s="9" t="inlineStr">
         <is>
-          <t>10 644,00 ₽</t>
+          <t>10 732,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="507">
       <c r="A507" s="6" t="inlineStr">
         <is>
-          <t>111661</t>
+          <t>111493</t>
         </is>
       </c>
       <c r="B507" s="6" t="inlineStr"/>
       <c r="C507" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP54, 3000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D507" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E507" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F507" s="9" t="inlineStr">
         <is>
-          <t>11 296,00 ₽</t>
+          <t>11 204,00 ₽</t>
         </is>
       </c>
       <c r="G507" s="9" t="inlineStr">
         <is>
-          <t>10 732,00 ₽</t>
+          <t>10 644,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="508">
       <c r="A508" s="6" t="inlineStr">
         <is>
           <t>111669</t>
         </is>
       </c>
       <c r="B508" s="6" t="inlineStr"/>
       <c r="C508" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP54, 3000 К, опал</t>
         </is>
       </c>
       <c r="D508" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E508" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -17389,110 +17389,110 @@
       </c>
       <c r="D513" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E513" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F513" s="9" t="inlineStr">
         <is>
           <t>9 672,00 ₽</t>
         </is>
       </c>
       <c r="G513" s="9" t="inlineStr">
         <is>
           <t>9 189,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="514">
       <c r="A514" s="6" t="inlineStr">
         <is>
-          <t>114290</t>
+          <t>114434</t>
         </is>
       </c>
       <c r="B514" s="6" t="inlineStr"/>
       <c r="C514" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP54, 4000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D514" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E514" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F514" s="9" t="inlineStr">
         <is>
-          <t>13 964,00 ₽</t>
+          <t>13 872,00 ₽</t>
         </is>
       </c>
       <c r="G514" s="9" t="inlineStr">
         <is>
-          <t>13 266,00 ₽</t>
+          <t>13 179,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="515">
       <c r="A515" s="6" t="inlineStr">
         <is>
-          <t>114434</t>
+          <t>114290</t>
         </is>
       </c>
       <c r="B515" s="6" t="inlineStr"/>
       <c r="C515" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP54, 4000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D515" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E515" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F515" s="9" t="inlineStr">
         <is>
-          <t>13 872,00 ₽</t>
+          <t>13 964,00 ₽</t>
         </is>
       </c>
       <c r="G515" s="9" t="inlineStr">
         <is>
-          <t>13 179,00 ₽</t>
+          <t>13 266,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="516">
       <c r="A516" s="6" t="inlineStr">
         <is>
           <t>111662</t>
         </is>
       </c>
       <c r="B516" s="6" t="inlineStr"/>
       <c r="C516" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP54, 4000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D516" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E516" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -17653,176 +17653,176 @@
       </c>
       <c r="D521" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E521" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F521" s="9" t="inlineStr">
         <is>
           <t>9 838,00 ₽</t>
         </is>
       </c>
       <c r="G521" s="9" t="inlineStr">
         <is>
           <t>9 347,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="522">
       <c r="A522" s="6" t="inlineStr">
         <is>
-          <t>101286</t>
+          <t>101154</t>
         </is>
       </c>
       <c r="B522" s="6" t="inlineStr"/>
       <c r="C522" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP54, 5000 К</t>
         </is>
       </c>
       <c r="D522" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E522" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F522" s="9" t="inlineStr">
         <is>
-          <t>9 672,00 ₽</t>
+          <t>9 323,00 ₽</t>
         </is>
       </c>
       <c r="G522" s="9" t="inlineStr">
         <is>
-          <t>9 189,00 ₽</t>
+          <t>8 857,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="523">
       <c r="A523" s="6" t="inlineStr">
         <is>
-          <t>101154</t>
+          <t>101286</t>
         </is>
       </c>
       <c r="B523" s="6" t="inlineStr"/>
       <c r="C523" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP54, 5000 К</t>
         </is>
       </c>
       <c r="D523" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E523" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F523" s="9" t="inlineStr">
         <is>
-          <t>9 323,00 ₽</t>
+          <t>9 672,00 ₽</t>
         </is>
       </c>
       <c r="G523" s="9" t="inlineStr">
         <is>
-          <t>8 857,00 ₽</t>
+          <t>9 189,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="524">
       <c r="A524" s="6" t="inlineStr">
         <is>
-          <t>114291</t>
+          <t>114435</t>
         </is>
       </c>
       <c r="B524" s="6" t="inlineStr"/>
       <c r="C524" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP54, 5000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D524" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E524" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F524" s="9" t="inlineStr">
         <is>
-          <t>13 964,00 ₽</t>
+          <t>13 872,00 ₽</t>
         </is>
       </c>
       <c r="G524" s="9" t="inlineStr">
         <is>
-          <t>13 266,00 ₽</t>
+          <t>13 179,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="525">
       <c r="A525" s="6" t="inlineStr">
         <is>
-          <t>114435</t>
+          <t>114291</t>
         </is>
       </c>
       <c r="B525" s="6" t="inlineStr"/>
       <c r="C525" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP54, 5000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D525" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E525" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F525" s="9" t="inlineStr">
         <is>
-          <t>13 872,00 ₽</t>
+          <t>13 964,00 ₽</t>
         </is>
       </c>
       <c r="G525" s="9" t="inlineStr">
         <is>
-          <t>13 179,00 ₽</t>
+          <t>13 266,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="526">
       <c r="A526" s="6" t="inlineStr">
         <is>
           <t>111495</t>
         </is>
       </c>
       <c r="B526" s="6" t="inlineStr"/>
       <c r="C526" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP54, 5000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D526" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E526" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -17884,275 +17884,275 @@
       </c>
       <c r="D528" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E528" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F528" s="9" t="inlineStr">
         <is>
           <t>9 930,00 ₽</t>
         </is>
       </c>
       <c r="G528" s="9" t="inlineStr">
         <is>
           <t>9 434,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="529">
       <c r="A529" s="6" t="inlineStr">
         <is>
-          <t>114427</t>
+          <t>114283</t>
         </is>
       </c>
       <c r="B529" s="6" t="inlineStr"/>
       <c r="C529" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP54, 5000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D529" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E529" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F529" s="9" t="inlineStr">
         <is>
-          <t>11 296,00 ₽</t>
+          <t>11 222,00 ₽</t>
         </is>
       </c>
       <c r="G529" s="9" t="inlineStr">
         <is>
-          <t>10 732,00 ₽</t>
+          <t>10 661,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="530">
       <c r="A530" s="6" t="inlineStr">
         <is>
-          <t>114283</t>
+          <t>114427</t>
         </is>
       </c>
       <c r="B530" s="6" t="inlineStr"/>
       <c r="C530" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP54, 5000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D530" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E530" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F530" s="9" t="inlineStr">
         <is>
-          <t>11 222,00 ₽</t>
+          <t>11 296,00 ₽</t>
         </is>
       </c>
       <c r="G530" s="9" t="inlineStr">
         <is>
-          <t>10 661,00 ₽</t>
+          <t>10 732,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="531">
       <c r="A531" s="6" t="inlineStr">
         <is>
           <t>111503</t>
         </is>
       </c>
       <c r="B531" s="6" t="inlineStr"/>
       <c r="C531" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP54, 5000 К, опал полистирол</t>
         </is>
       </c>
       <c r="D531" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E531" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F531" s="9" t="inlineStr">
         <is>
           <t>9 838,00 ₽</t>
         </is>
       </c>
       <c r="G531" s="9" t="inlineStr">
         <is>
           <t>9 347,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="532">
       <c r="A532" s="6" t="inlineStr">
         <is>
-          <t>101287</t>
+          <t>101155</t>
         </is>
       </c>
       <c r="B532" s="6" t="inlineStr"/>
       <c r="C532" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP54, 6000 К</t>
         </is>
       </c>
       <c r="D532" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E532" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F532" s="9" t="inlineStr">
         <is>
-          <t>9 672,00 ₽</t>
+          <t>9 323,00 ₽</t>
         </is>
       </c>
       <c r="G532" s="9" t="inlineStr">
         <is>
-          <t>9 189,00 ₽</t>
+          <t>8 857,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="533">
       <c r="A533" s="6" t="inlineStr">
         <is>
-          <t>101155</t>
+          <t>101287</t>
         </is>
       </c>
       <c r="B533" s="6" t="inlineStr"/>
       <c r="C533" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP54, 6000 К</t>
         </is>
       </c>
       <c r="D533" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E533" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F533" s="9" t="inlineStr">
         <is>
-          <t>9 323,00 ₽</t>
+          <t>9 672,00 ₽</t>
         </is>
       </c>
       <c r="G533" s="9" t="inlineStr">
         <is>
-          <t>8 857,00 ₽</t>
+          <t>9 189,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="534">
       <c r="A534" s="6" t="inlineStr">
         <is>
-          <t>114292</t>
+          <t>114436</t>
         </is>
       </c>
       <c r="B534" s="6" t="inlineStr"/>
       <c r="C534" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP54, 6000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D534" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E534" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F534" s="9" t="inlineStr">
         <is>
-          <t>13 964,00 ₽</t>
+          <t>13 872,00 ₽</t>
         </is>
       </c>
       <c r="G534" s="9" t="inlineStr">
         <is>
-          <t>13 266,00 ₽</t>
+          <t>13 179,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="535">
       <c r="A535" s="6" t="inlineStr">
         <is>
-          <t>114436</t>
+          <t>114292</t>
         </is>
       </c>
       <c r="B535" s="6" t="inlineStr"/>
       <c r="C535" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP54, 6000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D535" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E535" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F535" s="9" t="inlineStr">
         <is>
-          <t>13 872,00 ₽</t>
+          <t>13 964,00 ₽</t>
         </is>
       </c>
       <c r="G535" s="9" t="inlineStr">
         <is>
-          <t>13 179,00 ₽</t>
+          <t>13 266,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="536">
       <c r="A536" s="6" t="inlineStr">
         <is>
           <t>111664</t>
         </is>
       </c>
       <c r="B536" s="6" t="inlineStr"/>
       <c r="C536" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP54, 6000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D536" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E536" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -18313,118 +18313,118 @@
       </c>
       <c r="D541" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E541" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F541" s="9" t="inlineStr">
         <is>
           <t>9 838,00 ₽</t>
         </is>
       </c>
       <c r="G541" s="9" t="inlineStr">
         <is>
           <t>9 347,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="542">
       <c r="A542" s="6" t="inlineStr">
         <is>
-          <t>111505</t>
+          <t>101156</t>
         </is>
       </c>
       <c r="B542" s="6" t="inlineStr">
         <is>
           <t>ССдО 03-070-003 IP20</t>
         </is>
       </c>
       <c r="C542" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, 5000 К</t>
         </is>
       </c>
       <c r="D542" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E542" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F542" s="9" t="inlineStr">
         <is>
-          <t>7 549,00 ₽</t>
+          <t>7 660,00 ₽</t>
         </is>
       </c>
       <c r="G542" s="9" t="inlineStr">
         <is>
-          <t>7 172,00 ₽</t>
+          <t>7 277,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="543">
       <c r="A543" s="6" t="inlineStr">
         <is>
-          <t>101156</t>
+          <t>111505</t>
         </is>
       </c>
       <c r="B543" s="6" t="inlineStr">
         <is>
           <t>ССдО 03-070-003 IP20</t>
         </is>
       </c>
       <c r="C543" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, 5000 К</t>
         </is>
       </c>
       <c r="D543" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E543" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F543" s="9" t="inlineStr">
         <is>
-          <t>7 660,00 ₽</t>
+          <t>7 549,00 ₽</t>
         </is>
       </c>
       <c r="G543" s="9" t="inlineStr">
         <is>
-          <t>7 277,00 ₽</t>
+          <t>7 172,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="544">
       <c r="A544" s="6" t="inlineStr">
         <is>
           <t>101157</t>
         </is>
       </c>
       <c r="B544" s="6" t="inlineStr"/>
       <c r="C544" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP20, 3000 К</t>
         </is>
       </c>
       <c r="D544" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E544" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -18519,110 +18519,110 @@
       </c>
       <c r="D547" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E547" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F547" s="9" t="inlineStr">
         <is>
           <t>11 860,00 ₽</t>
         </is>
       </c>
       <c r="G547" s="9" t="inlineStr">
         <is>
           <t>11 267,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="548">
       <c r="A548" s="6" t="inlineStr">
         <is>
-          <t>111673</t>
+          <t>111513</t>
         </is>
       </c>
       <c r="B548" s="6" t="inlineStr"/>
       <c r="C548" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP20, 3000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D548" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E548" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F548" s="9" t="inlineStr">
         <is>
-          <t>9 192,00 ₽</t>
+          <t>9 081,00 ₽</t>
         </is>
       </c>
       <c r="G548" s="9" t="inlineStr">
         <is>
-          <t>8 733,00 ₽</t>
+          <t>8 627,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="549">
       <c r="A549" s="6" t="inlineStr">
         <is>
-          <t>111513</t>
+          <t>111673</t>
         </is>
       </c>
       <c r="B549" s="6" t="inlineStr"/>
       <c r="C549" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP20, 3000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D549" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E549" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F549" s="9" t="inlineStr">
         <is>
-          <t>9 081,00 ₽</t>
+          <t>9 192,00 ₽</t>
         </is>
       </c>
       <c r="G549" s="9" t="inlineStr">
         <is>
-          <t>8 627,00 ₽</t>
+          <t>8 733,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="550">
       <c r="A550" s="6" t="inlineStr">
         <is>
           <t>111681</t>
         </is>
       </c>
       <c r="B550" s="6" t="inlineStr"/>
       <c r="C550" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP20, 3000 К, опал</t>
         </is>
       </c>
       <c r="D550" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E550" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -18717,110 +18717,110 @@
       </c>
       <c r="D553" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E553" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F553" s="9" t="inlineStr">
         <is>
           <t>7 715,00 ₽</t>
         </is>
       </c>
       <c r="G553" s="9" t="inlineStr">
         <is>
           <t>7 330,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="554">
       <c r="A554" s="6" t="inlineStr">
         <is>
-          <t>101158</t>
+          <t>111507</t>
         </is>
       </c>
       <c r="B554" s="6" t="inlineStr"/>
       <c r="C554" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP20, 4000 К</t>
         </is>
       </c>
       <c r="D554" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E554" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F554" s="9" t="inlineStr">
         <is>
-          <t>7 660,00 ₽</t>
+          <t>7 549,00 ₽</t>
         </is>
       </c>
       <c r="G554" s="9" t="inlineStr">
         <is>
-          <t>7 277,00 ₽</t>
+          <t>7 172,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="555">
       <c r="A555" s="6" t="inlineStr">
         <is>
-          <t>111507</t>
+          <t>101158</t>
         </is>
       </c>
       <c r="B555" s="6" t="inlineStr"/>
       <c r="C555" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP20, 4000 К</t>
         </is>
       </c>
       <c r="D555" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E555" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F555" s="9" t="inlineStr">
         <is>
-          <t>7 549,00 ₽</t>
+          <t>7 660,00 ₽</t>
         </is>
       </c>
       <c r="G555" s="9" t="inlineStr">
         <is>
-          <t>7 172,00 ₽</t>
+          <t>7 277,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="556">
       <c r="A556" s="6" t="inlineStr">
         <is>
           <t>114446</t>
         </is>
       </c>
       <c r="B556" s="6" t="inlineStr"/>
       <c r="C556" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP20, 4000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D556" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E556" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -18948,110 +18948,110 @@
       </c>
       <c r="D560" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E560" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F560" s="9" t="inlineStr">
         <is>
           <t>7 826,00 ₽</t>
         </is>
       </c>
       <c r="G560" s="9" t="inlineStr">
         <is>
           <t>7 435,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="561">
       <c r="A561" s="6" t="inlineStr">
         <is>
-          <t>114294</t>
+          <t>114438</t>
         </is>
       </c>
       <c r="B561" s="6" t="inlineStr"/>
       <c r="C561" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP20, 4000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D561" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E561" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F561" s="9" t="inlineStr">
         <is>
-          <t>9 118,00 ₽</t>
+          <t>9 007,00 ₽</t>
         </is>
       </c>
       <c r="G561" s="9" t="inlineStr">
         <is>
-          <t>8 663,00 ₽</t>
+          <t>8 557,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="562">
       <c r="A562" s="6" t="inlineStr">
         <is>
-          <t>114438</t>
+          <t>114294</t>
         </is>
       </c>
       <c r="B562" s="6" t="inlineStr"/>
       <c r="C562" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP20, 4000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D562" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E562" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F562" s="9" t="inlineStr">
         <is>
-          <t>9 007,00 ₽</t>
+          <t>9 118,00 ₽</t>
         </is>
       </c>
       <c r="G562" s="9" t="inlineStr">
         <is>
-          <t>8 557,00 ₽</t>
+          <t>8 663,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="563">
       <c r="A563" s="6" t="inlineStr">
         <is>
           <t>111522</t>
         </is>
       </c>
       <c r="B563" s="6" t="inlineStr"/>
       <c r="C563" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP20, 4000 К, опал полистирол</t>
         </is>
       </c>
       <c r="D563" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E563" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -19212,671 +19212,671 @@
       </c>
       <c r="D568" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E568" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F568" s="9" t="inlineStr">
         <is>
           <t>7 826,00 ₽</t>
         </is>
       </c>
       <c r="G568" s="9" t="inlineStr">
         <is>
           <t>7 435,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="569">
       <c r="A569" s="6" t="inlineStr">
         <is>
-          <t>114295</t>
+          <t>114439</t>
         </is>
       </c>
       <c r="B569" s="6" t="inlineStr"/>
       <c r="C569" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP20, 5000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D569" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E569" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F569" s="9" t="inlineStr">
         <is>
-          <t>9 118,00 ₽</t>
+          <t>9 007,00 ₽</t>
         </is>
       </c>
       <c r="G569" s="9" t="inlineStr">
         <is>
-          <t>8 663,00 ₽</t>
+          <t>8 557,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="570">
       <c r="A570" s="6" t="inlineStr">
         <is>
-          <t>114439</t>
+          <t>114295</t>
         </is>
       </c>
       <c r="B570" s="6" t="inlineStr"/>
       <c r="C570" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP20, 5000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D570" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E570" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F570" s="9" t="inlineStr">
         <is>
-          <t>9 007,00 ₽</t>
+          <t>9 118,00 ₽</t>
         </is>
       </c>
       <c r="G570" s="9" t="inlineStr">
         <is>
-          <t>8 557,00 ₽</t>
+          <t>8 663,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="571">
       <c r="A571" s="6" t="inlineStr">
         <is>
           <t>111523</t>
         </is>
       </c>
       <c r="B571" s="6" t="inlineStr"/>
       <c r="C571" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP20, 5000 К, опал полистирол</t>
         </is>
       </c>
       <c r="D571" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E571" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F571" s="9" t="inlineStr">
         <is>
           <t>7 715,00 ₽</t>
         </is>
       </c>
       <c r="G571" s="9" t="inlineStr">
         <is>
           <t>7 330,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="572">
       <c r="A572" s="6" t="inlineStr">
         <is>
-          <t>111508</t>
+          <t>101159</t>
         </is>
       </c>
       <c r="B572" s="6" t="inlineStr"/>
       <c r="C572" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP20, 6000 К</t>
         </is>
       </c>
       <c r="D572" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E572" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F572" s="9" t="inlineStr">
         <is>
-          <t>7 549,00 ₽</t>
+          <t>7 660,00 ₽</t>
         </is>
       </c>
       <c r="G572" s="9" t="inlineStr">
         <is>
-          <t>7 172,00 ₽</t>
+          <t>7 277,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="573">
       <c r="A573" s="6" t="inlineStr">
         <is>
-          <t>101159</t>
+          <t>111508</t>
         </is>
       </c>
       <c r="B573" s="6" t="inlineStr"/>
       <c r="C573" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP20, 6000 К</t>
         </is>
       </c>
       <c r="D573" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E573" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F573" s="9" t="inlineStr">
         <is>
-          <t>7 660,00 ₽</t>
+          <t>7 549,00 ₽</t>
         </is>
       </c>
       <c r="G573" s="9" t="inlineStr">
         <is>
-          <t>7 277,00 ₽</t>
+          <t>7 172,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="574">
       <c r="A574" s="6" t="inlineStr">
         <is>
-          <t>114448</t>
+          <t>114304</t>
         </is>
       </c>
       <c r="B574" s="6" t="inlineStr"/>
       <c r="C574" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP20, 6000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D574" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E574" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F574" s="9" t="inlineStr">
         <is>
-          <t>11 749,00 ₽</t>
+          <t>11 860,00 ₽</t>
         </is>
       </c>
       <c r="G574" s="9" t="inlineStr">
         <is>
-          <t>11 162,00 ₽</t>
+          <t>11 267,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="575">
       <c r="A575" s="6" t="inlineStr">
         <is>
-          <t>114304</t>
+          <t>114448</t>
         </is>
       </c>
       <c r="B575" s="6" t="inlineStr"/>
       <c r="C575" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP20, 6000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D575" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E575" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F575" s="9" t="inlineStr">
         <is>
-          <t>11 860,00 ₽</t>
+          <t>11 749,00 ₽</t>
         </is>
       </c>
       <c r="G575" s="9" t="inlineStr">
         <is>
-          <t>11 267,00 ₽</t>
+          <t>11 162,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="576">
       <c r="A576" s="6" t="inlineStr">
         <is>
-          <t>111516</t>
+          <t>111676</t>
         </is>
       </c>
       <c r="B576" s="6" t="inlineStr"/>
       <c r="C576" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP20, 6000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D576" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E576" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F576" s="9" t="inlineStr">
         <is>
-          <t>9 081,00 ₽</t>
+          <t>9 192,00 ₽</t>
         </is>
       </c>
       <c r="G576" s="9" t="inlineStr">
         <is>
-          <t>8 627,00 ₽</t>
+          <t>8 733,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="577">
       <c r="A577" s="6" t="inlineStr">
         <is>
-          <t>111676</t>
+          <t>111516</t>
         </is>
       </c>
       <c r="B577" s="6" t="inlineStr"/>
       <c r="C577" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP20, 6000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D577" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E577" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F577" s="9" t="inlineStr">
         <is>
-          <t>9 192,00 ₽</t>
+          <t>9 081,00 ₽</t>
         </is>
       </c>
       <c r="G577" s="9" t="inlineStr">
         <is>
-          <t>8 733,00 ₽</t>
+          <t>8 627,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="578">
       <c r="A578" s="6" t="inlineStr">
         <is>
           <t>111684</t>
         </is>
       </c>
       <c r="B578" s="6" t="inlineStr"/>
       <c r="C578" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP20, 6000 К, опал</t>
         </is>
       </c>
       <c r="D578" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E578" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F578" s="9" t="inlineStr">
         <is>
           <t>7 826,00 ₽</t>
         </is>
       </c>
       <c r="G578" s="9" t="inlineStr">
         <is>
           <t>7 435,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="579">
       <c r="A579" s="6" t="inlineStr">
         <is>
-          <t>114296</t>
+          <t>114440</t>
         </is>
       </c>
       <c r="B579" s="6" t="inlineStr"/>
       <c r="C579" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP20, 6000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D579" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E579" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F579" s="9" t="inlineStr">
         <is>
-          <t>9 118,00 ₽</t>
+          <t>9 007,00 ₽</t>
         </is>
       </c>
       <c r="G579" s="9" t="inlineStr">
         <is>
-          <t>8 663,00 ₽</t>
+          <t>8 557,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="580">
       <c r="A580" s="6" t="inlineStr">
         <is>
-          <t>114440</t>
+          <t>114296</t>
         </is>
       </c>
       <c r="B580" s="6" t="inlineStr"/>
       <c r="C580" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP20, 6000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D580" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E580" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F580" s="9" t="inlineStr">
         <is>
-          <t>9 007,00 ₽</t>
+          <t>9 118,00 ₽</t>
         </is>
       </c>
       <c r="G580" s="9" t="inlineStr">
         <is>
-          <t>8 557,00 ₽</t>
+          <t>8 663,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="581">
       <c r="A581" s="6" t="inlineStr">
         <is>
           <t>111524</t>
         </is>
       </c>
       <c r="B581" s="6" t="inlineStr"/>
       <c r="C581" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP20, 6000 К, опал полистирол</t>
         </is>
       </c>
       <c r="D581" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E581" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F581" s="9" t="inlineStr">
         <is>
           <t>7 715,00 ₽</t>
         </is>
       </c>
       <c r="G581" s="9" t="inlineStr">
         <is>
           <t>7 330,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="582">
       <c r="A582" s="6" t="inlineStr">
         <is>
-          <t>111509</t>
+          <t>101164</t>
         </is>
       </c>
       <c r="B582" s="6" t="inlineStr"/>
       <c r="C582" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP54, 3000 К</t>
         </is>
       </c>
       <c r="D582" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E582" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F582" s="9" t="inlineStr">
         <is>
-          <t>10 576,00 ₽</t>
+          <t>10 687,00 ₽</t>
         </is>
       </c>
       <c r="G582" s="9" t="inlineStr">
         <is>
-          <t>10 048,00 ₽</t>
+          <t>10 153,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="583">
       <c r="A583" s="6" t="inlineStr">
         <is>
-          <t>101164</t>
+          <t>111509</t>
         </is>
       </c>
       <c r="B583" s="6" t="inlineStr"/>
       <c r="C583" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP54, 3000 К</t>
         </is>
       </c>
       <c r="D583" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E583" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F583" s="9" t="inlineStr">
         <is>
-          <t>10 687,00 ₽</t>
+          <t>10 576,00 ₽</t>
         </is>
       </c>
       <c r="G583" s="9" t="inlineStr">
         <is>
-          <t>10 153,00 ₽</t>
+          <t>10 048,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="584">
       <c r="A584" s="6" t="inlineStr">
         <is>
-          <t>114305</t>
+          <t>114449</t>
         </is>
       </c>
       <c r="B584" s="6" t="inlineStr"/>
       <c r="C584" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP54, 3000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D584" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E584" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F584" s="9" t="inlineStr">
         <is>
-          <t>14 887,00 ₽</t>
+          <t>14 776,00 ₽</t>
         </is>
       </c>
       <c r="G584" s="9" t="inlineStr">
         <is>
-          <t>14 143,00 ₽</t>
+          <t>14 038,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="585">
       <c r="A585" s="6" t="inlineStr">
         <is>
-          <t>114449</t>
+          <t>114305</t>
         </is>
       </c>
       <c r="B585" s="6" t="inlineStr"/>
       <c r="C585" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP54, 3000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D585" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E585" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F585" s="9" t="inlineStr">
         <is>
-          <t>14 776,00 ₽</t>
+          <t>14 887,00 ₽</t>
         </is>
       </c>
       <c r="G585" s="9" t="inlineStr">
         <is>
-          <t>14 038,00 ₽</t>
+          <t>14 143,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="586">
       <c r="A586" s="6" t="inlineStr">
         <is>
-          <t>111517</t>
+          <t>111677</t>
         </is>
       </c>
       <c r="B586" s="6" t="inlineStr"/>
       <c r="C586" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP54, 3000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D586" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E586" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F586" s="9" t="inlineStr">
         <is>
-          <t>12 108,00 ₽</t>
+          <t>12 219,00 ₽</t>
         </is>
       </c>
       <c r="G586" s="9" t="inlineStr">
         <is>
-          <t>11 503,00 ₽</t>
+          <t>11 609,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="587">
       <c r="A587" s="6" t="inlineStr">
         <is>
-          <t>111677</t>
+          <t>111517</t>
         </is>
       </c>
       <c r="B587" s="6" t="inlineStr"/>
       <c r="C587" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP54, 3000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D587" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E587" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F587" s="9" t="inlineStr">
         <is>
-          <t>12 219,00 ₽</t>
+          <t>12 108,00 ₽</t>
         </is>
       </c>
       <c r="G587" s="9" t="inlineStr">
         <is>
-          <t>11 609,00 ₽</t>
+          <t>11 503,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="588">
       <c r="A588" s="6" t="inlineStr">
         <is>
           <t>111685</t>
         </is>
       </c>
       <c r="B588" s="6" t="inlineStr"/>
       <c r="C588" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP54, 3000 К, опал</t>
         </is>
       </c>
       <c r="D588" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E588" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -19971,506 +19971,506 @@
       </c>
       <c r="D591" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E591" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F591" s="9" t="inlineStr">
         <is>
           <t>10 742,00 ₽</t>
         </is>
       </c>
       <c r="G591" s="9" t="inlineStr">
         <is>
           <t>10 205,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="592">
       <c r="A592" s="6" t="inlineStr">
         <is>
-          <t>111510</t>
+          <t>101165</t>
         </is>
       </c>
       <c r="B592" s="6" t="inlineStr"/>
       <c r="C592" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP54, 4000 К</t>
         </is>
       </c>
       <c r="D592" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E592" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F592" s="9" t="inlineStr">
         <is>
-          <t>10 576,00 ₽</t>
+          <t>10 687,00 ₽</t>
         </is>
       </c>
       <c r="G592" s="9" t="inlineStr">
         <is>
-          <t>10 048,00 ₽</t>
+          <t>10 153,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="593">
       <c r="A593" s="6" t="inlineStr">
         <is>
-          <t>101165</t>
+          <t>111510</t>
         </is>
       </c>
       <c r="B593" s="6" t="inlineStr"/>
       <c r="C593" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP54, 4000 К</t>
         </is>
       </c>
       <c r="D593" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E593" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F593" s="9" t="inlineStr">
         <is>
-          <t>10 687,00 ₽</t>
+          <t>10 576,00 ₽</t>
         </is>
       </c>
       <c r="G593" s="9" t="inlineStr">
         <is>
-          <t>10 153,00 ₽</t>
+          <t>10 048,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="594">
       <c r="A594" s="6" t="inlineStr">
         <is>
-          <t>114450</t>
+          <t>114306</t>
         </is>
       </c>
       <c r="B594" s="6" t="inlineStr"/>
       <c r="C594" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP54, 4000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D594" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E594" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F594" s="9" t="inlineStr">
         <is>
-          <t>14 776,00 ₽</t>
+          <t>14 887,00 ₽</t>
         </is>
       </c>
       <c r="G594" s="9" t="inlineStr">
         <is>
-          <t>14 038,00 ₽</t>
+          <t>14 143,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="595">
       <c r="A595" s="6" t="inlineStr">
         <is>
-          <t>114306</t>
+          <t>114450</t>
         </is>
       </c>
       <c r="B595" s="6" t="inlineStr"/>
       <c r="C595" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP54, 4000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D595" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E595" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F595" s="9" t="inlineStr">
         <is>
-          <t>14 887,00 ₽</t>
+          <t>14 776,00 ₽</t>
         </is>
       </c>
       <c r="G595" s="9" t="inlineStr">
         <is>
-          <t>14 143,00 ₽</t>
+          <t>14 038,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="596">
       <c r="A596" s="6" t="inlineStr">
         <is>
-          <t>111678</t>
+          <t>111518</t>
         </is>
       </c>
       <c r="B596" s="6" t="inlineStr"/>
       <c r="C596" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP54, 4000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D596" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E596" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F596" s="9" t="inlineStr">
         <is>
-          <t>12 219,00 ₽</t>
+          <t>12 108,00 ₽</t>
         </is>
       </c>
       <c r="G596" s="9" t="inlineStr">
         <is>
-          <t>11 609,00 ₽</t>
+          <t>11 503,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="597">
       <c r="A597" s="6" t="inlineStr">
         <is>
-          <t>111518</t>
+          <t>111678</t>
         </is>
       </c>
       <c r="B597" s="6" t="inlineStr"/>
       <c r="C597" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP54, 4000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D597" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E597" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F597" s="9" t="inlineStr">
         <is>
-          <t>12 108,00 ₽</t>
+          <t>12 219,00 ₽</t>
         </is>
       </c>
       <c r="G597" s="9" t="inlineStr">
         <is>
-          <t>11 503,00 ₽</t>
+          <t>11 609,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="598">
       <c r="A598" s="6" t="inlineStr">
         <is>
           <t>111686</t>
         </is>
       </c>
       <c r="B598" s="6" t="inlineStr"/>
       <c r="C598" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP54, 4000 К, опал</t>
         </is>
       </c>
       <c r="D598" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E598" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F598" s="9" t="inlineStr">
         <is>
           <t>10 853,00 ₽</t>
         </is>
       </c>
       <c r="G598" s="9" t="inlineStr">
         <is>
           <t>10 311,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="599">
       <c r="A599" s="6" t="inlineStr">
         <is>
-          <t>114442</t>
+          <t>114298</t>
         </is>
       </c>
       <c r="B599" s="6" t="inlineStr"/>
       <c r="C599" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP54, 4000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D599" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E599" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F599" s="9" t="inlineStr">
         <is>
-          <t>12 034,00 ₽</t>
+          <t>12 145,00 ₽</t>
         </is>
       </c>
       <c r="G599" s="9" t="inlineStr">
         <is>
-          <t>11 433,00 ₽</t>
+          <t>11 538,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="600">
       <c r="A600" s="6" t="inlineStr">
         <is>
-          <t>114298</t>
+          <t>114442</t>
         </is>
       </c>
       <c r="B600" s="6" t="inlineStr"/>
       <c r="C600" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP54, 4000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D600" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E600" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F600" s="9" t="inlineStr">
         <is>
-          <t>12 145,00 ₽</t>
+          <t>12 034,00 ₽</t>
         </is>
       </c>
       <c r="G600" s="9" t="inlineStr">
         <is>
-          <t>11 538,00 ₽</t>
+          <t>11 433,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="601">
       <c r="A601" s="6" t="inlineStr">
         <is>
           <t>111526</t>
         </is>
       </c>
       <c r="B601" s="6" t="inlineStr"/>
       <c r="C601" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP54, 4000 К, опал полистирол</t>
         </is>
       </c>
       <c r="D601" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E601" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F601" s="9" t="inlineStr">
         <is>
           <t>10 742,00 ₽</t>
         </is>
       </c>
       <c r="G601" s="9" t="inlineStr">
         <is>
           <t>10 205,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="602">
       <c r="A602" s="6" t="inlineStr">
         <is>
-          <t>111511</t>
+          <t>101166</t>
         </is>
       </c>
       <c r="B602" s="6" t="inlineStr"/>
       <c r="C602" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP54, 5000 К</t>
         </is>
       </c>
       <c r="D602" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E602" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F602" s="9" t="inlineStr">
         <is>
-          <t>10 576,00 ₽</t>
+          <t>10 687,00 ₽</t>
         </is>
       </c>
       <c r="G602" s="9" t="inlineStr">
         <is>
-          <t>10 048,00 ₽</t>
+          <t>10 153,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="603">
       <c r="A603" s="6" t="inlineStr">
         <is>
-          <t>101166</t>
+          <t>111511</t>
         </is>
       </c>
       <c r="B603" s="6" t="inlineStr"/>
       <c r="C603" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP54, 5000 К</t>
         </is>
       </c>
       <c r="D603" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E603" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F603" s="9" t="inlineStr">
         <is>
-          <t>10 687,00 ₽</t>
+          <t>10 576,00 ₽</t>
         </is>
       </c>
       <c r="G603" s="9" t="inlineStr">
         <is>
-          <t>10 153,00 ₽</t>
+          <t>10 048,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="604">
       <c r="A604" s="6" t="inlineStr">
         <is>
-          <t>114307</t>
+          <t>114451</t>
         </is>
       </c>
       <c r="B604" s="6" t="inlineStr"/>
       <c r="C604" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP54, 5000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D604" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E604" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F604" s="9" t="inlineStr">
         <is>
-          <t>14 887,00 ₽</t>
+          <t>14 776,00 ₽</t>
         </is>
       </c>
       <c r="G604" s="9" t="inlineStr">
         <is>
-          <t>14 143,00 ₽</t>
+          <t>14 038,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="605">
       <c r="A605" s="6" t="inlineStr">
         <is>
-          <t>114451</t>
+          <t>114307</t>
         </is>
       </c>
       <c r="B605" s="6" t="inlineStr"/>
       <c r="C605" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP54, 5000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D605" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E605" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F605" s="9" t="inlineStr">
         <is>
-          <t>14 776,00 ₽</t>
+          <t>14 887,00 ₽</t>
         </is>
       </c>
       <c r="G605" s="9" t="inlineStr">
         <is>
-          <t>14 038,00 ₽</t>
+          <t>14 143,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="606">
       <c r="A606" s="6" t="inlineStr">
         <is>
           <t>111679</t>
         </is>
       </c>
       <c r="B606" s="6" t="inlineStr"/>
       <c r="C606" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP54, 5000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D606" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E606" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -20631,110 +20631,110 @@
       </c>
       <c r="D611" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E611" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F611" s="9" t="inlineStr">
         <is>
           <t>10 742,00 ₽</t>
         </is>
       </c>
       <c r="G611" s="9" t="inlineStr">
         <is>
           <t>10 205,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="612">
       <c r="A612" s="6" t="inlineStr">
         <is>
-          <t>111512</t>
+          <t>101167</t>
         </is>
       </c>
       <c r="B612" s="6" t="inlineStr"/>
       <c r="C612" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP54, 6000 К</t>
         </is>
       </c>
       <c r="D612" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E612" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F612" s="9" t="inlineStr">
         <is>
-          <t>10 576,00 ₽</t>
+          <t>10 687,00 ₽</t>
         </is>
       </c>
       <c r="G612" s="9" t="inlineStr">
         <is>
-          <t>10 048,00 ₽</t>
+          <t>10 153,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="613">
       <c r="A613" s="6" t="inlineStr">
         <is>
-          <t>101167</t>
+          <t>111512</t>
         </is>
       </c>
       <c r="B613" s="6" t="inlineStr"/>
       <c r="C613" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP54, 6000 К</t>
         </is>
       </c>
       <c r="D613" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E613" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F613" s="9" t="inlineStr">
         <is>
-          <t>10 687,00 ₽</t>
+          <t>10 576,00 ₽</t>
         </is>
       </c>
       <c r="G613" s="9" t="inlineStr">
         <is>
-          <t>10 153,00 ₽</t>
+          <t>10 048,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="614">
       <c r="A614" s="6" t="inlineStr">
         <is>
           <t>114452</t>
         </is>
       </c>
       <c r="B614" s="6" t="inlineStr"/>
       <c r="C614" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP54, 6000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D614" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E614" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -20862,110 +20862,110 @@
       </c>
       <c r="D618" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E618" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F618" s="9" t="inlineStr">
         <is>
           <t>10 853,00 ₽</t>
         </is>
       </c>
       <c r="G618" s="9" t="inlineStr">
         <is>
           <t>10 311,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="619">
       <c r="A619" s="6" t="inlineStr">
         <is>
-          <t>114444</t>
+          <t>114300</t>
         </is>
       </c>
       <c r="B619" s="6" t="inlineStr"/>
       <c r="C619" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP54, 6000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D619" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E619" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F619" s="9" t="inlineStr">
         <is>
-          <t>12 034,00 ₽</t>
+          <t>12 145,00 ₽</t>
         </is>
       </c>
       <c r="G619" s="9" t="inlineStr">
         <is>
-          <t>11 433,00 ₽</t>
+          <t>11 538,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="620">
       <c r="A620" s="6" t="inlineStr">
         <is>
-          <t>114300</t>
+          <t>114444</t>
         </is>
       </c>
       <c r="B620" s="6" t="inlineStr"/>
       <c r="C620" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP54, 6000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D620" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E620" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F620" s="9" t="inlineStr">
         <is>
-          <t>12 145,00 ₽</t>
+          <t>12 034,00 ₽</t>
         </is>
       </c>
       <c r="G620" s="9" t="inlineStr">
         <is>
-          <t>11 538,00 ₽</t>
+          <t>11 433,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="621">
       <c r="A621" s="6" t="inlineStr">
         <is>
           <t>111528</t>
         </is>
       </c>
       <c r="B621" s="6" t="inlineStr"/>
       <c r="C621" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP54, 6000 К, опал полистирол</t>
         </is>
       </c>
       <c r="D621" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E621" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -21035,176 +21035,176 @@
       </c>
       <c r="D623" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E623" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F623" s="9" t="inlineStr">
         <is>
           <t>8 768,00 ₽</t>
         </is>
       </c>
       <c r="G623" s="9" t="inlineStr">
         <is>
           <t>8 330,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="624">
       <c r="A624" s="6" t="inlineStr">
         <is>
-          <t>111730</t>
+          <t>111530</t>
         </is>
       </c>
       <c r="B624" s="6" t="inlineStr"/>
       <c r="C624" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP20, 3000 К</t>
         </is>
       </c>
       <c r="D624" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E624" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F624" s="9" t="inlineStr">
         <is>
-          <t>8 768,00 ₽</t>
+          <t>8 656,00 ₽</t>
         </is>
       </c>
       <c r="G624" s="9" t="inlineStr">
         <is>
-          <t>8 330,00 ₽</t>
+          <t>8 224,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="625">
       <c r="A625" s="6" t="inlineStr">
         <is>
-          <t>111530</t>
+          <t>111730</t>
         </is>
       </c>
       <c r="B625" s="6" t="inlineStr"/>
       <c r="C625" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP20, 3000 К</t>
         </is>
       </c>
       <c r="D625" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E625" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F625" s="9" t="inlineStr">
         <is>
-          <t>8 656,00 ₽</t>
+          <t>8 768,00 ₽</t>
         </is>
       </c>
       <c r="G625" s="9" t="inlineStr">
         <is>
-          <t>8 224,00 ₽</t>
+          <t>8 330,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="626">
       <c r="A626" s="6" t="inlineStr">
         <is>
-          <t>114317</t>
+          <t>114461</t>
         </is>
       </c>
       <c r="B626" s="6" t="inlineStr"/>
       <c r="C626" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP20, 3000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D626" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E626" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F626" s="9" t="inlineStr">
         <is>
-          <t>12 968,00 ₽</t>
+          <t>12 856,00 ₽</t>
         </is>
       </c>
       <c r="G626" s="9" t="inlineStr">
         <is>
-          <t>12 320,00 ₽</t>
+          <t>12 214,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="627">
       <c r="A627" s="6" t="inlineStr">
         <is>
-          <t>114461</t>
+          <t>114317</t>
         </is>
       </c>
       <c r="B627" s="6" t="inlineStr"/>
       <c r="C627" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP20, 3000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D627" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E627" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F627" s="9" t="inlineStr">
         <is>
-          <t>12 856,00 ₽</t>
+          <t>12 968,00 ₽</t>
         </is>
       </c>
       <c r="G627" s="9" t="inlineStr">
         <is>
-          <t>12 214,00 ₽</t>
+          <t>12 320,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="628">
       <c r="A628" s="6" t="inlineStr">
         <is>
           <t>111537</t>
         </is>
       </c>
       <c r="B628" s="6" t="inlineStr"/>
       <c r="C628" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP20, 3000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D628" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E628" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -21365,110 +21365,110 @@
       </c>
       <c r="D633" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E633" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F633" s="9" t="inlineStr">
         <is>
           <t>8 822,00 ₽</t>
         </is>
       </c>
       <c r="G633" s="9" t="inlineStr">
         <is>
           <t>8 381,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="634">
       <c r="A634" s="6" t="inlineStr">
         <is>
-          <t>111531</t>
+          <t>111731</t>
         </is>
       </c>
       <c r="B634" s="6" t="inlineStr"/>
       <c r="C634" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP20, 4000 К</t>
         </is>
       </c>
       <c r="D634" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E634" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F634" s="9" t="inlineStr">
         <is>
-          <t>8 656,00 ₽</t>
+          <t>8 768,00 ₽</t>
         </is>
       </c>
       <c r="G634" s="9" t="inlineStr">
         <is>
-          <t>8 224,00 ₽</t>
+          <t>8 330,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="635">
       <c r="A635" s="6" t="inlineStr">
         <is>
-          <t>111731</t>
+          <t>111531</t>
         </is>
       </c>
       <c r="B635" s="6" t="inlineStr"/>
       <c r="C635" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP20, 4000 К</t>
         </is>
       </c>
       <c r="D635" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E635" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F635" s="9" t="inlineStr">
         <is>
-          <t>8 768,00 ₽</t>
+          <t>8 656,00 ₽</t>
         </is>
       </c>
       <c r="G635" s="9" t="inlineStr">
         <is>
-          <t>8 330,00 ₽</t>
+          <t>8 224,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="636">
       <c r="A636" s="6" t="inlineStr">
         <is>
           <t>114462</t>
         </is>
       </c>
       <c r="B636" s="6" t="inlineStr"/>
       <c r="C636" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP20, 4000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D636" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E636" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -21596,605 +21596,605 @@
       </c>
       <c r="D640" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E640" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F640" s="9" t="inlineStr">
         <is>
           <t>8 934,00 ₽</t>
         </is>
       </c>
       <c r="G640" s="9" t="inlineStr">
         <is>
           <t>8 488,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="641">
       <c r="A641" s="6" t="inlineStr">
         <is>
-          <t>114454</t>
+          <t>114310</t>
         </is>
       </c>
       <c r="B641" s="6" t="inlineStr"/>
       <c r="C641" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP20, 4000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D641" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E641" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F641" s="9" t="inlineStr">
         <is>
-          <t>10 114,00 ₽</t>
+          <t>10 226,00 ₽</t>
         </is>
       </c>
       <c r="G641" s="9" t="inlineStr">
         <is>
-          <t>9 609,00 ₽</t>
+          <t>9 715,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="642">
       <c r="A642" s="6" t="inlineStr">
         <is>
-          <t>114310</t>
+          <t>114454</t>
         </is>
       </c>
       <c r="B642" s="6" t="inlineStr"/>
       <c r="C642" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP20, 4000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D642" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E642" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F642" s="9" t="inlineStr">
         <is>
-          <t>10 226,00 ₽</t>
+          <t>10 114,00 ₽</t>
         </is>
       </c>
       <c r="G642" s="9" t="inlineStr">
         <is>
-          <t>9 715,00 ₽</t>
+          <t>9 609,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="643">
       <c r="A643" s="6" t="inlineStr">
         <is>
           <t>111546</t>
         </is>
       </c>
       <c r="B643" s="6" t="inlineStr"/>
       <c r="C643" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP20, 4000 К, опал полистирол</t>
         </is>
       </c>
       <c r="D643" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E643" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F643" s="9" t="inlineStr">
         <is>
           <t>8 822,00 ₽</t>
         </is>
       </c>
       <c r="G643" s="9" t="inlineStr">
         <is>
           <t>8 381,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="644">
       <c r="A644" s="6" t="inlineStr">
         <is>
-          <t>114463</t>
+          <t>114319</t>
         </is>
       </c>
       <c r="B644" s="6" t="inlineStr"/>
       <c r="C644" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP20, 5000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D644" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E644" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F644" s="9" t="inlineStr">
         <is>
-          <t>12 856,00 ₽</t>
+          <t>12 968,00 ₽</t>
         </is>
       </c>
       <c r="G644" s="9" t="inlineStr">
         <is>
-          <t>12 214,00 ₽</t>
+          <t>12 320,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="645">
       <c r="A645" s="6" t="inlineStr">
         <is>
-          <t>114319</t>
+          <t>114463</t>
         </is>
       </c>
       <c r="B645" s="6" t="inlineStr"/>
       <c r="C645" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP20, 5000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D645" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E645" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F645" s="9" t="inlineStr">
         <is>
-          <t>12 968,00 ₽</t>
+          <t>12 856,00 ₽</t>
         </is>
       </c>
       <c r="G645" s="9" t="inlineStr">
         <is>
-          <t>12 320,00 ₽</t>
+          <t>12 214,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="646">
       <c r="A646" s="6" t="inlineStr">
         <is>
-          <t>111539</t>
+          <t>111739</t>
         </is>
       </c>
       <c r="B646" s="6" t="inlineStr"/>
       <c r="C646" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP20, 5000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D646" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E646" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F646" s="9" t="inlineStr">
         <is>
-          <t>10 188,00 ₽</t>
+          <t>10 300,00 ₽</t>
         </is>
       </c>
       <c r="G646" s="9" t="inlineStr">
         <is>
-          <t>9 679,00 ₽</t>
+          <t>9 785,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="647">
       <c r="A647" s="6" t="inlineStr">
         <is>
-          <t>111739</t>
+          <t>111539</t>
         </is>
       </c>
       <c r="B647" s="6" t="inlineStr"/>
       <c r="C647" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP20, 5000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D647" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E647" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F647" s="9" t="inlineStr">
         <is>
-          <t>10 300,00 ₽</t>
+          <t>10 188,00 ₽</t>
         </is>
       </c>
       <c r="G647" s="9" t="inlineStr">
         <is>
-          <t>9 785,00 ₽</t>
+          <t>9 679,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="648">
       <c r="A648" s="6" t="inlineStr">
         <is>
           <t>111747</t>
         </is>
       </c>
       <c r="B648" s="6" t="inlineStr"/>
       <c r="C648" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP20, 5000 К, опал</t>
         </is>
       </c>
       <c r="D648" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E648" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F648" s="9" t="inlineStr">
         <is>
           <t>8 934,00 ₽</t>
         </is>
       </c>
       <c r="G648" s="9" t="inlineStr">
         <is>
           <t>8 488,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="649">
       <c r="A649" s="6" t="inlineStr">
         <is>
-          <t>114311</t>
+          <t>114455</t>
         </is>
       </c>
       <c r="B649" s="6" t="inlineStr"/>
       <c r="C649" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP20, 5000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D649" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E649" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F649" s="9" t="inlineStr">
         <is>
-          <t>10 226,00 ₽</t>
+          <t>10 114,00 ₽</t>
         </is>
       </c>
       <c r="G649" s="9" t="inlineStr">
         <is>
-          <t>9 715,00 ₽</t>
+          <t>9 609,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="650">
       <c r="A650" s="6" t="inlineStr">
         <is>
-          <t>114455</t>
+          <t>114311</t>
         </is>
       </c>
       <c r="B650" s="6" t="inlineStr"/>
       <c r="C650" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP20, 5000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D650" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E650" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F650" s="9" t="inlineStr">
         <is>
-          <t>10 114,00 ₽</t>
+          <t>10 226,00 ₽</t>
         </is>
       </c>
       <c r="G650" s="9" t="inlineStr">
         <is>
-          <t>9 609,00 ₽</t>
+          <t>9 715,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="651">
       <c r="A651" s="6" t="inlineStr">
         <is>
           <t>111547</t>
         </is>
       </c>
       <c r="B651" s="6" t="inlineStr"/>
       <c r="C651" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP20, 5000 К, опал полистирол</t>
         </is>
       </c>
       <c r="D651" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E651" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F651" s="9" t="inlineStr">
         <is>
           <t>8 822,00 ₽</t>
         </is>
       </c>
       <c r="G651" s="9" t="inlineStr">
         <is>
           <t>8 381,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="652">
       <c r="A652" s="6" t="inlineStr">
         <is>
-          <t>111532</t>
+          <t>111732</t>
         </is>
       </c>
       <c r="B652" s="6" t="inlineStr"/>
       <c r="C652" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP20, 6000 К</t>
         </is>
       </c>
       <c r="D652" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E652" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F652" s="9" t="inlineStr">
         <is>
-          <t>8 656,00 ₽</t>
+          <t>8 768,00 ₽</t>
         </is>
       </c>
       <c r="G652" s="9" t="inlineStr">
         <is>
-          <t>8 224,00 ₽</t>
+          <t>8 330,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="653">
       <c r="A653" s="6" t="inlineStr">
         <is>
-          <t>111732</t>
+          <t>111532</t>
         </is>
       </c>
       <c r="B653" s="6" t="inlineStr"/>
       <c r="C653" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP20, 6000 К</t>
         </is>
       </c>
       <c r="D653" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E653" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F653" s="9" t="inlineStr">
         <is>
-          <t>8 768,00 ₽</t>
+          <t>8 656,00 ₽</t>
         </is>
       </c>
       <c r="G653" s="9" t="inlineStr">
         <is>
-          <t>8 330,00 ₽</t>
+          <t>8 224,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="654">
       <c r="A654" s="6" t="inlineStr">
         <is>
-          <t>114320</t>
+          <t>114464</t>
         </is>
       </c>
       <c r="B654" s="6" t="inlineStr"/>
       <c r="C654" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP20, 6000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D654" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E654" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F654" s="9" t="inlineStr">
         <is>
-          <t>12 968,00 ₽</t>
+          <t>12 856,00 ₽</t>
         </is>
       </c>
       <c r="G654" s="9" t="inlineStr">
         <is>
-          <t>12 320,00 ₽</t>
+          <t>12 214,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="655">
       <c r="A655" s="6" t="inlineStr">
         <is>
-          <t>114464</t>
+          <t>114320</t>
         </is>
       </c>
       <c r="B655" s="6" t="inlineStr"/>
       <c r="C655" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP20, 6000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D655" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E655" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F655" s="9" t="inlineStr">
         <is>
-          <t>12 856,00 ₽</t>
+          <t>12 968,00 ₽</t>
         </is>
       </c>
       <c r="G655" s="9" t="inlineStr">
         <is>
-          <t>12 214,00 ₽</t>
+          <t>12 320,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="656">
       <c r="A656" s="6" t="inlineStr">
         <is>
-          <t>111740</t>
+          <t>111540</t>
         </is>
       </c>
       <c r="B656" s="6" t="inlineStr"/>
       <c r="C656" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP20, 6000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D656" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E656" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F656" s="9" t="inlineStr">
         <is>
-          <t>10 300,00 ₽</t>
+          <t>10 188,00 ₽</t>
         </is>
       </c>
       <c r="G656" s="9" t="inlineStr">
         <is>
-          <t>9 785,00 ₽</t>
+          <t>9 679,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="657">
       <c r="A657" s="6" t="inlineStr">
         <is>
-          <t>111540</t>
+          <t>111740</t>
         </is>
       </c>
       <c r="B657" s="6" t="inlineStr"/>
       <c r="C657" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP20, 6000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D657" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E657" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F657" s="9" t="inlineStr">
         <is>
-          <t>10 188,00 ₽</t>
+          <t>10 300,00 ₽</t>
         </is>
       </c>
       <c r="G657" s="9" t="inlineStr">
         <is>
-          <t>9 679,00 ₽</t>
+          <t>9 785,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="658">
       <c r="A658" s="6" t="inlineStr">
         <is>
           <t>111748</t>
         </is>
       </c>
       <c r="B658" s="6" t="inlineStr"/>
       <c r="C658" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP20, 6000 К, опал</t>
         </is>
       </c>
       <c r="D658" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E658" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -22289,110 +22289,110 @@
       </c>
       <c r="D661" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E661" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F661" s="9" t="inlineStr">
         <is>
           <t>8 822,00 ₽</t>
         </is>
       </c>
       <c r="G661" s="9" t="inlineStr">
         <is>
           <t>8 381,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="662">
       <c r="A662" s="6" t="inlineStr">
         <is>
-          <t>111733</t>
+          <t>111533</t>
         </is>
       </c>
       <c r="B662" s="6" t="inlineStr"/>
       <c r="C662" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP54, 3000 К</t>
         </is>
       </c>
       <c r="D662" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E662" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F662" s="9" t="inlineStr">
         <is>
-          <t>11 795,00 ₽</t>
+          <t>11 683,00 ₽</t>
         </is>
       </c>
       <c r="G662" s="9" t="inlineStr">
         <is>
-          <t>11 206,00 ₽</t>
+          <t>11 099,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="663">
       <c r="A663" s="6" t="inlineStr">
         <is>
-          <t>111533</t>
+          <t>111733</t>
         </is>
       </c>
       <c r="B663" s="6" t="inlineStr"/>
       <c r="C663" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP54, 3000 К</t>
         </is>
       </c>
       <c r="D663" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E663" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F663" s="9" t="inlineStr">
         <is>
-          <t>11 683,00 ₽</t>
+          <t>11 795,00 ₽</t>
         </is>
       </c>
       <c r="G663" s="9" t="inlineStr">
         <is>
-          <t>11 099,00 ₽</t>
+          <t>11 206,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="664">
       <c r="A664" s="6" t="inlineStr">
         <is>
           <t>114321</t>
         </is>
       </c>
       <c r="B664" s="6" t="inlineStr"/>
       <c r="C664" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP54, 3000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D664" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E664" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -22520,110 +22520,110 @@
       </c>
       <c r="D668" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E668" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F668" s="9" t="inlineStr">
         <is>
           <t>11 961,00 ₽</t>
         </is>
       </c>
       <c r="G668" s="9" t="inlineStr">
         <is>
           <t>11 363,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="669">
       <c r="A669" s="6" t="inlineStr">
         <is>
-          <t>114457</t>
+          <t>114313</t>
         </is>
       </c>
       <c r="B669" s="6" t="inlineStr"/>
       <c r="C669" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP54, 3000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D669" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E669" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F669" s="9" t="inlineStr">
         <is>
-          <t>13 141,00 ₽</t>
+          <t>13 253,00 ₽</t>
         </is>
       </c>
       <c r="G669" s="9" t="inlineStr">
         <is>
-          <t>12 484,00 ₽</t>
+          <t>12 591,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="670">
       <c r="A670" s="6" t="inlineStr">
         <is>
-          <t>114313</t>
+          <t>114457</t>
         </is>
       </c>
       <c r="B670" s="6" t="inlineStr"/>
       <c r="C670" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP54, 3000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D670" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E670" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F670" s="9" t="inlineStr">
         <is>
-          <t>13 253,00 ₽</t>
+          <t>13 141,00 ₽</t>
         </is>
       </c>
       <c r="G670" s="9" t="inlineStr">
         <is>
-          <t>12 591,00 ₽</t>
+          <t>12 484,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="671">
       <c r="A671" s="6" t="inlineStr">
         <is>
           <t>111549</t>
         </is>
       </c>
       <c r="B671" s="6" t="inlineStr"/>
       <c r="C671" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP54, 3000 К, опал полистирол</t>
         </is>
       </c>
       <c r="D671" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E671" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -23015,110 +23015,110 @@
       </c>
       <c r="D683" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E683" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F683" s="9" t="inlineStr">
         <is>
           <t>11 795,00 ₽</t>
         </is>
       </c>
       <c r="G683" s="9" t="inlineStr">
         <is>
           <t>11 206,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="684">
       <c r="A684" s="6" t="inlineStr">
         <is>
-          <t>114467</t>
+          <t>114323</t>
         </is>
       </c>
       <c r="B684" s="6" t="inlineStr"/>
       <c r="C684" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP54, 5000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D684" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E684" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F684" s="9" t="inlineStr">
         <is>
-          <t>15 883,00 ₽</t>
+          <t>15 995,00 ₽</t>
         </is>
       </c>
       <c r="G684" s="9" t="inlineStr">
         <is>
-          <t>15 089,00 ₽</t>
+          <t>15 196,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="685">
       <c r="A685" s="6" t="inlineStr">
         <is>
-          <t>114323</t>
+          <t>114467</t>
         </is>
       </c>
       <c r="B685" s="6" t="inlineStr"/>
       <c r="C685" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP54, 5000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D685" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E685" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F685" s="9" t="inlineStr">
         <is>
-          <t>15 995,00 ₽</t>
+          <t>15 883,00 ₽</t>
         </is>
       </c>
       <c r="G685" s="9" t="inlineStr">
         <is>
-          <t>15 196,00 ₽</t>
+          <t>15 089,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="686">
       <c r="A686" s="6" t="inlineStr">
         <is>
           <t>111543</t>
         </is>
       </c>
       <c r="B686" s="6" t="inlineStr"/>
       <c r="C686" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP54, 5000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D686" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E686" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -23180,209 +23180,209 @@
       </c>
       <c r="D688" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E688" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F688" s="9" t="inlineStr">
         <is>
           <t>11 961,00 ₽</t>
         </is>
       </c>
       <c r="G688" s="9" t="inlineStr">
         <is>
           <t>11 363,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="689">
       <c r="A689" s="6" t="inlineStr">
         <is>
-          <t>114459</t>
+          <t>114315</t>
         </is>
       </c>
       <c r="B689" s="6" t="inlineStr"/>
       <c r="C689" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP54, 5000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D689" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E689" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F689" s="9" t="inlineStr">
         <is>
-          <t>13 141,00 ₽</t>
+          <t>13 253,00 ₽</t>
         </is>
       </c>
       <c r="G689" s="9" t="inlineStr">
         <is>
-          <t>12 484,00 ₽</t>
+          <t>12 591,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="690">
       <c r="A690" s="6" t="inlineStr">
         <is>
-          <t>114315</t>
+          <t>114459</t>
         </is>
       </c>
       <c r="B690" s="6" t="inlineStr"/>
       <c r="C690" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP54, 5000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D690" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E690" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F690" s="9" t="inlineStr">
         <is>
-          <t>13 253,00 ₽</t>
+          <t>13 141,00 ₽</t>
         </is>
       </c>
       <c r="G690" s="9" t="inlineStr">
         <is>
-          <t>12 591,00 ₽</t>
+          <t>12 484,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="691">
       <c r="A691" s="6" t="inlineStr">
         <is>
           <t>111551</t>
         </is>
       </c>
       <c r="B691" s="6" t="inlineStr"/>
       <c r="C691" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP54, 5000 К, опал полистирол</t>
         </is>
       </c>
       <c r="D691" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E691" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F691" s="9" t="inlineStr">
         <is>
           <t>11 849,00 ₽</t>
         </is>
       </c>
       <c r="G691" s="9" t="inlineStr">
         <is>
           <t>11 257,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="692">
       <c r="A692" s="6" t="inlineStr">
         <is>
-          <t>111736</t>
+          <t>111536</t>
         </is>
       </c>
       <c r="B692" s="6" t="inlineStr"/>
       <c r="C692" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP54, 6000 К</t>
         </is>
       </c>
       <c r="D692" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E692" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F692" s="9" t="inlineStr">
         <is>
-          <t>11 795,00 ₽</t>
+          <t>11 683,00 ₽</t>
         </is>
       </c>
       <c r="G692" s="9" t="inlineStr">
         <is>
-          <t>11 206,00 ₽</t>
+          <t>11 099,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="693">
       <c r="A693" s="6" t="inlineStr">
         <is>
-          <t>111536</t>
+          <t>111736</t>
         </is>
       </c>
       <c r="B693" s="6" t="inlineStr"/>
       <c r="C693" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP54, 6000 К</t>
         </is>
       </c>
       <c r="D693" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E693" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F693" s="9" t="inlineStr">
         <is>
-          <t>11 683,00 ₽</t>
+          <t>11 795,00 ₽</t>
         </is>
       </c>
       <c r="G693" s="9" t="inlineStr">
         <is>
-          <t>11 099,00 ₽</t>
+          <t>11 206,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="694">
       <c r="A694" s="6" t="inlineStr">
         <is>
           <t>114468</t>
         </is>
       </c>
       <c r="B694" s="6" t="inlineStr"/>
       <c r="C694" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP54, 6000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D694" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E694" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -23510,110 +23510,110 @@
       </c>
       <c r="D698" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E698" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F698" s="9" t="inlineStr">
         <is>
           <t>11 961,00 ₽</t>
         </is>
       </c>
       <c r="G698" s="9" t="inlineStr">
         <is>
           <t>11 363,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="699">
       <c r="A699" s="6" t="inlineStr">
         <is>
-          <t>114460</t>
+          <t>114316</t>
         </is>
       </c>
       <c r="B699" s="6" t="inlineStr"/>
       <c r="C699" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP54, 6000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D699" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E699" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F699" s="9" t="inlineStr">
         <is>
-          <t>13 141,00 ₽</t>
+          <t>13 253,00 ₽</t>
         </is>
       </c>
       <c r="G699" s="9" t="inlineStr">
         <is>
-          <t>12 484,00 ₽</t>
+          <t>12 591,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="700">
       <c r="A700" s="6" t="inlineStr">
         <is>
-          <t>114316</t>
+          <t>114460</t>
         </is>
       </c>
       <c r="B700" s="6" t="inlineStr"/>
       <c r="C700" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP54, 6000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D700" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E700" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F700" s="9" t="inlineStr">
         <is>
-          <t>13 253,00 ₽</t>
+          <t>13 141,00 ₽</t>
         </is>
       </c>
       <c r="G700" s="9" t="inlineStr">
         <is>
-          <t>12 591,00 ₽</t>
+          <t>12 484,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="701">
       <c r="A701" s="6" t="inlineStr">
         <is>
           <t>111552</t>
         </is>
       </c>
       <c r="B701" s="6" t="inlineStr"/>
       <c r="C701" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP54, 6000 К, опал полистирол</t>
         </is>
       </c>
       <c r="D701" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E701" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>