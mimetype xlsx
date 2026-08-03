--- v2 (2026-06-18)
+++ v3 (2026-08-03)
@@ -415,101 +415,101 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru" TargetMode="External" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@top-svet.ru" TargetMode="External" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/xlsx/" TargetMode="External" Id="rId3"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-010-003-ip-20-linia-10/" TargetMode="External" Id="rId4"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-010-003-ip-20-linia-10-l300/" TargetMode="External" Id="rId5"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-020-003-ip-20-linia-20/" TargetMode="External" Id="rId6"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-020-003-ip-20-linia-20-l300/" TargetMode="External" Id="rId7"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-020-003-ip-20-linia-20-l600/" TargetMode="External" Id="rId8"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-020-003-ip-20-linia-20-l/" TargetMode="External" Id="rId9"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-030-003-ip-20-linia-30/" TargetMode="External" Id="rId10"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-030-003-ip-20-liniya-30-l-900/" TargetMode="External" Id="rId11"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-liniya-003-30-t/" TargetMode="External" Id="rId12"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-040-003-ip-20-linia-40/" TargetMode="External" Id="rId13"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-040-003-ip-20-linia40-l1200/" TargetMode="External" Id="rId14"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-040-003-ip-20-linia-40-l600/" TargetMode="External" Id="rId15"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-040-003-ip-20-linia-40-l/" TargetMode="External" Id="rId16"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-040-003-ip-20-linia-40-x/" TargetMode="External" Id="rId17"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-050-003-ip-20-linia-50/" TargetMode="External" Id="rId18"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-050-003-ip-20-liniya-50-l-1500/" TargetMode="External" Id="rId19"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-060-003-ip-20-linia-60/" TargetMode="External" Id="rId20"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-060-003-ip-20-linia-60-l900/" TargetMode="External" Id="rId21"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-060-003-ip-20-linia-60-t/" TargetMode="External" Id="rId22"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-070-003-ip-20-linia-70/" TargetMode="External" Id="rId23"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-080-003-ip-20-linia-80/" TargetMode="External" Id="rId24"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-080-003-ip-20-linia-80-l1200/" TargetMode="External" Id="rId25"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-080-003-ip-20-linia-80-x/" TargetMode="External" Id="rId26"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-090-003-ip-20-linia-90/" TargetMode="External" Id="rId27"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-100-003-ip-20-linia-100/" TargetMode="External" Id="rId28"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-100-003-ip-20-linia-100-l1500/" TargetMode="External" Id="rId29"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-liniya-003-30/" TargetMode="External" Id="rId30"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-liniya-003-50/" TargetMode="External" Id="rId31"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/" TargetMode="External" Id="rId32"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-3000k/" TargetMode="External" Id="rId33"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-3000k-mglass/" TargetMode="External" Id="rId34"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-3000k-mp/" TargetMode="External" Id="rId35"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-3000k-oppol/" TargetMode="External" Id="rId36"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-3000k-op/" TargetMode="External" Id="rId37"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-4000k/" TargetMode="External" Id="rId38"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-4000k-mglass/" TargetMode="External" Id="rId39"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-4000k-mp/" TargetMode="External" Id="rId40"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-4000k-oppol/" TargetMode="External" Id="rId41"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-4000k-op/" TargetMode="External" Id="rId42"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-5000k-mglass/" TargetMode="External" Id="rId43"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-5000k-mp/" TargetMode="External" Id="rId44"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-5000k-oppol/" TargetMode="External" Id="rId45"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-5000k-op/" TargetMode="External" Id="rId46"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-6000k/" TargetMode="External" Id="rId47"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-6000k-mglass/" TargetMode="External" Id="rId48"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-6000k-mp/" TargetMode="External" Id="rId49"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-6000k-oppol/" TargetMode="External" Id="rId50"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-6000k-op/" TargetMode="External" Id="rId51"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-3000k/" TargetMode="External" Id="rId52"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-3000k-mglass/" TargetMode="External" Id="rId53"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-3000k-mp/" TargetMode="External" Id="rId54"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-3000k-oppol/" TargetMode="External" Id="rId55"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-3000k-op/" TargetMode="External" Id="rId56"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-4000k/" TargetMode="External" Id="rId57"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-4000k-mglass/" TargetMode="External" Id="rId58"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-4000k-mp/" TargetMode="External" Id="rId59"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-4000k-oppol/" TargetMode="External" Id="rId60"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-4000k-op/" TargetMode="External" Id="rId61"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-5000k/" TargetMode="External" Id="rId62"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-5000k-mglass/" TargetMode="External" Id="rId63"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-5000k-mp/" TargetMode="External" Id="rId64"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-5000k-oppol/" TargetMode="External" Id="rId65"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-5000k-op/" TargetMode="External" Id="rId66"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-6000k/" TargetMode="External" Id="rId67"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-6000k-mglass/" TargetMode="External" Id="rId68"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-6000k-mp/" TargetMode="External" Id="rId69"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-6000k-oppol/" TargetMode="External" Id="rId70"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-6000k-op/" TargetMode="External" Id="rId71"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/" TargetMode="External" Id="rId72"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/" TargetMode="External" Id="rId73"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-3000k/" TargetMode="External" Id="rId74"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-3000k/" TargetMode="External" Id="rId75"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-3000k-mglass/" TargetMode="External" Id="rId76"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-3000k-mglass/" TargetMode="External" Id="rId77"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-3000k-mp/" TargetMode="External" Id="rId78"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-3000k-mp/" TargetMode="External" Id="rId79"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-3000k-op/" TargetMode="External" Id="rId80"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-3000k-oppol/" TargetMode="External" Id="rId81"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-3000k-oppol/" TargetMode="External" Id="rId82"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-3000k-op/" TargetMode="External" Id="rId83"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-4000k/" TargetMode="External" Id="rId84"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-4000k/" TargetMode="External" Id="rId85"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-4000k-mglass/" TargetMode="External" Id="rId86"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-4000k-mglass/" TargetMode="External" Id="rId87"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-4000k-mp/" TargetMode="External" Id="rId88"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-4000k-mp/" TargetMode="External" Id="rId89"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-4000k-op/" TargetMode="External" Id="rId90"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-4000k-oppol/" TargetMode="External" Id="rId91"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-4000k-oppol/" TargetMode="External" Id="rId92"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-4000k-op/" TargetMode="External" Id="rId93"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-5000k-mglass/" TargetMode="External" Id="rId94"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-5000k-mglass/" TargetMode="External" Id="rId95"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-5000k-mp/" TargetMode="External" Id="rId96"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-5000k-mp/" TargetMode="External" Id="rId97"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-5000k-op/" TargetMode="External" Id="rId98"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-5000k-oppol/" TargetMode="External" Id="rId99"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-5000k-oppol/" TargetMode="External" Id="rId100"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-5000k-op/" TargetMode="External" Id="rId101"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-6000k/" TargetMode="External" Id="rId102"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-6000k/" TargetMode="External" Id="rId103"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-6000k-mglass/" TargetMode="External" Id="rId104"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-6000k-mglass/" TargetMode="External" Id="rId105"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-6000k-mp/" TargetMode="External" Id="rId106"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-6000k-mp/" TargetMode="External" Id="rId107"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-6000k-op/" TargetMode="External" Id="rId108"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-6000k-oppol/" TargetMode="External" Id="rId109"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-6000k-oppol/" TargetMode="External" Id="rId110"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-6000k-op/" TargetMode="External" Id="rId111"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-3000k/" TargetMode="External" Id="rId112"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-3000k/" TargetMode="External" Id="rId113"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-3000k-mglass/" TargetMode="External" Id="rId114"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-3000k-mglass/" TargetMode="External" Id="rId115"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-3000k-mp/" TargetMode="External" Id="rId116"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-3000k-mp/" TargetMode="External" Id="rId117"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-3000k-op/" TargetMode="External" Id="rId118"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-3000k-oppol/" TargetMode="External" Id="rId119"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-3000k-oppol/" TargetMode="External" Id="rId120"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-3000k-op/" TargetMode="External" Id="rId121"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-4000k/" TargetMode="External" Id="rId122"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-4000k/" TargetMode="External" Id="rId123"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-4000k-mglass/" TargetMode="External" Id="rId124"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-4000k-mglass/" TargetMode="External" Id="rId125"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-4000k-mp/" TargetMode="External" Id="rId126"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-4000k-mp/" TargetMode="External" Id="rId127"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-4000k-op/" TargetMode="External" Id="rId128"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-4000k-oppol/" TargetMode="External" Id="rId129"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-4000k-oppol/" TargetMode="External" Id="rId130"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-4000k-op/" TargetMode="External" Id="rId131"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-5000k/" TargetMode="External" Id="rId132"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-5000k/" TargetMode="External" Id="rId133"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-5000k-mglass/" TargetMode="External" Id="rId134"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-5000k-mglass/" TargetMode="External" Id="rId135"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-5000k-mp/" TargetMode="External" Id="rId136"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-5000k-mp/" TargetMode="External" Id="rId137"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-5000k-op/" TargetMode="External" Id="rId138"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-5000k-oppol/" TargetMode="External" Id="rId139"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-5000k-oppol/" TargetMode="External" Id="rId140"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-5000k-op/" TargetMode="External" Id="rId141"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-6000k/" TargetMode="External" Id="rId142"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-6000k/" TargetMode="External" Id="rId143"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-6000k-mglass/" TargetMode="External" Id="rId144"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-6000k-mglass/" TargetMode="External" Id="rId145"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-6000k-mp/" TargetMode="External" Id="rId146"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-6000k-mp/" TargetMode="External" Id="rId147"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-6000k-op/" TargetMode="External" Id="rId148"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-6000k-oppol/" TargetMode="External" Id="rId149"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-6000k-oppol/" TargetMode="External" Id="rId150"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-6000k-op/" TargetMode="External" Id="rId151"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/" TargetMode="External" Id="rId152"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/" TargetMode="External" Id="rId153"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-3000k/" TargetMode="External" Id="rId154"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-3000k/" TargetMode="External" Id="rId155"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-3000k-mglass/" TargetMode="External" Id="rId156"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-3000k-mglass/" TargetMode="External" Id="rId157"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-3000k-mp/" TargetMode="External" Id="rId158"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-3000k-mp/" TargetMode="External" Id="rId159"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-3000k-op/" TargetMode="External" Id="rId160"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-3000k-oppol/" TargetMode="External" Id="rId161"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-3000k-oppol/" TargetMode="External" Id="rId162"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-3000k-op/" TargetMode="External" Id="rId163"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-4000k/" TargetMode="External" Id="rId164"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-4000k/" TargetMode="External" Id="rId165"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-4000k-mglass/" TargetMode="External" Id="rId166"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-4000k-mglass/" TargetMode="External" Id="rId167"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-4000k-mp/" TargetMode="External" Id="rId168"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-4000k-mp/" TargetMode="External" Id="rId169"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-4000k-op/" TargetMode="External" Id="rId170"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-4000k-oppol/" TargetMode="External" Id="rId171"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-4000k-oppol/" TargetMode="External" Id="rId172"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-4000k-op/" TargetMode="External" Id="rId173"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-004-ofis-30/" TargetMode="External" Id="rId174"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-5000k-mglass/" TargetMode="External" Id="rId175"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-5000k-mglass/" TargetMode="External" Id="rId176"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-5000k-mp/" TargetMode="External" Id="rId177"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-5000k-mp/" TargetMode="External" Id="rId178"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-5000k-op/" TargetMode="External" Id="rId179"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-5000k-oppol/" TargetMode="External" Id="rId180"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-5000k-oppol/" TargetMode="External" Id="rId181"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-5000k-op/" TargetMode="External" Id="rId182"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-6000k/" TargetMode="External" Id="rId183"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-6000k/" TargetMode="External" Id="rId184"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-6000k-mglass/" TargetMode="External" Id="rId185"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-6000k-mglass/" TargetMode="External" Id="rId186"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-6000k-mp/" TargetMode="External" Id="rId187"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-6000k-mp/" TargetMode="External" Id="rId188"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-6000k-op/" TargetMode="External" Id="rId189"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-6000k-oppol/" TargetMode="External" Id="rId190"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-6000k-oppol/" TargetMode="External" Id="rId191"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-6000k-op/" TargetMode="External" Id="rId192"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-3000k/" TargetMode="External" Id="rId193"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-3000k/" TargetMode="External" Id="rId194"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-3000k-mglass/" TargetMode="External" Id="rId195"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-3000k-mglass/" TargetMode="External" Id="rId196"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-3000k-mp/" TargetMode="External" Id="rId197"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-3000k-mp/" TargetMode="External" Id="rId198"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-3000k-op/" TargetMode="External" Id="rId199"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-3000k-oppol/" TargetMode="External" Id="rId200"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-3000k-oppol/" TargetMode="External" Id="rId201"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-3000k-op/" TargetMode="External" Id="rId202"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-4000k/" TargetMode="External" Id="rId203"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-4000k/" TargetMode="External" Id="rId204"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-4000k-mglass/" TargetMode="External" Id="rId205"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-4000k-mglass/" TargetMode="External" Id="rId206"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-4000k-mp/" TargetMode="External" Id="rId207"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-4000k-mp/" TargetMode="External" Id="rId208"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-4000k-op/" TargetMode="External" Id="rId209"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-4000k-oppol/" TargetMode="External" Id="rId210"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-4000k-oppol/" TargetMode="External" Id="rId211"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-4000k-op/" TargetMode="External" Id="rId212"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-5000k/" TargetMode="External" Id="rId213"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-5000k/" TargetMode="External" Id="rId214"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-5000k-mglass/" TargetMode="External" Id="rId215"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-5000k-mglass/" TargetMode="External" Id="rId216"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-5000k-mp/" TargetMode="External" Id="rId217"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-5000k-mp/" TargetMode="External" Id="rId218"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-5000k-op/" TargetMode="External" Id="rId219"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-5000k-oppol/" TargetMode="External" Id="rId220"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-5000k-oppol/" TargetMode="External" Id="rId221"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-5000k-op/" TargetMode="External" Id="rId222"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-6000k/" TargetMode="External" Id="rId223"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-6000k/" TargetMode="External" Id="rId224"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-6000k-mglass/" TargetMode="External" Id="rId225"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-6000k-mglass/" TargetMode="External" Id="rId226"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-6000k-mp/" TargetMode="External" Id="rId227"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-6000k-mp/" TargetMode="External" Id="rId228"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-6000k-op/" TargetMode="External" Id="rId229"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-6000k-oppol/" TargetMode="External" Id="rId230"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-6000k-oppol/" TargetMode="External" Id="rId231"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-6000k-op/" TargetMode="External" Id="rId232"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/" TargetMode="External" Id="rId233"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35/" TargetMode="External" Id="rId234"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-3000k/" TargetMode="External" Id="rId235"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-3000k-mglass/" TargetMode="External" Id="rId236"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-3000k-mp/" TargetMode="External" Id="rId237"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-3000k-op/" TargetMode="External" Id="rId238"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-3000k-oppol/" TargetMode="External" Id="rId239"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-4000k/" TargetMode="External" Id="rId240"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-4000k-mglass/" TargetMode="External" Id="rId241"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-4000k-mp/" TargetMode="External" Id="rId242"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-4000k-op/" TargetMode="External" Id="rId243"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-4000k-oppol/" TargetMode="External" Id="rId244"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-5000k-mglass/" TargetMode="External" Id="rId245"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-5000k-mp/" TargetMode="External" Id="rId246"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-5000k-op/" TargetMode="External" Id="rId247"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-5000k-oppol/" TargetMode="External" Id="rId248"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-6000k/" TargetMode="External" Id="rId249"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-6000k-mglass/" TargetMode="External" Id="rId250"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-6000k-mp/" TargetMode="External" Id="rId251"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-6000k-op/" TargetMode="External" Id="rId252"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-6000k-oppol/" TargetMode="External" Id="rId253"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-3000k/" TargetMode="External" Id="rId254"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-3000k-mglass/" TargetMode="External" Id="rId255"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-3000k-mp/" TargetMode="External" Id="rId256"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-3000k-op/" TargetMode="External" Id="rId257"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-3000k-oppol/" TargetMode="External" Id="rId258"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-4000k/" TargetMode="External" Id="rId259"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-4000k-mglass/" TargetMode="External" Id="rId260"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-4000k-mp/" TargetMode="External" Id="rId261"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-4000k-op/" TargetMode="External" Id="rId262"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-4000k-oppol/" TargetMode="External" Id="rId263"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-5000k/" TargetMode="External" Id="rId264"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-5000k-mglass/" TargetMode="External" Id="rId265"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-5000k-mp/" TargetMode="External" Id="rId266"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-5000k-op/" TargetMode="External" Id="rId267"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-5000k-oppol/" TargetMode="External" Id="rId268"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-6000k/" TargetMode="External" Id="rId269"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-6000k-mglass/" TargetMode="External" Id="rId270"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-6000k-mp/" TargetMode="External" Id="rId271"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-6000k-op/" TargetMode="External" Id="rId272"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-6000k-oppol/" TargetMode="External" Id="rId273"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/" TargetMode="External" Id="rId274"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/" TargetMode="External" Id="rId275"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip20-3000k/" TargetMode="External" Id="rId276"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-3000k/" TargetMode="External" Id="rId277"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-3000k-mglass/" TargetMode="External" Id="rId278"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-3000k-mp/" TargetMode="External" Id="rId279"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip20-3000k-mp/" TargetMode="External" Id="rId280"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip20-3000k-op/" TargetMode="External" Id="rId281"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-3000k-oppol/" TargetMode="External" Id="rId282"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-3000k-op/" TargetMode="External" Id="rId283"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-4000k/" TargetMode="External" Id="rId284"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip20-4000k/" TargetMode="External" Id="rId285"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-4000k-mglass/" TargetMode="External" Id="rId286"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-4000k-mp/" TargetMode="External" Id="rId287"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip20-4000k-mp/" TargetMode="External" Id="rId288"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip20-4000k-op/" TargetMode="External" Id="rId289"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-4000k-oppol/" TargetMode="External" Id="rId290"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-4000k-op/" TargetMode="External" Id="rId291"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-5000k-mglass/" TargetMode="External" Id="rId292"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-5000k-mp/" TargetMode="External" Id="rId293"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip20-5000k-mp/" TargetMode="External" Id="rId294"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip20-5000k-op/" TargetMode="External" Id="rId295"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-5000k-oppol/" TargetMode="External" Id="rId296"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-5000k-op/" TargetMode="External" Id="rId297"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip20-6000k/" TargetMode="External" Id="rId298"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-6000k/" TargetMode="External" Id="rId299"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-6000k-mglass/" TargetMode="External" Id="rId300"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip20-6000k-mp/" TargetMode="External" Id="rId301"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-6000k-mp/" TargetMode="External" Id="rId302"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip20-6000k-op/" TargetMode="External" Id="rId303"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-6000k-oppol/" TargetMode="External" Id="rId304"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-6000k-op/" TargetMode="External" Id="rId305"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-3000k/" TargetMode="External" Id="rId306"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip54-3000k/" TargetMode="External" Id="rId307"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-3000k-mglass/" TargetMode="External" Id="rId308"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-3000k-mp/" TargetMode="External" Id="rId309"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip54-3000k-mp/" TargetMode="External" Id="rId310"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip54-3000k-op/" TargetMode="External" Id="rId311"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-3000k-oppol/" TargetMode="External" Id="rId312"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-3000k-op/" TargetMode="External" Id="rId313"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip54-4000k/" TargetMode="External" Id="rId314"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-4000k/" TargetMode="External" Id="rId315"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-4000k-mglass/" TargetMode="External" Id="rId316"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip54-4000k-mp/" TargetMode="External" Id="rId317"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-4000k-mp/" TargetMode="External" Id="rId318"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip54-4000k-op/" TargetMode="External" Id="rId319"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-4000k-oppol/" TargetMode="External" Id="rId320"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-4000k-op/" TargetMode="External" Id="rId321"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip54-5000k/" TargetMode="External" Id="rId322"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-5000k/" TargetMode="External" Id="rId323"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-5000k-mglass/" TargetMode="External" Id="rId324"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip54-5000k-mp/" TargetMode="External" Id="rId325"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-5000k-mp/" TargetMode="External" Id="rId326"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip54-5000k-op/" TargetMode="External" Id="rId327"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-5000k-oppol/" TargetMode="External" Id="rId328"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-5000k-op/" TargetMode="External" Id="rId329"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip54-6000k/" TargetMode="External" Id="rId330"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-6000k/" TargetMode="External" Id="rId331"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-6000k-mglass/" TargetMode="External" Id="rId332"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip54-6000k-mp/" TargetMode="External" Id="rId333"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-6000k-mp/" TargetMode="External" Id="rId334"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip54-6000k-op/" TargetMode="External" Id="rId335"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-6000k-oppol/" TargetMode="External" Id="rId336"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-6000k-op/" TargetMode="External" Id="rId337"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/" TargetMode="External" Id="rId338"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-3000k/" TargetMode="External" Id="rId339"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-3000k-mglass/" TargetMode="External" Id="rId340"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-3000k-mp/" TargetMode="External" Id="rId341"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-3000k-oppol/" TargetMode="External" Id="rId342"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-3000k-op/" TargetMode="External" Id="rId343"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-4000k/" TargetMode="External" Id="rId344"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-4000k-mglass/" TargetMode="External" Id="rId345"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-4000k-mp/" TargetMode="External" Id="rId346"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-4000k-oppol/" TargetMode="External" Id="rId347"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-4000k-op/" TargetMode="External" Id="rId348"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-5000k-mglass/" TargetMode="External" Id="rId349"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-5000k-mp/" TargetMode="External" Id="rId350"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-5000k-oppol/" TargetMode="External" Id="rId351"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-5000k-op/" TargetMode="External" Id="rId352"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-6000k/" TargetMode="External" Id="rId353"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-6000k-mglass/" TargetMode="External" Id="rId354"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-6000k-mp/" TargetMode="External" Id="rId355"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-6000k-oppol/" TargetMode="External" Id="rId356"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-6000k-op/" TargetMode="External" Id="rId357"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-3000k/" TargetMode="External" Id="rId358"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-3000k-mglass/" TargetMode="External" Id="rId359"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-3000k-mp/" TargetMode="External" Id="rId360"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-3000k-oppol/" TargetMode="External" Id="rId361"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-3000k-op/" TargetMode="External" Id="rId362"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-4000k/" TargetMode="External" Id="rId363"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-4000k-mglass/" TargetMode="External" Id="rId364"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-4000k-mp/" TargetMode="External" Id="rId365"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-4000k-oppol/" TargetMode="External" Id="rId366"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-4000k-op/" TargetMode="External" Id="rId367"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-5000k/" TargetMode="External" Id="rId368"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-5000k-mglass/" TargetMode="External" Id="rId369"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-5000k-mp/" TargetMode="External" Id="rId370"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-5000k-oppol/" TargetMode="External" Id="rId371"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-5000k-op/" TargetMode="External" Id="rId372"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-6000k/" TargetMode="External" Id="rId373"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-6000k-mglass/" TargetMode="External" Id="rId374"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-6000k-mp/" TargetMode="External" Id="rId375"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-6000k-oppol/" TargetMode="External" Id="rId376"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-6000k-op/" TargetMode="External" Id="rId377"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/" TargetMode="External" Id="rId378"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/" TargetMode="External" Id="rId379"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-3000k/" TargetMode="External" Id="rId380"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-3000k/" TargetMode="External" Id="rId381"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-3000k-mglass/" TargetMode="External" Id="rId382"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-3000k-mglass/" TargetMode="External" Id="rId383"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-3000k-mp/" TargetMode="External" Id="rId384"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-3000k-mp/" TargetMode="External" Id="rId385"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-3000k-op/" TargetMode="External" Id="rId386"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-3000k-oppol/" TargetMode="External" Id="rId387"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-3000k-oppol/" TargetMode="External" Id="rId388"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-3000k-op/" TargetMode="External" Id="rId389"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-4000k/" TargetMode="External" Id="rId390"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-4000k/" TargetMode="External" Id="rId391"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-4000k-mglass/" TargetMode="External" Id="rId392"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-4000k-mglass/" TargetMode="External" Id="rId393"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-4000k-mp/" TargetMode="External" Id="rId394"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-4000k-mp/" TargetMode="External" Id="rId395"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-4000k-op/" TargetMode="External" Id="rId396"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-4000k-oppol/" TargetMode="External" Id="rId397"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-4000k-oppol/" TargetMode="External" Id="rId398"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-4000k-op/" TargetMode="External" Id="rId399"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-5000k-mglass/" TargetMode="External" Id="rId400"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-5000k-mglass/" TargetMode="External" Id="rId401"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-5000k-mp/" TargetMode="External" Id="rId402"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-5000k-mp/" TargetMode="External" Id="rId403"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-5000k-op/" TargetMode="External" Id="rId404"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-5000k-oppol/" TargetMode="External" Id="rId405"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-5000k-oppol/" TargetMode="External" Id="rId406"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-5000k-op/" TargetMode="External" Id="rId407"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-6000k/" TargetMode="External" Id="rId408"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-6000k/" TargetMode="External" Id="rId409"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-6000k-mglass/" TargetMode="External" Id="rId410"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-6000k-mglass/" TargetMode="External" Id="rId411"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-6000k-mp/" TargetMode="External" Id="rId412"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-6000k-mp/" TargetMode="External" Id="rId413"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-6000k-op/" TargetMode="External" Id="rId414"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-6000k-oppol/" TargetMode="External" Id="rId415"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-6000k-oppol/" TargetMode="External" Id="rId416"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-6000k-op/" TargetMode="External" Id="rId417"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-3000k/" TargetMode="External" Id="rId418"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-3000k/" TargetMode="External" Id="rId419"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-3000k-mglass/" TargetMode="External" Id="rId420"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-3000k-mglass/" TargetMode="External" Id="rId421"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-3000k-mp/" TargetMode="External" Id="rId422"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-3000k-mp/" TargetMode="External" Id="rId423"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-3000k-op/" TargetMode="External" Id="rId424"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-3000k-oppol/" TargetMode="External" Id="rId425"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-3000k-oppol/" TargetMode="External" Id="rId426"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-3000k-op/" TargetMode="External" Id="rId427"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-4000k/" TargetMode="External" Id="rId428"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-4000k/" TargetMode="External" Id="rId429"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-4000k-mglass/" TargetMode="External" Id="rId430"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-4000k-mglass/" TargetMode="External" Id="rId431"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-4000k-mp/" TargetMode="External" Id="rId432"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-4000k-mp/" TargetMode="External" Id="rId433"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-4000k-op/" TargetMode="External" Id="rId434"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-4000k-oppol/" TargetMode="External" Id="rId435"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-4000k-oppol/" TargetMode="External" Id="rId436"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-4000k-op/" TargetMode="External" Id="rId437"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-5000k/" TargetMode="External" Id="rId438"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-5000k/" TargetMode="External" Id="rId439"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-5000k-mglass/" TargetMode="External" Id="rId440"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-5000k-mglass/" TargetMode="External" Id="rId441"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-5000k-mp/" TargetMode="External" Id="rId442"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-5000k-mp/" TargetMode="External" Id="rId443"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-5000k-op/" TargetMode="External" Id="rId444"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-5000k-oppol/" TargetMode="External" Id="rId445"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-5000k-oppol/" TargetMode="External" Id="rId446"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-5000k-op/" TargetMode="External" Id="rId447"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-6000k/" TargetMode="External" Id="rId448"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-6000k/" TargetMode="External" Id="rId449"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-6000k-mglass/" TargetMode="External" Id="rId450"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-6000k-mglass/" TargetMode="External" Id="rId451"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-6000k-mp/" TargetMode="External" Id="rId452"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-6000k-mp/" TargetMode="External" Id="rId453"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-6000k-op/" TargetMode="External" Id="rId454"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-6000k-oppol/" TargetMode="External" Id="rId455"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-6000k-oppol/" TargetMode="External" Id="rId456"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-6000k-op/" TargetMode="External" Id="rId457"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/" TargetMode="External" Id="rId458"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/" TargetMode="External" Id="rId459"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-3000k/" TargetMode="External" Id="rId460"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-3000k/" TargetMode="External" Id="rId461"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-3000k-mglass/" TargetMode="External" Id="rId462"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-3000k-mglass/" TargetMode="External" Id="rId463"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-3000k-mp/" TargetMode="External" Id="rId464"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-3000k-mp/" TargetMode="External" Id="rId465"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-3000k-op/" TargetMode="External" Id="rId466"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-3000k-oppol/" TargetMode="External" Id="rId467"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-3000k-oppol/" TargetMode="External" Id="rId468"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-3000k-op/" TargetMode="External" Id="rId469"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-4000k/" TargetMode="External" Id="rId470"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-4000k/" TargetMode="External" Id="rId471"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-4000k-mglass/" TargetMode="External" Id="rId472"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-4000k-mglass/" TargetMode="External" Id="rId473"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-4000k-mp/" TargetMode="External" Id="rId474"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-4000k-mp/" TargetMode="External" Id="rId475"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-4000k-op/" TargetMode="External" Id="rId476"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-4000k-oppol/" TargetMode="External" Id="rId477"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-4000k-oppol/" TargetMode="External" Id="rId478"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-4000k-op/" TargetMode="External" Id="rId479"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-5000k-mglass/" TargetMode="External" Id="rId480"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-5000k-mglass/" TargetMode="External" Id="rId481"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-5000k-mp/" TargetMode="External" Id="rId482"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-5000k-mp/" TargetMode="External" Id="rId483"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-5000k-op/" TargetMode="External" Id="rId484"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-5000k-oppol/" TargetMode="External" Id="rId485"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-5000k-oppol/" TargetMode="External" Id="rId486"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-5000k-op/" TargetMode="External" Id="rId487"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-6000k/" TargetMode="External" Id="rId488"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-6000k/" TargetMode="External" Id="rId489"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-6000k-mglass/" TargetMode="External" Id="rId490"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-6000k-mglass/" TargetMode="External" Id="rId491"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-6000k-mp/" TargetMode="External" Id="rId492"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-6000k-mp/" TargetMode="External" Id="rId493"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-6000k-op/" TargetMode="External" Id="rId494"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-6000k-oppol/" TargetMode="External" Id="rId495"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-6000k-oppol/" TargetMode="External" Id="rId496"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-6000k-op/" TargetMode="External" Id="rId497"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-3000k/" TargetMode="External" Id="rId498"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-3000k/" TargetMode="External" Id="rId499"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-3000k-mglass/" TargetMode="External" Id="rId500"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-3000k-mglass/" TargetMode="External" Id="rId501"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-3000k-mp/" TargetMode="External" Id="rId502"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-3000k-mp/" TargetMode="External" Id="rId503"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-3000k-op/" TargetMode="External" Id="rId504"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-3000k-oppol/" TargetMode="External" Id="rId505"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-3000k-oppol/" TargetMode="External" Id="rId506"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-3000k-op/" TargetMode="External" Id="rId507"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-4000k/" TargetMode="External" Id="rId508"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-4000k/" TargetMode="External" Id="rId509"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-4000k-mglass/" TargetMode="External" Id="rId510"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-4000k-mglass/" TargetMode="External" Id="rId511"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-4000k-mp/" TargetMode="External" Id="rId512"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-4000k-mp/" TargetMode="External" Id="rId513"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-4000k-op/" TargetMode="External" Id="rId514"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-4000k-oppol/" TargetMode="External" Id="rId515"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-4000k-oppol/" TargetMode="External" Id="rId516"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-4000k-op/" TargetMode="External" Id="rId517"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-5000k/" TargetMode="External" Id="rId518"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-5000k/" TargetMode="External" Id="rId519"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-5000k-mglass/" TargetMode="External" Id="rId520"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-5000k-mglass/" TargetMode="External" Id="rId521"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-5000k-mp/" TargetMode="External" Id="rId522"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-5000k-mp/" TargetMode="External" Id="rId523"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-5000k-op/" TargetMode="External" Id="rId524"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-5000k-oppol/" TargetMode="External" Id="rId525"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-5000k-oppol/" TargetMode="External" Id="rId526"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-5000k-op/" TargetMode="External" Id="rId527"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-6000k/" TargetMode="External" Id="rId528"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-6000k/" TargetMode="External" Id="rId529"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-6000k-mglass/" TargetMode="External" Id="rId530"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-6000k-mglass/" TargetMode="External" Id="rId531"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-6000k-mp/" TargetMode="External" Id="rId532"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-6000k-mp/" TargetMode="External" Id="rId533"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-6000k-op/" TargetMode="External" Id="rId534"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-6000k-oppol/" TargetMode="External" Id="rId535"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-6000k-oppol/" TargetMode="External" Id="rId536"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-6000k-op/" TargetMode="External" Id="rId537"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/" TargetMode="External" Id="rId538"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/" TargetMode="External" Id="rId539"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-3000k/" TargetMode="External" Id="rId540"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-3000k/" TargetMode="External" Id="rId541"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-3000k-mglass/" TargetMode="External" Id="rId542"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-3000k-mglass/" TargetMode="External" Id="rId543"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-3000k-mp/" TargetMode="External" Id="rId544"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-3000k-mp/" TargetMode="External" Id="rId545"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-3000k-op/" TargetMode="External" Id="rId546"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-3000k-oppol/" TargetMode="External" Id="rId547"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-3000k-oppol/" TargetMode="External" Id="rId548"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-3000k-op/" TargetMode="External" Id="rId549"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-4000k/" TargetMode="External" Id="rId550"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-4000k/" TargetMode="External" Id="rId551"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-4000k-mglass/" TargetMode="External" Id="rId552"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-4000k-mglass/" TargetMode="External" Id="rId553"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-4000k-mp/" TargetMode="External" Id="rId554"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-4000k-mp/" TargetMode="External" Id="rId555"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-4000k-op/" TargetMode="External" Id="rId556"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-4000k-oppol/" TargetMode="External" Id="rId557"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-4000k-oppol/" TargetMode="External" Id="rId558"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-4000k-op/" TargetMode="External" Id="rId559"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-5000k-mglass/" TargetMode="External" Id="rId560"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-5000k-mglass/" TargetMode="External" Id="rId561"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-5000k-mp/" TargetMode="External" Id="rId562"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-5000k-mp/" TargetMode="External" Id="rId563"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-5000k-op/" TargetMode="External" Id="rId564"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-5000k-oppol/" TargetMode="External" Id="rId565"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-5000k-oppol/" TargetMode="External" Id="rId566"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-5000k-op/" TargetMode="External" Id="rId567"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-6000k/" TargetMode="External" Id="rId568"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-6000k/" TargetMode="External" Id="rId569"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-6000k-mglass/" TargetMode="External" Id="rId570"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-6000k-mglass/" TargetMode="External" Id="rId571"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-6000k-mp/" TargetMode="External" Id="rId572"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-6000k-mp/" TargetMode="External" Id="rId573"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-6000k-op/" TargetMode="External" Id="rId574"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-6000k-oppol/" TargetMode="External" Id="rId575"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-6000k-oppol/" TargetMode="External" Id="rId576"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-6000k-op/" TargetMode="External" Id="rId577"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-3000k/" TargetMode="External" Id="rId578"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-3000k/" TargetMode="External" Id="rId579"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-3000k-mglass/" TargetMode="External" Id="rId580"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-3000k-mglass/" TargetMode="External" Id="rId581"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-3000k-mp/" TargetMode="External" Id="rId582"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-3000k-mp/" TargetMode="External" Id="rId583"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-3000k-op/" TargetMode="External" Id="rId584"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-3000k-oppol/" TargetMode="External" Id="rId585"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-3000k-oppol/" TargetMode="External" Id="rId586"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-3000k-op/" TargetMode="External" Id="rId587"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-4000k/" TargetMode="External" Id="rId588"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-4000k/" TargetMode="External" Id="rId589"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-4000k-mglass/" TargetMode="External" Id="rId590"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-4000k-mglass/" TargetMode="External" Id="rId591"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-4000k-mp/" TargetMode="External" Id="rId592"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-4000k-mp/" TargetMode="External" Id="rId593"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-4000k-op/" TargetMode="External" Id="rId594"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-4000k-oppol/" TargetMode="External" Id="rId595"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-4000k-oppol/" TargetMode="External" Id="rId596"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-4000k-op/" TargetMode="External" Id="rId597"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-5000k/" TargetMode="External" Id="rId598"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-5000k/" TargetMode="External" Id="rId599"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-5000k-mglass/" TargetMode="External" Id="rId600"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-5000k-mglass/" TargetMode="External" Id="rId601"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-5000k-mp/" TargetMode="External" Id="rId602"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-5000k-mp/" TargetMode="External" Id="rId603"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-5000k-op/" TargetMode="External" Id="rId604"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-5000k-oppol/" TargetMode="External" Id="rId605"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-5000k-oppol/" TargetMode="External" Id="rId606"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-5000k-op/" TargetMode="External" Id="rId607"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-6000k/" TargetMode="External" Id="rId608"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-6000k/" TargetMode="External" Id="rId609"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-6000k-mglass/" TargetMode="External" Id="rId610"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-6000k-mglass/" TargetMode="External" Id="rId611"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-6000k-mp/" TargetMode="External" Id="rId612"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-6000k-mp/" TargetMode="External" Id="rId613"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-6000k-op/" TargetMode="External" Id="rId614"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-6000k-oppol/" TargetMode="External" Id="rId615"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-6000k-oppol/" TargetMode="External" Id="rId616"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-6000k-op/" TargetMode="External" Id="rId617"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/" TargetMode="External" Id="rId618"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/" TargetMode="External" Id="rId619"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-3000k/" TargetMode="External" Id="rId620"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-3000k/" TargetMode="External" Id="rId621"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-3000k-mglass/" TargetMode="External" Id="rId622"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-3000k-mglass/" TargetMode="External" Id="rId623"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-3000k-mp/" TargetMode="External" Id="rId624"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-3000k-mp/" TargetMode="External" Id="rId625"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-3000k-op/" TargetMode="External" Id="rId626"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-3000k-oppol/" TargetMode="External" Id="rId627"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-3000k-oppol/" TargetMode="External" Id="rId628"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-3000k-op/" TargetMode="External" Id="rId629"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-4000k/" TargetMode="External" Id="rId630"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-4000k/" TargetMode="External" Id="rId631"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-4000k-mglass/" TargetMode="External" Id="rId632"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-4000k-mglass/" TargetMode="External" Id="rId633"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-4000k-mp/" TargetMode="External" Id="rId634"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-4000k-mp/" TargetMode="External" Id="rId635"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-4000k-op/" TargetMode="External" Id="rId636"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-4000k-oppol/" TargetMode="External" Id="rId637"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-4000k-oppol/" TargetMode="External" Id="rId638"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-4000k-op/" TargetMode="External" Id="rId639"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-5000k-mglass/" TargetMode="External" Id="rId640"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-5000k-mglass/" TargetMode="External" Id="rId641"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-5000k-mp/" TargetMode="External" Id="rId642"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-5000k-mp/" TargetMode="External" Id="rId643"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-5000k-op/" TargetMode="External" Id="rId644"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-5000k-oppol/" TargetMode="External" Id="rId645"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-5000k-oppol/" TargetMode="External" Id="rId646"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-5000k-op/" TargetMode="External" Id="rId647"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-6000k/" TargetMode="External" Id="rId648"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-6000k/" TargetMode="External" Id="rId649"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-6000k-mglass/" TargetMode="External" Id="rId650"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-6000k-mglass/" TargetMode="External" Id="rId651"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-6000k-mp/" TargetMode="External" Id="rId652"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-6000k-mp/" TargetMode="External" Id="rId653"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-6000k-op/" TargetMode="External" Id="rId654"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-6000k-oppol/" TargetMode="External" Id="rId655"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-6000k-oppol/" TargetMode="External" Id="rId656"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-6000k-op/" TargetMode="External" Id="rId657"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-3000k/" TargetMode="External" Id="rId658"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-3000k/" TargetMode="External" Id="rId659"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-3000k-mglass/" TargetMode="External" Id="rId660"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-3000k-mglass/" TargetMode="External" Id="rId661"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-3000k-mp/" TargetMode="External" Id="rId662"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-3000k-mp/" TargetMode="External" Id="rId663"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-3000k-op/" TargetMode="External" Id="rId664"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-3000k-oppol/" TargetMode="External" Id="rId665"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-3000k-oppol/" TargetMode="External" Id="rId666"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-3000k-op/" TargetMode="External" Id="rId667"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-4000k/" TargetMode="External" Id="rId668"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-4000k/" TargetMode="External" Id="rId669"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-4000k-mglass/" TargetMode="External" Id="rId670"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-4000k-mglass/" TargetMode="External" Id="rId671"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-4000k-mp/" TargetMode="External" Id="rId672"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-4000k-mp/" TargetMode="External" Id="rId673"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-4000k-op/" TargetMode="External" Id="rId674"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-4000k-oppol/" TargetMode="External" Id="rId675"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-4000k-oppol/" TargetMode="External" Id="rId676"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-4000k-op/" TargetMode="External" Id="rId677"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-5000k/" TargetMode="External" Id="rId678"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-5000k/" TargetMode="External" Id="rId679"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-5000k-mglass/" TargetMode="External" Id="rId680"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-5000k-mglass/" TargetMode="External" Id="rId681"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-5000k-mp/" TargetMode="External" Id="rId682"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-5000k-mp/" TargetMode="External" Id="rId683"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-5000k-op/" TargetMode="External" Id="rId684"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-5000k-oppol/" TargetMode="External" Id="rId685"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-5000k-oppol/" TargetMode="External" Id="rId686"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-5000k-op/" TargetMode="External" Id="rId687"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-6000k/" TargetMode="External" Id="rId688"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-6000k/" TargetMode="External" Id="rId689"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-6000k-mglass/" TargetMode="External" Id="rId690"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-6000k-mglass/" TargetMode="External" Id="rId691"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-6000k-mp/" TargetMode="External" Id="rId692"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-6000k-mp/" TargetMode="External" Id="rId693"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-6000k-op/" TargetMode="External" Id="rId694"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-6000k-oppol/" TargetMode="External" Id="rId695"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-6000k-oppol/" TargetMode="External" Id="rId696"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-6000k-op/" TargetMode="External" Id="rId697"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/" TargetMode="External" Id="rId698"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-3000k/" TargetMode="External" Id="rId699"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-3000k-mglass/" TargetMode="External" Id="rId700"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-3000k-mp/" TargetMode="External" Id="rId701"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-3000k-oppol/" TargetMode="External" Id="rId702"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-3000k-op/" TargetMode="External" Id="rId703"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-4000k/" TargetMode="External" Id="rId704"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-4000k-mglass/" TargetMode="External" Id="rId705"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-4000k-mp/" TargetMode="External" Id="rId706"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-4000k-oppol/" TargetMode="External" Id="rId707"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-4000k-op/" TargetMode="External" Id="rId708"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-5000k-mglass/" TargetMode="External" Id="rId709"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-5000k-mp/" TargetMode="External" Id="rId710"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-5000k-oppol/" TargetMode="External" Id="rId711"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-5000k-op/" TargetMode="External" Id="rId712"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-6000k/" TargetMode="External" Id="rId713"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-6000k-mglass/" TargetMode="External" Id="rId714"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-6000k-mp/" TargetMode="External" Id="rId715"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-6000k-oppol/" TargetMode="External" Id="rId716"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-6000k-op/" TargetMode="External" Id="rId717"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-3000k/" TargetMode="External" Id="rId718"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-3000k-mglass/" TargetMode="External" Id="rId719"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-3000k-mp/" TargetMode="External" Id="rId720"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-3000k-oppol/" TargetMode="External" Id="rId721"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-3000k-op/" TargetMode="External" Id="rId722"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-4000k/" TargetMode="External" Id="rId723"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-4000k-mglass/" TargetMode="External" Id="rId724"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-4000k-mp/" TargetMode="External" Id="rId725"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-4000k-oppol/" TargetMode="External" Id="rId726"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-4000k-op/" TargetMode="External" Id="rId727"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-5000k/" TargetMode="External" Id="rId728"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-5000k-mglass/" TargetMode="External" Id="rId729"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-5000k-mp/" TargetMode="External" Id="rId730"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-5000k-oppol/" TargetMode="External" Id="rId731"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-5000k-op/" TargetMode="External" Id="rId732"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-6000k/" TargetMode="External" Id="rId733"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-6000k-mglass/" TargetMode="External" Id="rId734"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-6000k-mp/" TargetMode="External" Id="rId735"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-6000k-oppol/" TargetMode="External" Id="rId736"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-6000k-op/" TargetMode="External" Id="rId737"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-ofis-clip-in-100/" TargetMode="External" Id="rId738"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-ofis-clip-in-20/" TargetMode="External" Id="rId739"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-ofis-clip-in-30/" TargetMode="External" Id="rId740"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-ofis-clip-in-35/" TargetMode="External" Id="rId741"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-ofis-clip-in-40/" TargetMode="External" Id="rId742"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-ofis-clip-in-45/" TargetMode="External" Id="rId743"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-ofis-clip-in-50/" TargetMode="External" Id="rId744"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-ofis-clip-in-60/" TargetMode="External" Id="rId745"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-ofis-clip-in-70/" TargetMode="External" Id="rId746"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-ofis-clip-in-80/" TargetMode="External" Id="rId747"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-ofis-clip-in-90/" TargetMode="External" Id="rId748"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId749"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru" TargetMode="External" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@top-svet.ru" TargetMode="External" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/xlsx/" TargetMode="External" Id="rId3"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-010-003-ip-20-linia-10/" TargetMode="External" Id="rId4"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-010-003-ip-20-linia-10-l300/" TargetMode="External" Id="rId5"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-020-003-ip-20-linia-20/" TargetMode="External" Id="rId6"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-020-003-ip-20-linia-20-l300/" TargetMode="External" Id="rId7"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-020-003-ip-20-linia-20-l600/" TargetMode="External" Id="rId8"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-020-003-ip-20-linia-20-l/" TargetMode="External" Id="rId9"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-030-003-ip-20-linia-30/" TargetMode="External" Id="rId10"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-030-003-ip-20-liniya-30-l-900/" TargetMode="External" Id="rId11"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-liniya-003-30-t/" TargetMode="External" Id="rId12"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-040-003-ip-20-linia-40/" TargetMode="External" Id="rId13"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-040-003-ip-20-linia40-l1200/" TargetMode="External" Id="rId14"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-040-003-ip-20-linia-40-l600/" TargetMode="External" Id="rId15"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-040-003-ip-20-linia-40-l/" TargetMode="External" Id="rId16"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-040-003-ip-20-linia-40-x/" TargetMode="External" Id="rId17"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-050-003-ip-20-linia-50/" TargetMode="External" Id="rId18"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-050-003-ip-20-liniya-50-l-1500/" TargetMode="External" Id="rId19"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-060-003-ip-20-linia-60/" TargetMode="External" Id="rId20"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-060-003-ip-20-linia-60-l900/" TargetMode="External" Id="rId21"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-060-003-ip-20-linia-60-t/" TargetMode="External" Id="rId22"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-070-003-ip-20-linia-70/" TargetMode="External" Id="rId23"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-080-003-ip-20-linia-80/" TargetMode="External" Id="rId24"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-080-003-ip-20-linia-80-l1200/" TargetMode="External" Id="rId25"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-080-003-ip-20-linia-80-x/" TargetMode="External" Id="rId26"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-090-003-ip-20-linia-90/" TargetMode="External" Id="rId27"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-100-003-ip-20-linia-100/" TargetMode="External" Id="rId28"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-100-003-ip-20-linia-100-l1500/" TargetMode="External" Id="rId29"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-liniya-003-30/" TargetMode="External" Id="rId30"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-liniya-003-50/" TargetMode="External" Id="rId31"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/" TargetMode="External" Id="rId32"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-3000k/" TargetMode="External" Id="rId33"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-3000k-mglass/" TargetMode="External" Id="rId34"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-3000k-mp/" TargetMode="External" Id="rId35"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-3000k-oppol/" TargetMode="External" Id="rId36"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-3000k-op/" TargetMode="External" Id="rId37"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-4000k/" TargetMode="External" Id="rId38"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-4000k-mglass/" TargetMode="External" Id="rId39"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-4000k-mp/" TargetMode="External" Id="rId40"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-4000k-oppol/" TargetMode="External" Id="rId41"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-4000k-op/" TargetMode="External" Id="rId42"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-5000k-mglass/" TargetMode="External" Id="rId43"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-5000k-mp/" TargetMode="External" Id="rId44"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-5000k-oppol/" TargetMode="External" Id="rId45"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-5000k-op/" TargetMode="External" Id="rId46"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-6000k/" TargetMode="External" Id="rId47"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-6000k-mglass/" TargetMode="External" Id="rId48"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-6000k-mp/" TargetMode="External" Id="rId49"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-6000k-oppol/" TargetMode="External" Id="rId50"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-6000k-op/" TargetMode="External" Id="rId51"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-3000k/" TargetMode="External" Id="rId52"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-3000k-mglass/" TargetMode="External" Id="rId53"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-3000k-mp/" TargetMode="External" Id="rId54"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-3000k-oppol/" TargetMode="External" Id="rId55"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-3000k-op/" TargetMode="External" Id="rId56"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-4000k/" TargetMode="External" Id="rId57"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-4000k-mglass/" TargetMode="External" Id="rId58"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-4000k-mp/" TargetMode="External" Id="rId59"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-4000k-oppol/" TargetMode="External" Id="rId60"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-4000k-op/" TargetMode="External" Id="rId61"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-5000k/" TargetMode="External" Id="rId62"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-5000k-mglass/" TargetMode="External" Id="rId63"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-5000k-mp/" TargetMode="External" Id="rId64"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-5000k-oppol/" TargetMode="External" Id="rId65"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-5000k-op/" TargetMode="External" Id="rId66"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-6000k/" TargetMode="External" Id="rId67"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-6000k-mglass/" TargetMode="External" Id="rId68"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-6000k-mp/" TargetMode="External" Id="rId69"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-6000k-oppol/" TargetMode="External" Id="rId70"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-6000k-op/" TargetMode="External" Id="rId71"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/" TargetMode="External" Id="rId72"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/" TargetMode="External" Id="rId73"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-3000k/" TargetMode="External" Id="rId74"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-3000k/" TargetMode="External" Id="rId75"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-3000k-mglass/" TargetMode="External" Id="rId76"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-3000k-mglass/" TargetMode="External" Id="rId77"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-3000k-mp/" TargetMode="External" Id="rId78"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-3000k-mp/" TargetMode="External" Id="rId79"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-3000k-op/" TargetMode="External" Id="rId80"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-3000k-oppol/" TargetMode="External" Id="rId81"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-3000k-oppol/" TargetMode="External" Id="rId82"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-3000k-op/" TargetMode="External" Id="rId83"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-4000k/" TargetMode="External" Id="rId84"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-4000k/" TargetMode="External" Id="rId85"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-4000k-mglass/" TargetMode="External" Id="rId86"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-4000k-mglass/" TargetMode="External" Id="rId87"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-4000k-mp/" TargetMode="External" Id="rId88"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-4000k-mp/" TargetMode="External" Id="rId89"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-4000k-op/" TargetMode="External" Id="rId90"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-4000k-oppol/" TargetMode="External" Id="rId91"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-4000k-oppol/" TargetMode="External" Id="rId92"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-4000k-op/" TargetMode="External" Id="rId93"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-5000k-mglass/" TargetMode="External" Id="rId94"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-5000k-mglass/" TargetMode="External" Id="rId95"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-5000k-mp/" TargetMode="External" Id="rId96"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-5000k-mp/" TargetMode="External" Id="rId97"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-5000k-op/" TargetMode="External" Id="rId98"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-5000k-oppol/" TargetMode="External" Id="rId99"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-5000k-oppol/" TargetMode="External" Id="rId100"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-5000k-op/" TargetMode="External" Id="rId101"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-6000k/" TargetMode="External" Id="rId102"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-6000k/" TargetMode="External" Id="rId103"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-6000k-mglass/" TargetMode="External" Id="rId104"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-6000k-mglass/" TargetMode="External" Id="rId105"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-6000k-mp/" TargetMode="External" Id="rId106"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-6000k-mp/" TargetMode="External" Id="rId107"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-6000k-op/" TargetMode="External" Id="rId108"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-6000k-oppol/" TargetMode="External" Id="rId109"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-6000k-oppol/" TargetMode="External" Id="rId110"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-6000k-op/" TargetMode="External" Id="rId111"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-3000k/" TargetMode="External" Id="rId112"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-3000k/" TargetMode="External" Id="rId113"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-3000k-mglass/" TargetMode="External" Id="rId114"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-3000k-mglass/" TargetMode="External" Id="rId115"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-3000k-mp/" TargetMode="External" Id="rId116"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-3000k-mp/" TargetMode="External" Id="rId117"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-3000k-op/" TargetMode="External" Id="rId118"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-3000k-oppol/" TargetMode="External" Id="rId119"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-3000k-oppol/" TargetMode="External" Id="rId120"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-3000k-op/" TargetMode="External" Id="rId121"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-4000k/" TargetMode="External" Id="rId122"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-4000k/" TargetMode="External" Id="rId123"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-4000k-mglass/" TargetMode="External" Id="rId124"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-4000k-mglass/" TargetMode="External" Id="rId125"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-4000k-mp/" TargetMode="External" Id="rId126"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-4000k-mp/" TargetMode="External" Id="rId127"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-4000k-op/" TargetMode="External" Id="rId128"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-4000k-oppol/" TargetMode="External" Id="rId129"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-4000k-oppol/" TargetMode="External" Id="rId130"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-4000k-op/" TargetMode="External" Id="rId131"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-5000k/" TargetMode="External" Id="rId132"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-5000k/" TargetMode="External" Id="rId133"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-5000k-mglass/" TargetMode="External" Id="rId134"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-5000k-mglass/" TargetMode="External" Id="rId135"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-5000k-mp/" TargetMode="External" Id="rId136"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-5000k-mp/" TargetMode="External" Id="rId137"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-5000k-op/" TargetMode="External" Id="rId138"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-5000k-oppol/" TargetMode="External" Id="rId139"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-5000k-oppol/" TargetMode="External" Id="rId140"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-5000k-op/" TargetMode="External" Id="rId141"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-6000k/" TargetMode="External" Id="rId142"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-6000k/" TargetMode="External" Id="rId143"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-6000k-mglass/" TargetMode="External" Id="rId144"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-6000k-mglass/" TargetMode="External" Id="rId145"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-6000k-mp/" TargetMode="External" Id="rId146"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-6000k-mp/" TargetMode="External" Id="rId147"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-6000k-op/" TargetMode="External" Id="rId148"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-6000k-oppol/" TargetMode="External" Id="rId149"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-6000k-oppol/" TargetMode="External" Id="rId150"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-6000k-op/" TargetMode="External" Id="rId151"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/" TargetMode="External" Id="rId152"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/" TargetMode="External" Id="rId153"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-3000k/" TargetMode="External" Id="rId154"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-3000k/" TargetMode="External" Id="rId155"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-3000k-mglass/" TargetMode="External" Id="rId156"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-3000k-mglass/" TargetMode="External" Id="rId157"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-3000k-mp/" TargetMode="External" Id="rId158"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-3000k-mp/" TargetMode="External" Id="rId159"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-3000k-op/" TargetMode="External" Id="rId160"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-3000k-oppol/" TargetMode="External" Id="rId161"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-3000k-oppol/" TargetMode="External" Id="rId162"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-3000k-op/" TargetMode="External" Id="rId163"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-4000k/" TargetMode="External" Id="rId164"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-4000k/" TargetMode="External" Id="rId165"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-4000k-mglass/" TargetMode="External" Id="rId166"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-4000k-mglass/" TargetMode="External" Id="rId167"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-4000k-mp/" TargetMode="External" Id="rId168"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-4000k-mp/" TargetMode="External" Id="rId169"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-4000k-op/" TargetMode="External" Id="rId170"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-4000k-oppol/" TargetMode="External" Id="rId171"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-4000k-oppol/" TargetMode="External" Id="rId172"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-4000k-op/" TargetMode="External" Id="rId173"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-004-ofis-30/" TargetMode="External" Id="rId174"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-5000k-mglass/" TargetMode="External" Id="rId175"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-5000k-mglass/" TargetMode="External" Id="rId176"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-5000k-mp/" TargetMode="External" Id="rId177"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-5000k-mp/" TargetMode="External" Id="rId178"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-5000k-op/" TargetMode="External" Id="rId179"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-5000k-oppol/" TargetMode="External" Id="rId180"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-5000k-oppol/" TargetMode="External" Id="rId181"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-5000k-op/" TargetMode="External" Id="rId182"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-6000k/" TargetMode="External" Id="rId183"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-6000k/" TargetMode="External" Id="rId184"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-6000k-mglass/" TargetMode="External" Id="rId185"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-6000k-mglass/" TargetMode="External" Id="rId186"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-6000k-mp/" TargetMode="External" Id="rId187"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-6000k-mp/" TargetMode="External" Id="rId188"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-6000k-op/" TargetMode="External" Id="rId189"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-6000k-oppol/" TargetMode="External" Id="rId190"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-6000k-oppol/" TargetMode="External" Id="rId191"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-6000k-op/" TargetMode="External" Id="rId192"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-3000k/" TargetMode="External" Id="rId193"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-3000k/" TargetMode="External" Id="rId194"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-3000k-mglass/" TargetMode="External" Id="rId195"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-3000k-mglass/" TargetMode="External" Id="rId196"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-3000k-mp/" TargetMode="External" Id="rId197"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-3000k-mp/" TargetMode="External" Id="rId198"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-3000k-op/" TargetMode="External" Id="rId199"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-3000k-oppol/" TargetMode="External" Id="rId200"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-3000k-oppol/" TargetMode="External" Id="rId201"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-3000k-op/" TargetMode="External" Id="rId202"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-4000k/" TargetMode="External" Id="rId203"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-4000k/" TargetMode="External" Id="rId204"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-4000k-mglass/" TargetMode="External" Id="rId205"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-4000k-mglass/" TargetMode="External" Id="rId206"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-4000k-mp/" TargetMode="External" Id="rId207"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-4000k-mp/" TargetMode="External" Id="rId208"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-4000k-op/" TargetMode="External" Id="rId209"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-4000k-oppol/" TargetMode="External" Id="rId210"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-4000k-oppol/" TargetMode="External" Id="rId211"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-4000k-op/" TargetMode="External" Id="rId212"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-5000k/" TargetMode="External" Id="rId213"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-5000k/" TargetMode="External" Id="rId214"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-5000k-mglass/" TargetMode="External" Id="rId215"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-5000k-mglass/" TargetMode="External" Id="rId216"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-5000k-mp/" TargetMode="External" Id="rId217"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-5000k-mp/" TargetMode="External" Id="rId218"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-5000k-op/" TargetMode="External" Id="rId219"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-5000k-oppol/" TargetMode="External" Id="rId220"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-5000k-oppol/" TargetMode="External" Id="rId221"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-5000k-op/" TargetMode="External" Id="rId222"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-6000k/" TargetMode="External" Id="rId223"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-6000k/" TargetMode="External" Id="rId224"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-6000k-mglass/" TargetMode="External" Id="rId225"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-6000k-mglass/" TargetMode="External" Id="rId226"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-6000k-mp/" TargetMode="External" Id="rId227"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-6000k-mp/" TargetMode="External" Id="rId228"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-6000k-op/" TargetMode="External" Id="rId229"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-6000k-oppol/" TargetMode="External" Id="rId230"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-6000k-oppol/" TargetMode="External" Id="rId231"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-6000k-op/" TargetMode="External" Id="rId232"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/" TargetMode="External" Id="rId233"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35/" TargetMode="External" Id="rId234"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-3000k/" TargetMode="External" Id="rId235"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-3000k-mglass/" TargetMode="External" Id="rId236"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-3000k-mp/" TargetMode="External" Id="rId237"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-3000k-op/" TargetMode="External" Id="rId238"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-3000k-oppol/" TargetMode="External" Id="rId239"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-4000k/" TargetMode="External" Id="rId240"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-4000k-mglass/" TargetMode="External" Id="rId241"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-4000k-mp/" TargetMode="External" Id="rId242"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-4000k-op/" TargetMode="External" Id="rId243"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-4000k-oppol/" TargetMode="External" Id="rId244"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-5000k-mglass/" TargetMode="External" Id="rId245"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-5000k-mp/" TargetMode="External" Id="rId246"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-5000k-op/" TargetMode="External" Id="rId247"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-5000k-oppol/" TargetMode="External" Id="rId248"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-6000k/" TargetMode="External" Id="rId249"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-6000k-mglass/" TargetMode="External" Id="rId250"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-6000k-mp/" TargetMode="External" Id="rId251"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-6000k-op/" TargetMode="External" Id="rId252"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-6000k-oppol/" TargetMode="External" Id="rId253"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-3000k/" TargetMode="External" Id="rId254"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-3000k-mglass/" TargetMode="External" Id="rId255"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-3000k-mp/" TargetMode="External" Id="rId256"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-3000k-op/" TargetMode="External" Id="rId257"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-3000k-oppol/" TargetMode="External" Id="rId258"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-4000k/" TargetMode="External" Id="rId259"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-4000k-mglass/" TargetMode="External" Id="rId260"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-4000k-mp/" TargetMode="External" Id="rId261"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-4000k-op/" TargetMode="External" Id="rId262"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-4000k-oppol/" TargetMode="External" Id="rId263"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-5000k/" TargetMode="External" Id="rId264"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-5000k-mglass/" TargetMode="External" Id="rId265"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-5000k-mp/" TargetMode="External" Id="rId266"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-5000k-op/" TargetMode="External" Id="rId267"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-5000k-oppol/" TargetMode="External" Id="rId268"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-6000k/" TargetMode="External" Id="rId269"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-6000k-mglass/" TargetMode="External" Id="rId270"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-6000k-mp/" TargetMode="External" Id="rId271"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-6000k-op/" TargetMode="External" Id="rId272"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-6000k-oppol/" TargetMode="External" Id="rId273"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/" TargetMode="External" Id="rId274"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/" TargetMode="External" Id="rId275"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-3000k/" TargetMode="External" Id="rId276"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip20-3000k/" TargetMode="External" Id="rId277"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-3000k-mglass/" TargetMode="External" Id="rId278"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-3000k-mp/" TargetMode="External" Id="rId279"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip20-3000k-mp/" TargetMode="External" Id="rId280"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip20-3000k-op/" TargetMode="External" Id="rId281"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-3000k-oppol/" TargetMode="External" Id="rId282"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-3000k-op/" TargetMode="External" Id="rId283"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-4000k/" TargetMode="External" Id="rId284"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip20-4000k/" TargetMode="External" Id="rId285"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-4000k-mglass/" TargetMode="External" Id="rId286"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-4000k-mp/" TargetMode="External" Id="rId287"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip20-4000k-mp/" TargetMode="External" Id="rId288"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip20-4000k-op/" TargetMode="External" Id="rId289"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-4000k-oppol/" TargetMode="External" Id="rId290"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-4000k-op/" TargetMode="External" Id="rId291"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-5000k-mglass/" TargetMode="External" Id="rId292"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip20-5000k-mp/" TargetMode="External" Id="rId293"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-5000k-mp/" TargetMode="External" Id="rId294"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip20-5000k-op/" TargetMode="External" Id="rId295"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-5000k-oppol/" TargetMode="External" Id="rId296"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-5000k-op/" TargetMode="External" Id="rId297"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-6000k/" TargetMode="External" Id="rId298"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip20-6000k/" TargetMode="External" Id="rId299"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-6000k-mglass/" TargetMode="External" Id="rId300"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-6000k-mp/" TargetMode="External" Id="rId301"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip20-6000k-mp/" TargetMode="External" Id="rId302"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip20-6000k-op/" TargetMode="External" Id="rId303"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-6000k-oppol/" TargetMode="External" Id="rId304"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-6000k-op/" TargetMode="External" Id="rId305"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-3000k/" TargetMode="External" Id="rId306"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip54-3000k/" TargetMode="External" Id="rId307"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-3000k-mglass/" TargetMode="External" Id="rId308"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip54-3000k-mp/" TargetMode="External" Id="rId309"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-3000k-mp/" TargetMode="External" Id="rId310"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip54-3000k-op/" TargetMode="External" Id="rId311"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-3000k-oppol/" TargetMode="External" Id="rId312"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-3000k-op/" TargetMode="External" Id="rId313"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-4000k/" TargetMode="External" Id="rId314"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip54-4000k/" TargetMode="External" Id="rId315"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-4000k-mglass/" TargetMode="External" Id="rId316"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-4000k-mp/" TargetMode="External" Id="rId317"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip54-4000k-mp/" TargetMode="External" Id="rId318"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip54-4000k-op/" TargetMode="External" Id="rId319"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-4000k-oppol/" TargetMode="External" Id="rId320"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-4000k-op/" TargetMode="External" Id="rId321"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip54-5000k/" TargetMode="External" Id="rId322"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-5000k/" TargetMode="External" Id="rId323"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-5000k-mglass/" TargetMode="External" Id="rId324"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-5000k-mp/" TargetMode="External" Id="rId325"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip54-5000k-mp/" TargetMode="External" Id="rId326"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip54-5000k-op/" TargetMode="External" Id="rId327"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-5000k-oppol/" TargetMode="External" Id="rId328"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-5000k-op/" TargetMode="External" Id="rId329"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-6000k/" TargetMode="External" Id="rId330"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip54-6000k/" TargetMode="External" Id="rId331"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-6000k-mglass/" TargetMode="External" Id="rId332"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-6000k-mp/" TargetMode="External" Id="rId333"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip54-6000k-mp/" TargetMode="External" Id="rId334"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip54-6000k-op/" TargetMode="External" Id="rId335"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-6000k-oppol/" TargetMode="External" Id="rId336"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-6000k-op/" TargetMode="External" Id="rId337"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/" TargetMode="External" Id="rId338"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-3000k/" TargetMode="External" Id="rId339"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-3000k-mglass/" TargetMode="External" Id="rId340"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-3000k-mp/" TargetMode="External" Id="rId341"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-3000k-oppol/" TargetMode="External" Id="rId342"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-3000k-op/" TargetMode="External" Id="rId343"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-4000k/" TargetMode="External" Id="rId344"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-4000k-mglass/" TargetMode="External" Id="rId345"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-4000k-mp/" TargetMode="External" Id="rId346"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-4000k-oppol/" TargetMode="External" Id="rId347"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-4000k-op/" TargetMode="External" Id="rId348"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-5000k-mglass/" TargetMode="External" Id="rId349"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-5000k-mp/" TargetMode="External" Id="rId350"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-5000k-oppol/" TargetMode="External" Id="rId351"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-5000k-op/" TargetMode="External" Id="rId352"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-6000k/" TargetMode="External" Id="rId353"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-6000k-mglass/" TargetMode="External" Id="rId354"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-6000k-mp/" TargetMode="External" Id="rId355"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-6000k-oppol/" TargetMode="External" Id="rId356"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-6000k-op/" TargetMode="External" Id="rId357"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-3000k/" TargetMode="External" Id="rId358"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-3000k-mglass/" TargetMode="External" Id="rId359"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-3000k-mp/" TargetMode="External" Id="rId360"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-3000k-oppol/" TargetMode="External" Id="rId361"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-3000k-op/" TargetMode="External" Id="rId362"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-4000k/" TargetMode="External" Id="rId363"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-4000k-mglass/" TargetMode="External" Id="rId364"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-4000k-mp/" TargetMode="External" Id="rId365"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-4000k-oppol/" TargetMode="External" Id="rId366"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-4000k-op/" TargetMode="External" Id="rId367"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-5000k/" TargetMode="External" Id="rId368"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-5000k-mglass/" TargetMode="External" Id="rId369"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-5000k-mp/" TargetMode="External" Id="rId370"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-5000k-oppol/" TargetMode="External" Id="rId371"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-5000k-op/" TargetMode="External" Id="rId372"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-6000k/" TargetMode="External" Id="rId373"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-6000k-mglass/" TargetMode="External" Id="rId374"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-6000k-mp/" TargetMode="External" Id="rId375"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-6000k-oppol/" TargetMode="External" Id="rId376"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-6000k-op/" TargetMode="External" Id="rId377"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/" TargetMode="External" Id="rId378"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/" TargetMode="External" Id="rId379"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-3000k/" TargetMode="External" Id="rId380"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-3000k/" TargetMode="External" Id="rId381"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-3000k-mglass/" TargetMode="External" Id="rId382"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-3000k-mglass/" TargetMode="External" Id="rId383"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-3000k-mp/" TargetMode="External" Id="rId384"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-3000k-mp/" TargetMode="External" Id="rId385"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-3000k-op/" TargetMode="External" Id="rId386"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-3000k-oppol/" TargetMode="External" Id="rId387"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-3000k-oppol/" TargetMode="External" Id="rId388"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-3000k-op/" TargetMode="External" Id="rId389"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-4000k/" TargetMode="External" Id="rId390"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-4000k/" TargetMode="External" Id="rId391"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-4000k-mglass/" TargetMode="External" Id="rId392"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-4000k-mglass/" TargetMode="External" Id="rId393"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-4000k-mp/" TargetMode="External" Id="rId394"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-4000k-mp/" TargetMode="External" Id="rId395"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-4000k-op/" TargetMode="External" Id="rId396"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-4000k-oppol/" TargetMode="External" Id="rId397"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-4000k-oppol/" TargetMode="External" Id="rId398"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-4000k-op/" TargetMode="External" Id="rId399"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-5000k-mglass/" TargetMode="External" Id="rId400"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-5000k-mglass/" TargetMode="External" Id="rId401"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-5000k-mp/" TargetMode="External" Id="rId402"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-5000k-mp/" TargetMode="External" Id="rId403"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-5000k-op/" TargetMode="External" Id="rId404"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-5000k-oppol/" TargetMode="External" Id="rId405"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-5000k-oppol/" TargetMode="External" Id="rId406"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-5000k-op/" TargetMode="External" Id="rId407"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-6000k/" TargetMode="External" Id="rId408"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-6000k/" TargetMode="External" Id="rId409"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-6000k-mglass/" TargetMode="External" Id="rId410"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-6000k-mglass/" TargetMode="External" Id="rId411"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-6000k-mp/" TargetMode="External" Id="rId412"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-6000k-mp/" TargetMode="External" Id="rId413"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-6000k-op/" TargetMode="External" Id="rId414"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-6000k-oppol/" TargetMode="External" Id="rId415"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-6000k-oppol/" TargetMode="External" Id="rId416"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-6000k-op/" TargetMode="External" Id="rId417"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-3000k/" TargetMode="External" Id="rId418"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-3000k/" TargetMode="External" Id="rId419"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-3000k-mglass/" TargetMode="External" Id="rId420"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-3000k-mglass/" TargetMode="External" Id="rId421"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-3000k-mp/" TargetMode="External" Id="rId422"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-3000k-mp/" TargetMode="External" Id="rId423"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-3000k-op/" TargetMode="External" Id="rId424"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-3000k-oppol/" TargetMode="External" Id="rId425"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-3000k-oppol/" TargetMode="External" Id="rId426"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-3000k-op/" TargetMode="External" Id="rId427"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-4000k/" TargetMode="External" Id="rId428"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-4000k/" TargetMode="External" Id="rId429"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-4000k-mglass/" TargetMode="External" Id="rId430"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-4000k-mglass/" TargetMode="External" Id="rId431"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-4000k-mp/" TargetMode="External" Id="rId432"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-4000k-mp/" TargetMode="External" Id="rId433"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-4000k-op/" TargetMode="External" Id="rId434"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-4000k-oppol/" TargetMode="External" Id="rId435"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-4000k-oppol/" TargetMode="External" Id="rId436"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-4000k-op/" TargetMode="External" Id="rId437"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-5000k/" TargetMode="External" Id="rId438"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-5000k/" TargetMode="External" Id="rId439"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-5000k-mglass/" TargetMode="External" Id="rId440"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-5000k-mglass/" TargetMode="External" Id="rId441"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-5000k-mp/" TargetMode="External" Id="rId442"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-5000k-mp/" TargetMode="External" Id="rId443"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-5000k-op/" TargetMode="External" Id="rId444"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-5000k-oppol/" TargetMode="External" Id="rId445"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-5000k-oppol/" TargetMode="External" Id="rId446"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-5000k-op/" TargetMode="External" Id="rId447"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-6000k/" TargetMode="External" Id="rId448"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-6000k/" TargetMode="External" Id="rId449"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-6000k-mglass/" TargetMode="External" Id="rId450"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-6000k-mglass/" TargetMode="External" Id="rId451"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-6000k-mp/" TargetMode="External" Id="rId452"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-6000k-mp/" TargetMode="External" Id="rId453"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-6000k-op/" TargetMode="External" Id="rId454"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-6000k-oppol/" TargetMode="External" Id="rId455"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-6000k-oppol/" TargetMode="External" Id="rId456"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-6000k-op/" TargetMode="External" Id="rId457"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/" TargetMode="External" Id="rId458"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/" TargetMode="External" Id="rId459"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-3000k/" TargetMode="External" Id="rId460"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-3000k/" TargetMode="External" Id="rId461"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-3000k-mglass/" TargetMode="External" Id="rId462"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-3000k-mglass/" TargetMode="External" Id="rId463"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-3000k-mp/" TargetMode="External" Id="rId464"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-3000k-mp/" TargetMode="External" Id="rId465"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-3000k-op/" TargetMode="External" Id="rId466"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-3000k-oppol/" TargetMode="External" Id="rId467"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-3000k-oppol/" TargetMode="External" Id="rId468"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-3000k-op/" TargetMode="External" Id="rId469"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-4000k/" TargetMode="External" Id="rId470"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-4000k/" TargetMode="External" Id="rId471"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-4000k-mglass/" TargetMode="External" Id="rId472"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-4000k-mglass/" TargetMode="External" Id="rId473"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-4000k-mp/" TargetMode="External" Id="rId474"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-4000k-mp/" TargetMode="External" Id="rId475"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-4000k-op/" TargetMode="External" Id="rId476"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-4000k-oppol/" TargetMode="External" Id="rId477"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-4000k-oppol/" TargetMode="External" Id="rId478"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-4000k-op/" TargetMode="External" Id="rId479"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-5000k-mglass/" TargetMode="External" Id="rId480"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-5000k-mglass/" TargetMode="External" Id="rId481"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-5000k-mp/" TargetMode="External" Id="rId482"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-5000k-mp/" TargetMode="External" Id="rId483"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-5000k-op/" TargetMode="External" Id="rId484"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-5000k-oppol/" TargetMode="External" Id="rId485"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-5000k-oppol/" TargetMode="External" Id="rId486"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-5000k-op/" TargetMode="External" Id="rId487"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-6000k/" TargetMode="External" Id="rId488"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-6000k/" TargetMode="External" Id="rId489"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-6000k-mglass/" TargetMode="External" Id="rId490"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-6000k-mglass/" TargetMode="External" Id="rId491"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-6000k-mp/" TargetMode="External" Id="rId492"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-6000k-mp/" TargetMode="External" Id="rId493"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-6000k-op/" TargetMode="External" Id="rId494"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-6000k-oppol/" TargetMode="External" Id="rId495"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-6000k-oppol/" TargetMode="External" Id="rId496"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-6000k-op/" TargetMode="External" Id="rId497"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-3000k/" TargetMode="External" Id="rId498"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-3000k/" TargetMode="External" Id="rId499"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-3000k-mglass/" TargetMode="External" Id="rId500"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-3000k-mglass/" TargetMode="External" Id="rId501"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-3000k-mp/" TargetMode="External" Id="rId502"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-3000k-mp/" TargetMode="External" Id="rId503"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-3000k-op/" TargetMode="External" Id="rId504"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-3000k-oppol/" TargetMode="External" Id="rId505"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-3000k-oppol/" TargetMode="External" Id="rId506"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-3000k-op/" TargetMode="External" Id="rId507"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-4000k/" TargetMode="External" Id="rId508"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-4000k/" TargetMode="External" Id="rId509"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-4000k-mglass/" TargetMode="External" Id="rId510"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-4000k-mglass/" TargetMode="External" Id="rId511"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-4000k-mp/" TargetMode="External" Id="rId512"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-4000k-mp/" TargetMode="External" Id="rId513"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-4000k-op/" TargetMode="External" Id="rId514"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-4000k-oppol/" TargetMode="External" Id="rId515"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-4000k-oppol/" TargetMode="External" Id="rId516"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-4000k-op/" TargetMode="External" Id="rId517"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-5000k/" TargetMode="External" Id="rId518"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-5000k/" TargetMode="External" Id="rId519"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-5000k-mglass/" TargetMode="External" Id="rId520"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-5000k-mglass/" TargetMode="External" Id="rId521"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-5000k-mp/" TargetMode="External" Id="rId522"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-5000k-mp/" TargetMode="External" Id="rId523"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-5000k-op/" TargetMode="External" Id="rId524"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-5000k-oppol/" TargetMode="External" Id="rId525"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-5000k-oppol/" TargetMode="External" Id="rId526"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-5000k-op/" TargetMode="External" Id="rId527"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-6000k/" TargetMode="External" Id="rId528"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-6000k/" TargetMode="External" Id="rId529"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-6000k-mglass/" TargetMode="External" Id="rId530"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-6000k-mglass/" TargetMode="External" Id="rId531"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-6000k-mp/" TargetMode="External" Id="rId532"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-6000k-mp/" TargetMode="External" Id="rId533"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-6000k-op/" TargetMode="External" Id="rId534"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-6000k-oppol/" TargetMode="External" Id="rId535"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-6000k-oppol/" TargetMode="External" Id="rId536"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-6000k-op/" TargetMode="External" Id="rId537"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/" TargetMode="External" Id="rId538"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/" TargetMode="External" Id="rId539"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-3000k/" TargetMode="External" Id="rId540"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-3000k/" TargetMode="External" Id="rId541"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-3000k-mglass/" TargetMode="External" Id="rId542"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-3000k-mglass/" TargetMode="External" Id="rId543"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-3000k-mp/" TargetMode="External" Id="rId544"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-3000k-mp/" TargetMode="External" Id="rId545"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-3000k-op/" TargetMode="External" Id="rId546"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-3000k-oppol/" TargetMode="External" Id="rId547"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-3000k-oppol/" TargetMode="External" Id="rId548"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-3000k-op/" TargetMode="External" Id="rId549"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-4000k/" TargetMode="External" Id="rId550"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-4000k/" TargetMode="External" Id="rId551"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-4000k-mglass/" TargetMode="External" Id="rId552"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-4000k-mglass/" TargetMode="External" Id="rId553"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-4000k-mp/" TargetMode="External" Id="rId554"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-4000k-mp/" TargetMode="External" Id="rId555"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-4000k-op/" TargetMode="External" Id="rId556"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-4000k-oppol/" TargetMode="External" Id="rId557"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-4000k-oppol/" TargetMode="External" Id="rId558"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-4000k-op/" TargetMode="External" Id="rId559"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-5000k-mglass/" TargetMode="External" Id="rId560"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-5000k-mglass/" TargetMode="External" Id="rId561"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-5000k-mp/" TargetMode="External" Id="rId562"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-5000k-mp/" TargetMode="External" Id="rId563"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-5000k-op/" TargetMode="External" Id="rId564"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-5000k-oppol/" TargetMode="External" Id="rId565"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-5000k-oppol/" TargetMode="External" Id="rId566"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-5000k-op/" TargetMode="External" Id="rId567"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-6000k/" TargetMode="External" Id="rId568"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-6000k/" TargetMode="External" Id="rId569"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-6000k-mglass/" TargetMode="External" Id="rId570"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-6000k-mglass/" TargetMode="External" Id="rId571"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-6000k-mp/" TargetMode="External" Id="rId572"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-6000k-mp/" TargetMode="External" Id="rId573"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-6000k-op/" TargetMode="External" Id="rId574"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-6000k-oppol/" TargetMode="External" Id="rId575"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-6000k-oppol/" TargetMode="External" Id="rId576"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-6000k-op/" TargetMode="External" Id="rId577"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-3000k/" TargetMode="External" Id="rId578"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-3000k/" TargetMode="External" Id="rId579"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-3000k-mglass/" TargetMode="External" Id="rId580"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-3000k-mglass/" TargetMode="External" Id="rId581"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-3000k-mp/" TargetMode="External" Id="rId582"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-3000k-mp/" TargetMode="External" Id="rId583"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-3000k-op/" TargetMode="External" Id="rId584"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-3000k-oppol/" TargetMode="External" Id="rId585"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-3000k-oppol/" TargetMode="External" Id="rId586"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-3000k-op/" TargetMode="External" Id="rId587"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-4000k/" TargetMode="External" Id="rId588"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-4000k/" TargetMode="External" Id="rId589"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-4000k-mglass/" TargetMode="External" Id="rId590"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-4000k-mglass/" TargetMode="External" Id="rId591"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-4000k-mp/" TargetMode="External" Id="rId592"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-4000k-mp/" TargetMode="External" Id="rId593"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-4000k-op/" TargetMode="External" Id="rId594"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-4000k-oppol/" TargetMode="External" Id="rId595"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-4000k-oppol/" TargetMode="External" Id="rId596"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-4000k-op/" TargetMode="External" Id="rId597"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-5000k/" TargetMode="External" Id="rId598"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-5000k/" TargetMode="External" Id="rId599"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-5000k-mglass/" TargetMode="External" Id="rId600"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-5000k-mglass/" TargetMode="External" Id="rId601"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-5000k-mp/" TargetMode="External" Id="rId602"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-5000k-mp/" TargetMode="External" Id="rId603"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-5000k-op/" TargetMode="External" Id="rId604"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-5000k-oppol/" TargetMode="External" Id="rId605"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-5000k-oppol/" TargetMode="External" Id="rId606"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-5000k-op/" TargetMode="External" Id="rId607"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-6000k/" TargetMode="External" Id="rId608"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-6000k/" TargetMode="External" Id="rId609"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-6000k-mglass/" TargetMode="External" Id="rId610"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-6000k-mglass/" TargetMode="External" Id="rId611"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-6000k-mp/" TargetMode="External" Id="rId612"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-6000k-mp/" TargetMode="External" Id="rId613"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-6000k-op/" TargetMode="External" Id="rId614"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-6000k-oppol/" TargetMode="External" Id="rId615"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-6000k-oppol/" TargetMode="External" Id="rId616"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-6000k-op/" TargetMode="External" Id="rId617"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/" TargetMode="External" Id="rId618"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/" TargetMode="External" Id="rId619"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-3000k/" TargetMode="External" Id="rId620"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-3000k/" TargetMode="External" Id="rId621"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-3000k-mglass/" TargetMode="External" Id="rId622"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-3000k-mglass/" TargetMode="External" Id="rId623"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-3000k-mp/" TargetMode="External" Id="rId624"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-3000k-mp/" TargetMode="External" Id="rId625"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-3000k-op/" TargetMode="External" Id="rId626"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-3000k-oppol/" TargetMode="External" Id="rId627"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-3000k-oppol/" TargetMode="External" Id="rId628"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-3000k-op/" TargetMode="External" Id="rId629"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-4000k/" TargetMode="External" Id="rId630"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-4000k/" TargetMode="External" Id="rId631"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-4000k-mglass/" TargetMode="External" Id="rId632"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-4000k-mglass/" TargetMode="External" Id="rId633"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-4000k-mp/" TargetMode="External" Id="rId634"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-4000k-mp/" TargetMode="External" Id="rId635"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-4000k-op/" TargetMode="External" Id="rId636"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-4000k-oppol/" TargetMode="External" Id="rId637"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-4000k-oppol/" TargetMode="External" Id="rId638"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-4000k-op/" TargetMode="External" Id="rId639"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-5000k-mglass/" TargetMode="External" Id="rId640"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-5000k-mglass/" TargetMode="External" Id="rId641"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-5000k-mp/" TargetMode="External" Id="rId642"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-5000k-mp/" TargetMode="External" Id="rId643"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-5000k-op/" TargetMode="External" Id="rId644"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-5000k-oppol/" TargetMode="External" Id="rId645"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-5000k-oppol/" TargetMode="External" Id="rId646"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-5000k-op/" TargetMode="External" Id="rId647"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-6000k/" TargetMode="External" Id="rId648"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-6000k/" TargetMode="External" Id="rId649"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-6000k-mglass/" TargetMode="External" Id="rId650"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-6000k-mglass/" TargetMode="External" Id="rId651"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-6000k-mp/" TargetMode="External" Id="rId652"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-6000k-mp/" TargetMode="External" Id="rId653"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-6000k-op/" TargetMode="External" Id="rId654"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-6000k-oppol/" TargetMode="External" Id="rId655"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-6000k-oppol/" TargetMode="External" Id="rId656"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-6000k-op/" TargetMode="External" Id="rId657"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-3000k/" TargetMode="External" Id="rId658"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-3000k/" TargetMode="External" Id="rId659"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-3000k-mglass/" TargetMode="External" Id="rId660"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-3000k-mglass/" TargetMode="External" Id="rId661"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-3000k-mp/" TargetMode="External" Id="rId662"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-3000k-mp/" TargetMode="External" Id="rId663"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-3000k-op/" TargetMode="External" Id="rId664"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-3000k-oppol/" TargetMode="External" Id="rId665"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-3000k-oppol/" TargetMode="External" Id="rId666"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-3000k-op/" TargetMode="External" Id="rId667"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-4000k/" TargetMode="External" Id="rId668"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-4000k/" TargetMode="External" Id="rId669"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-4000k-mglass/" TargetMode="External" Id="rId670"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-4000k-mglass/" TargetMode="External" Id="rId671"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-4000k-mp/" TargetMode="External" Id="rId672"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-4000k-mp/" TargetMode="External" Id="rId673"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-4000k-op/" TargetMode="External" Id="rId674"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-4000k-oppol/" TargetMode="External" Id="rId675"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-4000k-oppol/" TargetMode="External" Id="rId676"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-4000k-op/" TargetMode="External" Id="rId677"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-5000k/" TargetMode="External" Id="rId678"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-5000k/" TargetMode="External" Id="rId679"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-5000k-mglass/" TargetMode="External" Id="rId680"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-5000k-mglass/" TargetMode="External" Id="rId681"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-5000k-mp/" TargetMode="External" Id="rId682"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-5000k-mp/" TargetMode="External" Id="rId683"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-5000k-op/" TargetMode="External" Id="rId684"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-5000k-oppol/" TargetMode="External" Id="rId685"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-5000k-oppol/" TargetMode="External" Id="rId686"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-5000k-op/" TargetMode="External" Id="rId687"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-6000k/" TargetMode="External" Id="rId688"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-6000k/" TargetMode="External" Id="rId689"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-6000k-mglass/" TargetMode="External" Id="rId690"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-6000k-mglass/" TargetMode="External" Id="rId691"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-6000k-mp/" TargetMode="External" Id="rId692"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-6000k-mp/" TargetMode="External" Id="rId693"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-6000k-op/" TargetMode="External" Id="rId694"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-6000k-oppol/" TargetMode="External" Id="rId695"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-6000k-oppol/" TargetMode="External" Id="rId696"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-6000k-op/" TargetMode="External" Id="rId697"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/" TargetMode="External" Id="rId698"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-3000k/" TargetMode="External" Id="rId699"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-3000k-mglass/" TargetMode="External" Id="rId700"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-3000k-mp/" TargetMode="External" Id="rId701"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-3000k-oppol/" TargetMode="External" Id="rId702"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-3000k-op/" TargetMode="External" Id="rId703"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-4000k/" TargetMode="External" Id="rId704"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-4000k-mglass/" TargetMode="External" Id="rId705"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-4000k-mp/" TargetMode="External" Id="rId706"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-4000k-oppol/" TargetMode="External" Id="rId707"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-4000k-op/" TargetMode="External" Id="rId708"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-5000k-mglass/" TargetMode="External" Id="rId709"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-5000k-mp/" TargetMode="External" Id="rId710"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-5000k-oppol/" TargetMode="External" Id="rId711"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-5000k-op/" TargetMode="External" Id="rId712"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-6000k/" TargetMode="External" Id="rId713"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-6000k-mglass/" TargetMode="External" Id="rId714"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-6000k-mp/" TargetMode="External" Id="rId715"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-6000k-oppol/" TargetMode="External" Id="rId716"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-6000k-op/" TargetMode="External" Id="rId717"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-3000k/" TargetMode="External" Id="rId718"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-3000k-mglass/" TargetMode="External" Id="rId719"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-3000k-mp/" TargetMode="External" Id="rId720"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-3000k-oppol/" TargetMode="External" Id="rId721"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-3000k-op/" TargetMode="External" Id="rId722"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-4000k/" TargetMode="External" Id="rId723"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-4000k-mglass/" TargetMode="External" Id="rId724"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-4000k-mp/" TargetMode="External" Id="rId725"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-4000k-oppol/" TargetMode="External" Id="rId726"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-4000k-op/" TargetMode="External" Id="rId727"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-5000k/" TargetMode="External" Id="rId728"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-5000k-mglass/" TargetMode="External" Id="rId729"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-5000k-mp/" TargetMode="External" Id="rId730"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-5000k-oppol/" TargetMode="External" Id="rId731"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-5000k-op/" TargetMode="External" Id="rId732"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-6000k/" TargetMode="External" Id="rId733"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-6000k-mglass/" TargetMode="External" Id="rId734"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-6000k-mp/" TargetMode="External" Id="rId735"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-6000k-oppol/" TargetMode="External" Id="rId736"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-6000k-op/" TargetMode="External" Id="rId737"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-ofis-clip-in-100/" TargetMode="External" Id="rId738"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-ofis-clip-in-20/" TargetMode="External" Id="rId739"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-ofis-clip-in-30/" TargetMode="External" Id="rId740"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-ofis-clip-in-35/" TargetMode="External" Id="rId741"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-ofis-clip-in-40/" TargetMode="External" Id="rId742"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-ofis-clip-in-45/" TargetMode="External" Id="rId743"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-ofis-clip-in-50/" TargetMode="External" Id="rId744"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-ofis-clip-in-60/" TargetMode="External" Id="rId745"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-ofis-clip-in-70/" TargetMode="External" Id="rId746"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-ofis-clip-in-80/" TargetMode="External" Id="rId747"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-ofis-clip-in-90/" TargetMode="External" Id="rId748"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId749"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:G752"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="8" customWidth="1" min="1" max="1"/>
     <col width="30" customWidth="1" min="2" max="2"/>
     <col width="50" customWidth="1" min="3" max="3"/>
     <col width="40" customWidth="1" min="4" max="4"/>
     <col width="10" customWidth="1" min="5" max="5"/>
     <col width="20" customWidth="1" min="6" max="6"/>
     <col width="20" customWidth="1" min="7" max="7"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>+74957888385</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>https://top-svet.ru</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>info@top-svet.ru</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>2026-06-19 00:29</t>
+          <t>2026-08-03 06:03</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Показаны только результаты, подходящие под установленные во время скачивания фильтры. Для скачивания прайс-листа на все товары категории - щёлкните на этот текст.</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
           <t>ОФИСНЫЕ СВЕТОДИОДНЫЕ СВЕТИЛЬНИКИ</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
           <t>Артикул</t>
         </is>
       </c>
       <c r="B7" s="5" t="inlineStr">
         <is>
@@ -2883,184 +2883,184 @@
       </c>
       <c r="D75" s="8" t="inlineStr">
         <is>
           <t>100 Вт, 13125 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E75" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F75" s="9" t="inlineStr">
         <is>
           <t>12 588,00 ₽</t>
         </is>
       </c>
       <c r="G75" s="9" t="inlineStr">
         <is>
           <t>11 959,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="6" t="inlineStr">
         <is>
-          <t>101180</t>
+          <t>101084</t>
         </is>
       </c>
       <c r="B76" s="6" t="inlineStr">
         <is>
           <t>ССдО 03-020-003 IP20</t>
         </is>
       </c>
       <c r="C76" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, 5000 К</t>
         </is>
       </c>
       <c r="D76" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E76" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F76" s="9" t="inlineStr">
         <is>
-          <t>5 076,00 ₽</t>
+          <t>5 150,00 ₽</t>
         </is>
       </c>
       <c r="G76" s="9" t="inlineStr">
         <is>
-          <t>4 823,00 ₽</t>
+          <t>4 893,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="6" t="inlineStr">
         <is>
-          <t>101084</t>
+          <t>101180</t>
         </is>
       </c>
       <c r="B77" s="6" t="inlineStr">
         <is>
           <t>ССдО 03-020-003 IP20</t>
         </is>
       </c>
       <c r="C77" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, 5000 К</t>
         </is>
       </c>
       <c r="D77" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E77" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F77" s="9" t="inlineStr">
         <is>
-          <t>5 150,00 ₽</t>
+          <t>5 076,00 ₽</t>
         </is>
       </c>
       <c r="G77" s="9" t="inlineStr">
         <is>
-          <t>4 893,00 ₽</t>
+          <t>4 823,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="6" t="inlineStr">
         <is>
-          <t>101181</t>
+          <t>101085</t>
         </is>
       </c>
       <c r="B78" s="6" t="inlineStr"/>
       <c r="C78" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP20, 3000 К</t>
         </is>
       </c>
       <c r="D78" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E78" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F78" s="9" t="inlineStr">
         <is>
-          <t>5 076,00 ₽</t>
+          <t>5 150,00 ₽</t>
         </is>
       </c>
       <c r="G78" s="9" t="inlineStr">
         <is>
-          <t>4 823,00 ₽</t>
+          <t>4 893,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="6" t="inlineStr">
         <is>
-          <t>101085</t>
+          <t>101181</t>
         </is>
       </c>
       <c r="B79" s="6" t="inlineStr"/>
       <c r="C79" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP20, 3000 К</t>
         </is>
       </c>
       <c r="D79" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E79" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F79" s="9" t="inlineStr">
         <is>
-          <t>5 150,00 ₽</t>
+          <t>5 076,00 ₽</t>
         </is>
       </c>
       <c r="G79" s="9" t="inlineStr">
         <is>
-          <t>4 893,00 ₽</t>
+          <t>4 823,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="6" t="inlineStr">
         <is>
           <t>114333</t>
         </is>
       </c>
       <c r="B80" s="6" t="inlineStr"/>
       <c r="C80" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP20, 3000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D80" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E80" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -3089,209 +3089,209 @@
       </c>
       <c r="D81" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E81" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F81" s="9" t="inlineStr">
         <is>
           <t>9 635,00 ₽</t>
         </is>
       </c>
       <c r="G81" s="9" t="inlineStr">
         <is>
           <t>9 154,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="6" t="inlineStr">
         <is>
-          <t>111393</t>
+          <t>111577</t>
         </is>
       </c>
       <c r="B82" s="6" t="inlineStr"/>
       <c r="C82" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP20, 3000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D82" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E82" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F82" s="9" t="inlineStr">
         <is>
-          <t>6 608,00 ₽</t>
+          <t>6 682,00 ₽</t>
         </is>
       </c>
       <c r="G82" s="9" t="inlineStr">
         <is>
-          <t>6 278,00 ₽</t>
+          <t>6 348,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="6" t="inlineStr">
         <is>
-          <t>111577</t>
+          <t>111393</t>
         </is>
       </c>
       <c r="B83" s="6" t="inlineStr"/>
       <c r="C83" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP20, 3000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D83" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E83" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F83" s="9" t="inlineStr">
         <is>
-          <t>6 682,00 ₽</t>
+          <t>6 608,00 ₽</t>
         </is>
       </c>
       <c r="G83" s="9" t="inlineStr">
         <is>
-          <t>6 348,00 ₽</t>
+          <t>6 278,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="6" t="inlineStr">
         <is>
           <t>111585</t>
         </is>
       </c>
       <c r="B84" s="6" t="inlineStr"/>
       <c r="C84" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP20, 3000 К, опал</t>
         </is>
       </c>
       <c r="D84" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E84" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F84" s="9" t="inlineStr">
         <is>
           <t>5 316,00 ₽</t>
         </is>
       </c>
       <c r="G84" s="9" t="inlineStr">
         <is>
           <t>5 051,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="6" t="inlineStr">
         <is>
-          <t>114197</t>
+          <t>114325</t>
         </is>
       </c>
       <c r="B85" s="6" t="inlineStr"/>
       <c r="C85" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP20, 3000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D85" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E85" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F85" s="9" t="inlineStr">
         <is>
-          <t>6 608,00 ₽</t>
+          <t>6 534,00 ₽</t>
         </is>
       </c>
       <c r="G85" s="9" t="inlineStr">
         <is>
-          <t>6 278,00 ₽</t>
+          <t>6 208,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="6" t="inlineStr">
         <is>
-          <t>114325</t>
+          <t>114197</t>
         </is>
       </c>
       <c r="B86" s="6" t="inlineStr"/>
       <c r="C86" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP20, 3000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D86" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E86" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F86" s="9" t="inlineStr">
         <is>
-          <t>6 534,00 ₽</t>
+          <t>6 608,00 ₽</t>
         </is>
       </c>
       <c r="G86" s="9" t="inlineStr">
         <is>
-          <t>6 208,00 ₽</t>
+          <t>6 278,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="6" t="inlineStr">
         <is>
           <t>111401</t>
         </is>
       </c>
       <c r="B87" s="6" t="inlineStr"/>
       <c r="C87" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP20, 3000 К, опал полистирол</t>
         </is>
       </c>
       <c r="D87" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E87" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -3353,275 +3353,275 @@
       </c>
       <c r="D89" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E89" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F89" s="9" t="inlineStr">
         <is>
           <t>5 076,00 ₽</t>
         </is>
       </c>
       <c r="G89" s="9" t="inlineStr">
         <is>
           <t>4 823,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="6" t="inlineStr">
         <is>
-          <t>114334</t>
+          <t>114206</t>
         </is>
       </c>
       <c r="B90" s="6" t="inlineStr"/>
       <c r="C90" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP20, 4000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D90" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E90" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F90" s="9" t="inlineStr">
         <is>
-          <t>9 276,00 ₽</t>
+          <t>9 635,00 ₽</t>
         </is>
       </c>
       <c r="G90" s="9" t="inlineStr">
         <is>
-          <t>8 813,00 ₽</t>
+          <t>9 154,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="6" t="inlineStr">
         <is>
-          <t>114206</t>
+          <t>114334</t>
         </is>
       </c>
       <c r="B91" s="6" t="inlineStr"/>
       <c r="C91" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP20, 4000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D91" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E91" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F91" s="9" t="inlineStr">
         <is>
-          <t>9 635,00 ₽</t>
+          <t>9 276,00 ₽</t>
         </is>
       </c>
       <c r="G91" s="9" t="inlineStr">
         <is>
-          <t>9 154,00 ₽</t>
+          <t>8 813,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="6" t="inlineStr">
         <is>
-          <t>111394</t>
+          <t>111578</t>
         </is>
       </c>
       <c r="B92" s="6" t="inlineStr"/>
       <c r="C92" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP20, 4000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D92" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E92" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F92" s="9" t="inlineStr">
         <is>
-          <t>6 608,00 ₽</t>
+          <t>6 682,00 ₽</t>
         </is>
       </c>
       <c r="G92" s="9" t="inlineStr">
         <is>
-          <t>6 278,00 ₽</t>
+          <t>6 348,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="6" t="inlineStr">
         <is>
-          <t>111578</t>
+          <t>111394</t>
         </is>
       </c>
       <c r="B93" s="6" t="inlineStr"/>
       <c r="C93" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP20, 4000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D93" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E93" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F93" s="9" t="inlineStr">
         <is>
-          <t>6 682,00 ₽</t>
+          <t>6 608,00 ₽</t>
         </is>
       </c>
       <c r="G93" s="9" t="inlineStr">
         <is>
-          <t>6 348,00 ₽</t>
+          <t>6 278,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="6" t="inlineStr">
         <is>
           <t>111586</t>
         </is>
       </c>
       <c r="B94" s="6" t="inlineStr"/>
       <c r="C94" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP20, 4000 К, опал</t>
         </is>
       </c>
       <c r="D94" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E94" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F94" s="9" t="inlineStr">
         <is>
           <t>5 316,00 ₽</t>
         </is>
       </c>
       <c r="G94" s="9" t="inlineStr">
         <is>
           <t>5 051,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="6" t="inlineStr">
         <is>
-          <t>114326</t>
+          <t>114198</t>
         </is>
       </c>
       <c r="B95" s="6" t="inlineStr"/>
       <c r="C95" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP20, 4000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D95" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E95" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F95" s="9" t="inlineStr">
         <is>
-          <t>6 534,00 ₽</t>
+          <t>6 608,00 ₽</t>
         </is>
       </c>
       <c r="G95" s="9" t="inlineStr">
         <is>
-          <t>6 208,00 ₽</t>
+          <t>6 278,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="6" t="inlineStr">
         <is>
-          <t>114198</t>
+          <t>114326</t>
         </is>
       </c>
       <c r="B96" s="6" t="inlineStr"/>
       <c r="C96" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP20, 4000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D96" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E96" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F96" s="9" t="inlineStr">
         <is>
-          <t>6 608,00 ₽</t>
+          <t>6 534,00 ₽</t>
         </is>
       </c>
       <c r="G96" s="9" t="inlineStr">
         <is>
-          <t>6 278,00 ₽</t>
+          <t>6 208,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="6" t="inlineStr">
         <is>
           <t>111402</t>
         </is>
       </c>
       <c r="B97" s="6" t="inlineStr"/>
       <c r="C97" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP20, 4000 К, опал полистирол</t>
         </is>
       </c>
       <c r="D97" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E97" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -3683,110 +3683,110 @@
       </c>
       <c r="D99" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E99" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F99" s="9" t="inlineStr">
         <is>
           <t>9 276,00 ₽</t>
         </is>
       </c>
       <c r="G99" s="9" t="inlineStr">
         <is>
           <t>8 813,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="6" t="inlineStr">
         <is>
-          <t>111579</t>
+          <t>111395</t>
         </is>
       </c>
       <c r="B100" s="6" t="inlineStr"/>
       <c r="C100" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP20, 5000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D100" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E100" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F100" s="9" t="inlineStr">
         <is>
-          <t>6 682,00 ₽</t>
+          <t>6 608,00 ₽</t>
         </is>
       </c>
       <c r="G100" s="9" t="inlineStr">
         <is>
-          <t>6 348,00 ₽</t>
+          <t>6 278,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="6" t="inlineStr">
         <is>
-          <t>111395</t>
+          <t>111579</t>
         </is>
       </c>
       <c r="B101" s="6" t="inlineStr"/>
       <c r="C101" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP20, 5000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D101" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E101" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F101" s="9" t="inlineStr">
         <is>
-          <t>6 608,00 ₽</t>
+          <t>6 682,00 ₽</t>
         </is>
       </c>
       <c r="G101" s="9" t="inlineStr">
         <is>
-          <t>6 278,00 ₽</t>
+          <t>6 348,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="6" t="inlineStr">
         <is>
           <t>111587</t>
         </is>
       </c>
       <c r="B102" s="6" t="inlineStr"/>
       <c r="C102" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP20, 5000 К, опал</t>
         </is>
       </c>
       <c r="D102" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E102" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -3947,110 +3947,110 @@
       </c>
       <c r="D107" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E107" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F107" s="9" t="inlineStr">
         <is>
           <t>5 150,00 ₽</t>
         </is>
       </c>
       <c r="G107" s="9" t="inlineStr">
         <is>
           <t>4 893,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="6" t="inlineStr">
         <is>
-          <t>114208</t>
+          <t>114336</t>
         </is>
       </c>
       <c r="B108" s="6" t="inlineStr"/>
       <c r="C108" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP20, 6000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D108" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E108" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F108" s="9" t="inlineStr">
         <is>
-          <t>9 635,00 ₽</t>
+          <t>9 276,00 ₽</t>
         </is>
       </c>
       <c r="G108" s="9" t="inlineStr">
         <is>
-          <t>9 154,00 ₽</t>
+          <t>8 813,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="6" t="inlineStr">
         <is>
-          <t>114336</t>
+          <t>114208</t>
         </is>
       </c>
       <c r="B109" s="6" t="inlineStr"/>
       <c r="C109" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP20, 6000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D109" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E109" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F109" s="9" t="inlineStr">
         <is>
-          <t>9 276,00 ₽</t>
+          <t>9 635,00 ₽</t>
         </is>
       </c>
       <c r="G109" s="9" t="inlineStr">
         <is>
-          <t>8 813,00 ₽</t>
+          <t>9 154,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="6" t="inlineStr">
         <is>
           <t>111396</t>
         </is>
       </c>
       <c r="B110" s="6" t="inlineStr"/>
       <c r="C110" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP20, 6000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D110" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E110" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -4112,110 +4112,110 @@
       </c>
       <c r="D112" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E112" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F112" s="9" t="inlineStr">
         <is>
           <t>5 316,00 ₽</t>
         </is>
       </c>
       <c r="G112" s="9" t="inlineStr">
         <is>
           <t>5 051,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="6" t="inlineStr">
         <is>
-          <t>114328</t>
+          <t>114200</t>
         </is>
       </c>
       <c r="B113" s="6" t="inlineStr"/>
       <c r="C113" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP20, 6000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D113" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E113" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F113" s="9" t="inlineStr">
         <is>
-          <t>6 534,00 ₽</t>
+          <t>6 608,00 ₽</t>
         </is>
       </c>
       <c r="G113" s="9" t="inlineStr">
         <is>
-          <t>6 208,00 ₽</t>
+          <t>6 278,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="6" t="inlineStr">
         <is>
-          <t>114200</t>
+          <t>114328</t>
         </is>
       </c>
       <c r="B114" s="6" t="inlineStr"/>
       <c r="C114" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP20, 6000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D114" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E114" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F114" s="9" t="inlineStr">
         <is>
-          <t>6 608,00 ₽</t>
+          <t>6 534,00 ₽</t>
         </is>
       </c>
       <c r="G114" s="9" t="inlineStr">
         <is>
-          <t>6 278,00 ₽</t>
+          <t>6 208,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="6" t="inlineStr">
         <is>
           <t>111404</t>
         </is>
       </c>
       <c r="B115" s="6" t="inlineStr"/>
       <c r="C115" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP20, 6000 К, опал полистирол</t>
         </is>
       </c>
       <c r="D115" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E115" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -4277,110 +4277,110 @@
       </c>
       <c r="D117" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E117" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F117" s="9" t="inlineStr">
         <is>
           <t>8 103,00 ₽</t>
         </is>
       </c>
       <c r="G117" s="9" t="inlineStr">
         <is>
           <t>7 698,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="6" t="inlineStr">
         <is>
-          <t>114337</t>
+          <t>114209</t>
         </is>
       </c>
       <c r="B118" s="6" t="inlineStr"/>
       <c r="C118" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP54, 3000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D118" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E118" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F118" s="9" t="inlineStr">
         <is>
-          <t>12 303,00 ₽</t>
+          <t>12 172,00 ₽</t>
         </is>
       </c>
       <c r="G118" s="9" t="inlineStr">
         <is>
-          <t>11 688,00 ₽</t>
+          <t>11 564,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="6" t="inlineStr">
         <is>
-          <t>114209</t>
+          <t>114337</t>
         </is>
       </c>
       <c r="B119" s="6" t="inlineStr"/>
       <c r="C119" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP54, 3000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D119" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E119" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F119" s="9" t="inlineStr">
         <is>
-          <t>12 172,00 ₽</t>
+          <t>12 303,00 ₽</t>
         </is>
       </c>
       <c r="G119" s="9" t="inlineStr">
         <is>
-          <t>11 564,00 ₽</t>
+          <t>11 688,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="6" t="inlineStr">
         <is>
           <t>111397</t>
         </is>
       </c>
       <c r="B120" s="6" t="inlineStr"/>
       <c r="C120" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP54, 3000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D120" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E120" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -4541,176 +4541,176 @@
       </c>
       <c r="D125" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E125" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F125" s="9" t="inlineStr">
         <is>
           <t>8 269,00 ₽</t>
         </is>
       </c>
       <c r="G125" s="9" t="inlineStr">
         <is>
           <t>7 856,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="6" t="inlineStr">
         <is>
-          <t>101189</t>
+          <t>101093</t>
         </is>
       </c>
       <c r="B126" s="6" t="inlineStr"/>
       <c r="C126" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP54, 4000 К</t>
         </is>
       </c>
       <c r="D126" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E126" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F126" s="9" t="inlineStr">
         <is>
-          <t>8 103,00 ₽</t>
+          <t>8 177,00 ₽</t>
         </is>
       </c>
       <c r="G126" s="9" t="inlineStr">
         <is>
-          <t>7 698,00 ₽</t>
+          <t>7 769,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="6" t="inlineStr">
         <is>
-          <t>101093</t>
+          <t>101189</t>
         </is>
       </c>
       <c r="B127" s="6" t="inlineStr"/>
       <c r="C127" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP54, 4000 К</t>
         </is>
       </c>
       <c r="D127" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E127" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F127" s="9" t="inlineStr">
         <is>
-          <t>8 177,00 ₽</t>
+          <t>8 103,00 ₽</t>
         </is>
       </c>
       <c r="G127" s="9" t="inlineStr">
         <is>
-          <t>7 769,00 ₽</t>
+          <t>7 698,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="6" t="inlineStr">
         <is>
-          <t>114338</t>
+          <t>114210</t>
         </is>
       </c>
       <c r="B128" s="6" t="inlineStr"/>
       <c r="C128" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP54, 4000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D128" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E128" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F128" s="9" t="inlineStr">
         <is>
-          <t>12 303,00 ₽</t>
+          <t>12 172,00 ₽</t>
         </is>
       </c>
       <c r="G128" s="9" t="inlineStr">
         <is>
-          <t>11 688,00 ₽</t>
+          <t>11 564,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="6" t="inlineStr">
         <is>
-          <t>114210</t>
+          <t>114338</t>
         </is>
       </c>
       <c r="B129" s="6" t="inlineStr"/>
       <c r="C129" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP54, 4000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D129" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E129" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F129" s="9" t="inlineStr">
         <is>
-          <t>12 172,00 ₽</t>
+          <t>12 303,00 ₽</t>
         </is>
       </c>
       <c r="G129" s="9" t="inlineStr">
         <is>
-          <t>11 564,00 ₽</t>
+          <t>11 688,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="6" t="inlineStr">
         <is>
           <t>111582</t>
         </is>
       </c>
       <c r="B130" s="6" t="inlineStr"/>
       <c r="C130" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP54, 4000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D130" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E130" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -4937,176 +4937,176 @@
       </c>
       <c r="D137" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E137" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F137" s="9" t="inlineStr">
         <is>
           <t>8 103,00 ₽</t>
         </is>
       </c>
       <c r="G137" s="9" t="inlineStr">
         <is>
           <t>7 698,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="6" t="inlineStr">
         <is>
-          <t>114339</t>
+          <t>114211</t>
         </is>
       </c>
       <c r="B138" s="6" t="inlineStr"/>
       <c r="C138" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP54, 5000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D138" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E138" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F138" s="9" t="inlineStr">
         <is>
-          <t>12 303,00 ₽</t>
+          <t>12 172,00 ₽</t>
         </is>
       </c>
       <c r="G138" s="9" t="inlineStr">
         <is>
-          <t>11 688,00 ₽</t>
+          <t>11 564,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="6" t="inlineStr">
         <is>
-          <t>114211</t>
+          <t>114339</t>
         </is>
       </c>
       <c r="B139" s="6" t="inlineStr"/>
       <c r="C139" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP54, 5000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D139" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E139" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F139" s="9" t="inlineStr">
         <is>
-          <t>12 172,00 ₽</t>
+          <t>12 303,00 ₽</t>
         </is>
       </c>
       <c r="G139" s="9" t="inlineStr">
         <is>
-          <t>11 564,00 ₽</t>
+          <t>11 688,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="6" t="inlineStr">
         <is>
-          <t>111583</t>
+          <t>111399</t>
         </is>
       </c>
       <c r="B140" s="6" t="inlineStr"/>
       <c r="C140" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP54, 5000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D140" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E140" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F140" s="9" t="inlineStr">
         <is>
-          <t>9 709,00 ₽</t>
+          <t>9 635,00 ₽</t>
         </is>
       </c>
       <c r="G140" s="9" t="inlineStr">
         <is>
-          <t>9 224,00 ₽</t>
+          <t>9 154,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="6" t="inlineStr">
         <is>
-          <t>111399</t>
+          <t>111583</t>
         </is>
       </c>
       <c r="B141" s="6" t="inlineStr"/>
       <c r="C141" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP54, 5000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D141" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E141" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F141" s="9" t="inlineStr">
         <is>
-          <t>9 635,00 ₽</t>
+          <t>9 709,00 ₽</t>
         </is>
       </c>
       <c r="G141" s="9" t="inlineStr">
         <is>
-          <t>9 154,00 ₽</t>
+          <t>9 224,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="6" t="inlineStr">
         <is>
           <t>111591</t>
         </is>
       </c>
       <c r="B142" s="6" t="inlineStr"/>
       <c r="C142" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP54, 5000 К, опал</t>
         </is>
       </c>
       <c r="D142" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E142" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -5267,110 +5267,110 @@
       </c>
       <c r="D147" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E147" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F147" s="9" t="inlineStr">
         <is>
           <t>8 103,00 ₽</t>
         </is>
       </c>
       <c r="G147" s="9" t="inlineStr">
         <is>
           <t>7 698,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="6" t="inlineStr">
         <is>
-          <t>114212</t>
+          <t>114340</t>
         </is>
       </c>
       <c r="B148" s="6" t="inlineStr"/>
       <c r="C148" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP54, 6000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D148" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E148" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F148" s="9" t="inlineStr">
         <is>
-          <t>12 172,00 ₽</t>
+          <t>12 303,00 ₽</t>
         </is>
       </c>
       <c r="G148" s="9" t="inlineStr">
         <is>
-          <t>11 564,00 ₽</t>
+          <t>11 688,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="6" t="inlineStr">
         <is>
-          <t>114340</t>
+          <t>114212</t>
         </is>
       </c>
       <c r="B149" s="6" t="inlineStr"/>
       <c r="C149" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP54, 6000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D149" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E149" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F149" s="9" t="inlineStr">
         <is>
-          <t>12 303,00 ₽</t>
+          <t>12 172,00 ₽</t>
         </is>
       </c>
       <c r="G149" s="9" t="inlineStr">
         <is>
-          <t>11 688,00 ₽</t>
+          <t>11 564,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="6" t="inlineStr">
         <is>
           <t>111584</t>
         </is>
       </c>
       <c r="B150" s="6" t="inlineStr"/>
       <c r="C150" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP54, 6000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D150" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E150" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -5432,217 +5432,217 @@
       </c>
       <c r="D152" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E152" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F152" s="9" t="inlineStr">
         <is>
           <t>8 343,00 ₽</t>
         </is>
       </c>
       <c r="G152" s="9" t="inlineStr">
         <is>
           <t>7 926,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="6" t="inlineStr">
         <is>
-          <t>114332</t>
+          <t>114204</t>
         </is>
       </c>
       <c r="B153" s="6" t="inlineStr"/>
       <c r="C153" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP54, 6000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D153" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E153" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F153" s="9" t="inlineStr">
         <is>
-          <t>9 561,00 ₽</t>
+          <t>9 635,00 ₽</t>
         </is>
       </c>
       <c r="G153" s="9" t="inlineStr">
         <is>
-          <t>9 083,00 ₽</t>
+          <t>9 154,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="6" t="inlineStr">
         <is>
-          <t>114204</t>
+          <t>114332</t>
         </is>
       </c>
       <c r="B154" s="6" t="inlineStr"/>
       <c r="C154" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP54, 6000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D154" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E154" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F154" s="9" t="inlineStr">
         <is>
-          <t>9 635,00 ₽</t>
+          <t>9 561,00 ₽</t>
         </is>
       </c>
       <c r="G154" s="9" t="inlineStr">
         <is>
-          <t>9 154,00 ₽</t>
+          <t>9 083,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="6" t="inlineStr">
         <is>
           <t>111408</t>
         </is>
       </c>
       <c r="B155" s="6" t="inlineStr"/>
       <c r="C155" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP54, 6000 К, опал полистирол</t>
         </is>
       </c>
       <c r="D155" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E155" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F155" s="9" t="inlineStr">
         <is>
           <t>8 269,00 ₽</t>
         </is>
       </c>
       <c r="G155" s="9" t="inlineStr">
         <is>
           <t>7 856,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="6" t="inlineStr">
         <is>
-          <t>101096</t>
+          <t>101204</t>
         </is>
       </c>
       <c r="B156" s="6" t="inlineStr">
         <is>
           <t>ССдО 03-030-003 IP20</t>
         </is>
       </c>
       <c r="C156" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, 5000 К</t>
         </is>
       </c>
       <c r="D156" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E156" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F156" s="9" t="inlineStr">
         <is>
-          <t>5 703,00 ₽</t>
+          <t>5 334,00 ₽</t>
         </is>
       </c>
       <c r="G156" s="9" t="inlineStr">
         <is>
-          <t>5 418,00 ₽</t>
+          <t>5 068,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="6" t="inlineStr">
         <is>
-          <t>101204</t>
+          <t>101096</t>
         </is>
       </c>
       <c r="B157" s="6" t="inlineStr">
         <is>
           <t>ССдО 03-030-003 IP20</t>
         </is>
       </c>
       <c r="C157" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, 5000 К</t>
         </is>
       </c>
       <c r="D157" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E157" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F157" s="9" t="inlineStr">
         <is>
-          <t>5 334,00 ₽</t>
+          <t>5 703,00 ₽</t>
         </is>
       </c>
       <c r="G157" s="9" t="inlineStr">
         <is>
-          <t>5 068,00 ₽</t>
+          <t>5 418,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="6" t="inlineStr">
         <is>
           <t>101097</t>
         </is>
       </c>
       <c r="B158" s="6" t="inlineStr"/>
       <c r="C158" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP20, 3000 К</t>
         </is>
       </c>
       <c r="D158" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E158" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -5671,176 +5671,176 @@
       </c>
       <c r="D159" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E159" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F159" s="9" t="inlineStr">
         <is>
           <t>5 334,00 ₽</t>
         </is>
       </c>
       <c r="G159" s="9" t="inlineStr">
         <is>
           <t>5 068,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="6" t="inlineStr">
         <is>
-          <t>114221</t>
+          <t>114349</t>
         </is>
       </c>
       <c r="B160" s="6" t="inlineStr"/>
       <c r="C160" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP20, 3000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D160" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E160" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F160" s="9" t="inlineStr">
         <is>
-          <t>9 903,00 ₽</t>
+          <t>9 534,00 ₽</t>
         </is>
       </c>
       <c r="G160" s="9" t="inlineStr">
         <is>
-          <t>9 408,00 ₽</t>
+          <t>9 058,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="6" t="inlineStr">
         <is>
-          <t>114349</t>
+          <t>114221</t>
         </is>
       </c>
       <c r="B161" s="6" t="inlineStr"/>
       <c r="C161" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP20, 3000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D161" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E161" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F161" s="9" t="inlineStr">
         <is>
-          <t>9 534,00 ₽</t>
+          <t>9 903,00 ₽</t>
         </is>
       </c>
       <c r="G161" s="9" t="inlineStr">
         <is>
-          <t>9 058,00 ₽</t>
+          <t>9 408,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="6" t="inlineStr">
         <is>
-          <t>111409</t>
+          <t>111593</t>
         </is>
       </c>
       <c r="B162" s="6" t="inlineStr"/>
       <c r="C162" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP20, 3000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D162" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E162" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F162" s="9" t="inlineStr">
         <is>
-          <t>6 866,00 ₽</t>
+          <t>7 235,00 ₽</t>
         </is>
       </c>
       <c r="G162" s="9" t="inlineStr">
         <is>
-          <t>6 523,00 ₽</t>
+          <t>6 874,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="6" t="inlineStr">
         <is>
-          <t>111593</t>
+          <t>111409</t>
         </is>
       </c>
       <c r="B163" s="6" t="inlineStr"/>
       <c r="C163" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP20, 3000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D163" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E163" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F163" s="9" t="inlineStr">
         <is>
-          <t>7 235,00 ₽</t>
+          <t>6 866,00 ₽</t>
         </is>
       </c>
       <c r="G163" s="9" t="inlineStr">
         <is>
-          <t>6 874,00 ₽</t>
+          <t>6 523,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="6" t="inlineStr">
         <is>
           <t>111601</t>
         </is>
       </c>
       <c r="B164" s="6" t="inlineStr"/>
       <c r="C164" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP20, 3000 К, опал</t>
         </is>
       </c>
       <c r="D164" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E164" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -5935,110 +5935,110 @@
       </c>
       <c r="D167" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E167" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F167" s="9" t="inlineStr">
         <is>
           <t>5 500,00 ₽</t>
         </is>
       </c>
       <c r="G167" s="9" t="inlineStr">
         <is>
           <t>5 225,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="6" t="inlineStr">
         <is>
-          <t>101206</t>
+          <t>101098</t>
         </is>
       </c>
       <c r="B168" s="6" t="inlineStr"/>
       <c r="C168" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP20, 4000 К</t>
         </is>
       </c>
       <c r="D168" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E168" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F168" s="9" t="inlineStr">
         <is>
-          <t>5 334,00 ₽</t>
+          <t>5 703,00 ₽</t>
         </is>
       </c>
       <c r="G168" s="9" t="inlineStr">
         <is>
-          <t>5 068,00 ₽</t>
+          <t>5 418,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="6" t="inlineStr">
         <is>
-          <t>101098</t>
+          <t>101206</t>
         </is>
       </c>
       <c r="B169" s="6" t="inlineStr"/>
       <c r="C169" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP20, 4000 К</t>
         </is>
       </c>
       <c r="D169" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E169" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F169" s="9" t="inlineStr">
         <is>
-          <t>5 703,00 ₽</t>
+          <t>5 334,00 ₽</t>
         </is>
       </c>
       <c r="G169" s="9" t="inlineStr">
         <is>
-          <t>5 418,00 ₽</t>
+          <t>5 068,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="6" t="inlineStr">
         <is>
           <t>114350</t>
         </is>
       </c>
       <c r="B170" s="6" t="inlineStr"/>
       <c r="C170" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP20, 4000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D170" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E170" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -6067,209 +6067,209 @@
       </c>
       <c r="D171" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E171" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F171" s="9" t="inlineStr">
         <is>
           <t>9 903,00 ₽</t>
         </is>
       </c>
       <c r="G171" s="9" t="inlineStr">
         <is>
           <t>9 408,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="6" t="inlineStr">
         <is>
-          <t>111410</t>
+          <t>111594</t>
         </is>
       </c>
       <c r="B172" s="6" t="inlineStr"/>
       <c r="C172" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP20, 4000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D172" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E172" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F172" s="9" t="inlineStr">
         <is>
-          <t>6 866,00 ₽</t>
+          <t>7 235,00 ₽</t>
         </is>
       </c>
       <c r="G172" s="9" t="inlineStr">
         <is>
-          <t>6 523,00 ₽</t>
+          <t>6 874,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="6" t="inlineStr">
         <is>
-          <t>111594</t>
+          <t>111410</t>
         </is>
       </c>
       <c r="B173" s="6" t="inlineStr"/>
       <c r="C173" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP20, 4000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D173" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E173" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F173" s="9" t="inlineStr">
         <is>
-          <t>7 235,00 ₽</t>
+          <t>6 866,00 ₽</t>
         </is>
       </c>
       <c r="G173" s="9" t="inlineStr">
         <is>
-          <t>6 874,00 ₽</t>
+          <t>6 523,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="6" t="inlineStr">
         <is>
           <t>111602</t>
         </is>
       </c>
       <c r="B174" s="6" t="inlineStr"/>
       <c r="C174" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP20, 4000 К, опал</t>
         </is>
       </c>
       <c r="D174" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E174" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F174" s="9" t="inlineStr">
         <is>
           <t>5 869,00 ₽</t>
         </is>
       </c>
       <c r="G174" s="9" t="inlineStr">
         <is>
           <t>5 576,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="6" t="inlineStr">
         <is>
-          <t>114214</t>
+          <t>114342</t>
         </is>
       </c>
       <c r="B175" s="6" t="inlineStr"/>
       <c r="C175" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP20, 4000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D175" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E175" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F175" s="9" t="inlineStr">
         <is>
-          <t>7 161,00 ₽</t>
+          <t>6 792,00 ₽</t>
         </is>
       </c>
       <c r="G175" s="9" t="inlineStr">
         <is>
-          <t>6 803,00 ₽</t>
+          <t>6 453,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="6" t="inlineStr">
         <is>
-          <t>114342</t>
+          <t>114214</t>
         </is>
       </c>
       <c r="B176" s="6" t="inlineStr"/>
       <c r="C176" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP20, 4000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D176" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E176" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F176" s="9" t="inlineStr">
         <is>
-          <t>6 792,00 ₽</t>
+          <t>7 161,00 ₽</t>
         </is>
       </c>
       <c r="G176" s="9" t="inlineStr">
         <is>
-          <t>6 453,00 ₽</t>
+          <t>6 803,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="6" t="inlineStr">
         <is>
           <t>111418</t>
         </is>
       </c>
       <c r="B177" s="6" t="inlineStr"/>
       <c r="C177" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP20, 4000 К, опал полистирол</t>
         </is>
       </c>
       <c r="D177" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E177" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -6463,110 +6463,110 @@
       </c>
       <c r="D183" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E183" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F183" s="9" t="inlineStr">
         <is>
           <t>5 869,00 ₽</t>
         </is>
       </c>
       <c r="G183" s="9" t="inlineStr">
         <is>
           <t>5 576,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="6" t="inlineStr">
         <is>
-          <t>114215</t>
+          <t>114343</t>
         </is>
       </c>
       <c r="B184" s="6" t="inlineStr"/>
       <c r="C184" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP20, 5000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D184" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E184" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F184" s="9" t="inlineStr">
         <is>
-          <t>7 161,00 ₽</t>
+          <t>6 792,00 ₽</t>
         </is>
       </c>
       <c r="G184" s="9" t="inlineStr">
         <is>
-          <t>6 803,00 ₽</t>
+          <t>6 453,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="6" t="inlineStr">
         <is>
-          <t>114343</t>
+          <t>114215</t>
         </is>
       </c>
       <c r="B185" s="6" t="inlineStr"/>
       <c r="C185" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP20, 5000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D185" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E185" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F185" s="9" t="inlineStr">
         <is>
-          <t>6 792,00 ₽</t>
+          <t>7 161,00 ₽</t>
         </is>
       </c>
       <c r="G185" s="9" t="inlineStr">
         <is>
-          <t>6 453,00 ₽</t>
+          <t>6 803,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="6" t="inlineStr">
         <is>
           <t>111419</t>
         </is>
       </c>
       <c r="B186" s="6" t="inlineStr"/>
       <c r="C186" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP20, 5000 К, опал полистирол</t>
         </is>
       </c>
       <c r="D186" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E186" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -6892,176 +6892,176 @@
       </c>
       <c r="D196" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E196" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F196" s="9" t="inlineStr">
         <is>
           <t>5 500,00 ₽</t>
         </is>
       </c>
       <c r="G196" s="9" t="inlineStr">
         <is>
           <t>5 225,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="6" t="inlineStr">
         <is>
-          <t>101212</t>
+          <t>101104</t>
         </is>
       </c>
       <c r="B197" s="6" t="inlineStr"/>
       <c r="C197" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP54, 3000 К</t>
         </is>
       </c>
       <c r="D197" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E197" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F197" s="9" t="inlineStr">
         <is>
-          <t>8 361,00 ₽</t>
+          <t>8 730,00 ₽</t>
         </is>
       </c>
       <c r="G197" s="9" t="inlineStr">
         <is>
-          <t>7 943,00 ₽</t>
+          <t>8 294,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="6" t="inlineStr">
         <is>
-          <t>101104</t>
+          <t>101212</t>
         </is>
       </c>
       <c r="B198" s="6" t="inlineStr"/>
       <c r="C198" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP54, 3000 К</t>
         </is>
       </c>
       <c r="D198" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E198" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F198" s="9" t="inlineStr">
         <is>
-          <t>8 730,00 ₽</t>
+          <t>8 361,00 ₽</t>
         </is>
       </c>
       <c r="G198" s="9" t="inlineStr">
         <is>
-          <t>8 294,00 ₽</t>
+          <t>7 943,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="6" t="inlineStr">
         <is>
-          <t>114353</t>
+          <t>114225</t>
         </is>
       </c>
       <c r="B199" s="6" t="inlineStr"/>
       <c r="C199" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP54, 3000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D199" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E199" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F199" s="9" t="inlineStr">
         <is>
-          <t>12 561,00 ₽</t>
+          <t>12 732,00 ₽</t>
         </is>
       </c>
       <c r="G199" s="9" t="inlineStr">
         <is>
-          <t>11 933,00 ₽</t>
+          <t>12 096,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="6" t="inlineStr">
         <is>
-          <t>114225</t>
+          <t>114353</t>
         </is>
       </c>
       <c r="B200" s="6" t="inlineStr"/>
       <c r="C200" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP54, 3000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D200" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E200" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F200" s="9" t="inlineStr">
         <is>
-          <t>12 732,00 ₽</t>
+          <t>12 561,00 ₽</t>
         </is>
       </c>
       <c r="G200" s="9" t="inlineStr">
         <is>
-          <t>12 096,00 ₽</t>
+          <t>11 933,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="6" t="inlineStr">
         <is>
           <t>111413</t>
         </is>
       </c>
       <c r="B201" s="6" t="inlineStr"/>
       <c r="C201" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP54, 3000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D201" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E201" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -7123,110 +7123,110 @@
       </c>
       <c r="D203" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E203" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F203" s="9" t="inlineStr">
         <is>
           <t>8 896,00 ₽</t>
         </is>
       </c>
       <c r="G203" s="9" t="inlineStr">
         <is>
           <t>8 452,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="6" t="inlineStr">
         <is>
-          <t>114345</t>
+          <t>114217</t>
         </is>
       </c>
       <c r="B204" s="6" t="inlineStr"/>
       <c r="C204" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP54, 3000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D204" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E204" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F204" s="9" t="inlineStr">
         <is>
-          <t>9 819,00 ₽</t>
+          <t>10 188,00 ₽</t>
         </is>
       </c>
       <c r="G204" s="9" t="inlineStr">
         <is>
-          <t>9 329,00 ₽</t>
+          <t>9 679,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="6" t="inlineStr">
         <is>
-          <t>114217</t>
+          <t>114345</t>
         </is>
       </c>
       <c r="B205" s="6" t="inlineStr"/>
       <c r="C205" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP54, 3000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D205" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E205" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F205" s="9" t="inlineStr">
         <is>
-          <t>10 188,00 ₽</t>
+          <t>9 819,00 ₽</t>
         </is>
       </c>
       <c r="G205" s="9" t="inlineStr">
         <is>
-          <t>9 679,00 ₽</t>
+          <t>9 329,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="6" t="inlineStr">
         <is>
           <t>111421</t>
         </is>
       </c>
       <c r="B206" s="6" t="inlineStr"/>
       <c r="C206" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP54, 3000 К, опал полистирол</t>
         </is>
       </c>
       <c r="D206" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E206" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -7354,110 +7354,110 @@
       </c>
       <c r="D210" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E210" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F210" s="9" t="inlineStr">
         <is>
           <t>12 561,00 ₽</t>
         </is>
       </c>
       <c r="G210" s="9" t="inlineStr">
         <is>
           <t>11 933,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="6" t="inlineStr">
         <is>
-          <t>111414</t>
+          <t>111598</t>
         </is>
       </c>
       <c r="B211" s="6" t="inlineStr"/>
       <c r="C211" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP54, 4000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D211" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E211" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F211" s="9" t="inlineStr">
         <is>
-          <t>9 893,00 ₽</t>
+          <t>10 262,00 ₽</t>
         </is>
       </c>
       <c r="G211" s="9" t="inlineStr">
         <is>
-          <t>9 399,00 ₽</t>
+          <t>9 749,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="6" t="inlineStr">
         <is>
-          <t>111598</t>
+          <t>111414</t>
         </is>
       </c>
       <c r="B212" s="6" t="inlineStr"/>
       <c r="C212" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP54, 4000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D212" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E212" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F212" s="9" t="inlineStr">
         <is>
-          <t>10 262,00 ₽</t>
+          <t>9 893,00 ₽</t>
         </is>
       </c>
       <c r="G212" s="9" t="inlineStr">
         <is>
-          <t>9 749,00 ₽</t>
+          <t>9 399,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="6" t="inlineStr">
         <is>
           <t>111606</t>
         </is>
       </c>
       <c r="B213" s="6" t="inlineStr"/>
       <c r="C213" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP54, 4000 К, опал</t>
         </is>
       </c>
       <c r="D213" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E213" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -7618,176 +7618,176 @@
       </c>
       <c r="D218" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E218" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F218" s="9" t="inlineStr">
         <is>
           <t>8 361,00 ₽</t>
         </is>
       </c>
       <c r="G218" s="9" t="inlineStr">
         <is>
           <t>7 943,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="6" t="inlineStr">
         <is>
-          <t>114227</t>
+          <t>114355</t>
         </is>
       </c>
       <c r="B219" s="6" t="inlineStr"/>
       <c r="C219" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP54, 5000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D219" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E219" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F219" s="9" t="inlineStr">
         <is>
-          <t>12 732,00 ₽</t>
+          <t>12 561,00 ₽</t>
         </is>
       </c>
       <c r="G219" s="9" t="inlineStr">
         <is>
-          <t>12 096,00 ₽</t>
+          <t>11 933,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="6" t="inlineStr">
         <is>
-          <t>114355</t>
+          <t>114227</t>
         </is>
       </c>
       <c r="B220" s="6" t="inlineStr"/>
       <c r="C220" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP54, 5000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D220" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E220" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F220" s="9" t="inlineStr">
         <is>
-          <t>12 561,00 ₽</t>
+          <t>12 732,00 ₽</t>
         </is>
       </c>
       <c r="G220" s="9" t="inlineStr">
         <is>
-          <t>11 933,00 ₽</t>
+          <t>12 096,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="6" t="inlineStr">
         <is>
-          <t>111599</t>
+          <t>111415</t>
         </is>
       </c>
       <c r="B221" s="6" t="inlineStr"/>
       <c r="C221" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP54, 5000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D221" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E221" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F221" s="9" t="inlineStr">
         <is>
-          <t>10 262,00 ₽</t>
+          <t>9 893,00 ₽</t>
         </is>
       </c>
       <c r="G221" s="9" t="inlineStr">
         <is>
-          <t>9 749,00 ₽</t>
+          <t>9 399,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="6" t="inlineStr">
         <is>
-          <t>111415</t>
+          <t>111599</t>
         </is>
       </c>
       <c r="B222" s="6" t="inlineStr"/>
       <c r="C222" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP54, 5000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D222" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E222" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F222" s="9" t="inlineStr">
         <is>
-          <t>9 893,00 ₽</t>
+          <t>10 262,00 ₽</t>
         </is>
       </c>
       <c r="G222" s="9" t="inlineStr">
         <is>
-          <t>9 399,00 ₽</t>
+          <t>9 749,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="6" t="inlineStr">
         <is>
           <t>111607</t>
         </is>
       </c>
       <c r="B223" s="6" t="inlineStr"/>
       <c r="C223" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP54, 5000 К, опал</t>
         </is>
       </c>
       <c r="D223" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E223" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -7882,341 +7882,341 @@
       </c>
       <c r="D226" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E226" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F226" s="9" t="inlineStr">
         <is>
           <t>8 527,00 ₽</t>
         </is>
       </c>
       <c r="G226" s="9" t="inlineStr">
         <is>
           <t>8 101,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="6" t="inlineStr">
         <is>
-          <t>101215</t>
+          <t>101107</t>
         </is>
       </c>
       <c r="B227" s="6" t="inlineStr"/>
       <c r="C227" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP54, 6000 К</t>
         </is>
       </c>
       <c r="D227" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E227" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F227" s="9" t="inlineStr">
         <is>
-          <t>8 361,00 ₽</t>
+          <t>8 730,00 ₽</t>
         </is>
       </c>
       <c r="G227" s="9" t="inlineStr">
         <is>
-          <t>7 943,00 ₽</t>
+          <t>8 294,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="6" t="inlineStr">
         <is>
-          <t>101107</t>
+          <t>101215</t>
         </is>
       </c>
       <c r="B228" s="6" t="inlineStr"/>
       <c r="C228" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP54, 6000 К</t>
         </is>
       </c>
       <c r="D228" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E228" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F228" s="9" t="inlineStr">
         <is>
-          <t>8 730,00 ₽</t>
+          <t>8 361,00 ₽</t>
         </is>
       </c>
       <c r="G228" s="9" t="inlineStr">
         <is>
-          <t>8 294,00 ₽</t>
+          <t>7 943,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="6" t="inlineStr">
         <is>
-          <t>114228</t>
+          <t>114356</t>
         </is>
       </c>
       <c r="B229" s="6" t="inlineStr"/>
       <c r="C229" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP54, 6000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D229" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E229" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F229" s="9" t="inlineStr">
         <is>
-          <t>12 732,00 ₽</t>
+          <t>12 561,00 ₽</t>
         </is>
       </c>
       <c r="G229" s="9" t="inlineStr">
         <is>
-          <t>12 096,00 ₽</t>
+          <t>11 933,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="6" t="inlineStr">
         <is>
-          <t>114356</t>
+          <t>114228</t>
         </is>
       </c>
       <c r="B230" s="6" t="inlineStr"/>
       <c r="C230" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP54, 6000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D230" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E230" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F230" s="9" t="inlineStr">
         <is>
-          <t>12 561,00 ₽</t>
+          <t>12 732,00 ₽</t>
         </is>
       </c>
       <c r="G230" s="9" t="inlineStr">
         <is>
-          <t>11 933,00 ₽</t>
+          <t>12 096,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="6" t="inlineStr">
         <is>
-          <t>111600</t>
+          <t>111416</t>
         </is>
       </c>
       <c r="B231" s="6" t="inlineStr"/>
       <c r="C231" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP54, 6000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D231" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E231" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F231" s="9" t="inlineStr">
         <is>
-          <t>10 262,00 ₽</t>
+          <t>9 893,00 ₽</t>
         </is>
       </c>
       <c r="G231" s="9" t="inlineStr">
         <is>
-          <t>9 749,00 ₽</t>
+          <t>9 399,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="6" t="inlineStr">
         <is>
-          <t>111416</t>
+          <t>111600</t>
         </is>
       </c>
       <c r="B232" s="6" t="inlineStr"/>
       <c r="C232" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP54, 6000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D232" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E232" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F232" s="9" t="inlineStr">
         <is>
-          <t>9 893,00 ₽</t>
+          <t>10 262,00 ₽</t>
         </is>
       </c>
       <c r="G232" s="9" t="inlineStr">
         <is>
-          <t>9 399,00 ₽</t>
+          <t>9 749,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="6" t="inlineStr">
         <is>
           <t>111608</t>
         </is>
       </c>
       <c r="B233" s="6" t="inlineStr"/>
       <c r="C233" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP54, 6000 К, опал</t>
         </is>
       </c>
       <c r="D233" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E233" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F233" s="9" t="inlineStr">
         <is>
           <t>8 896,00 ₽</t>
         </is>
       </c>
       <c r="G233" s="9" t="inlineStr">
         <is>
           <t>8 452,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="6" t="inlineStr">
         <is>
-          <t>114220</t>
+          <t>114348</t>
         </is>
       </c>
       <c r="B234" s="6" t="inlineStr"/>
       <c r="C234" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP54, 6000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D234" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E234" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F234" s="9" t="inlineStr">
         <is>
-          <t>10 188,00 ₽</t>
+          <t>9 819,00 ₽</t>
         </is>
       </c>
       <c r="G234" s="9" t="inlineStr">
         <is>
-          <t>9 679,00 ₽</t>
+          <t>9 329,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="6" t="inlineStr">
         <is>
-          <t>114348</t>
+          <t>114220</t>
         </is>
       </c>
       <c r="B235" s="6" t="inlineStr"/>
       <c r="C235" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP54, 6000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D235" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E235" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F235" s="9" t="inlineStr">
         <is>
-          <t>9 819,00 ₽</t>
+          <t>10 188,00 ₽</t>
         </is>
       </c>
       <c r="G235" s="9" t="inlineStr">
         <is>
-          <t>9 329,00 ₽</t>
+          <t>9 679,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="6" t="inlineStr">
         <is>
           <t>111424</t>
         </is>
       </c>
       <c r="B236" s="6" t="inlineStr"/>
       <c r="C236" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP54, 6000 К, опал полистирол</t>
         </is>
       </c>
       <c r="D236" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E236" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -9573,184 +9573,184 @@
       </c>
       <c r="D277" s="8" t="inlineStr">
         <is>
           <t>35 Вт, 4594 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E277" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F277" s="9" t="inlineStr">
         <is>
           <t>10 373,00 ₽</t>
         </is>
       </c>
       <c r="G277" s="9" t="inlineStr">
         <is>
           <t>9 855,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="6" t="inlineStr">
         <is>
-          <t>101228</t>
+          <t>101120</t>
         </is>
       </c>
       <c r="B278" s="6" t="inlineStr">
         <is>
           <t>ССдО 03-040-003 IP20</t>
         </is>
       </c>
       <c r="C278" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 40, 5000 К</t>
         </is>
       </c>
       <c r="D278" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E278" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F278" s="9" t="inlineStr">
         <is>
-          <t>5 814,00 ₽</t>
+          <t>6 072,00 ₽</t>
         </is>
       </c>
       <c r="G278" s="9" t="inlineStr">
         <is>
-          <t>5 524,00 ₽</t>
+          <t>5 769,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="6" t="inlineStr">
         <is>
-          <t>101120</t>
+          <t>101228</t>
         </is>
       </c>
       <c r="B279" s="6" t="inlineStr">
         <is>
           <t>ССдО 03-040-003 IP20</t>
         </is>
       </c>
       <c r="C279" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 40, 5000 К</t>
         </is>
       </c>
       <c r="D279" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E279" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F279" s="9" t="inlineStr">
         <is>
-          <t>6 072,00 ₽</t>
+          <t>5 814,00 ₽</t>
         </is>
       </c>
       <c r="G279" s="9" t="inlineStr">
         <is>
-          <t>5 769,00 ₽</t>
+          <t>5 524,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="6" t="inlineStr">
         <is>
-          <t>101121</t>
+          <t>101229</t>
         </is>
       </c>
       <c r="B280" s="6" t="inlineStr"/>
       <c r="C280" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 40, IP20, 3000 К</t>
         </is>
       </c>
       <c r="D280" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E280" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F280" s="9" t="inlineStr">
         <is>
-          <t>6 072,00 ₽</t>
+          <t>5 814,00 ₽</t>
         </is>
       </c>
       <c r="G280" s="9" t="inlineStr">
         <is>
-          <t>5 769,00 ₽</t>
+          <t>5 524,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="281">
       <c r="A281" s="6" t="inlineStr">
         <is>
-          <t>101229</t>
+          <t>101121</t>
         </is>
       </c>
       <c r="B281" s="6" t="inlineStr"/>
       <c r="C281" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 40, IP20, 3000 К</t>
         </is>
       </c>
       <c r="D281" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E281" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F281" s="9" t="inlineStr">
         <is>
-          <t>5 814,00 ₽</t>
+          <t>6 072,00 ₽</t>
         </is>
       </c>
       <c r="G281" s="9" t="inlineStr">
         <is>
-          <t>5 524,00 ₽</t>
+          <t>5 769,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="282">
       <c r="A282" s="6" t="inlineStr">
         <is>
           <t>114381</t>
         </is>
       </c>
       <c r="B282" s="6" t="inlineStr"/>
       <c r="C282" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 40, IP20, 3000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D282" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E282" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -10208,110 +10208,110 @@
       </c>
       <c r="D296" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E296" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F296" s="9" t="inlineStr">
         <is>
           <t>10 014,00 ₽</t>
         </is>
       </c>
       <c r="G296" s="9" t="inlineStr">
         <is>
           <t>9 514,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="6" t="inlineStr">
         <is>
-          <t>111443</t>
+          <t>111627</t>
         </is>
       </c>
       <c r="B297" s="6" t="inlineStr"/>
       <c r="C297" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 40, IP20, 5000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D297" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E297" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F297" s="9" t="inlineStr">
         <is>
-          <t>7 346,00 ₽</t>
+          <t>7 604,00 ₽</t>
         </is>
       </c>
       <c r="G297" s="9" t="inlineStr">
         <is>
-          <t>6 979,00 ₽</t>
+          <t>7 224,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="6" t="inlineStr">
         <is>
-          <t>111627</t>
+          <t>111443</t>
         </is>
       </c>
       <c r="B298" s="6" t="inlineStr"/>
       <c r="C298" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 40, IP20, 5000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D298" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E298" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F298" s="9" t="inlineStr">
         <is>
-          <t>7 604,00 ₽</t>
+          <t>7 346,00 ₽</t>
         </is>
       </c>
       <c r="G298" s="9" t="inlineStr">
         <is>
-          <t>7 224,00 ₽</t>
+          <t>6 979,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="299">
       <c r="A299" s="6" t="inlineStr">
         <is>
           <t>111635</t>
         </is>
       </c>
       <c r="B299" s="6" t="inlineStr"/>
       <c r="C299" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 40, IP20, 5000 К, опал</t>
         </is>
       </c>
       <c r="D299" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E299" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -10373,209 +10373,209 @@
       </c>
       <c r="D301" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E301" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F301" s="9" t="inlineStr">
         <is>
           <t>5 980,00 ₽</t>
         </is>
       </c>
       <c r="G301" s="9" t="inlineStr">
         <is>
           <t>5 681,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="302">
       <c r="A302" s="6" t="inlineStr">
         <is>
-          <t>101123</t>
+          <t>101231</t>
         </is>
       </c>
       <c r="B302" s="6" t="inlineStr"/>
       <c r="C302" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 40, IP20, 6000 К</t>
         </is>
       </c>
       <c r="D302" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E302" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F302" s="9" t="inlineStr">
         <is>
-          <t>6 072,00 ₽</t>
+          <t>5 814,00 ₽</t>
         </is>
       </c>
       <c r="G302" s="9" t="inlineStr">
         <is>
-          <t>5 769,00 ₽</t>
+          <t>5 524,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="303">
       <c r="A303" s="6" t="inlineStr">
         <is>
-          <t>101231</t>
+          <t>101123</t>
         </is>
       </c>
       <c r="B303" s="6" t="inlineStr"/>
       <c r="C303" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 40, IP20, 6000 К</t>
         </is>
       </c>
       <c r="D303" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E303" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F303" s="9" t="inlineStr">
         <is>
-          <t>5 814,00 ₽</t>
+          <t>6 072,00 ₽</t>
         </is>
       </c>
       <c r="G303" s="9" t="inlineStr">
         <is>
-          <t>5 524,00 ₽</t>
+          <t>5 769,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="304">
       <c r="A304" s="6" t="inlineStr">
         <is>
           <t>114384</t>
         </is>
       </c>
       <c r="B304" s="6" t="inlineStr"/>
       <c r="C304" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 40, IP20, 6000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D304" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E304" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F304" s="9" t="inlineStr">
         <is>
           <t>10 014,00 ₽</t>
         </is>
       </c>
       <c r="G304" s="9" t="inlineStr">
         <is>
           <t>9 514,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="305">
       <c r="A305" s="6" t="inlineStr">
         <is>
-          <t>111628</t>
+          <t>111444</t>
         </is>
       </c>
       <c r="B305" s="6" t="inlineStr"/>
       <c r="C305" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 40, IP20, 6000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D305" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E305" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F305" s="9" t="inlineStr">
         <is>
-          <t>7 604,00 ₽</t>
+          <t>7 346,00 ₽</t>
         </is>
       </c>
       <c r="G305" s="9" t="inlineStr">
         <is>
-          <t>7 224,00 ₽</t>
+          <t>6 979,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="306">
       <c r="A306" s="6" t="inlineStr">
         <is>
-          <t>111444</t>
+          <t>111628</t>
         </is>
       </c>
       <c r="B306" s="6" t="inlineStr"/>
       <c r="C306" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 40, IP20, 6000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D306" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E306" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F306" s="9" t="inlineStr">
         <is>
-          <t>7 346,00 ₽</t>
+          <t>7 604,00 ₽</t>
         </is>
       </c>
       <c r="G306" s="9" t="inlineStr">
         <is>
-          <t>6 979,00 ₽</t>
+          <t>7 224,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="307">
       <c r="A307" s="6" t="inlineStr">
         <is>
           <t>111636</t>
         </is>
       </c>
       <c r="B307" s="6" t="inlineStr"/>
       <c r="C307" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 40, IP20, 6000 К, опал</t>
         </is>
       </c>
       <c r="D307" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E307" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -10736,110 +10736,110 @@
       </c>
       <c r="D312" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E312" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F312" s="9" t="inlineStr">
         <is>
           <t>13 041,00 ₽</t>
         </is>
       </c>
       <c r="G312" s="9" t="inlineStr">
         <is>
           <t>12 389,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="6" t="inlineStr">
         <is>
-          <t>111445</t>
+          <t>111629</t>
         </is>
       </c>
       <c r="B313" s="6" t="inlineStr"/>
       <c r="C313" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 40, IP54, 3000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D313" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E313" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F313" s="9" t="inlineStr">
         <is>
-          <t>10 373,00 ₽</t>
+          <t>10 631,00 ₽</t>
         </is>
       </c>
       <c r="G313" s="9" t="inlineStr">
         <is>
-          <t>9 855,00 ₽</t>
+          <t>10 100,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="314">
       <c r="A314" s="6" t="inlineStr">
         <is>
-          <t>111629</t>
+          <t>111445</t>
         </is>
       </c>
       <c r="B314" s="6" t="inlineStr"/>
       <c r="C314" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 40, IP54, 3000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D314" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E314" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F314" s="9" t="inlineStr">
         <is>
-          <t>10 631,00 ₽</t>
+          <t>10 373,00 ₽</t>
         </is>
       </c>
       <c r="G314" s="9" t="inlineStr">
         <is>
-          <t>10 100,00 ₽</t>
+          <t>9 855,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="6" t="inlineStr">
         <is>
           <t>111637</t>
         </is>
       </c>
       <c r="B315" s="6" t="inlineStr"/>
       <c r="C315" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 40, IP54, 3000 К, опал</t>
         </is>
       </c>
       <c r="D315" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E315" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -10901,209 +10901,209 @@
       </c>
       <c r="D317" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E317" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F317" s="9" t="inlineStr">
         <is>
           <t>9 007,00 ₽</t>
         </is>
       </c>
       <c r="G317" s="9" t="inlineStr">
         <is>
           <t>8 557,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="318">
       <c r="A318" s="6" t="inlineStr">
         <is>
-          <t>101129</t>
+          <t>101237</t>
         </is>
       </c>
       <c r="B318" s="6" t="inlineStr"/>
       <c r="C318" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 40, IP54, 4000 К</t>
         </is>
       </c>
       <c r="D318" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E318" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F318" s="9" t="inlineStr">
         <is>
-          <t>9 099,00 ₽</t>
+          <t>8 841,00 ₽</t>
         </is>
       </c>
       <c r="G318" s="9" t="inlineStr">
         <is>
-          <t>8 645,00 ₽</t>
+          <t>8 399,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="319">
       <c r="A319" s="6" t="inlineStr">
         <is>
-          <t>101237</t>
+          <t>101129</t>
         </is>
       </c>
       <c r="B319" s="6" t="inlineStr"/>
       <c r="C319" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 40, IP54, 4000 К</t>
         </is>
       </c>
       <c r="D319" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E319" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F319" s="9" t="inlineStr">
         <is>
-          <t>8 841,00 ₽</t>
+          <t>9 099,00 ₽</t>
         </is>
       </c>
       <c r="G319" s="9" t="inlineStr">
         <is>
-          <t>8 399,00 ₽</t>
+          <t>8 645,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="320">
       <c r="A320" s="6" t="inlineStr">
         <is>
           <t>114386</t>
         </is>
       </c>
       <c r="B320" s="6" t="inlineStr"/>
       <c r="C320" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 40, IP54, 4000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D320" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E320" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F320" s="9" t="inlineStr">
         <is>
           <t>13 041,00 ₽</t>
         </is>
       </c>
       <c r="G320" s="9" t="inlineStr">
         <is>
           <t>12 389,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="6" t="inlineStr">
         <is>
-          <t>111630</t>
+          <t>111446</t>
         </is>
       </c>
       <c r="B321" s="6" t="inlineStr"/>
       <c r="C321" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 40, IP54, 4000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D321" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E321" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F321" s="9" t="inlineStr">
         <is>
-          <t>10 631,00 ₽</t>
+          <t>10 373,00 ₽</t>
         </is>
       </c>
       <c r="G321" s="9" t="inlineStr">
         <is>
-          <t>10 100,00 ₽</t>
+          <t>9 855,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="6" t="inlineStr">
         <is>
-          <t>111446</t>
+          <t>111630</t>
         </is>
       </c>
       <c r="B322" s="6" t="inlineStr"/>
       <c r="C322" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 40, IP54, 4000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D322" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E322" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F322" s="9" t="inlineStr">
         <is>
-          <t>10 373,00 ₽</t>
+          <t>10 631,00 ₽</t>
         </is>
       </c>
       <c r="G322" s="9" t="inlineStr">
         <is>
-          <t>9 855,00 ₽</t>
+          <t>10 100,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="6" t="inlineStr">
         <is>
           <t>111638</t>
         </is>
       </c>
       <c r="B323" s="6" t="inlineStr"/>
       <c r="C323" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 40, IP54, 4000 К, опал</t>
         </is>
       </c>
       <c r="D323" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E323" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -11264,110 +11264,110 @@
       </c>
       <c r="D328" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E328" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F328" s="9" t="inlineStr">
         <is>
           <t>13 041,00 ₽</t>
         </is>
       </c>
       <c r="G328" s="9" t="inlineStr">
         <is>
           <t>12 389,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="329">
       <c r="A329" s="6" t="inlineStr">
         <is>
-          <t>111631</t>
+          <t>111447</t>
         </is>
       </c>
       <c r="B329" s="6" t="inlineStr"/>
       <c r="C329" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 40, IP54, 5000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D329" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E329" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F329" s="9" t="inlineStr">
         <is>
-          <t>10 631,00 ₽</t>
+          <t>10 373,00 ₽</t>
         </is>
       </c>
       <c r="G329" s="9" t="inlineStr">
         <is>
-          <t>10 100,00 ₽</t>
+          <t>9 855,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="330">
       <c r="A330" s="6" t="inlineStr">
         <is>
-          <t>111447</t>
+          <t>111631</t>
         </is>
       </c>
       <c r="B330" s="6" t="inlineStr"/>
       <c r="C330" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 40, IP54, 5000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D330" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E330" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F330" s="9" t="inlineStr">
         <is>
-          <t>10 373,00 ₽</t>
+          <t>10 631,00 ₽</t>
         </is>
       </c>
       <c r="G330" s="9" t="inlineStr">
         <is>
-          <t>9 855,00 ₽</t>
+          <t>10 100,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="331">
       <c r="A331" s="6" t="inlineStr">
         <is>
           <t>111639</t>
         </is>
       </c>
       <c r="B331" s="6" t="inlineStr"/>
       <c r="C331" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 40, IP54, 5000 К, опал</t>
         </is>
       </c>
       <c r="D331" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E331" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -11429,209 +11429,209 @@
       </c>
       <c r="D333" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E333" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F333" s="9" t="inlineStr">
         <is>
           <t>9 007,00 ₽</t>
         </is>
       </c>
       <c r="G333" s="9" t="inlineStr">
         <is>
           <t>8 557,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="334">
       <c r="A334" s="6" t="inlineStr">
         <is>
-          <t>101131</t>
+          <t>101239</t>
         </is>
       </c>
       <c r="B334" s="6" t="inlineStr"/>
       <c r="C334" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 40, IP54, 6000 К</t>
         </is>
       </c>
       <c r="D334" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E334" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F334" s="9" t="inlineStr">
         <is>
-          <t>9 099,00 ₽</t>
+          <t>8 841,00 ₽</t>
         </is>
       </c>
       <c r="G334" s="9" t="inlineStr">
         <is>
-          <t>8 645,00 ₽</t>
+          <t>8 399,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="335">
       <c r="A335" s="6" t="inlineStr">
         <is>
-          <t>101239</t>
+          <t>101131</t>
         </is>
       </c>
       <c r="B335" s="6" t="inlineStr"/>
       <c r="C335" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 40, IP54, 6000 К</t>
         </is>
       </c>
       <c r="D335" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E335" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F335" s="9" t="inlineStr">
         <is>
-          <t>8 841,00 ₽</t>
+          <t>9 099,00 ₽</t>
         </is>
       </c>
       <c r="G335" s="9" t="inlineStr">
         <is>
-          <t>8 399,00 ₽</t>
+          <t>8 645,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="336">
       <c r="A336" s="6" t="inlineStr">
         <is>
           <t>114388</t>
         </is>
       </c>
       <c r="B336" s="6" t="inlineStr"/>
       <c r="C336" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 40, IP54, 6000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D336" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E336" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F336" s="9" t="inlineStr">
         <is>
           <t>13 041,00 ₽</t>
         </is>
       </c>
       <c r="G336" s="9" t="inlineStr">
         <is>
           <t>12 389,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="337">
       <c r="A337" s="6" t="inlineStr">
         <is>
-          <t>111632</t>
+          <t>111448</t>
         </is>
       </c>
       <c r="B337" s="6" t="inlineStr"/>
       <c r="C337" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 40, IP54, 6000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D337" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E337" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F337" s="9" t="inlineStr">
         <is>
-          <t>10 631,00 ₽</t>
+          <t>10 373,00 ₽</t>
         </is>
       </c>
       <c r="G337" s="9" t="inlineStr">
         <is>
-          <t>10 100,00 ₽</t>
+          <t>9 855,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="338">
       <c r="A338" s="6" t="inlineStr">
         <is>
-          <t>111448</t>
+          <t>111632</t>
         </is>
       </c>
       <c r="B338" s="6" t="inlineStr"/>
       <c r="C338" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 40, IP54, 6000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D338" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E338" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F338" s="9" t="inlineStr">
         <is>
-          <t>10 373,00 ₽</t>
+          <t>10 631,00 ₽</t>
         </is>
       </c>
       <c r="G338" s="9" t="inlineStr">
         <is>
-          <t>9 855,00 ₽</t>
+          <t>10 100,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="339">
       <c r="A339" s="6" t="inlineStr">
         <is>
           <t>111640</t>
         </is>
       </c>
       <c r="B339" s="6" t="inlineStr"/>
       <c r="C339" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 40, IP54, 6000 К, опал</t>
         </is>
       </c>
       <c r="D339" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E339" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -13157,150 +13157,150 @@
       </c>
       <c r="D385" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E385" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F385" s="9" t="inlineStr">
         <is>
           <t>6 184,00 ₽</t>
         </is>
       </c>
       <c r="G385" s="9" t="inlineStr">
         <is>
           <t>5 875,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386" s="6" t="inlineStr">
         <is>
-          <t>114269</t>
+          <t>114413</t>
         </is>
       </c>
       <c r="B386" s="6" t="inlineStr"/>
       <c r="C386" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP20, 3000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D386" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E386" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F386" s="9" t="inlineStr">
         <is>
-          <t>10 281,00 ₽</t>
+          <t>10 384,00 ₽</t>
         </is>
       </c>
       <c r="G386" s="9" t="inlineStr">
         <is>
-          <t>9 767,00 ₽</t>
+          <t>9 865,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="387">
       <c r="A387" s="6" t="inlineStr">
         <is>
-          <t>114413</t>
+          <t>114269</t>
         </is>
       </c>
       <c r="B387" s="6" t="inlineStr"/>
       <c r="C387" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP20, 3000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D387" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E387" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F387" s="9" t="inlineStr">
         <is>
-          <t>10 384,00 ₽</t>
+          <t>10 281,00 ₽</t>
         </is>
       </c>
       <c r="G387" s="9" t="inlineStr">
         <is>
-          <t>9 865,00 ₽</t>
+          <t>9 767,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="A388" s="6" t="inlineStr">
         <is>
-          <t>111641</t>
+          <t>111473</t>
         </is>
       </c>
       <c r="B388" s="6" t="inlineStr"/>
       <c r="C388" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP20, 3000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D388" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E388" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F388" s="9" t="inlineStr">
         <is>
           <t>7 716,00 ₽</t>
         </is>
       </c>
       <c r="G388" s="9" t="inlineStr">
         <is>
           <t>7 331,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="389">
       <c r="A389" s="6" t="inlineStr">
         <is>
-          <t>111473</t>
+          <t>111641</t>
         </is>
       </c>
       <c r="B389" s="6" t="inlineStr"/>
       <c r="C389" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP20, 3000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D389" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E389" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F389" s="9" t="inlineStr">
         <is>
           <t>7 716,00 ₽</t>
         </is>
       </c>
       <c r="G389" s="9" t="inlineStr">
         <is>
@@ -13487,150 +13487,150 @@
       </c>
       <c r="D395" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E395" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F395" s="9" t="inlineStr">
         <is>
           <t>6 184,00 ₽</t>
         </is>
       </c>
       <c r="G395" s="9" t="inlineStr">
         <is>
           <t>5 875,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="396">
       <c r="A396" s="6" t="inlineStr">
         <is>
-          <t>114270</t>
+          <t>114414</t>
         </is>
       </c>
       <c r="B396" s="6" t="inlineStr"/>
       <c r="C396" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP20, 4000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D396" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E396" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F396" s="9" t="inlineStr">
         <is>
-          <t>10 281,00 ₽</t>
+          <t>10 384,00 ₽</t>
         </is>
       </c>
       <c r="G396" s="9" t="inlineStr">
         <is>
-          <t>9 767,00 ₽</t>
+          <t>9 865,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="397">
       <c r="A397" s="6" t="inlineStr">
         <is>
-          <t>114414</t>
+          <t>114270</t>
         </is>
       </c>
       <c r="B397" s="6" t="inlineStr"/>
       <c r="C397" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP20, 4000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D397" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E397" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F397" s="9" t="inlineStr">
         <is>
-          <t>10 384,00 ₽</t>
+          <t>10 281,00 ₽</t>
         </is>
       </c>
       <c r="G397" s="9" t="inlineStr">
         <is>
-          <t>9 865,00 ₽</t>
+          <t>9 767,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="398">
       <c r="A398" s="6" t="inlineStr">
         <is>
-          <t>111474</t>
+          <t>111642</t>
         </is>
       </c>
       <c r="B398" s="6" t="inlineStr"/>
       <c r="C398" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP20, 4000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D398" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E398" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F398" s="9" t="inlineStr">
         <is>
           <t>7 716,00 ₽</t>
         </is>
       </c>
       <c r="G398" s="9" t="inlineStr">
         <is>
           <t>7 331,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="399">
       <c r="A399" s="6" t="inlineStr">
         <is>
-          <t>111642</t>
+          <t>111474</t>
         </is>
       </c>
       <c r="B399" s="6" t="inlineStr"/>
       <c r="C399" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP20, 4000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D399" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E399" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F399" s="9" t="inlineStr">
         <is>
           <t>7 716,00 ₽</t>
         </is>
       </c>
       <c r="G399" s="9" t="inlineStr">
         <is>
@@ -13652,84 +13652,84 @@
       </c>
       <c r="D400" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E400" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F400" s="9" t="inlineStr">
         <is>
           <t>6 350,00 ₽</t>
         </is>
       </c>
       <c r="G400" s="9" t="inlineStr">
         <is>
           <t>6 033,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="401">
       <c r="A401" s="6" t="inlineStr">
         <is>
-          <t>114262</t>
+          <t>114406</t>
         </is>
       </c>
       <c r="B401" s="6" t="inlineStr"/>
       <c r="C401" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP20, 4000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D401" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E401" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F401" s="9" t="inlineStr">
         <is>
           <t>7 642,00 ₽</t>
         </is>
       </c>
       <c r="G401" s="9" t="inlineStr">
         <is>
           <t>7 260,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="402">
       <c r="A402" s="6" t="inlineStr">
         <is>
-          <t>114406</t>
+          <t>114262</t>
         </is>
       </c>
       <c r="B402" s="6" t="inlineStr"/>
       <c r="C402" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP20, 4000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D402" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E402" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F402" s="9" t="inlineStr">
         <is>
           <t>7 642,00 ₽</t>
         </is>
       </c>
       <c r="G402" s="9" t="inlineStr">
         <is>
@@ -13817,84 +13817,84 @@
       </c>
       <c r="D405" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E405" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F405" s="9" t="inlineStr">
         <is>
           <t>10 384,00 ₽</t>
         </is>
       </c>
       <c r="G405" s="9" t="inlineStr">
         <is>
           <t>9 865,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="406">
       <c r="A406" s="6" t="inlineStr">
         <is>
-          <t>111475</t>
+          <t>111643</t>
         </is>
       </c>
       <c r="B406" s="6" t="inlineStr"/>
       <c r="C406" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP20, 5000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D406" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E406" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F406" s="9" t="inlineStr">
         <is>
           <t>7 716,00 ₽</t>
         </is>
       </c>
       <c r="G406" s="9" t="inlineStr">
         <is>
           <t>7 331,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="407">
       <c r="A407" s="6" t="inlineStr">
         <is>
-          <t>111643</t>
+          <t>111475</t>
         </is>
       </c>
       <c r="B407" s="6" t="inlineStr"/>
       <c r="C407" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP20, 5000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D407" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E407" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F407" s="9" t="inlineStr">
         <is>
           <t>7 716,00 ₽</t>
         </is>
       </c>
       <c r="G407" s="9" t="inlineStr">
         <is>
@@ -13916,84 +13916,84 @@
       </c>
       <c r="D408" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E408" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F408" s="9" t="inlineStr">
         <is>
           <t>6 350,00 ₽</t>
         </is>
       </c>
       <c r="G408" s="9" t="inlineStr">
         <is>
           <t>6 033,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="409">
       <c r="A409" s="6" t="inlineStr">
         <is>
-          <t>114263</t>
+          <t>114407</t>
         </is>
       </c>
       <c r="B409" s="6" t="inlineStr"/>
       <c r="C409" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP20, 5000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D409" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E409" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F409" s="9" t="inlineStr">
         <is>
           <t>7 642,00 ₽</t>
         </is>
       </c>
       <c r="G409" s="9" t="inlineStr">
         <is>
           <t>7 260,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="410">
       <c r="A410" s="6" t="inlineStr">
         <is>
-          <t>114407</t>
+          <t>114263</t>
         </is>
       </c>
       <c r="B410" s="6" t="inlineStr"/>
       <c r="C410" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP20, 5000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D410" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E410" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F410" s="9" t="inlineStr">
         <is>
           <t>7 642,00 ₽</t>
         </is>
       </c>
       <c r="G410" s="9" t="inlineStr">
         <is>
@@ -14015,216 +14015,216 @@
       </c>
       <c r="D411" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E411" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F411" s="9" t="inlineStr">
         <is>
           <t>6 350,00 ₽</t>
         </is>
       </c>
       <c r="G411" s="9" t="inlineStr">
         <is>
           <t>6 033,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="412">
       <c r="A412" s="6" t="inlineStr">
         <is>
-          <t>101255</t>
+          <t>101135</t>
         </is>
       </c>
       <c r="B412" s="6" t="inlineStr"/>
       <c r="C412" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP20, 6000 К</t>
         </is>
       </c>
       <c r="D412" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E412" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F412" s="9" t="inlineStr">
         <is>
           <t>6 184,00 ₽</t>
         </is>
       </c>
       <c r="G412" s="9" t="inlineStr">
         <is>
           <t>5 875,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="413">
       <c r="A413" s="6" t="inlineStr">
         <is>
-          <t>101135</t>
+          <t>101255</t>
         </is>
       </c>
       <c r="B413" s="6" t="inlineStr"/>
       <c r="C413" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP20, 6000 К</t>
         </is>
       </c>
       <c r="D413" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E413" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F413" s="9" t="inlineStr">
         <is>
           <t>6 184,00 ₽</t>
         </is>
       </c>
       <c r="G413" s="9" t="inlineStr">
         <is>
           <t>5 875,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="414">
       <c r="A414" s="6" t="inlineStr">
         <is>
-          <t>114272</t>
+          <t>114416</t>
         </is>
       </c>
       <c r="B414" s="6" t="inlineStr"/>
       <c r="C414" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP20, 6000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D414" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E414" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F414" s="9" t="inlineStr">
         <is>
-          <t>10 281,00 ₽</t>
+          <t>10 384,00 ₽</t>
         </is>
       </c>
       <c r="G414" s="9" t="inlineStr">
         <is>
-          <t>9 767,00 ₽</t>
+          <t>9 865,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="415">
       <c r="A415" s="6" t="inlineStr">
         <is>
-          <t>114416</t>
+          <t>114272</t>
         </is>
       </c>
       <c r="B415" s="6" t="inlineStr"/>
       <c r="C415" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP20, 6000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D415" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E415" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F415" s="9" t="inlineStr">
         <is>
-          <t>10 384,00 ₽</t>
+          <t>10 281,00 ₽</t>
         </is>
       </c>
       <c r="G415" s="9" t="inlineStr">
         <is>
-          <t>9 865,00 ₽</t>
+          <t>9 767,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="416">
       <c r="A416" s="6" t="inlineStr">
         <is>
-          <t>111644</t>
+          <t>111476</t>
         </is>
       </c>
       <c r="B416" s="6" t="inlineStr"/>
       <c r="C416" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP20, 6000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D416" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E416" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F416" s="9" t="inlineStr">
         <is>
           <t>7 716,00 ₽</t>
         </is>
       </c>
       <c r="G416" s="9" t="inlineStr">
         <is>
           <t>7 331,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="417">
       <c r="A417" s="6" t="inlineStr">
         <is>
-          <t>111476</t>
+          <t>111644</t>
         </is>
       </c>
       <c r="B417" s="6" t="inlineStr"/>
       <c r="C417" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP20, 6000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D417" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E417" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F417" s="9" t="inlineStr">
         <is>
           <t>7 716,00 ₽</t>
         </is>
       </c>
       <c r="G417" s="9" t="inlineStr">
         <is>
@@ -14246,84 +14246,84 @@
       </c>
       <c r="D418" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E418" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F418" s="9" t="inlineStr">
         <is>
           <t>6 350,00 ₽</t>
         </is>
       </c>
       <c r="G418" s="9" t="inlineStr">
         <is>
           <t>6 033,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="419">
       <c r="A419" s="6" t="inlineStr">
         <is>
-          <t>114264</t>
+          <t>114408</t>
         </is>
       </c>
       <c r="B419" s="6" t="inlineStr"/>
       <c r="C419" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP20, 6000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D419" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E419" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F419" s="9" t="inlineStr">
         <is>
           <t>7 642,00 ₽</t>
         </is>
       </c>
       <c r="G419" s="9" t="inlineStr">
         <is>
           <t>7 260,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="420">
       <c r="A420" s="6" t="inlineStr">
         <is>
-          <t>114408</t>
+          <t>114264</t>
         </is>
       </c>
       <c r="B420" s="6" t="inlineStr"/>
       <c r="C420" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP20, 6000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D420" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E420" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F420" s="9" t="inlineStr">
         <is>
           <t>7 642,00 ₽</t>
         </is>
       </c>
       <c r="G420" s="9" t="inlineStr">
         <is>
@@ -14345,84 +14345,84 @@
       </c>
       <c r="D421" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E421" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F421" s="9" t="inlineStr">
         <is>
           <t>6 350,00 ₽</t>
         </is>
       </c>
       <c r="G421" s="9" t="inlineStr">
         <is>
           <t>6 033,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="422">
       <c r="A422" s="6" t="inlineStr">
         <is>
-          <t>101140</t>
+          <t>101260</t>
         </is>
       </c>
       <c r="B422" s="6" t="inlineStr"/>
       <c r="C422" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP54, 3000 К</t>
         </is>
       </c>
       <c r="D422" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E422" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F422" s="9" t="inlineStr">
         <is>
           <t>9 211,00 ₽</t>
         </is>
       </c>
       <c r="G422" s="9" t="inlineStr">
         <is>
           <t>8 751,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="423">
       <c r="A423" s="6" t="inlineStr">
         <is>
-          <t>101260</t>
+          <t>101140</t>
         </is>
       </c>
       <c r="B423" s="6" t="inlineStr"/>
       <c r="C423" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP54, 3000 К</t>
         </is>
       </c>
       <c r="D423" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E423" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F423" s="9" t="inlineStr">
         <is>
           <t>9 211,00 ₽</t>
         </is>
       </c>
       <c r="G423" s="9" t="inlineStr">
         <is>
@@ -14477,84 +14477,84 @@
       </c>
       <c r="D425" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E425" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F425" s="9" t="inlineStr">
         <is>
           <t>13 308,00 ₽</t>
         </is>
       </c>
       <c r="G425" s="9" t="inlineStr">
         <is>
           <t>12 643,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="426">
       <c r="A426" s="6" t="inlineStr">
         <is>
-          <t>111477</t>
+          <t>111645</t>
         </is>
       </c>
       <c r="B426" s="6" t="inlineStr"/>
       <c r="C426" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP54, 3000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D426" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E426" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F426" s="9" t="inlineStr">
         <is>
           <t>10 743,00 ₽</t>
         </is>
       </c>
       <c r="G426" s="9" t="inlineStr">
         <is>
           <t>10 206,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="427">
       <c r="A427" s="6" t="inlineStr">
         <is>
-          <t>111645</t>
+          <t>111477</t>
         </is>
       </c>
       <c r="B427" s="6" t="inlineStr"/>
       <c r="C427" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP54, 3000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D427" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E427" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F427" s="9" t="inlineStr">
         <is>
           <t>10 743,00 ₽</t>
         </is>
       </c>
       <c r="G427" s="9" t="inlineStr">
         <is>
@@ -14576,84 +14576,84 @@
       </c>
       <c r="D428" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E428" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F428" s="9" t="inlineStr">
         <is>
           <t>9 377,00 ₽</t>
         </is>
       </c>
       <c r="G428" s="9" t="inlineStr">
         <is>
           <t>8 909,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="429">
       <c r="A429" s="6" t="inlineStr">
         <is>
-          <t>114409</t>
+          <t>114265</t>
         </is>
       </c>
       <c r="B429" s="6" t="inlineStr"/>
       <c r="C429" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP54, 3000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D429" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E429" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F429" s="9" t="inlineStr">
         <is>
           <t>10 669,00 ₽</t>
         </is>
       </c>
       <c r="G429" s="9" t="inlineStr">
         <is>
           <t>10 136,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="430">
       <c r="A430" s="6" t="inlineStr">
         <is>
-          <t>114265</t>
+          <t>114409</t>
         </is>
       </c>
       <c r="B430" s="6" t="inlineStr"/>
       <c r="C430" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP54, 3000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D430" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E430" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F430" s="9" t="inlineStr">
         <is>
           <t>10 669,00 ₽</t>
         </is>
       </c>
       <c r="G430" s="9" t="inlineStr">
         <is>
@@ -14675,84 +14675,84 @@
       </c>
       <c r="D431" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E431" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F431" s="9" t="inlineStr">
         <is>
           <t>9 377,00 ₽</t>
         </is>
       </c>
       <c r="G431" s="9" t="inlineStr">
         <is>
           <t>8 909,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="432">
       <c r="A432" s="6" t="inlineStr">
         <is>
-          <t>101261</t>
+          <t>101141</t>
         </is>
       </c>
       <c r="B432" s="6" t="inlineStr"/>
       <c r="C432" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP54, 4000 К</t>
         </is>
       </c>
       <c r="D432" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E432" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F432" s="9" t="inlineStr">
         <is>
           <t>9 211,00 ₽</t>
         </is>
       </c>
       <c r="G432" s="9" t="inlineStr">
         <is>
           <t>8 751,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="433">
       <c r="A433" s="6" t="inlineStr">
         <is>
-          <t>101141</t>
+          <t>101261</t>
         </is>
       </c>
       <c r="B433" s="6" t="inlineStr"/>
       <c r="C433" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP54, 4000 К</t>
         </is>
       </c>
       <c r="D433" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E433" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F433" s="9" t="inlineStr">
         <is>
           <t>9 211,00 ₽</t>
         </is>
       </c>
       <c r="G433" s="9" t="inlineStr">
         <is>
@@ -14807,84 +14807,84 @@
       </c>
       <c r="D435" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E435" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F435" s="9" t="inlineStr">
         <is>
           <t>13 308,00 ₽</t>
         </is>
       </c>
       <c r="G435" s="9" t="inlineStr">
         <is>
           <t>12 643,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="436">
       <c r="A436" s="6" t="inlineStr">
         <is>
-          <t>111646</t>
+          <t>111478</t>
         </is>
       </c>
       <c r="B436" s="6" t="inlineStr"/>
       <c r="C436" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP54, 4000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D436" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E436" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F436" s="9" t="inlineStr">
         <is>
           <t>10 743,00 ₽</t>
         </is>
       </c>
       <c r="G436" s="9" t="inlineStr">
         <is>
           <t>10 206,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="437">
       <c r="A437" s="6" t="inlineStr">
         <is>
-          <t>111478</t>
+          <t>111646</t>
         </is>
       </c>
       <c r="B437" s="6" t="inlineStr"/>
       <c r="C437" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP54, 4000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D437" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E437" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F437" s="9" t="inlineStr">
         <is>
           <t>10 743,00 ₽</t>
         </is>
       </c>
       <c r="G437" s="9" t="inlineStr">
         <is>
@@ -14906,84 +14906,84 @@
       </c>
       <c r="D438" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E438" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F438" s="9" t="inlineStr">
         <is>
           <t>9 377,00 ₽</t>
         </is>
       </c>
       <c r="G438" s="9" t="inlineStr">
         <is>
           <t>8 909,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="439">
       <c r="A439" s="6" t="inlineStr">
         <is>
-          <t>114266</t>
+          <t>114410</t>
         </is>
       </c>
       <c r="B439" s="6" t="inlineStr"/>
       <c r="C439" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP54, 4000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D439" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E439" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F439" s="9" t="inlineStr">
         <is>
           <t>10 669,00 ₽</t>
         </is>
       </c>
       <c r="G439" s="9" t="inlineStr">
         <is>
           <t>10 136,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="440">
       <c r="A440" s="6" t="inlineStr">
         <is>
-          <t>114410</t>
+          <t>114266</t>
         </is>
       </c>
       <c r="B440" s="6" t="inlineStr"/>
       <c r="C440" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP54, 4000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D440" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E440" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F440" s="9" t="inlineStr">
         <is>
           <t>10 669,00 ₽</t>
         </is>
       </c>
       <c r="G440" s="9" t="inlineStr">
         <is>
@@ -15071,150 +15071,150 @@
       </c>
       <c r="D443" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E443" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F443" s="9" t="inlineStr">
         <is>
           <t>9 211,00 ₽</t>
         </is>
       </c>
       <c r="G443" s="9" t="inlineStr">
         <is>
           <t>8 751,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="444">
       <c r="A444" s="6" t="inlineStr">
         <is>
-          <t>114419</t>
+          <t>114275</t>
         </is>
       </c>
       <c r="B444" s="6" t="inlineStr"/>
       <c r="C444" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP54, 5000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D444" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E444" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F444" s="9" t="inlineStr">
         <is>
-          <t>13 411,00 ₽</t>
+          <t>13 308,00 ₽</t>
         </is>
       </c>
       <c r="G444" s="9" t="inlineStr">
         <is>
-          <t>12 741,00 ₽</t>
+          <t>12 643,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="445">
       <c r="A445" s="6" t="inlineStr">
         <is>
-          <t>114275</t>
+          <t>114419</t>
         </is>
       </c>
       <c r="B445" s="6" t="inlineStr"/>
       <c r="C445" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP54, 5000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D445" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E445" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F445" s="9" t="inlineStr">
         <is>
-          <t>13 308,00 ₽</t>
+          <t>13 411,00 ₽</t>
         </is>
       </c>
       <c r="G445" s="9" t="inlineStr">
         <is>
-          <t>12 643,00 ₽</t>
+          <t>12 741,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="446">
       <c r="A446" s="6" t="inlineStr">
         <is>
-          <t>111479</t>
+          <t>111647</t>
         </is>
       </c>
       <c r="B446" s="6" t="inlineStr"/>
       <c r="C446" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP54, 5000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D446" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E446" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F446" s="9" t="inlineStr">
         <is>
           <t>10 743,00 ₽</t>
         </is>
       </c>
       <c r="G446" s="9" t="inlineStr">
         <is>
           <t>10 206,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="447">
       <c r="A447" s="6" t="inlineStr">
         <is>
-          <t>111647</t>
+          <t>111479</t>
         </is>
       </c>
       <c r="B447" s="6" t="inlineStr"/>
       <c r="C447" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP54, 5000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D447" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E447" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F447" s="9" t="inlineStr">
         <is>
           <t>10 743,00 ₽</t>
         </is>
       </c>
       <c r="G447" s="9" t="inlineStr">
         <is>
@@ -15236,84 +15236,84 @@
       </c>
       <c r="D448" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E448" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F448" s="9" t="inlineStr">
         <is>
           <t>9 377,00 ₽</t>
         </is>
       </c>
       <c r="G448" s="9" t="inlineStr">
         <is>
           <t>8 909,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="449">
       <c r="A449" s="6" t="inlineStr">
         <is>
-          <t>114267</t>
+          <t>114411</t>
         </is>
       </c>
       <c r="B449" s="6" t="inlineStr"/>
       <c r="C449" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP54, 5000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D449" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E449" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F449" s="9" t="inlineStr">
         <is>
           <t>10 669,00 ₽</t>
         </is>
       </c>
       <c r="G449" s="9" t="inlineStr">
         <is>
           <t>10 136,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="450">
       <c r="A450" s="6" t="inlineStr">
         <is>
-          <t>114411</t>
+          <t>114267</t>
         </is>
       </c>
       <c r="B450" s="6" t="inlineStr"/>
       <c r="C450" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP54, 5000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D450" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E450" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F450" s="9" t="inlineStr">
         <is>
           <t>10 669,00 ₽</t>
         </is>
       </c>
       <c r="G450" s="9" t="inlineStr">
         <is>
@@ -15335,216 +15335,216 @@
       </c>
       <c r="D451" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E451" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F451" s="9" t="inlineStr">
         <is>
           <t>9 377,00 ₽</t>
         </is>
       </c>
       <c r="G451" s="9" t="inlineStr">
         <is>
           <t>8 909,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="452">
       <c r="A452" s="6" t="inlineStr">
         <is>
-          <t>101263</t>
+          <t>101143</t>
         </is>
       </c>
       <c r="B452" s="6" t="inlineStr"/>
       <c r="C452" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP54, 6000 К</t>
         </is>
       </c>
       <c r="D452" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E452" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F452" s="9" t="inlineStr">
         <is>
           <t>9 211,00 ₽</t>
         </is>
       </c>
       <c r="G452" s="9" t="inlineStr">
         <is>
           <t>8 751,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="453">
       <c r="A453" s="6" t="inlineStr">
         <is>
-          <t>101143</t>
+          <t>101263</t>
         </is>
       </c>
       <c r="B453" s="6" t="inlineStr"/>
       <c r="C453" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP54, 6000 К</t>
         </is>
       </c>
       <c r="D453" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E453" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F453" s="9" t="inlineStr">
         <is>
           <t>9 211,00 ₽</t>
         </is>
       </c>
       <c r="G453" s="9" t="inlineStr">
         <is>
           <t>8 751,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="454">
       <c r="A454" s="6" t="inlineStr">
         <is>
-          <t>114420</t>
+          <t>114276</t>
         </is>
       </c>
       <c r="B454" s="6" t="inlineStr"/>
       <c r="C454" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP54, 6000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D454" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E454" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F454" s="9" t="inlineStr">
         <is>
-          <t>13 411,00 ₽</t>
+          <t>13 308,00 ₽</t>
         </is>
       </c>
       <c r="G454" s="9" t="inlineStr">
         <is>
-          <t>12 741,00 ₽</t>
+          <t>12 643,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="455">
       <c r="A455" s="6" t="inlineStr">
         <is>
-          <t>114276</t>
+          <t>114420</t>
         </is>
       </c>
       <c r="B455" s="6" t="inlineStr"/>
       <c r="C455" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP54, 6000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D455" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E455" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F455" s="9" t="inlineStr">
         <is>
-          <t>13 308,00 ₽</t>
+          <t>13 411,00 ₽</t>
         </is>
       </c>
       <c r="G455" s="9" t="inlineStr">
         <is>
-          <t>12 643,00 ₽</t>
+          <t>12 741,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="456">
       <c r="A456" s="6" t="inlineStr">
         <is>
-          <t>111648</t>
+          <t>111480</t>
         </is>
       </c>
       <c r="B456" s="6" t="inlineStr"/>
       <c r="C456" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP54, 6000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D456" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E456" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F456" s="9" t="inlineStr">
         <is>
           <t>10 743,00 ₽</t>
         </is>
       </c>
       <c r="G456" s="9" t="inlineStr">
         <is>
           <t>10 206,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="457">
       <c r="A457" s="6" t="inlineStr">
         <is>
-          <t>111480</t>
+          <t>111648</t>
         </is>
       </c>
       <c r="B457" s="6" t="inlineStr"/>
       <c r="C457" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP54, 6000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D457" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E457" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F457" s="9" t="inlineStr">
         <is>
           <t>10 743,00 ₽</t>
         </is>
       </c>
       <c r="G457" s="9" t="inlineStr">
         <is>
@@ -15665,118 +15665,118 @@
       </c>
       <c r="D461" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E461" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F461" s="9" t="inlineStr">
         <is>
           <t>9 377,00 ₽</t>
         </is>
       </c>
       <c r="G461" s="9" t="inlineStr">
         <is>
           <t>8 909,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="462">
       <c r="A462" s="6" t="inlineStr">
         <is>
-          <t>101144</t>
+          <t>101276</t>
         </is>
       </c>
       <c r="B462" s="6" t="inlineStr">
         <is>
           <t>ССдО 03-060-003 IP20</t>
         </is>
       </c>
       <c r="C462" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, 5000 К</t>
         </is>
       </c>
       <c r="D462" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E462" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F462" s="9" t="inlineStr">
         <is>
-          <t>6 737,00 ₽</t>
+          <t>6 645,00 ₽</t>
         </is>
       </c>
       <c r="G462" s="9" t="inlineStr">
         <is>
-          <t>6 401,00 ₽</t>
+          <t>6 313,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="463">
       <c r="A463" s="6" t="inlineStr">
         <is>
-          <t>101276</t>
+          <t>101144</t>
         </is>
       </c>
       <c r="B463" s="6" t="inlineStr">
         <is>
           <t>ССдО 03-060-003 IP20</t>
         </is>
       </c>
       <c r="C463" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, 5000 К</t>
         </is>
       </c>
       <c r="D463" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E463" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F463" s="9" t="inlineStr">
         <is>
-          <t>6 645,00 ₽</t>
+          <t>6 737,00 ₽</t>
         </is>
       </c>
       <c r="G463" s="9" t="inlineStr">
         <is>
-          <t>6 313,00 ₽</t>
+          <t>6 401,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="464">
       <c r="A464" s="6" t="inlineStr">
         <is>
           <t>101145</t>
         </is>
       </c>
       <c r="B464" s="6" t="inlineStr"/>
       <c r="C464" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP20, 3000 К</t>
         </is>
       </c>
       <c r="D464" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E464" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -15805,176 +15805,176 @@
       </c>
       <c r="D465" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E465" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F465" s="9" t="inlineStr">
         <is>
           <t>6 645,00 ₽</t>
         </is>
       </c>
       <c r="G465" s="9" t="inlineStr">
         <is>
           <t>6 313,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="466">
       <c r="A466" s="6" t="inlineStr">
         <is>
-          <t>114285</t>
+          <t>114429</t>
         </is>
       </c>
       <c r="B466" s="6" t="inlineStr"/>
       <c r="C466" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP20, 3000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D466" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E466" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F466" s="9" t="inlineStr">
         <is>
-          <t>10 937,00 ₽</t>
+          <t>10 845,00 ₽</t>
         </is>
       </c>
       <c r="G466" s="9" t="inlineStr">
         <is>
-          <t>10 391,00 ₽</t>
+          <t>10 303,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="467">
       <c r="A467" s="6" t="inlineStr">
         <is>
-          <t>114429</t>
+          <t>114285</t>
         </is>
       </c>
       <c r="B467" s="6" t="inlineStr"/>
       <c r="C467" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP20, 3000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D467" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E467" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F467" s="9" t="inlineStr">
         <is>
-          <t>10 845,00 ₽</t>
+          <t>10 937,00 ₽</t>
         </is>
       </c>
       <c r="G467" s="9" t="inlineStr">
         <is>
-          <t>10 303,00 ₽</t>
+          <t>10 391,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="468">
       <c r="A468" s="6" t="inlineStr">
         <is>
-          <t>111489</t>
+          <t>111657</t>
         </is>
       </c>
       <c r="B468" s="6" t="inlineStr"/>
       <c r="C468" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP20, 3000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D468" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E468" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F468" s="9" t="inlineStr">
         <is>
-          <t>8 177,00 ₽</t>
+          <t>8 269,00 ₽</t>
         </is>
       </c>
       <c r="G468" s="9" t="inlineStr">
         <is>
-          <t>7 769,00 ₽</t>
+          <t>7 856,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="469">
       <c r="A469" s="6" t="inlineStr">
         <is>
-          <t>111657</t>
+          <t>111489</t>
         </is>
       </c>
       <c r="B469" s="6" t="inlineStr"/>
       <c r="C469" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP20, 3000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D469" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E469" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F469" s="9" t="inlineStr">
         <is>
-          <t>8 269,00 ₽</t>
+          <t>8 177,00 ₽</t>
         </is>
       </c>
       <c r="G469" s="9" t="inlineStr">
         <is>
-          <t>7 856,00 ₽</t>
+          <t>7 769,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="470">
       <c r="A470" s="6" t="inlineStr">
         <is>
           <t>111665</t>
         </is>
       </c>
       <c r="B470" s="6" t="inlineStr"/>
       <c r="C470" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP20, 3000 К, опал</t>
         </is>
       </c>
       <c r="D470" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E470" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -16069,110 +16069,110 @@
       </c>
       <c r="D473" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E473" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F473" s="9" t="inlineStr">
         <is>
           <t>6 811,00 ₽</t>
         </is>
       </c>
       <c r="G473" s="9" t="inlineStr">
         <is>
           <t>6 471,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="474">
       <c r="A474" s="6" t="inlineStr">
         <is>
-          <t>101146</t>
+          <t>101278</t>
         </is>
       </c>
       <c r="B474" s="6" t="inlineStr"/>
       <c r="C474" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP20, 4000 К</t>
         </is>
       </c>
       <c r="D474" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E474" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F474" s="9" t="inlineStr">
         <is>
-          <t>6 737,00 ₽</t>
+          <t>6 645,00 ₽</t>
         </is>
       </c>
       <c r="G474" s="9" t="inlineStr">
         <is>
-          <t>6 401,00 ₽</t>
+          <t>6 313,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="475">
       <c r="A475" s="6" t="inlineStr">
         <is>
-          <t>101278</t>
+          <t>101146</t>
         </is>
       </c>
       <c r="B475" s="6" t="inlineStr"/>
       <c r="C475" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP20, 4000 К</t>
         </is>
       </c>
       <c r="D475" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E475" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F475" s="9" t="inlineStr">
         <is>
-          <t>6 645,00 ₽</t>
+          <t>6 737,00 ₽</t>
         </is>
       </c>
       <c r="G475" s="9" t="inlineStr">
         <is>
-          <t>6 313,00 ₽</t>
+          <t>6 401,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="476">
       <c r="A476" s="6" t="inlineStr">
         <is>
           <t>114430</t>
         </is>
       </c>
       <c r="B476" s="6" t="inlineStr"/>
       <c r="C476" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP20, 4000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D476" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E476" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -16201,110 +16201,110 @@
       </c>
       <c r="D477" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E477" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F477" s="9" t="inlineStr">
         <is>
           <t>10 937,00 ₽</t>
         </is>
       </c>
       <c r="G477" s="9" t="inlineStr">
         <is>
           <t>10 391,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="478">
       <c r="A478" s="6" t="inlineStr">
         <is>
-          <t>111658</t>
+          <t>111490</t>
         </is>
       </c>
       <c r="B478" s="6" t="inlineStr"/>
       <c r="C478" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP20, 4000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D478" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E478" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F478" s="9" t="inlineStr">
         <is>
-          <t>8 269,00 ₽</t>
+          <t>8 177,00 ₽</t>
         </is>
       </c>
       <c r="G478" s="9" t="inlineStr">
         <is>
-          <t>7 856,00 ₽</t>
+          <t>7 769,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="479">
       <c r="A479" s="6" t="inlineStr">
         <is>
-          <t>111490</t>
+          <t>111658</t>
         </is>
       </c>
       <c r="B479" s="6" t="inlineStr"/>
       <c r="C479" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP20, 4000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D479" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E479" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F479" s="9" t="inlineStr">
         <is>
-          <t>8 177,00 ₽</t>
+          <t>8 269,00 ₽</t>
         </is>
       </c>
       <c r="G479" s="9" t="inlineStr">
         <is>
-          <t>7 769,00 ₽</t>
+          <t>7 856,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="480">
       <c r="A480" s="6" t="inlineStr">
         <is>
           <t>111666</t>
         </is>
       </c>
       <c r="B480" s="6" t="inlineStr"/>
       <c r="C480" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP20, 4000 К, опал</t>
         </is>
       </c>
       <c r="D480" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E480" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -16399,176 +16399,176 @@
       </c>
       <c r="D483" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E483" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F483" s="9" t="inlineStr">
         <is>
           <t>6 811,00 ₽</t>
         </is>
       </c>
       <c r="G483" s="9" t="inlineStr">
         <is>
           <t>6 471,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="484">
       <c r="A484" s="6" t="inlineStr">
         <is>
-          <t>114287</t>
+          <t>114431</t>
         </is>
       </c>
       <c r="B484" s="6" t="inlineStr"/>
       <c r="C484" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP20, 5000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D484" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E484" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F484" s="9" t="inlineStr">
         <is>
-          <t>10 937,00 ₽</t>
+          <t>10 845,00 ₽</t>
         </is>
       </c>
       <c r="G484" s="9" t="inlineStr">
         <is>
-          <t>10 391,00 ₽</t>
+          <t>10 303,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="485">
       <c r="A485" s="6" t="inlineStr">
         <is>
-          <t>114431</t>
+          <t>114287</t>
         </is>
       </c>
       <c r="B485" s="6" t="inlineStr"/>
       <c r="C485" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP20, 5000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D485" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E485" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F485" s="9" t="inlineStr">
         <is>
-          <t>10 845,00 ₽</t>
+          <t>10 937,00 ₽</t>
         </is>
       </c>
       <c r="G485" s="9" t="inlineStr">
         <is>
-          <t>10 303,00 ₽</t>
+          <t>10 391,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="486">
       <c r="A486" s="6" t="inlineStr">
         <is>
-          <t>111659</t>
+          <t>111491</t>
         </is>
       </c>
       <c r="B486" s="6" t="inlineStr"/>
       <c r="C486" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP20, 5000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D486" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E486" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F486" s="9" t="inlineStr">
         <is>
-          <t>8 269,00 ₽</t>
+          <t>8 177,00 ₽</t>
         </is>
       </c>
       <c r="G486" s="9" t="inlineStr">
         <is>
-          <t>7 856,00 ₽</t>
+          <t>7 769,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="487">
       <c r="A487" s="6" t="inlineStr">
         <is>
-          <t>111491</t>
+          <t>111659</t>
         </is>
       </c>
       <c r="B487" s="6" t="inlineStr"/>
       <c r="C487" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP20, 5000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D487" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E487" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F487" s="9" t="inlineStr">
         <is>
-          <t>8 177,00 ₽</t>
+          <t>8 269,00 ₽</t>
         </is>
       </c>
       <c r="G487" s="9" t="inlineStr">
         <is>
-          <t>7 769,00 ₽</t>
+          <t>7 856,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="488">
       <c r="A488" s="6" t="inlineStr">
         <is>
           <t>111667</t>
         </is>
       </c>
       <c r="B488" s="6" t="inlineStr"/>
       <c r="C488" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP20, 5000 К, опал</t>
         </is>
       </c>
       <c r="D488" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E488" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -16729,374 +16729,374 @@
       </c>
       <c r="D493" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E493" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F493" s="9" t="inlineStr">
         <is>
           <t>6 737,00 ₽</t>
         </is>
       </c>
       <c r="G493" s="9" t="inlineStr">
         <is>
           <t>6 401,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="494">
       <c r="A494" s="6" t="inlineStr">
         <is>
-          <t>114432</t>
+          <t>114288</t>
         </is>
       </c>
       <c r="B494" s="6" t="inlineStr"/>
       <c r="C494" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP20, 6000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D494" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E494" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F494" s="9" t="inlineStr">
         <is>
-          <t>10 845,00 ₽</t>
+          <t>10 937,00 ₽</t>
         </is>
       </c>
       <c r="G494" s="9" t="inlineStr">
         <is>
-          <t>10 303,00 ₽</t>
+          <t>10 391,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="495">
       <c r="A495" s="6" t="inlineStr">
         <is>
-          <t>114288</t>
+          <t>114432</t>
         </is>
       </c>
       <c r="B495" s="6" t="inlineStr"/>
       <c r="C495" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP20, 6000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D495" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E495" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F495" s="9" t="inlineStr">
         <is>
-          <t>10 937,00 ₽</t>
+          <t>10 845,00 ₽</t>
         </is>
       </c>
       <c r="G495" s="9" t="inlineStr">
         <is>
-          <t>10 391,00 ₽</t>
+          <t>10 303,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="496">
       <c r="A496" s="6" t="inlineStr">
         <is>
-          <t>111492</t>
+          <t>111660</t>
         </is>
       </c>
       <c r="B496" s="6" t="inlineStr"/>
       <c r="C496" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP20, 6000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D496" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E496" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F496" s="9" t="inlineStr">
         <is>
-          <t>8 177,00 ₽</t>
+          <t>8 269,00 ₽</t>
         </is>
       </c>
       <c r="G496" s="9" t="inlineStr">
         <is>
-          <t>7 769,00 ₽</t>
+          <t>7 856,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="497">
       <c r="A497" s="6" t="inlineStr">
         <is>
-          <t>111660</t>
+          <t>111492</t>
         </is>
       </c>
       <c r="B497" s="6" t="inlineStr"/>
       <c r="C497" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP20, 6000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D497" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E497" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F497" s="9" t="inlineStr">
         <is>
-          <t>8 269,00 ₽</t>
+          <t>8 177,00 ₽</t>
         </is>
       </c>
       <c r="G497" s="9" t="inlineStr">
         <is>
-          <t>7 856,00 ₽</t>
+          <t>7 769,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="498">
       <c r="A498" s="6" t="inlineStr">
         <is>
           <t>111668</t>
         </is>
       </c>
       <c r="B498" s="6" t="inlineStr"/>
       <c r="C498" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP20, 6000 К, опал</t>
         </is>
       </c>
       <c r="D498" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E498" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F498" s="9" t="inlineStr">
         <is>
           <t>6 903,00 ₽</t>
         </is>
       </c>
       <c r="G498" s="9" t="inlineStr">
         <is>
           <t>6 558,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="499">
       <c r="A499" s="6" t="inlineStr">
         <is>
-          <t>114424</t>
+          <t>114280</t>
         </is>
       </c>
       <c r="B499" s="6" t="inlineStr"/>
       <c r="C499" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP20, 6000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D499" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E499" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F499" s="9" t="inlineStr">
         <is>
-          <t>8 269,00 ₽</t>
+          <t>8 195,00 ₽</t>
         </is>
       </c>
       <c r="G499" s="9" t="inlineStr">
         <is>
-          <t>7 856,00 ₽</t>
+          <t>7 786,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="500">
       <c r="A500" s="6" t="inlineStr">
         <is>
-          <t>114280</t>
+          <t>114424</t>
         </is>
       </c>
       <c r="B500" s="6" t="inlineStr"/>
       <c r="C500" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP20, 6000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D500" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E500" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F500" s="9" t="inlineStr">
         <is>
-          <t>8 195,00 ₽</t>
+          <t>8 269,00 ₽</t>
         </is>
       </c>
       <c r="G500" s="9" t="inlineStr">
         <is>
-          <t>7 786,00 ₽</t>
+          <t>7 856,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="501">
       <c r="A501" s="6" t="inlineStr">
         <is>
           <t>111500</t>
         </is>
       </c>
       <c r="B501" s="6" t="inlineStr"/>
       <c r="C501" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP20, 6000 К, опал полистирол</t>
         </is>
       </c>
       <c r="D501" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E501" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F501" s="9" t="inlineStr">
         <is>
           <t>6 811,00 ₽</t>
         </is>
       </c>
       <c r="G501" s="9" t="inlineStr">
         <is>
           <t>6 471,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="502">
       <c r="A502" s="6" t="inlineStr">
         <is>
-          <t>101284</t>
+          <t>101152</t>
         </is>
       </c>
       <c r="B502" s="6" t="inlineStr"/>
       <c r="C502" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP54, 3000 К</t>
         </is>
       </c>
       <c r="D502" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E502" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F502" s="9" t="inlineStr">
         <is>
-          <t>9 672,00 ₽</t>
+          <t>9 323,00 ₽</t>
         </is>
       </c>
       <c r="G502" s="9" t="inlineStr">
         <is>
-          <t>9 189,00 ₽</t>
+          <t>8 857,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="503">
       <c r="A503" s="6" t="inlineStr">
         <is>
-          <t>101152</t>
+          <t>101284</t>
         </is>
       </c>
       <c r="B503" s="6" t="inlineStr"/>
       <c r="C503" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP54, 3000 К</t>
         </is>
       </c>
       <c r="D503" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E503" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F503" s="9" t="inlineStr">
         <is>
-          <t>9 323,00 ₽</t>
+          <t>9 672,00 ₽</t>
         </is>
       </c>
       <c r="G503" s="9" t="inlineStr">
         <is>
-          <t>8 857,00 ₽</t>
+          <t>9 189,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="504">
       <c r="A504" s="6" t="inlineStr">
         <is>
           <t>114289</t>
         </is>
       </c>
       <c r="B504" s="6" t="inlineStr"/>
       <c r="C504" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP54, 3000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D504" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E504" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -17125,110 +17125,110 @@
       </c>
       <c r="D505" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E505" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F505" s="9" t="inlineStr">
         <is>
           <t>13 872,00 ₽</t>
         </is>
       </c>
       <c r="G505" s="9" t="inlineStr">
         <is>
           <t>13 179,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="506">
       <c r="A506" s="6" t="inlineStr">
         <is>
-          <t>111661</t>
+          <t>111493</t>
         </is>
       </c>
       <c r="B506" s="6" t="inlineStr"/>
       <c r="C506" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP54, 3000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D506" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E506" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F506" s="9" t="inlineStr">
         <is>
-          <t>11 296,00 ₽</t>
+          <t>11 204,00 ₽</t>
         </is>
       </c>
       <c r="G506" s="9" t="inlineStr">
         <is>
-          <t>10 732,00 ₽</t>
+          <t>10 644,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="507">
       <c r="A507" s="6" t="inlineStr">
         <is>
-          <t>111493</t>
+          <t>111661</t>
         </is>
       </c>
       <c r="B507" s="6" t="inlineStr"/>
       <c r="C507" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP54, 3000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D507" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E507" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F507" s="9" t="inlineStr">
         <is>
-          <t>11 204,00 ₽</t>
+          <t>11 296,00 ₽</t>
         </is>
       </c>
       <c r="G507" s="9" t="inlineStr">
         <is>
-          <t>10 644,00 ₽</t>
+          <t>10 732,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="508">
       <c r="A508" s="6" t="inlineStr">
         <is>
           <t>111669</t>
         </is>
       </c>
       <c r="B508" s="6" t="inlineStr"/>
       <c r="C508" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP54, 3000 К, опал</t>
         </is>
       </c>
       <c r="D508" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E508" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -17389,110 +17389,110 @@
       </c>
       <c r="D513" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E513" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F513" s="9" t="inlineStr">
         <is>
           <t>9 672,00 ₽</t>
         </is>
       </c>
       <c r="G513" s="9" t="inlineStr">
         <is>
           <t>9 189,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="514">
       <c r="A514" s="6" t="inlineStr">
         <is>
-          <t>114434</t>
+          <t>114290</t>
         </is>
       </c>
       <c r="B514" s="6" t="inlineStr"/>
       <c r="C514" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP54, 4000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D514" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E514" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F514" s="9" t="inlineStr">
         <is>
-          <t>13 872,00 ₽</t>
+          <t>13 964,00 ₽</t>
         </is>
       </c>
       <c r="G514" s="9" t="inlineStr">
         <is>
-          <t>13 179,00 ₽</t>
+          <t>13 266,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="515">
       <c r="A515" s="6" t="inlineStr">
         <is>
-          <t>114290</t>
+          <t>114434</t>
         </is>
       </c>
       <c r="B515" s="6" t="inlineStr"/>
       <c r="C515" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP54, 4000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D515" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E515" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F515" s="9" t="inlineStr">
         <is>
-          <t>13 964,00 ₽</t>
+          <t>13 872,00 ₽</t>
         </is>
       </c>
       <c r="G515" s="9" t="inlineStr">
         <is>
-          <t>13 266,00 ₽</t>
+          <t>13 179,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="516">
       <c r="A516" s="6" t="inlineStr">
         <is>
           <t>111662</t>
         </is>
       </c>
       <c r="B516" s="6" t="inlineStr"/>
       <c r="C516" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP54, 4000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D516" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E516" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -17554,341 +17554,341 @@
       </c>
       <c r="D518" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E518" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F518" s="9" t="inlineStr">
         <is>
           <t>9 930,00 ₽</t>
         </is>
       </c>
       <c r="G518" s="9" t="inlineStr">
         <is>
           <t>9 434,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="519">
       <c r="A519" s="6" t="inlineStr">
         <is>
-          <t>114282</t>
+          <t>114426</t>
         </is>
       </c>
       <c r="B519" s="6" t="inlineStr"/>
       <c r="C519" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP54, 4000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D519" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E519" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F519" s="9" t="inlineStr">
         <is>
-          <t>11 222,00 ₽</t>
+          <t>11 296,00 ₽</t>
         </is>
       </c>
       <c r="G519" s="9" t="inlineStr">
         <is>
-          <t>10 661,00 ₽</t>
+          <t>10 732,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="520">
       <c r="A520" s="6" t="inlineStr">
         <is>
-          <t>114426</t>
+          <t>114282</t>
         </is>
       </c>
       <c r="B520" s="6" t="inlineStr"/>
       <c r="C520" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP54, 4000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D520" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E520" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F520" s="9" t="inlineStr">
         <is>
-          <t>11 296,00 ₽</t>
+          <t>11 222,00 ₽</t>
         </is>
       </c>
       <c r="G520" s="9" t="inlineStr">
         <is>
-          <t>10 732,00 ₽</t>
+          <t>10 661,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="521">
       <c r="A521" s="6" t="inlineStr">
         <is>
           <t>111502</t>
         </is>
       </c>
       <c r="B521" s="6" t="inlineStr"/>
       <c r="C521" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP54, 4000 К, опал полистирол</t>
         </is>
       </c>
       <c r="D521" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E521" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F521" s="9" t="inlineStr">
         <is>
           <t>9 838,00 ₽</t>
         </is>
       </c>
       <c r="G521" s="9" t="inlineStr">
         <is>
           <t>9 347,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="522">
       <c r="A522" s="6" t="inlineStr">
         <is>
-          <t>101154</t>
+          <t>101286</t>
         </is>
       </c>
       <c r="B522" s="6" t="inlineStr"/>
       <c r="C522" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP54, 5000 К</t>
         </is>
       </c>
       <c r="D522" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E522" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F522" s="9" t="inlineStr">
         <is>
-          <t>9 323,00 ₽</t>
+          <t>9 672,00 ₽</t>
         </is>
       </c>
       <c r="G522" s="9" t="inlineStr">
         <is>
-          <t>8 857,00 ₽</t>
+          <t>9 189,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="523">
       <c r="A523" s="6" t="inlineStr">
         <is>
-          <t>101286</t>
+          <t>101154</t>
         </is>
       </c>
       <c r="B523" s="6" t="inlineStr"/>
       <c r="C523" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP54, 5000 К</t>
         </is>
       </c>
       <c r="D523" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E523" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F523" s="9" t="inlineStr">
         <is>
-          <t>9 672,00 ₽</t>
+          <t>9 323,00 ₽</t>
         </is>
       </c>
       <c r="G523" s="9" t="inlineStr">
         <is>
-          <t>9 189,00 ₽</t>
+          <t>8 857,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="524">
       <c r="A524" s="6" t="inlineStr">
         <is>
-          <t>114435</t>
+          <t>114291</t>
         </is>
       </c>
       <c r="B524" s="6" t="inlineStr"/>
       <c r="C524" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP54, 5000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D524" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E524" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F524" s="9" t="inlineStr">
         <is>
-          <t>13 872,00 ₽</t>
+          <t>13 964,00 ₽</t>
         </is>
       </c>
       <c r="G524" s="9" t="inlineStr">
         <is>
-          <t>13 179,00 ₽</t>
+          <t>13 266,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="525">
       <c r="A525" s="6" t="inlineStr">
         <is>
-          <t>114291</t>
+          <t>114435</t>
         </is>
       </c>
       <c r="B525" s="6" t="inlineStr"/>
       <c r="C525" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP54, 5000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D525" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E525" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F525" s="9" t="inlineStr">
         <is>
-          <t>13 964,00 ₽</t>
+          <t>13 872,00 ₽</t>
         </is>
       </c>
       <c r="G525" s="9" t="inlineStr">
         <is>
-          <t>13 266,00 ₽</t>
+          <t>13 179,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="526">
       <c r="A526" s="6" t="inlineStr">
         <is>
-          <t>111495</t>
+          <t>111663</t>
         </is>
       </c>
       <c r="B526" s="6" t="inlineStr"/>
       <c r="C526" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP54, 5000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D526" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E526" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F526" s="9" t="inlineStr">
         <is>
-          <t>11 204,00 ₽</t>
+          <t>11 296,00 ₽</t>
         </is>
       </c>
       <c r="G526" s="9" t="inlineStr">
         <is>
-          <t>10 644,00 ₽</t>
+          <t>10 732,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="527">
       <c r="A527" s="6" t="inlineStr">
         <is>
-          <t>111663</t>
+          <t>111495</t>
         </is>
       </c>
       <c r="B527" s="6" t="inlineStr"/>
       <c r="C527" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP54, 5000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D527" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E527" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F527" s="9" t="inlineStr">
         <is>
-          <t>11 296,00 ₽</t>
+          <t>11 204,00 ₽</t>
         </is>
       </c>
       <c r="G527" s="9" t="inlineStr">
         <is>
-          <t>10 732,00 ₽</t>
+          <t>10 644,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="528">
       <c r="A528" s="6" t="inlineStr">
         <is>
           <t>111671</t>
         </is>
       </c>
       <c r="B528" s="6" t="inlineStr"/>
       <c r="C528" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP54, 5000 К, опал</t>
         </is>
       </c>
       <c r="D528" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E528" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -18115,110 +18115,110 @@
       </c>
       <c r="D535" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E535" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F535" s="9" t="inlineStr">
         <is>
           <t>13 964,00 ₽</t>
         </is>
       </c>
       <c r="G535" s="9" t="inlineStr">
         <is>
           <t>13 266,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="536">
       <c r="A536" s="6" t="inlineStr">
         <is>
-          <t>111664</t>
+          <t>111496</t>
         </is>
       </c>
       <c r="B536" s="6" t="inlineStr"/>
       <c r="C536" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP54, 6000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D536" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E536" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F536" s="9" t="inlineStr">
         <is>
-          <t>11 296,00 ₽</t>
+          <t>11 204,00 ₽</t>
         </is>
       </c>
       <c r="G536" s="9" t="inlineStr">
         <is>
-          <t>10 732,00 ₽</t>
+          <t>10 644,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="537">
       <c r="A537" s="6" t="inlineStr">
         <is>
-          <t>111496</t>
+          <t>111664</t>
         </is>
       </c>
       <c r="B537" s="6" t="inlineStr"/>
       <c r="C537" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP54, 6000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D537" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E537" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F537" s="9" t="inlineStr">
         <is>
-          <t>11 204,00 ₽</t>
+          <t>11 296,00 ₽</t>
         </is>
       </c>
       <c r="G537" s="9" t="inlineStr">
         <is>
-          <t>10 644,00 ₽</t>
+          <t>10 732,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="538">
       <c r="A538" s="6" t="inlineStr">
         <is>
           <t>111672</t>
         </is>
       </c>
       <c r="B538" s="6" t="inlineStr"/>
       <c r="C538" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP54, 6000 К, опал</t>
         </is>
       </c>
       <c r="D538" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E538" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -18453,110 +18453,110 @@
       </c>
       <c r="D545" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E545" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F545" s="9" t="inlineStr">
         <is>
           <t>7 549,00 ₽</t>
         </is>
       </c>
       <c r="G545" s="9" t="inlineStr">
         <is>
           <t>7 172,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="546">
       <c r="A546" s="6" t="inlineStr">
         <is>
-          <t>114445</t>
+          <t>114301</t>
         </is>
       </c>
       <c r="B546" s="6" t="inlineStr"/>
       <c r="C546" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP20, 3000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D546" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E546" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F546" s="9" t="inlineStr">
         <is>
-          <t>11 749,00 ₽</t>
+          <t>11 860,00 ₽</t>
         </is>
       </c>
       <c r="G546" s="9" t="inlineStr">
         <is>
-          <t>11 162,00 ₽</t>
+          <t>11 267,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="547">
       <c r="A547" s="6" t="inlineStr">
         <is>
-          <t>114301</t>
+          <t>114445</t>
         </is>
       </c>
       <c r="B547" s="6" t="inlineStr"/>
       <c r="C547" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP20, 3000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D547" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E547" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F547" s="9" t="inlineStr">
         <is>
-          <t>11 860,00 ₽</t>
+          <t>11 749,00 ₽</t>
         </is>
       </c>
       <c r="G547" s="9" t="inlineStr">
         <is>
-          <t>11 267,00 ₽</t>
+          <t>11 162,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="548">
       <c r="A548" s="6" t="inlineStr">
         <is>
           <t>111513</t>
         </is>
       </c>
       <c r="B548" s="6" t="inlineStr"/>
       <c r="C548" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP20, 3000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D548" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E548" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -18849,110 +18849,110 @@
       </c>
       <c r="D557" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E557" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F557" s="9" t="inlineStr">
         <is>
           <t>11 860,00 ₽</t>
         </is>
       </c>
       <c r="G557" s="9" t="inlineStr">
         <is>
           <t>11 267,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="558">
       <c r="A558" s="6" t="inlineStr">
         <is>
-          <t>111514</t>
+          <t>111674</t>
         </is>
       </c>
       <c r="B558" s="6" t="inlineStr"/>
       <c r="C558" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP20, 4000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D558" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E558" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F558" s="9" t="inlineStr">
         <is>
-          <t>9 081,00 ₽</t>
+          <t>9 192,00 ₽</t>
         </is>
       </c>
       <c r="G558" s="9" t="inlineStr">
         <is>
-          <t>8 627,00 ₽</t>
+          <t>8 733,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="559">
       <c r="A559" s="6" t="inlineStr">
         <is>
-          <t>111674</t>
+          <t>111514</t>
         </is>
       </c>
       <c r="B559" s="6" t="inlineStr"/>
       <c r="C559" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP20, 4000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D559" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E559" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F559" s="9" t="inlineStr">
         <is>
-          <t>9 192,00 ₽</t>
+          <t>9 081,00 ₽</t>
         </is>
       </c>
       <c r="G559" s="9" t="inlineStr">
         <is>
-          <t>8 733,00 ₽</t>
+          <t>8 627,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="560">
       <c r="A560" s="6" t="inlineStr">
         <is>
           <t>111682</t>
         </is>
       </c>
       <c r="B560" s="6" t="inlineStr"/>
       <c r="C560" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP20, 4000 К, опал</t>
         </is>
       </c>
       <c r="D560" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E560" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -19113,110 +19113,110 @@
       </c>
       <c r="D565" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E565" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F565" s="9" t="inlineStr">
         <is>
           <t>11 860,00 ₽</t>
         </is>
       </c>
       <c r="G565" s="9" t="inlineStr">
         <is>
           <t>11 267,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="566">
       <c r="A566" s="6" t="inlineStr">
         <is>
-          <t>111515</t>
+          <t>111675</t>
         </is>
       </c>
       <c r="B566" s="6" t="inlineStr"/>
       <c r="C566" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP20, 5000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D566" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E566" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F566" s="9" t="inlineStr">
         <is>
-          <t>9 081,00 ₽</t>
+          <t>9 192,00 ₽</t>
         </is>
       </c>
       <c r="G566" s="9" t="inlineStr">
         <is>
-          <t>8 627,00 ₽</t>
+          <t>8 733,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="567">
       <c r="A567" s="6" t="inlineStr">
         <is>
-          <t>111675</t>
+          <t>111515</t>
         </is>
       </c>
       <c r="B567" s="6" t="inlineStr"/>
       <c r="C567" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP20, 5000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D567" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E567" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F567" s="9" t="inlineStr">
         <is>
-          <t>9 192,00 ₽</t>
+          <t>9 081,00 ₽</t>
         </is>
       </c>
       <c r="G567" s="9" t="inlineStr">
         <is>
-          <t>8 733,00 ₽</t>
+          <t>8 627,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="568">
       <c r="A568" s="6" t="inlineStr">
         <is>
           <t>111683</t>
         </is>
       </c>
       <c r="B568" s="6" t="inlineStr"/>
       <c r="C568" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP20, 5000 К, опал</t>
         </is>
       </c>
       <c r="D568" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E568" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -19707,275 +19707,275 @@
       </c>
       <c r="D583" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E583" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F583" s="9" t="inlineStr">
         <is>
           <t>10 576,00 ₽</t>
         </is>
       </c>
       <c r="G583" s="9" t="inlineStr">
         <is>
           <t>10 048,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="584">
       <c r="A584" s="6" t="inlineStr">
         <is>
-          <t>114449</t>
+          <t>114305</t>
         </is>
       </c>
       <c r="B584" s="6" t="inlineStr"/>
       <c r="C584" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP54, 3000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D584" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E584" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F584" s="9" t="inlineStr">
         <is>
-          <t>14 776,00 ₽</t>
+          <t>14 887,00 ₽</t>
         </is>
       </c>
       <c r="G584" s="9" t="inlineStr">
         <is>
-          <t>14 038,00 ₽</t>
+          <t>14 143,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="585">
       <c r="A585" s="6" t="inlineStr">
         <is>
-          <t>114305</t>
+          <t>114449</t>
         </is>
       </c>
       <c r="B585" s="6" t="inlineStr"/>
       <c r="C585" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP54, 3000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D585" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E585" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F585" s="9" t="inlineStr">
         <is>
-          <t>14 887,00 ₽</t>
+          <t>14 776,00 ₽</t>
         </is>
       </c>
       <c r="G585" s="9" t="inlineStr">
         <is>
-          <t>14 143,00 ₽</t>
+          <t>14 038,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="586">
       <c r="A586" s="6" t="inlineStr">
         <is>
-          <t>111677</t>
+          <t>111517</t>
         </is>
       </c>
       <c r="B586" s="6" t="inlineStr"/>
       <c r="C586" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP54, 3000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D586" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E586" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F586" s="9" t="inlineStr">
         <is>
-          <t>12 219,00 ₽</t>
+          <t>12 108,00 ₽</t>
         </is>
       </c>
       <c r="G586" s="9" t="inlineStr">
         <is>
-          <t>11 609,00 ₽</t>
+          <t>11 503,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="587">
       <c r="A587" s="6" t="inlineStr">
         <is>
-          <t>111517</t>
+          <t>111677</t>
         </is>
       </c>
       <c r="B587" s="6" t="inlineStr"/>
       <c r="C587" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP54, 3000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D587" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E587" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F587" s="9" t="inlineStr">
         <is>
-          <t>12 108,00 ₽</t>
+          <t>12 219,00 ₽</t>
         </is>
       </c>
       <c r="G587" s="9" t="inlineStr">
         <is>
-          <t>11 503,00 ₽</t>
+          <t>11 609,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="588">
       <c r="A588" s="6" t="inlineStr">
         <is>
           <t>111685</t>
         </is>
       </c>
       <c r="B588" s="6" t="inlineStr"/>
       <c r="C588" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP54, 3000 К, опал</t>
         </is>
       </c>
       <c r="D588" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E588" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F588" s="9" t="inlineStr">
         <is>
           <t>10 853,00 ₽</t>
         </is>
       </c>
       <c r="G588" s="9" t="inlineStr">
         <is>
           <t>10 311,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="589">
       <c r="A589" s="6" t="inlineStr">
         <is>
-          <t>114297</t>
+          <t>114441</t>
         </is>
       </c>
       <c r="B589" s="6" t="inlineStr"/>
       <c r="C589" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP54, 3000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D589" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E589" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F589" s="9" t="inlineStr">
         <is>
-          <t>12 145,00 ₽</t>
+          <t>12 034,00 ₽</t>
         </is>
       </c>
       <c r="G589" s="9" t="inlineStr">
         <is>
-          <t>11 538,00 ₽</t>
+          <t>11 433,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="590">
       <c r="A590" s="6" t="inlineStr">
         <is>
-          <t>114441</t>
+          <t>114297</t>
         </is>
       </c>
       <c r="B590" s="6" t="inlineStr"/>
       <c r="C590" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP54, 3000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D590" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E590" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F590" s="9" t="inlineStr">
         <is>
-          <t>12 034,00 ₽</t>
+          <t>12 145,00 ₽</t>
         </is>
       </c>
       <c r="G590" s="9" t="inlineStr">
         <is>
-          <t>11 433,00 ₽</t>
+          <t>11 538,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="591">
       <c r="A591" s="6" t="inlineStr">
         <is>
           <t>111525</t>
         </is>
       </c>
       <c r="B591" s="6" t="inlineStr"/>
       <c r="C591" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP54, 3000 К, опал полистирол</t>
         </is>
       </c>
       <c r="D591" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E591" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -20103,110 +20103,110 @@
       </c>
       <c r="D595" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E595" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F595" s="9" t="inlineStr">
         <is>
           <t>14 776,00 ₽</t>
         </is>
       </c>
       <c r="G595" s="9" t="inlineStr">
         <is>
           <t>14 038,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="596">
       <c r="A596" s="6" t="inlineStr">
         <is>
-          <t>111518</t>
+          <t>111678</t>
         </is>
       </c>
       <c r="B596" s="6" t="inlineStr"/>
       <c r="C596" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP54, 4000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D596" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E596" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F596" s="9" t="inlineStr">
         <is>
-          <t>12 108,00 ₽</t>
+          <t>12 219,00 ₽</t>
         </is>
       </c>
       <c r="G596" s="9" t="inlineStr">
         <is>
-          <t>11 503,00 ₽</t>
+          <t>11 609,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="597">
       <c r="A597" s="6" t="inlineStr">
         <is>
-          <t>111678</t>
+          <t>111518</t>
         </is>
       </c>
       <c r="B597" s="6" t="inlineStr"/>
       <c r="C597" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP54, 4000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D597" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E597" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F597" s="9" t="inlineStr">
         <is>
-          <t>12 219,00 ₽</t>
+          <t>12 108,00 ₽</t>
         </is>
       </c>
       <c r="G597" s="9" t="inlineStr">
         <is>
-          <t>11 609,00 ₽</t>
+          <t>11 503,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="598">
       <c r="A598" s="6" t="inlineStr">
         <is>
           <t>111686</t>
         </is>
       </c>
       <c r="B598" s="6" t="inlineStr"/>
       <c r="C598" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP54, 4000 К, опал</t>
         </is>
       </c>
       <c r="D598" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E598" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -20301,341 +20301,341 @@
       </c>
       <c r="D601" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E601" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F601" s="9" t="inlineStr">
         <is>
           <t>10 742,00 ₽</t>
         </is>
       </c>
       <c r="G601" s="9" t="inlineStr">
         <is>
           <t>10 205,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="602">
       <c r="A602" s="6" t="inlineStr">
         <is>
-          <t>101166</t>
+          <t>111511</t>
         </is>
       </c>
       <c r="B602" s="6" t="inlineStr"/>
       <c r="C602" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP54, 5000 К</t>
         </is>
       </c>
       <c r="D602" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E602" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F602" s="9" t="inlineStr">
         <is>
-          <t>10 687,00 ₽</t>
+          <t>10 576,00 ₽</t>
         </is>
       </c>
       <c r="G602" s="9" t="inlineStr">
         <is>
-          <t>10 153,00 ₽</t>
+          <t>10 048,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="603">
       <c r="A603" s="6" t="inlineStr">
         <is>
-          <t>111511</t>
+          <t>101166</t>
         </is>
       </c>
       <c r="B603" s="6" t="inlineStr"/>
       <c r="C603" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP54, 5000 К</t>
         </is>
       </c>
       <c r="D603" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E603" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F603" s="9" t="inlineStr">
         <is>
-          <t>10 576,00 ₽</t>
+          <t>10 687,00 ₽</t>
         </is>
       </c>
       <c r="G603" s="9" t="inlineStr">
         <is>
-          <t>10 048,00 ₽</t>
+          <t>10 153,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="604">
       <c r="A604" s="6" t="inlineStr">
         <is>
-          <t>114451</t>
+          <t>114307</t>
         </is>
       </c>
       <c r="B604" s="6" t="inlineStr"/>
       <c r="C604" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP54, 5000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D604" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E604" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F604" s="9" t="inlineStr">
         <is>
-          <t>14 776,00 ₽</t>
+          <t>14 887,00 ₽</t>
         </is>
       </c>
       <c r="G604" s="9" t="inlineStr">
         <is>
-          <t>14 038,00 ₽</t>
+          <t>14 143,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="605">
       <c r="A605" s="6" t="inlineStr">
         <is>
-          <t>114307</t>
+          <t>114451</t>
         </is>
       </c>
       <c r="B605" s="6" t="inlineStr"/>
       <c r="C605" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP54, 5000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D605" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E605" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F605" s="9" t="inlineStr">
         <is>
-          <t>14 887,00 ₽</t>
+          <t>14 776,00 ₽</t>
         </is>
       </c>
       <c r="G605" s="9" t="inlineStr">
         <is>
-          <t>14 143,00 ₽</t>
+          <t>14 038,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="606">
       <c r="A606" s="6" t="inlineStr">
         <is>
-          <t>111679</t>
+          <t>111519</t>
         </is>
       </c>
       <c r="B606" s="6" t="inlineStr"/>
       <c r="C606" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP54, 5000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D606" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E606" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F606" s="9" t="inlineStr">
         <is>
-          <t>12 219,00 ₽</t>
+          <t>12 108,00 ₽</t>
         </is>
       </c>
       <c r="G606" s="9" t="inlineStr">
         <is>
-          <t>11 609,00 ₽</t>
+          <t>11 503,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="607">
       <c r="A607" s="6" t="inlineStr">
         <is>
-          <t>111519</t>
+          <t>111679</t>
         </is>
       </c>
       <c r="B607" s="6" t="inlineStr"/>
       <c r="C607" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP54, 5000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D607" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E607" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F607" s="9" t="inlineStr">
         <is>
-          <t>12 108,00 ₽</t>
+          <t>12 219,00 ₽</t>
         </is>
       </c>
       <c r="G607" s="9" t="inlineStr">
         <is>
-          <t>11 503,00 ₽</t>
+          <t>11 609,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="608">
       <c r="A608" s="6" t="inlineStr">
         <is>
           <t>111687</t>
         </is>
       </c>
       <c r="B608" s="6" t="inlineStr"/>
       <c r="C608" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP54, 5000 К, опал</t>
         </is>
       </c>
       <c r="D608" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E608" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F608" s="9" t="inlineStr">
         <is>
           <t>10 853,00 ₽</t>
         </is>
       </c>
       <c r="G608" s="9" t="inlineStr">
         <is>
           <t>10 311,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="609">
       <c r="A609" s="6" t="inlineStr">
         <is>
-          <t>114299</t>
+          <t>114443</t>
         </is>
       </c>
       <c r="B609" s="6" t="inlineStr"/>
       <c r="C609" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP54, 5000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D609" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E609" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F609" s="9" t="inlineStr">
         <is>
-          <t>12 145,00 ₽</t>
+          <t>12 034,00 ₽</t>
         </is>
       </c>
       <c r="G609" s="9" t="inlineStr">
         <is>
-          <t>11 538,00 ₽</t>
+          <t>11 433,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="610">
       <c r="A610" s="6" t="inlineStr">
         <is>
-          <t>114443</t>
+          <t>114299</t>
         </is>
       </c>
       <c r="B610" s="6" t="inlineStr"/>
       <c r="C610" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP54, 5000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D610" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E610" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F610" s="9" t="inlineStr">
         <is>
-          <t>12 034,00 ₽</t>
+          <t>12 145,00 ₽</t>
         </is>
       </c>
       <c r="G610" s="9" t="inlineStr">
         <is>
-          <t>11 433,00 ₽</t>
+          <t>11 538,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="611">
       <c r="A611" s="6" t="inlineStr">
         <is>
           <t>111527</t>
         </is>
       </c>
       <c r="B611" s="6" t="inlineStr"/>
       <c r="C611" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP54, 5000 К, опал полистирол</t>
         </is>
       </c>
       <c r="D611" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E611" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -20697,110 +20697,110 @@
       </c>
       <c r="D613" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E613" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F613" s="9" t="inlineStr">
         <is>
           <t>10 576,00 ₽</t>
         </is>
       </c>
       <c r="G613" s="9" t="inlineStr">
         <is>
           <t>10 048,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="614">
       <c r="A614" s="6" t="inlineStr">
         <is>
-          <t>114452</t>
+          <t>114308</t>
         </is>
       </c>
       <c r="B614" s="6" t="inlineStr"/>
       <c r="C614" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP54, 6000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D614" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E614" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F614" s="9" t="inlineStr">
         <is>
-          <t>14 776,00 ₽</t>
+          <t>14 887,00 ₽</t>
         </is>
       </c>
       <c r="G614" s="9" t="inlineStr">
         <is>
-          <t>14 038,00 ₽</t>
+          <t>14 143,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="615">
       <c r="A615" s="6" t="inlineStr">
         <is>
-          <t>114308</t>
+          <t>114452</t>
         </is>
       </c>
       <c r="B615" s="6" t="inlineStr"/>
       <c r="C615" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP54, 6000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D615" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E615" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F615" s="9" t="inlineStr">
         <is>
-          <t>14 887,00 ₽</t>
+          <t>14 776,00 ₽</t>
         </is>
       </c>
       <c r="G615" s="9" t="inlineStr">
         <is>
-          <t>14 143,00 ₽</t>
+          <t>14 038,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="616">
       <c r="A616" s="6" t="inlineStr">
         <is>
           <t>111520</t>
         </is>
       </c>
       <c r="B616" s="6" t="inlineStr"/>
       <c r="C616" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP54, 6000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D616" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E616" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -20862,110 +20862,110 @@
       </c>
       <c r="D618" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E618" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F618" s="9" t="inlineStr">
         <is>
           <t>10 853,00 ₽</t>
         </is>
       </c>
       <c r="G618" s="9" t="inlineStr">
         <is>
           <t>10 311,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="619">
       <c r="A619" s="6" t="inlineStr">
         <is>
-          <t>114300</t>
+          <t>114444</t>
         </is>
       </c>
       <c r="B619" s="6" t="inlineStr"/>
       <c r="C619" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP54, 6000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D619" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E619" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F619" s="9" t="inlineStr">
         <is>
-          <t>12 145,00 ₽</t>
+          <t>12 034,00 ₽</t>
         </is>
       </c>
       <c r="G619" s="9" t="inlineStr">
         <is>
-          <t>11 538,00 ₽</t>
+          <t>11 433,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="620">
       <c r="A620" s="6" t="inlineStr">
         <is>
-          <t>114444</t>
+          <t>114300</t>
         </is>
       </c>
       <c r="B620" s="6" t="inlineStr"/>
       <c r="C620" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP54, 6000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D620" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E620" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F620" s="9" t="inlineStr">
         <is>
-          <t>12 034,00 ₽</t>
+          <t>12 145,00 ₽</t>
         </is>
       </c>
       <c r="G620" s="9" t="inlineStr">
         <is>
-          <t>11 433,00 ₽</t>
+          <t>11 538,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="621">
       <c r="A621" s="6" t="inlineStr">
         <is>
           <t>111528</t>
         </is>
       </c>
       <c r="B621" s="6" t="inlineStr"/>
       <c r="C621" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP54, 6000 К, опал полистирол</t>
         </is>
       </c>
       <c r="D621" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E621" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -21035,110 +21035,110 @@
       </c>
       <c r="D623" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E623" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F623" s="9" t="inlineStr">
         <is>
           <t>8 768,00 ₽</t>
         </is>
       </c>
       <c r="G623" s="9" t="inlineStr">
         <is>
           <t>8 330,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="624">
       <c r="A624" s="6" t="inlineStr">
         <is>
-          <t>111530</t>
+          <t>111730</t>
         </is>
       </c>
       <c r="B624" s="6" t="inlineStr"/>
       <c r="C624" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP20, 3000 К</t>
         </is>
       </c>
       <c r="D624" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E624" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F624" s="9" t="inlineStr">
         <is>
-          <t>8 656,00 ₽</t>
+          <t>8 768,00 ₽</t>
         </is>
       </c>
       <c r="G624" s="9" t="inlineStr">
         <is>
-          <t>8 224,00 ₽</t>
+          <t>8 330,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="625">
       <c r="A625" s="6" t="inlineStr">
         <is>
-          <t>111730</t>
+          <t>111530</t>
         </is>
       </c>
       <c r="B625" s="6" t="inlineStr"/>
       <c r="C625" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP20, 3000 К</t>
         </is>
       </c>
       <c r="D625" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E625" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F625" s="9" t="inlineStr">
         <is>
-          <t>8 768,00 ₽</t>
+          <t>8 656,00 ₽</t>
         </is>
       </c>
       <c r="G625" s="9" t="inlineStr">
         <is>
-          <t>8 330,00 ₽</t>
+          <t>8 224,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="626">
       <c r="A626" s="6" t="inlineStr">
         <is>
           <t>114461</t>
         </is>
       </c>
       <c r="B626" s="6" t="inlineStr"/>
       <c r="C626" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP20, 3000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D626" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E626" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -21266,110 +21266,110 @@
       </c>
       <c r="D630" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E630" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F630" s="9" t="inlineStr">
         <is>
           <t>8 934,00 ₽</t>
         </is>
       </c>
       <c r="G630" s="9" t="inlineStr">
         <is>
           <t>8 488,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="631">
       <c r="A631" s="6" t="inlineStr">
         <is>
-          <t>114453</t>
+          <t>114309</t>
         </is>
       </c>
       <c r="B631" s="6" t="inlineStr"/>
       <c r="C631" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP20, 3000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D631" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E631" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F631" s="9" t="inlineStr">
         <is>
-          <t>10 114,00 ₽</t>
+          <t>10 226,00 ₽</t>
         </is>
       </c>
       <c r="G631" s="9" t="inlineStr">
         <is>
-          <t>9 609,00 ₽</t>
+          <t>9 715,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="632">
       <c r="A632" s="6" t="inlineStr">
         <is>
-          <t>114309</t>
+          <t>114453</t>
         </is>
       </c>
       <c r="B632" s="6" t="inlineStr"/>
       <c r="C632" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP20, 3000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D632" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E632" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F632" s="9" t="inlineStr">
         <is>
-          <t>10 226,00 ₽</t>
+          <t>10 114,00 ₽</t>
         </is>
       </c>
       <c r="G632" s="9" t="inlineStr">
         <is>
-          <t>9 715,00 ₽</t>
+          <t>9 609,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="633">
       <c r="A633" s="6" t="inlineStr">
         <is>
           <t>111545</t>
         </is>
       </c>
       <c r="B633" s="6" t="inlineStr"/>
       <c r="C633" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP20, 3000 К, опал полистирол</t>
         </is>
       </c>
       <c r="D633" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E633" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -21497,110 +21497,110 @@
       </c>
       <c r="D637" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E637" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F637" s="9" t="inlineStr">
         <is>
           <t>12 968,00 ₽</t>
         </is>
       </c>
       <c r="G637" s="9" t="inlineStr">
         <is>
           <t>12 320,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="638">
       <c r="A638" s="6" t="inlineStr">
         <is>
-          <t>111538</t>
+          <t>111738</t>
         </is>
       </c>
       <c r="B638" s="6" t="inlineStr"/>
       <c r="C638" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP20, 4000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D638" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E638" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F638" s="9" t="inlineStr">
         <is>
-          <t>10 188,00 ₽</t>
+          <t>10 300,00 ₽</t>
         </is>
       </c>
       <c r="G638" s="9" t="inlineStr">
         <is>
-          <t>9 679,00 ₽</t>
+          <t>9 785,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="639">
       <c r="A639" s="6" t="inlineStr">
         <is>
-          <t>111738</t>
+          <t>111538</t>
         </is>
       </c>
       <c r="B639" s="6" t="inlineStr"/>
       <c r="C639" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP20, 4000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D639" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E639" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F639" s="9" t="inlineStr">
         <is>
-          <t>10 300,00 ₽</t>
+          <t>10 188,00 ₽</t>
         </is>
       </c>
       <c r="G639" s="9" t="inlineStr">
         <is>
-          <t>9 785,00 ₽</t>
+          <t>9 679,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="640">
       <c r="A640" s="6" t="inlineStr">
         <is>
           <t>111746</t>
         </is>
       </c>
       <c r="B640" s="6" t="inlineStr"/>
       <c r="C640" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP20, 4000 К, опал</t>
         </is>
       </c>
       <c r="D640" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E640" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -21695,110 +21695,110 @@
       </c>
       <c r="D643" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E643" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F643" s="9" t="inlineStr">
         <is>
           <t>8 822,00 ₽</t>
         </is>
       </c>
       <c r="G643" s="9" t="inlineStr">
         <is>
           <t>8 381,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="644">
       <c r="A644" s="6" t="inlineStr">
         <is>
-          <t>114319</t>
+          <t>114463</t>
         </is>
       </c>
       <c r="B644" s="6" t="inlineStr"/>
       <c r="C644" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP20, 5000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D644" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E644" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F644" s="9" t="inlineStr">
         <is>
-          <t>12 968,00 ₽</t>
+          <t>12 856,00 ₽</t>
         </is>
       </c>
       <c r="G644" s="9" t="inlineStr">
         <is>
-          <t>12 320,00 ₽</t>
+          <t>12 214,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="645">
       <c r="A645" s="6" t="inlineStr">
         <is>
-          <t>114463</t>
+          <t>114319</t>
         </is>
       </c>
       <c r="B645" s="6" t="inlineStr"/>
       <c r="C645" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP20, 5000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D645" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E645" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F645" s="9" t="inlineStr">
         <is>
-          <t>12 856,00 ₽</t>
+          <t>12 968,00 ₽</t>
         </is>
       </c>
       <c r="G645" s="9" t="inlineStr">
         <is>
-          <t>12 214,00 ₽</t>
+          <t>12 320,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="646">
       <c r="A646" s="6" t="inlineStr">
         <is>
           <t>111739</t>
         </is>
       </c>
       <c r="B646" s="6" t="inlineStr"/>
       <c r="C646" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP20, 5000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D646" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E646" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -22091,209 +22091,209 @@
       </c>
       <c r="D655" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E655" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F655" s="9" t="inlineStr">
         <is>
           <t>12 968,00 ₽</t>
         </is>
       </c>
       <c r="G655" s="9" t="inlineStr">
         <is>
           <t>12 320,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="656">
       <c r="A656" s="6" t="inlineStr">
         <is>
-          <t>111540</t>
+          <t>111740</t>
         </is>
       </c>
       <c r="B656" s="6" t="inlineStr"/>
       <c r="C656" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP20, 6000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D656" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E656" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F656" s="9" t="inlineStr">
         <is>
-          <t>10 188,00 ₽</t>
+          <t>10 300,00 ₽</t>
         </is>
       </c>
       <c r="G656" s="9" t="inlineStr">
         <is>
-          <t>9 679,00 ₽</t>
+          <t>9 785,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="657">
       <c r="A657" s="6" t="inlineStr">
         <is>
-          <t>111740</t>
+          <t>111540</t>
         </is>
       </c>
       <c r="B657" s="6" t="inlineStr"/>
       <c r="C657" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP20, 6000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D657" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E657" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F657" s="9" t="inlineStr">
         <is>
-          <t>10 300,00 ₽</t>
+          <t>10 188,00 ₽</t>
         </is>
       </c>
       <c r="G657" s="9" t="inlineStr">
         <is>
-          <t>9 785,00 ₽</t>
+          <t>9 679,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="658">
       <c r="A658" s="6" t="inlineStr">
         <is>
           <t>111748</t>
         </is>
       </c>
       <c r="B658" s="6" t="inlineStr"/>
       <c r="C658" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP20, 6000 К, опал</t>
         </is>
       </c>
       <c r="D658" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E658" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F658" s="9" t="inlineStr">
         <is>
           <t>8 934,00 ₽</t>
         </is>
       </c>
       <c r="G658" s="9" t="inlineStr">
         <is>
           <t>8 488,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="659">
       <c r="A659" s="6" t="inlineStr">
         <is>
-          <t>114312</t>
+          <t>114456</t>
         </is>
       </c>
       <c r="B659" s="6" t="inlineStr"/>
       <c r="C659" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP20, 6000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D659" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E659" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F659" s="9" t="inlineStr">
         <is>
-          <t>10 226,00 ₽</t>
+          <t>10 114,00 ₽</t>
         </is>
       </c>
       <c r="G659" s="9" t="inlineStr">
         <is>
-          <t>9 715,00 ₽</t>
+          <t>9 609,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="660">
       <c r="A660" s="6" t="inlineStr">
         <is>
-          <t>114456</t>
+          <t>114312</t>
         </is>
       </c>
       <c r="B660" s="6" t="inlineStr"/>
       <c r="C660" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP20, 6000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D660" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E660" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F660" s="9" t="inlineStr">
         <is>
-          <t>10 114,00 ₽</t>
+          <t>10 226,00 ₽</t>
         </is>
       </c>
       <c r="G660" s="9" t="inlineStr">
         <is>
-          <t>9 609,00 ₽</t>
+          <t>9 715,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="661">
       <c r="A661" s="6" t="inlineStr">
         <is>
           <t>111548</t>
         </is>
       </c>
       <c r="B661" s="6" t="inlineStr"/>
       <c r="C661" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP20, 6000 К, опал полистирол</t>
         </is>
       </c>
       <c r="D661" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 6000 К, IP20</t>
         </is>
       </c>
       <c r="E661" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -22355,110 +22355,110 @@
       </c>
       <c r="D663" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E663" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F663" s="9" t="inlineStr">
         <is>
           <t>11 795,00 ₽</t>
         </is>
       </c>
       <c r="G663" s="9" t="inlineStr">
         <is>
           <t>11 206,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="664">
       <c r="A664" s="6" t="inlineStr">
         <is>
-          <t>114321</t>
+          <t>114465</t>
         </is>
       </c>
       <c r="B664" s="6" t="inlineStr"/>
       <c r="C664" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP54, 3000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D664" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E664" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F664" s="9" t="inlineStr">
         <is>
-          <t>15 995,00 ₽</t>
+          <t>15 883,00 ₽</t>
         </is>
       </c>
       <c r="G664" s="9" t="inlineStr">
         <is>
-          <t>15 196,00 ₽</t>
+          <t>15 089,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="665">
       <c r="A665" s="6" t="inlineStr">
         <is>
-          <t>114465</t>
+          <t>114321</t>
         </is>
       </c>
       <c r="B665" s="6" t="inlineStr"/>
       <c r="C665" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP54, 3000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D665" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E665" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F665" s="9" t="inlineStr">
         <is>
-          <t>15 883,00 ₽</t>
+          <t>15 995,00 ₽</t>
         </is>
       </c>
       <c r="G665" s="9" t="inlineStr">
         <is>
-          <t>15 089,00 ₽</t>
+          <t>15 196,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="666">
       <c r="A666" s="6" t="inlineStr">
         <is>
           <t>111741</t>
         </is>
       </c>
       <c r="B666" s="6" t="inlineStr"/>
       <c r="C666" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP54, 3000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D666" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 3000 К, IP54</t>
         </is>
       </c>
       <c r="E666" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -22685,110 +22685,110 @@
       </c>
       <c r="D673" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E673" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F673" s="9" t="inlineStr">
         <is>
           <t>11 795,00 ₽</t>
         </is>
       </c>
       <c r="G673" s="9" t="inlineStr">
         <is>
           <t>11 206,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="674">
       <c r="A674" s="6" t="inlineStr">
         <is>
-          <t>114322</t>
+          <t>114466</t>
         </is>
       </c>
       <c r="B674" s="6" t="inlineStr"/>
       <c r="C674" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP54, 4000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D674" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E674" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F674" s="9" t="inlineStr">
         <is>
-          <t>15 995,00 ₽</t>
+          <t>15 883,00 ₽</t>
         </is>
       </c>
       <c r="G674" s="9" t="inlineStr">
         <is>
-          <t>15 196,00 ₽</t>
+          <t>15 089,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="675">
       <c r="A675" s="6" t="inlineStr">
         <is>
-          <t>114466</t>
+          <t>114322</t>
         </is>
       </c>
       <c r="B675" s="6" t="inlineStr"/>
       <c r="C675" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP54, 4000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D675" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E675" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F675" s="9" t="inlineStr">
         <is>
-          <t>15 883,00 ₽</t>
+          <t>15 995,00 ₽</t>
         </is>
       </c>
       <c r="G675" s="9" t="inlineStr">
         <is>
-          <t>15 089,00 ₽</t>
+          <t>15 196,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="676">
       <c r="A676" s="6" t="inlineStr">
         <is>
           <t>111742</t>
         </is>
       </c>
       <c r="B676" s="6" t="inlineStr"/>
       <c r="C676" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP54, 4000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D676" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E676" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -22850,110 +22850,110 @@
       </c>
       <c r="D678" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E678" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F678" s="9" t="inlineStr">
         <is>
           <t>11 961,00 ₽</t>
         </is>
       </c>
       <c r="G678" s="9" t="inlineStr">
         <is>
           <t>11 363,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="679">
       <c r="A679" s="6" t="inlineStr">
         <is>
-          <t>114458</t>
+          <t>114314</t>
         </is>
       </c>
       <c r="B679" s="6" t="inlineStr"/>
       <c r="C679" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP54, 4000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D679" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E679" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F679" s="9" t="inlineStr">
         <is>
-          <t>13 141,00 ₽</t>
+          <t>13 253,00 ₽</t>
         </is>
       </c>
       <c r="G679" s="9" t="inlineStr">
         <is>
-          <t>12 484,00 ₽</t>
+          <t>12 591,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="680">
       <c r="A680" s="6" t="inlineStr">
         <is>
-          <t>114314</t>
+          <t>114458</t>
         </is>
       </c>
       <c r="B680" s="6" t="inlineStr"/>
       <c r="C680" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP54, 4000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D680" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E680" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F680" s="9" t="inlineStr">
         <is>
-          <t>13 253,00 ₽</t>
+          <t>13 141,00 ₽</t>
         </is>
       </c>
       <c r="G680" s="9" t="inlineStr">
         <is>
-          <t>12 591,00 ₽</t>
+          <t>12 484,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="681">
       <c r="A681" s="6" t="inlineStr">
         <is>
           <t>111550</t>
         </is>
       </c>
       <c r="B681" s="6" t="inlineStr"/>
       <c r="C681" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP54, 4000 К, опал полистирол</t>
         </is>
       </c>
       <c r="D681" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E681" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -23015,110 +23015,110 @@
       </c>
       <c r="D683" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E683" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F683" s="9" t="inlineStr">
         <is>
           <t>11 795,00 ₽</t>
         </is>
       </c>
       <c r="G683" s="9" t="inlineStr">
         <is>
           <t>11 206,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="684">
       <c r="A684" s="6" t="inlineStr">
         <is>
-          <t>114323</t>
+          <t>114467</t>
         </is>
       </c>
       <c r="B684" s="6" t="inlineStr"/>
       <c r="C684" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP54, 5000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D684" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E684" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F684" s="9" t="inlineStr">
         <is>
-          <t>15 995,00 ₽</t>
+          <t>15 883,00 ₽</t>
         </is>
       </c>
       <c r="G684" s="9" t="inlineStr">
         <is>
-          <t>15 196,00 ₽</t>
+          <t>15 089,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="685">
       <c r="A685" s="6" t="inlineStr">
         <is>
-          <t>114467</t>
+          <t>114323</t>
         </is>
       </c>
       <c r="B685" s="6" t="inlineStr"/>
       <c r="C685" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP54, 5000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D685" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E685" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F685" s="9" t="inlineStr">
         <is>
-          <t>15 883,00 ₽</t>
+          <t>15 995,00 ₽</t>
         </is>
       </c>
       <c r="G685" s="9" t="inlineStr">
         <is>
-          <t>15 089,00 ₽</t>
+          <t>15 196,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="686">
       <c r="A686" s="6" t="inlineStr">
         <is>
           <t>111543</t>
         </is>
       </c>
       <c r="B686" s="6" t="inlineStr"/>
       <c r="C686" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP54, 5000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D686" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E686" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -23279,110 +23279,110 @@
       </c>
       <c r="D691" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E691" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F691" s="9" t="inlineStr">
         <is>
           <t>11 849,00 ₽</t>
         </is>
       </c>
       <c r="G691" s="9" t="inlineStr">
         <is>
           <t>11 257,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="692">
       <c r="A692" s="6" t="inlineStr">
         <is>
-          <t>111536</t>
+          <t>111736</t>
         </is>
       </c>
       <c r="B692" s="6" t="inlineStr"/>
       <c r="C692" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP54, 6000 К</t>
         </is>
       </c>
       <c r="D692" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E692" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F692" s="9" t="inlineStr">
         <is>
-          <t>11 683,00 ₽</t>
+          <t>11 795,00 ₽</t>
         </is>
       </c>
       <c r="G692" s="9" t="inlineStr">
         <is>
-          <t>11 099,00 ₽</t>
+          <t>11 206,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="693">
       <c r="A693" s="6" t="inlineStr">
         <is>
-          <t>111736</t>
+          <t>111536</t>
         </is>
       </c>
       <c r="B693" s="6" t="inlineStr"/>
       <c r="C693" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP54, 6000 К</t>
         </is>
       </c>
       <c r="D693" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E693" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F693" s="9" t="inlineStr">
         <is>
-          <t>11 795,00 ₽</t>
+          <t>11 683,00 ₽</t>
         </is>
       </c>
       <c r="G693" s="9" t="inlineStr">
         <is>
-          <t>11 206,00 ₽</t>
+          <t>11 099,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="694">
       <c r="A694" s="6" t="inlineStr">
         <is>
           <t>114468</t>
         </is>
       </c>
       <c r="B694" s="6" t="inlineStr"/>
       <c r="C694" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP54, 6000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D694" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E694" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -23510,110 +23510,110 @@
       </c>
       <c r="D698" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E698" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F698" s="9" t="inlineStr">
         <is>
           <t>11 961,00 ₽</t>
         </is>
       </c>
       <c r="G698" s="9" t="inlineStr">
         <is>
           <t>11 363,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="699">
       <c r="A699" s="6" t="inlineStr">
         <is>
-          <t>114316</t>
+          <t>114460</t>
         </is>
       </c>
       <c r="B699" s="6" t="inlineStr"/>
       <c r="C699" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP54, 6000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D699" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E699" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F699" s="9" t="inlineStr">
         <is>
-          <t>13 253,00 ₽</t>
+          <t>13 141,00 ₽</t>
         </is>
       </c>
       <c r="G699" s="9" t="inlineStr">
         <is>
-          <t>12 591,00 ₽</t>
+          <t>12 484,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="700">
       <c r="A700" s="6" t="inlineStr">
         <is>
-          <t>114460</t>
+          <t>114316</t>
         </is>
       </c>
       <c r="B700" s="6" t="inlineStr"/>
       <c r="C700" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP54, 6000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D700" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E700" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F700" s="9" t="inlineStr">
         <is>
-          <t>13 141,00 ₽</t>
+          <t>13 253,00 ₽</t>
         </is>
       </c>
       <c r="G700" s="9" t="inlineStr">
         <is>
-          <t>12 484,00 ₽</t>
+          <t>12 591,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="701">
       <c r="A701" s="6" t="inlineStr">
         <is>
           <t>111552</t>
         </is>
       </c>
       <c r="B701" s="6" t="inlineStr"/>
       <c r="C701" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP54, 6000 К, опал полистирол</t>
         </is>
       </c>
       <c r="D701" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 6000 К, IP54</t>
         </is>
       </c>
       <c r="E701" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>