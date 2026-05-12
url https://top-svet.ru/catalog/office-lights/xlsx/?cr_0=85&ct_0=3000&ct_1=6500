--- v2 (2026-02-17)
+++ v3 (2026-05-12)
@@ -415,101 +415,101 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru" TargetMode="External" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@top-svet.ru" TargetMode="External" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/xlsx/" TargetMode="External" Id="rId3"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/dioteck-ds-g-56/" TargetMode="External" Id="rId4"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/dioteck-ds-g-64/" TargetMode="External" Id="rId5"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/dioteck-ds-g-72/" TargetMode="External" Id="rId6"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/dioteck-ds-g-80/" TargetMode="External" Id="rId7"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/dioteck-ds-n-64/" TargetMode="External" Id="rId8"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/dioteck-ds-n-72/" TargetMode="External" Id="rId9"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/dioteck-ds-n-80-bap/" TargetMode="External" Id="rId10"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/dioteck-ds-u-56/" TargetMode="External" Id="rId11"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/dioteck-ds-u-64/" TargetMode="External" Id="rId12"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/dioteck-ds-u-72/" TargetMode="External" Id="rId13"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/dioteck-ds-u-80-bap/" TargetMode="External" Id="rId14"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ds-n56-32-vt-ip-40/" TargetMode="External" Id="rId15"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ds-u56-32-vt-ip54/" TargetMode="External" Id="rId16"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ds-u64-36-vt-ip-54/" TargetMode="External" Id="rId17"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ds-u72-39-vt-ip54/" TargetMode="External" Id="rId18"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ds-u80-45-vt-ip54/" TargetMode="External" Id="rId19"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId20"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru" TargetMode="External" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@top-svet.ru" TargetMode="External" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/xlsx/" TargetMode="External" Id="rId3"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/dioteck-ds-g-56/" TargetMode="External" Id="rId4"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/dioteck-ds-g-64/" TargetMode="External" Id="rId5"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/dioteck-ds-g-72/" TargetMode="External" Id="rId6"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/dioteck-ds-g-80/" TargetMode="External" Id="rId7"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/dioteck-ds-n-64/" TargetMode="External" Id="rId8"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/dioteck-ds-n-72/" TargetMode="External" Id="rId9"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/dioteck-ds-n-80-bap/" TargetMode="External" Id="rId10"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/dioteck-ds-u-56/" TargetMode="External" Id="rId11"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/dioteck-ds-u-64/" TargetMode="External" Id="rId12"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/dioteck-ds-u-72/" TargetMode="External" Id="rId13"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/dioteck-ds-u-80-bap/" TargetMode="External" Id="rId14"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ds-n56-32-vt-ip-40/" TargetMode="External" Id="rId15"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ds-u56-32-vt-ip54/" TargetMode="External" Id="rId16"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ds-u64-36-vt-ip-54/" TargetMode="External" Id="rId17"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ds-u72-39-vt-ip54/" TargetMode="External" Id="rId18"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ds-u80-45-vt-ip54/" TargetMode="External" Id="rId19"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/" TargetMode="External" Id="rId20"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x5-100x10010-25-3000-4/" TargetMode="External" Id="rId21"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x5-100x10010-25-3000-2/" TargetMode="External" Id="rId22"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x5-100x10010-25-3000-3/" TargetMode="External" Id="rId23"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x5-100x10010-25-3000/" TargetMode="External" Id="rId24"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x5-100x10010-25-4000-4/" TargetMode="External" Id="rId25"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x5-100x10010-25-4000-2/" TargetMode="External" Id="rId26"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x5-100x10010-25-4000-3/" TargetMode="External" Id="rId27"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x5-100x10010-25-4000/" TargetMode="External" Id="rId28"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x5-100x10010-25-5000-4/" TargetMode="External" Id="rId29"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x5-100x10010-25-5000-2/" TargetMode="External" Id="rId30"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x5-100x10010-25-5000-3/" TargetMode="External" Id="rId31"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x5-100x10010-25-5000/" TargetMode="External" Id="rId32"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x5-100x10015-25-3000-4/" TargetMode="External" Id="rId33"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x5-100x10015-25-3000-2/" TargetMode="External" Id="rId34"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x5-100x10015-25-3000-3/" TargetMode="External" Id="rId35"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x5-100x10015-25-3000/" TargetMode="External" Id="rId36"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x5-100x10015-25-4000-4/" TargetMode="External" Id="rId37"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x5-100x10015-25-4000-2/" TargetMode="External" Id="rId38"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x5-100x10015-25-4000-3/" TargetMode="External" Id="rId39"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x5-100x10015-25-4000/" TargetMode="External" Id="rId40"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x5-100x10015-25-5000-4/" TargetMode="External" Id="rId41"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x5-100x10015-25-5000-2/" TargetMode="External" Id="rId42"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x5-100x10015-25-5000-3/" TargetMode="External" Id="rId43"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x5-100x10015-25-5000/" TargetMode="External" Id="rId44"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x5-dlya-yacheyki-75x75-10-25vt-3000k-mikroprizma/" TargetMode="External" Id="rId45"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x5-dlya-yacheyki-75x75-10-25vt-3000k-mikroprizma-chernyy/" TargetMode="External" Id="rId46"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x5-dlya-yacheyki-75x75-10-25vt-3000k-opal/" TargetMode="External" Id="rId47"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x5-dlya-yacheyki-75x75-10-25vt-3000k-opal-chernyy/" TargetMode="External" Id="rId48"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x5-dlya-yacheyki-75x75-10-25vt-4000k-mikroprizma/" TargetMode="External" Id="rId49"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x5-dlya-yacheyki-75x75-10-25vt-4000k-mikroprizma-chernyy/" TargetMode="External" Id="rId50"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x5-dlya-yacheyki-75x75-10-25vt-4000k-opal/" TargetMode="External" Id="rId51"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x5-dlya-yacheyki-75x75-10-25vt-4000k-opal-chernyy/" TargetMode="External" Id="rId52"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x5-dlya-yacheyki-75x75-10-25vt-5000k-mikroprizma/" TargetMode="External" Id="rId53"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x5-dlya-yacheyki-75x75-10-25vt-5000k-mikroprizma-chernyy/" TargetMode="External" Id="rId54"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x5-dlya-yacheyki-75x75-10-25vt-5000k-opal/" TargetMode="External" Id="rId55"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x5-dlya-yacheyki-75x75-10-25vt-5000k-opal-chernyy/" TargetMode="External" Id="rId56"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x6-100x10010-30-3000-4/" TargetMode="External" Id="rId57"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x6-100x10010-30-3000-2/" TargetMode="External" Id="rId58"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x6-100x10010-30-3000-3/" TargetMode="External" Id="rId59"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x6-100x10010-30-3000/" TargetMode="External" Id="rId60"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x6-100x10010-30-4000-4/" TargetMode="External" Id="rId61"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x6-100x10010-30-4000-2/" TargetMode="External" Id="rId62"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x6-100x10010-30-4000-3/" TargetMode="External" Id="rId63"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x6-100x10010-30-4000/" TargetMode="External" Id="rId64"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x6-100x10010-30-5000-4/" TargetMode="External" Id="rId65"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x6-100x10010-30-5000-2/" TargetMode="External" Id="rId66"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x6-100x10010-30-5000-3/" TargetMode="External" Id="rId67"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x6-100x10010-30-5000/" TargetMode="External" Id="rId68"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x6-100x10015-30-3000-4/" TargetMode="External" Id="rId69"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x6-100x10015-30-3000-2/" TargetMode="External" Id="rId70"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x6-100x10015-30-3000-3/" TargetMode="External" Id="rId71"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x6-100x10015-30-3000/" TargetMode="External" Id="rId72"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x6-100x10015-30-4000-4/" TargetMode="External" Id="rId73"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x6-100x10015-30-4000-2/" TargetMode="External" Id="rId74"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x6-100x10015-30-4000-3/" TargetMode="External" Id="rId75"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x6-100x10015-30-4000/" TargetMode="External" Id="rId76"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x6-100x10015-30-5000-4/" TargetMode="External" Id="rId77"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x6-100x10015-30-5000-2/" TargetMode="External" Id="rId78"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x6-100x10015-30-5000-3/" TargetMode="External" Id="rId79"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x6-100x10015-30-5000/" TargetMode="External" Id="rId80"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x6-dlya-yacheyki-75x75-10-30vt-3000k-mikroprizma/" TargetMode="External" Id="rId81"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x6-dlya-yacheyki-75x75-10-30vt-3000k-mikroprizma-chernyy/" TargetMode="External" Id="rId82"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x6-dlya-yacheyki-75x75-10-30vt-3000k-opal/" TargetMode="External" Id="rId83"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x6-dlya-yacheyki-75x75-10-30vt-3000k-opal-chernyy/" TargetMode="External" Id="rId84"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x6-dlya-yacheyki-75x75-10-30vt-4000k-mikroprizma/" TargetMode="External" Id="rId85"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x6-dlya-yacheyki-75x75-10-30vt-4000k-mikroprizma-chernyy/" TargetMode="External" Id="rId86"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x6-dlya-yacheyki-75x75-10-30vt-4000k-opal/" TargetMode="External" Id="rId87"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x6-dlya-yacheyki-75x75-10-30vt-4000k-opal-chernyy/" TargetMode="External" Id="rId88"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x6-dlya-yacheyki-75x75-10-30vt-5000k-mikroprizma/" TargetMode="External" Id="rId89"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x6-dlya-yacheyki-75x75-10-30vt-5000k-mikroprizma-chernyy/" TargetMode="External" Id="rId90"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x6-dlya-yacheyki-75x75-10-30vt-5000k-opal/" TargetMode="External" Id="rId91"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x6-dlya-yacheyki-75x75-10-30vt-5000k-opal-chernyy/" TargetMode="External" Id="rId92"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x7-100x10010-35-3000-4/" TargetMode="External" Id="rId93"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x7-100x10010-35-3000-2/" TargetMode="External" Id="rId94"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x7-100x10010-35-3000-3/" TargetMode="External" Id="rId95"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x7-100x10010-35-3000/" TargetMode="External" Id="rId96"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x7-100x10010-35-4000-4/" TargetMode="External" Id="rId97"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x7-100x10010-35-4000-2/" TargetMode="External" Id="rId98"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x7-100x10010-35-4000-3/" TargetMode="External" Id="rId99"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x7-100x10010-35-4000/" TargetMode="External" Id="rId100"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x7-100x10010-35-5000-4/" TargetMode="External" Id="rId101"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x7-100x10010-35-5000-2/" TargetMode="External" Id="rId102"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x7-100x10010-35-5000-3/" TargetMode="External" Id="rId103"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x7-100x10010-35-5000/" TargetMode="External" Id="rId104"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x7-100x10015-35-3000-4/" TargetMode="External" Id="rId105"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x7-100x10015-35-3000-2/" TargetMode="External" Id="rId106"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x7-100x10015-35-3000-3/" TargetMode="External" Id="rId107"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x7-100x10015-35-3000/" TargetMode="External" Id="rId108"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x7-100x10015-35-4000-4/" TargetMode="External" Id="rId109"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x7-100x10015-35-4000-2/" TargetMode="External" Id="rId110"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x7-100x10015-35-4000-3/" TargetMode="External" Id="rId111"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x7-100x10015-35-4000/" TargetMode="External" Id="rId112"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x7-100x10015-35-5000-4/" TargetMode="External" Id="rId113"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x7-100x10015-35-5000-2/" TargetMode="External" Id="rId114"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x7-100x10015-35-5000-3/" TargetMode="External" Id="rId115"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x7-100x10015-35-5000/" TargetMode="External" Id="rId116"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x7-dlya-yacheyki-75x75-10-35vt-3000k-mikroprizma/" TargetMode="External" Id="rId117"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x7-dlya-yacheyki-75x75-10-35vt-3000k-mikroprizma-chernyy/" TargetMode="External" Id="rId118"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x7-dlya-yacheyki-75x75-10-35vt-3000k-opal/" TargetMode="External" Id="rId119"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x7-dlya-yacheyki-75x75-10-35vt-3000k-opal-chernyy/" TargetMode="External" Id="rId120"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x7-dlya-yacheyki-75x75-10-35vt-4000k-mikroprizma/" TargetMode="External" Id="rId121"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x7-dlya-yacheyki-75x75-10-35vt-4000k-mikroprizma-chernyy/" TargetMode="External" Id="rId122"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x7-dlya-yacheyki-75x75-10-35vt-4000k-opal/" TargetMode="External" Id="rId123"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x7-dlya-yacheyki-75x75-10-35vt-4000k-opal-chernyy/" TargetMode="External" Id="rId124"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x7-dlya-yacheyki-75x75-10-35vt-5000k-mikroprizma/" TargetMode="External" Id="rId125"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x7-dlya-yacheyki-75x75-10-35vt-5000k-mikroprizma-chernyy/" TargetMode="External" Id="rId126"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x7-dlya-yacheyki-75x75-10-35vt-5000k-opal/" TargetMode="External" Id="rId127"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x7-dlya-yacheyki-75x75-10-35vt-5000k-opal-chernyy/" TargetMode="External" Id="rId128"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x8-100x10010-40-3000-4/" TargetMode="External" Id="rId129"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x8-100x10010-40-3000-2/" TargetMode="External" Id="rId130"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x8-100x10010-40-3000-3/" TargetMode="External" Id="rId131"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x8-100x10010-40-3000/" TargetMode="External" Id="rId132"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x8-100x10010-40-4000-4/" TargetMode="External" Id="rId133"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x8-100x10010-40-4000-2/" TargetMode="External" Id="rId134"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x8-100x10010-40-4000-3/" TargetMode="External" Id="rId135"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x8-100x10010-40-4000/" TargetMode="External" Id="rId136"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x8-100x10010-40-5000-4/" TargetMode="External" Id="rId137"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x8-100x10010-40-5000-2/" TargetMode="External" Id="rId138"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x8-100x10010-40-5000-3/" TargetMode="External" Id="rId139"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x8-100x10010-40-5000/" TargetMode="External" Id="rId140"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x8-100x10015-40-3000-4/" TargetMode="External" Id="rId141"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x8-100x10015-40-3000-2/" TargetMode="External" Id="rId142"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x8-100x10015-40-3000-3/" TargetMode="External" Id="rId143"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x8-100x10015-40-3000/" TargetMode="External" Id="rId144"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x8-100x10015-40-4000-4/" TargetMode="External" Id="rId145"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x8-100x10015-40-4000-2/" TargetMode="External" Id="rId146"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x8-100x10015-40-4000-3/" TargetMode="External" Id="rId147"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x8-100x10015-40-4000/" TargetMode="External" Id="rId148"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x8-100x10015-40-5000-4/" TargetMode="External" Id="rId149"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x8-100x10015-40-5000-2/" TargetMode="External" Id="rId150"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x8-100x10015-40-5000-3/" TargetMode="External" Id="rId151"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x8-100x10015-40-5000/" TargetMode="External" Id="rId152"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x8-dlya-yacheyki-75x75-10-40vt-3000k-mikroprizma/" TargetMode="External" Id="rId153"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x8-dlya-yacheyki-75x75-10-40vt-3000k-mikroprizma-chernyy/" TargetMode="External" Id="rId154"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x8-dlya-yacheyki-75x75-10-40vt-3000k-opal/" TargetMode="External" Id="rId155"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x8-dlya-yacheyki-75x75-10-40vt-3000k-opal-chernyy/" TargetMode="External" Id="rId156"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x8-dlya-yacheyki-75x75-10-40vt-4000k-mikroprizma/" TargetMode="External" Id="rId157"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x8-dlya-yacheyki-75x75-10-40vt-4000k-mikroprizma-chernyy/" TargetMode="External" Id="rId158"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x8-dlya-yacheyki-75x75-10-40vt-4000k-opal/" TargetMode="External" Id="rId159"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x8-dlya-yacheyki-75x75-10-40vt-4000k-opal-chernyy/" TargetMode="External" Id="rId160"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x8-dlya-yacheyki-75x75-10-40vt-5000k-mikroprizma/" TargetMode="External" Id="rId161"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x8-dlya-yacheyki-75x75-10-40vt-5000k-mikroprizma-chernyy/" TargetMode="External" Id="rId162"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x8-dlya-yacheyki-75x75-10-40vt-5000k-opal/" TargetMode="External" Id="rId163"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x8-dlya-yacheyki-75x75-10-40vt-5000k-opal-chernyy/" TargetMode="External" Id="rId164"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x10-dlya-yacheyki-50x50-10-70vt-3000k-mikroprizma/" TargetMode="External" Id="rId165"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x10-dlya-yacheyki-50x50-10-70vt-3000k-mikroprizma-chernyy/" TargetMode="External" Id="rId166"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x10-dlya-yacheyki-50x50-10-70vt-3000k-opal/" TargetMode="External" Id="rId167"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x10-dlya-yacheyki-50x50-10-70vt-3000k-opal-chernyy/" TargetMode="External" Id="rId168"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x10-dlya-yacheyki-50x50-10-70vt-4000k-mikroprizma/" TargetMode="External" Id="rId169"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x10-dlya-yacheyki-50x50-10-70vt-4000k-mikroprizma-chernyy/" TargetMode="External" Id="rId170"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x10-dlya-yacheyki-50x50-10-70vt-4000k-opal/" TargetMode="External" Id="rId171"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x10-dlya-yacheyki-50x50-10-70vt-4000k-opal-chernyy/" TargetMode="External" Id="rId172"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x10-dlya-yacheyki-50x50-10-70vt-5000k-mikroprizma/" TargetMode="External" Id="rId173"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x10-dlya-yacheyki-50x50-10-70vt-5000k-mikroprizma-chernyy/" TargetMode="External" Id="rId174"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x10-dlya-yacheyki-50x50-10-70vt-5000k-opal/" TargetMode="External" Id="rId175"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x10-dlya-yacheyki-50x50-10-70vt-5000k-opal-chernyy/" TargetMode="External" Id="rId176"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x10-75x7515-70-3000-4/" TargetMode="External" Id="rId177"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x10-75x7515-70-3000-2/" TargetMode="External" Id="rId178"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x10-75x7515-70-3000-3/" TargetMode="External" Id="rId179"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x10-75x7515-70-3000/" TargetMode="External" Id="rId180"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x10-75x7515-70-4000-4/" TargetMode="External" Id="rId181"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x10-75x7515-70-4000-2/" TargetMode="External" Id="rId182"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x10-75x7515-70-4000-3/" TargetMode="External" Id="rId183"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x10-75x7515-70-4000/" TargetMode="External" Id="rId184"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x10-75x7515-70-5000-4/" TargetMode="External" Id="rId185"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x10-75x7515-70-5000-2/" TargetMode="External" Id="rId186"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x10-75x7515-70-5000-3/" TargetMode="External" Id="rId187"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x10-75x7515-70-5000/" TargetMode="External" Id="rId188"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x11-dlya-yacheyki-50x50-10-77vt-3000k-mikroprizma/" TargetMode="External" Id="rId189"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x11-dlya-yacheyki-50x50-10-77vt-3000k-mikroprizma-chernyy/" TargetMode="External" Id="rId190"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x11-dlya-yacheyki-50x50-10-77vt-3000k-opal/" TargetMode="External" Id="rId191"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x11-dlya-yacheyki-50x50-10-77vt-3000k-opal-chernyy/" TargetMode="External" Id="rId192"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x11-dlya-yacheyki-50x50-10-77vt-4000k-mikroprizma/" TargetMode="External" Id="rId193"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x11-dlya-yacheyki-50x50-10-77vt-4000k-mikroprizma-chernyy/" TargetMode="External" Id="rId194"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x11-dlya-yacheyki-50x50-10-77vt-4000k-opal/" TargetMode="External" Id="rId195"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x11-dlya-yacheyki-50x50-10-77vt-4000k-opal-chernyy/" TargetMode="External" Id="rId196"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x11-dlya-yacheyki-50x50-10-77vt-5000k-mikroprizma/" TargetMode="External" Id="rId197"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x11-dlya-yacheyki-50x50-10-77vt-5000k-mikroprizma-chernyy/" TargetMode="External" Id="rId198"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x11-dlya-yacheyki-50x50-10-77vt-5000k-opal/" TargetMode="External" Id="rId199"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x11-dlya-yacheyki-50x50-10-77vt-5000k-opal-chernyy/" TargetMode="External" Id="rId200"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x11-75x7515-77-3000-4/" TargetMode="External" Id="rId201"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x11-75x7515-77-3000-2/" TargetMode="External" Id="rId202"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x11-75x7515-77-3000-3/" TargetMode="External" Id="rId203"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x11-75x7515-77-3000/" TargetMode="External" Id="rId204"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x11-75x7515-77-4000-4/" TargetMode="External" Id="rId205"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x11-75x7515-77-4000-2/" TargetMode="External" Id="rId206"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x11-75x7515-77-4000-3/" TargetMode="External" Id="rId207"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x11-75x7515-77-4000/" TargetMode="External" Id="rId208"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x11-75x7515-77-5000-4/" TargetMode="External" Id="rId209"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x11-75x7515-77-5000-2/" TargetMode="External" Id="rId210"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x11-75x7515-77-5000-3/" TargetMode="External" Id="rId211"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x11-75x7515-77-5000/" TargetMode="External" Id="rId212"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x12-dlya-yacheyki-50x50-10-84vt-3000k-mikroprizma/" TargetMode="External" Id="rId213"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x12-dlya-yacheyki-50x50-10-84vt-3000k-mikroprizma-chernyy/" TargetMode="External" Id="rId214"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x12-dlya-yacheyki-50x50-10-84vt-3000k-opal/" TargetMode="External" Id="rId215"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x12-dlya-yacheyki-50x50-10-84vt-3000k-opal-chernyy/" TargetMode="External" Id="rId216"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x12-dlya-yacheyki-50x50-10-84vt-4000k-mikroprizma/" TargetMode="External" Id="rId217"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x12-dlya-yacheyki-50x50-10-84vt-4000k-mikroprizma-chernyy/" TargetMode="External" Id="rId218"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x12-dlya-yacheyki-50x50-10-84vt-4000k-opal/" TargetMode="External" Id="rId219"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x12-dlya-yacheyki-50x50-10-84vt-4000k-opal-chernyy/" TargetMode="External" Id="rId220"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x12-dlya-yacheyki-50x50-10-84vt-5000k-mikroprizma/" TargetMode="External" Id="rId221"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x12-dlya-yacheyki-50x50-10-84vt-5000k-mikroprizma-chernyy/" TargetMode="External" Id="rId222"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x12-dlya-yacheyki-50x50-10-84vt-5000k-opal/" TargetMode="External" Id="rId223"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x12-dlya-yacheyki-50x50-10-84vt-5000k-opal-chernyy/" TargetMode="External" Id="rId224"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x12-75x7515-84-3000-4/" TargetMode="External" Id="rId225"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x12-75x7515-84-3000-2/" TargetMode="External" Id="rId226"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x12-75x7515-84-3000-3/" TargetMode="External" Id="rId227"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x12-75x7515-84-3000/" TargetMode="External" Id="rId228"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x12-75x7515-84-4000-4/" TargetMode="External" Id="rId229"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x12-75x7515-84-4000-2/" TargetMode="External" Id="rId230"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x12-75x7515-84-4000-3/" TargetMode="External" Id="rId231"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x12-75x7515-84-4000/" TargetMode="External" Id="rId232"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x12-75x7515-84-5000-4/" TargetMode="External" Id="rId233"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x12-75x7515-84-5000-2/" TargetMode="External" Id="rId234"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x12-75x7515-84-5000-3/" TargetMode="External" Id="rId235"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x12-75x7515-84-5000/" TargetMode="External" Id="rId236"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x13-dlya-yacheyki-50x50-10-91vt-3000k-mikroprizma/" TargetMode="External" Id="rId237"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x13-dlya-yacheyki-50x50-10-91vt-3000k-mikroprizma-chernyy/" TargetMode="External" Id="rId238"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x13-dlya-yacheyki-50x50-10-91vt-3000k-opal/" TargetMode="External" Id="rId239"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x13-dlya-yacheyki-50x50-10-91vt-3000k-opal-chernyy/" TargetMode="External" Id="rId240"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x13-dlya-yacheyki-50x50-10-91vt-4000k-mikroprizma/" TargetMode="External" Id="rId241"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x13-dlya-yacheyki-50x50-10-91vt-4000k-mikroprizma-chernyy/" TargetMode="External" Id="rId242"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x13-dlya-yacheyki-50x50-10-91vt-4000k-opal/" TargetMode="External" Id="rId243"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x13-dlya-yacheyki-50x50-10-91vt-4000k-opal-chernyy/" TargetMode="External" Id="rId244"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x13-dlya-yacheyki-50x50-10-91vt-5000k-mikroprizma/" TargetMode="External" Id="rId245"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x13-dlya-yacheyki-50x50-10-91vt-5000k-mikroprizma-chernyy/" TargetMode="External" Id="rId246"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x13-dlya-yacheyki-50x50-10-91vt-5000k-opal/" TargetMode="External" Id="rId247"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x13-dlya-yacheyki-50x50-10-91vt-5000k-opal-chernyy/" TargetMode="External" Id="rId248"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x13-75x7515-91-3000-4/" TargetMode="External" Id="rId249"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x13-75x7515-91-3000-2/" TargetMode="External" Id="rId250"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x13-75x7515-91-3000-3/" TargetMode="External" Id="rId251"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x13-75x7515-91-3000/" TargetMode="External" Id="rId252"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x13-75x7515-91-4000-4/" TargetMode="External" Id="rId253"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x13-75x7515-91-4000-2/" TargetMode="External" Id="rId254"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x13-75x7515-91-4000-3/" TargetMode="External" Id="rId255"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x13-75x7515-91-4000/" TargetMode="External" Id="rId256"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x13-75x7515-91-5000-4/" TargetMode="External" Id="rId257"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x13-75x7515-91-5000-2/" TargetMode="External" Id="rId258"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x13-75x7515-91-5000-3/" TargetMode="External" Id="rId259"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x13-75x7515-91-5000/" TargetMode="External" Id="rId260"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x14-dlya-yacheyki-50x50-10-98vt-3000k-mikroprizma/" TargetMode="External" Id="rId261"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x14-dlya-yacheyki-50x50-10-98vt-3000k-mikroprizma-chernyy/" TargetMode="External" Id="rId262"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x14-dlya-yacheyki-50x50-10-98vt-3000k-opal/" TargetMode="External" Id="rId263"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x14-dlya-yacheyki-50x50-10-98vt-3000k-opal-chernyy/" TargetMode="External" Id="rId264"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x14-dlya-yacheyki-50x50-10-98vt-4000k-mikroprizma/" TargetMode="External" Id="rId265"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x14-dlya-yacheyki-50x50-10-98vt-4000k-mikroprizma-chernyy/" TargetMode="External" Id="rId266"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x14-dlya-yacheyki-50x50-10-98vt-4000k-opal/" TargetMode="External" Id="rId267"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x14-dlya-yacheyki-50x50-10-98vt-4000k-opal-chernyy/" TargetMode="External" Id="rId268"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x14-dlya-yacheyki-50x50-10-98vt-5000k-mikroprizma/" TargetMode="External" Id="rId269"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x14-dlya-yacheyki-50x50-10-98vt-5000k-mikroprizma-chernyy/" TargetMode="External" Id="rId270"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x14-dlya-yacheyki-50x50-10-98vt-5000k-opal/" TargetMode="External" Id="rId271"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x14-dlya-yacheyki-50x50-10-98vt-5000k-opal-chernyy/" TargetMode="External" Id="rId272"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x14-75x7515-98-3000-4/" TargetMode="External" Id="rId273"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x14-75x7515-98-3000-2/" TargetMode="External" Id="rId274"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x14-75x7515-98-3000-3/" TargetMode="External" Id="rId275"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x14-75x7515-98-3000/" TargetMode="External" Id="rId276"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x14-75x7515-98-4000-4/" TargetMode="External" Id="rId277"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x14-75x7515-98-4000-2/" TargetMode="External" Id="rId278"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x14-75x7515-98-4000-3/" TargetMode="External" Id="rId279"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x14-75x7515-98-4000/" TargetMode="External" Id="rId280"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x14-75x7515-98-5000-4/" TargetMode="External" Id="rId281"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x14-75x7515-98-5000-2/" TargetMode="External" Id="rId282"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x14-75x7515-98-5000-3/" TargetMode="External" Id="rId283"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x14-75x7515-98-5000/" TargetMode="External" Id="rId284"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x1-100x10010-10-3000-4/" TargetMode="External" Id="rId285"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x1-100x10010-10-3000-2/" TargetMode="External" Id="rId286"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x1-100x10010-10-3000-3/" TargetMode="External" Id="rId287"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x1-100x10010-10-3000/" TargetMode="External" Id="rId288"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x1-100x10010-10-4000-5/" TargetMode="External" Id="rId289"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x1-100x10010-10-4000-4/" TargetMode="External" Id="rId290"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x1-100x10010-10-4000-2/" TargetMode="External" Id="rId291"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x1-100x10010-10-4000-3/" TargetMode="External" Id="rId292"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x1-100x10010-10-4000/" TargetMode="External" Id="rId293"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x1-100x10010-10-5000-4/" TargetMode="External" Id="rId294"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x1-100x10010-10-5000-2/" TargetMode="External" Id="rId295"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x1-100x10010-10-5000-3/" TargetMode="External" Id="rId296"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x1-100x10010-10-5000/" TargetMode="External" Id="rId297"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x1-100x10015-10-3000-4/" TargetMode="External" Id="rId298"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x1-100x10015-10-3000-2/" TargetMode="External" Id="rId299"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x1-100x10015-10-3000-3/" TargetMode="External" Id="rId300"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x1-100x10015-10-3000/" TargetMode="External" Id="rId301"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x1-100x10015-10-4000-3/" TargetMode="External" Id="rId302"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x1-100x10015-10-4000/" TargetMode="External" Id="rId303"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x1-100x10015-10-4000-2/" TargetMode="External" Id="rId304"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x1-100x10015-10-5000-3/" TargetMode="External" Id="rId305"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x1-100x10015-10-5000-2/" TargetMode="External" Id="rId306"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x1-100x10015-10-5000/" TargetMode="External" Id="rId307"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x1-100x10015-10-5000-4/" TargetMode="External" Id="rId308"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x1-dlya-yacheyki-75x75-10-10vt-3000k-mikroprizma/" TargetMode="External" Id="rId309"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x1-dlya-yacheyki-75x75-10-10vt-3000k-mikroprizma-chernyy/" TargetMode="External" Id="rId310"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x1-dlya-yacheyki-75x75-10-10vt-3000k-opal/" TargetMode="External" Id="rId311"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x1-dlya-yacheyki-75x75-10-10vt-3000k-opal-chernyy/" TargetMode="External" Id="rId312"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x1-dlya-yacheyki-75x75-10-10vt-4000k-mikroprizma/" TargetMode="External" Id="rId313"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x1-dlya-yacheyki-75x75-10-10vt-4000k-mikroprizma-chernyy/" TargetMode="External" Id="rId314"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x1-dlya-yacheyki-75x75-10-10vt-4000k-opal/" TargetMode="External" Id="rId315"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x1-dlya-yacheyki-75x75-10-10vt-4000k-opal-chernyy/" TargetMode="External" Id="rId316"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x1-dlya-yacheyki-75x75-10-10vt-5000k-mikroprizma/" TargetMode="External" Id="rId317"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x1-dlya-yacheyki-75x75-10-10vt-5000k-mikroprizma-chernyy/" TargetMode="External" Id="rId318"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x1-dlya-yacheyki-75x75-10-10vt-5000k-opal/" TargetMode="External" Id="rId319"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x1-dlya-yacheyki-75x75-10-10vt-5000k-opal-chernyy/" TargetMode="External" Id="rId320"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-100x10010-20-3000-4/" TargetMode="External" Id="rId321"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-100x10010-20-3000-2/" TargetMode="External" Id="rId322"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-100x10010-20-3000-3/" TargetMode="External" Id="rId323"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-100x10010-20-3000/" TargetMode="External" Id="rId324"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-100x10010-20-4000-4/" TargetMode="External" Id="rId325"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-100x10010-20-4000-2/" TargetMode="External" Id="rId326"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-100x10010-20-4000-3/" TargetMode="External" Id="rId327"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-100x10010-20-4000/" TargetMode="External" Id="rId328"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-100x10010-20-5000-4/" TargetMode="External" Id="rId329"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-100x10010-20-5000-2/" TargetMode="External" Id="rId330"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-100x10010-20-5000-3/" TargetMode="External" Id="rId331"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-100x10010-20-5000/" TargetMode="External" Id="rId332"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-100x10015-20-3000-4/" TargetMode="External" Id="rId333"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-100x10015-20-3000-2/" TargetMode="External" Id="rId334"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-100x10015-20-3000-3/" TargetMode="External" Id="rId335"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-100x10015-20-3000/" TargetMode="External" Id="rId336"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-100x10015-20-4000-4/" TargetMode="External" Id="rId337"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-100x10015-20-4000-2/" TargetMode="External" Id="rId338"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-100x10015-20-4000-3/" TargetMode="External" Id="rId339"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-100x10015-20-4000/" TargetMode="External" Id="rId340"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-100x10015-20-5000-4/" TargetMode="External" Id="rId341"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-100x10015-20-5000-2/" TargetMode="External" Id="rId342"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-100x10015-20-5000-3/" TargetMode="External" Id="rId343"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-100x10015-20-5000/" TargetMode="External" Id="rId344"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-200x20015-40-3000-4/" TargetMode="External" Id="rId345"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-200x20015-40-3000-2/" TargetMode="External" Id="rId346"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-200x20015-40-3000-3/" TargetMode="External" Id="rId347"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-200x20015-40-3000/" TargetMode="External" Id="rId348"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-200x20015-40-4000-4/" TargetMode="External" Id="rId349"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-200x20015-40-4000-2/" TargetMode="External" Id="rId350"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-200x20015-40-4000-3/" TargetMode="External" Id="rId351"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-200x20015-40-4000/" TargetMode="External" Id="rId352"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-200x20015-40-5000-4/" TargetMode="External" Id="rId353"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-200x20015-40-5000-2/" TargetMode="External" Id="rId354"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-200x20015-40-5000-3/" TargetMode="External" Id="rId355"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-200x20015-40-5000/" TargetMode="External" Id="rId356"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x2-dlya-yacheyki-50x50-10-14vt-3000k-mikroprizma/" TargetMode="External" Id="rId357"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x2-dlya-yacheyki-50x50-10-14vt-3000k-mikroprizma-chernyy/" TargetMode="External" Id="rId358"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x2-dlya-yacheyki-50x50-10-14vt-3000k-opal/" TargetMode="External" Id="rId359"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x2-dlya-yacheyki-50x50-10-14vt-4000k-mikroprizma/" TargetMode="External" Id="rId360"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x2-dlya-yacheyki-50x50-10-14vt-4000k-mikroprizma-chernyy/" TargetMode="External" Id="rId361"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x2-dlya-yacheyki-50x50-10-14vt-4000k-opal/" TargetMode="External" Id="rId362"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x2-dlya-yacheyki-50x50-10-14vt-4000k-opal-chernyy/" TargetMode="External" Id="rId363"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x2-dlya-yacheyki-50x50-10-14vt-5000k-mikroprizma/" TargetMode="External" Id="rId364"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x2-dlya-yacheyki-50x50-10-14vt-5000k-mikroprizma-chernyy/" TargetMode="External" Id="rId365"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x2-dlya-yacheyki-50x50-10-14vt-5000k-opal/" TargetMode="External" Id="rId366"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x2-dlya-yacheyki-50x50-10-14vt-5000k-opal-chernyy/" TargetMode="External" Id="rId367"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x2-dlya-yacheyki-75x75-10-20vt-3000k-mikroprizma/" TargetMode="External" Id="rId368"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x2-dlya-yacheyki-75x75-10-20vt-3000k-mikroprizma-chernyy/" TargetMode="External" Id="rId369"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x2-dlya-yacheyki-75x75-10-20vt-3000k-opal/" TargetMode="External" Id="rId370"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x2-dlya-yacheyki-75x75-10-20vt-3000k-opal-chernyy/" TargetMode="External" Id="rId371"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x2-dlya-yacheyki-75x75-10-20vt-4000k-mikroprizma/" TargetMode="External" Id="rId372"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x2-dlya-yacheyki-75x75-10-20vt-4000k-mikroprizma-chernyy/" TargetMode="External" Id="rId373"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x2-dlya-yacheyki-75x75-10-20vt-4000k-opal/" TargetMode="External" Id="rId374"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x2-dlya-yacheyki-75x75-10-20vt-4000k-opal-chernyy/" TargetMode="External" Id="rId375"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x2-dlya-yacheyki-75x75-10-20vt-5000k-mikroprizma/" TargetMode="External" Id="rId376"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x2-dlya-yacheyki-75x75-10-20vt-5000k-mikroprizma-chernyy/" TargetMode="External" Id="rId377"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x2-dlya-yacheyki-75x75-10-20vt-5000k-opal/" TargetMode="External" Id="rId378"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x2-dlya-yacheyki-75x75-10-20vt-5000k-opal-chernyy/" TargetMode="External" Id="rId379"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-75x7515-14-3000-2/" TargetMode="External" Id="rId380"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x2-dlya-yacheyki-75x75-15-14vt-3000k-mikroprizma-chernyy/" TargetMode="External" Id="rId381"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-75x7515-14-3000/" TargetMode="External" Id="rId382"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x2-dlya-yacheyki-75x75-15-14vt-3000k-opal-chernyy/" TargetMode="External" Id="rId383"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-75x7515-14-4000-2/" TargetMode="External" Id="rId384"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x2-dlya-yacheyki-75x75-15-14vt-4000k-mikroprizma-chernyy/" TargetMode="External" Id="rId385"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-75x7515-14-4000/" TargetMode="External" Id="rId386"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x2-dlya-yacheyki-75x75-15-14vt-4000k-opal-chernyy/" TargetMode="External" Id="rId387"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-75x7515-14-5000-2/" TargetMode="External" Id="rId388"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x2-dlya-yacheyki-75x75-15-14vt-5000k-mikroprizma-chernyy/" TargetMode="External" Id="rId389"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-75x7515-14-5000/" TargetMode="External" Id="rId390"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x2-dlya-yacheyki-75x75-15-14vt-5000k-opal-chernyy/" TargetMode="External" Id="rId391"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-100x10010-30-3000-4/" TargetMode="External" Id="rId392"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-100x10010-30-3000-2/" TargetMode="External" Id="rId393"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-100x10010-30-3000-3/" TargetMode="External" Id="rId394"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-100x10010-30-3000/" TargetMode="External" Id="rId395"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-100x10010-30-4000-4/" TargetMode="External" Id="rId396"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-100x10010-30-4000-2/" TargetMode="External" Id="rId397"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-100x10010-30-4000-3/" TargetMode="External" Id="rId398"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-100x10010-30-4000/" TargetMode="External" Id="rId399"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-100x10010-30-5000-4/" TargetMode="External" Id="rId400"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-100x10010-30-5000-2/" TargetMode="External" Id="rId401"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-100x10010-30-5000-3/" TargetMode="External" Id="rId402"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-100x10010-30-5000/" TargetMode="External" Id="rId403"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-100x10015-30-3000-4/" TargetMode="External" Id="rId404"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-100x10015-30-3000-2/" TargetMode="External" Id="rId405"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-100x10015-30-3000-3/" TargetMode="External" Id="rId406"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-100x10015-30-3000/" TargetMode="External" Id="rId407"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-100x10015-30-4000-4/" TargetMode="External" Id="rId408"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-100x10015-30-4000-2/" TargetMode="External" Id="rId409"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-100x10015-30-4000-3/" TargetMode="External" Id="rId410"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-100x10015-30-4000/" TargetMode="External" Id="rId411"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-100x10015-30-5000-4/" TargetMode="External" Id="rId412"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-100x10015-30-5000-2/" TargetMode="External" Id="rId413"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-100x10015-30-5000-3/" TargetMode="External" Id="rId414"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-100x10015-30-5000/" TargetMode="External" Id="rId415"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-200x20015-60-3000-4/" TargetMode="External" Id="rId416"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-200x20015-60-3000-2/" TargetMode="External" Id="rId417"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-200x20015-60-3000-3/" TargetMode="External" Id="rId418"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-200x20015-60-3000/" TargetMode="External" Id="rId419"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-200x20015-60-4000-4/" TargetMode="External" Id="rId420"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-200x20015-60-4000-2/" TargetMode="External" Id="rId421"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-200x20015-60-4000-3/" TargetMode="External" Id="rId422"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-200x20015-60-4000/" TargetMode="External" Id="rId423"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-200x20015-60-5000-4/" TargetMode="External" Id="rId424"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-200x20015-60-5000-2/" TargetMode="External" Id="rId425"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-200x20015-60-5000-3/" TargetMode="External" Id="rId426"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-200x20015-60-5000/" TargetMode="External" Id="rId427"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x3-dlya-yacheyki-50x50-10-21vt-3000k-mikroprizma/" TargetMode="External" Id="rId428"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x3-dlya-yacheyki-50x50-10-21vt-3000k-mikroprizma-chernyy/" TargetMode="External" Id="rId429"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x3-dlya-yacheyki-50x50-10-21vt-3000k-opal/" TargetMode="External" Id="rId430"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x3-dlya-yacheyki-50x50-10-21vt-3000k-opal-chernyy/" TargetMode="External" Id="rId431"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x3-dlya-yacheyki-50x50-10-21vt-4000k-mikroprizma/" TargetMode="External" Id="rId432"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x3-dlya-yacheyki-50x50-10-21vt-4000k-mikroprizma-chernyy/" TargetMode="External" Id="rId433"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x3-dlya-yacheyki-50x50-10-21vt-4000k-opal/" TargetMode="External" Id="rId434"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x3-dlya-yacheyki-50x50-10-21vt-4000k-opal-chernyy/" TargetMode="External" Id="rId435"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x3-dlya-yacheyki-50x50-10-21vt-5000k-mikroprizma/" TargetMode="External" Id="rId436"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x3-dlya-yacheyki-50x50-10-21vt-5000k-mikroprizma-chernyy/" TargetMode="External" Id="rId437"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x3-dlya-yacheyki-50x50-10-21vt-5000k-opal/" TargetMode="External" Id="rId438"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x3-dlya-yacheyki-50x50-10-21vt-5000k-opal-chernyy/" TargetMode="External" Id="rId439"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x3-dlya-yacheyki-75x75-10-30vt-3000k-mikroprizma/" TargetMode="External" Id="rId440"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x3-dlya-yacheyki-75x75-10-30vt-3000k-mikroprizma-chernyy/" TargetMode="External" Id="rId441"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x3-dlya-yacheyki-75x75-10-30vt-3000k-opal/" TargetMode="External" Id="rId442"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x3-dlya-yacheyki-75x75-10-30vt-3000k-opal-chernyy/" TargetMode="External" Id="rId443"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x3-dlya-yacheyki-75x75-10-30vt-4000k-mikroprizma/" TargetMode="External" Id="rId444"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x3-dlya-yacheyki-75x75-10-30vt-4000k-mikroprizma-chernyy/" TargetMode="External" Id="rId445"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x3-dlya-yacheyki-75x75-10-30vt-4000k-opal/" TargetMode="External" Id="rId446"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x3-dlya-yacheyki-75x75-10-30vt-4000k-opal-chernyy/" TargetMode="External" Id="rId447"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x3-dlya-yacheyki-75x75-10-30vt-5000k-mikroprizma/" TargetMode="External" Id="rId448"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x3-dlya-yacheyki-75x75-10-30vt-5000k-mikroprizma-chernyy/" TargetMode="External" Id="rId449"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x3-dlya-yacheyki-75x75-10-30vt-5000k-opal/" TargetMode="External" Id="rId450"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x3-dlya-yacheyki-75x75-10-30vt-5000k-opal-chernyy/" TargetMode="External" Id="rId451"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-75x7515-21-3000-2/" TargetMode="External" Id="rId452"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x3-dlya-yacheyki-75x75-15-21vt-3000k-mikroprizma-chernyy/" TargetMode="External" Id="rId453"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-75x7515-21-3000/" TargetMode="External" Id="rId454"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x3-dlya-yacheyki-75x75-15-21vt-3000k-opal-chernyy/" TargetMode="External" Id="rId455"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-75x7515-21-4000-2/" TargetMode="External" Id="rId456"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x3-dlya-yacheyki-75x75-15-21vt-4000k-mikroprizma-chernyy/" TargetMode="External" Id="rId457"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-75x7515-21-4000/" TargetMode="External" Id="rId458"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x3-dlya-yacheyki-75x75-15-21vt-4000k-opal-chernyy/" TargetMode="External" Id="rId459"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-75x7515-21-5000-2/" TargetMode="External" Id="rId460"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x3-dlya-yacheyki-75x75-15-21vt-5000k-mikroprizma-chernyy/" TargetMode="External" Id="rId461"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-75x7515-21-5000/" TargetMode="External" Id="rId462"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x3-dlya-yacheyki-75x75-15-21vt-5000k-opal-chernyy/" TargetMode="External" Id="rId463"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-100x10010-40-3000-4/" TargetMode="External" Id="rId464"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-100x10010-40-3000-2/" TargetMode="External" Id="rId465"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-100x10010-40-3000-3/" TargetMode="External" Id="rId466"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-100x10010-40-3000/" TargetMode="External" Id="rId467"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-100x10010-40-4000-4/" TargetMode="External" Id="rId468"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-100x10010-40-4000-2/" TargetMode="External" Id="rId469"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-100x10010-40-4000-3/" TargetMode="External" Id="rId470"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-100x10010-40-4000/" TargetMode="External" Id="rId471"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-100x10010-40-5000-4/" TargetMode="External" Id="rId472"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-100x10010-40-5000-2/" TargetMode="External" Id="rId473"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-100x10010-40-5000-3/" TargetMode="External" Id="rId474"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-100x10010-40-5000/" TargetMode="External" Id="rId475"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-100x10015-40-3000-4/" TargetMode="External" Id="rId476"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-100x10015-40-3000-2/" TargetMode="External" Id="rId477"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-100x10015-40-3000-3/" TargetMode="External" Id="rId478"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-100x10015-40-3000/" TargetMode="External" Id="rId479"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-100x10015-40-4000-4/" TargetMode="External" Id="rId480"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-100x10015-40-4000-2/" TargetMode="External" Id="rId481"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-100x10015-40-4000-3/" TargetMode="External" Id="rId482"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-100x10015-40-4000/" TargetMode="External" Id="rId483"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-100x10015-40-5000-4/" TargetMode="External" Id="rId484"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-100x10015-40-5000-2/" TargetMode="External" Id="rId485"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-100x10015-40-5000-3/" TargetMode="External" Id="rId486"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-100x10015-40-5000/" TargetMode="External" Id="rId487"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-200x20015-80-3000-4/" TargetMode="External" Id="rId488"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-200x20015-80-3000-2/" TargetMode="External" Id="rId489"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-200x20015-80-3000-3/" TargetMode="External" Id="rId490"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-200x20015-80-3000/" TargetMode="External" Id="rId491"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-200x20015-80-4000-4/" TargetMode="External" Id="rId492"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-200x20015-80-4000-2/" TargetMode="External" Id="rId493"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-200x20015-80-4000-3/" TargetMode="External" Id="rId494"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-200x20015-80-4000/" TargetMode="External" Id="rId495"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-200x20015-80-5000-4/" TargetMode="External" Id="rId496"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-200x20015-80-5000-2/" TargetMode="External" Id="rId497"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-200x20015-80-5000-3/" TargetMode="External" Id="rId498"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-200x20015-80-5000/" TargetMode="External" Id="rId499"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x4-dlya-yacheyki-50x50-10-28vt-3000k-mikroprizma/" TargetMode="External" Id="rId500"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x4-dlya-yacheyki-50x50-10-28vt-3000k-mikroprizma-chernyy/" TargetMode="External" Id="rId501"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x4-dlya-yacheyki-50x50-10-28vt-3000k-opal/" TargetMode="External" Id="rId502"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x4-dlya-yacheyki-50x50-10-28vt-3000k-opal-chernyy/" TargetMode="External" Id="rId503"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x4-dlya-yacheyki-50x50-10-28vt-4000k-mikroprizma/" TargetMode="External" Id="rId504"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x4-dlya-yacheyki-50x50-10-28vt-4000k-mikroprizma-chernyy/" TargetMode="External" Id="rId505"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x4-dlya-yacheyki-50x50-10-28vt-4000k-opal/" TargetMode="External" Id="rId506"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x4-dlya-yacheyki-50x50-10-28vt-5000k-mikroprizma/" TargetMode="External" Id="rId507"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x4-dlya-yacheyki-50x50-10-28vt-5000k-mikroprizma-chernyy/" TargetMode="External" Id="rId508"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x4-dlya-yacheyki-50x50-10-28vt-5000k-opal/" TargetMode="External" Id="rId509"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x4-dlya-yacheyki-50x50-10-28vt-5000k-opal-chernyy/" TargetMode="External" Id="rId510"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x4-dlya-yacheyki-75x75-10-40vt-3000k-mikroprizma/" TargetMode="External" Id="rId511"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x4-dlya-yacheyki-75x75-10-40vt-3000k-mikroprizma-chernyy/" TargetMode="External" Id="rId512"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x4-dlya-yacheyki-75x75-10-40vt-3000k-opal/" TargetMode="External" Id="rId513"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x4-dlya-yacheyki-75x75-10-40vt-3000k-opal-chernyy/" TargetMode="External" Id="rId514"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x4-dlya-yacheyki-75x75-10-40vt-4000k-mikroprizma/" TargetMode="External" Id="rId515"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x4-dlya-yacheyki-75x75-10-40vt-4000k-mikroprizma-chernyy/" TargetMode="External" Id="rId516"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x4-dlya-yacheyki-75x75-10-40vt-4000k-opal/" TargetMode="External" Id="rId517"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x4-dlya-yacheyki-75x75-10-40vt-4000k-opal-chernyy/" TargetMode="External" Id="rId518"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x4-dlya-yacheyki-75x75-10-40vt-5000k-mikroprizma/" TargetMode="External" Id="rId519"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x4-dlya-yacheyki-75x75-10-40vt-5000k-mikroprizma-chernyy/" TargetMode="External" Id="rId520"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x4-dlya-yacheyki-75x75-10-40vt-5000k-opal/" TargetMode="External" Id="rId521"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x4-dlya-yacheyki-75x75-10-40vt-5000k-opal-chernyy/" TargetMode="External" Id="rId522"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-75x7515-28-3000-2/" TargetMode="External" Id="rId523"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x4-dlya-yacheyki-75x75-15-28vt-3000k-mikroprizma-chernyy/" TargetMode="External" Id="rId524"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-75x7515-28-3000/" TargetMode="External" Id="rId525"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x4-dlya-yacheyki-75x75-15-28vt-3000k-opal-chernyy/" TargetMode="External" Id="rId526"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-75x7515-28-4000-2/" TargetMode="External" Id="rId527"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x4-dlya-yacheyki-75x75-15-28vt-4000k-mikroprizma-chernyy/" TargetMode="External" Id="rId528"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-75x7515-28-4000/" TargetMode="External" Id="rId529"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x4-dlya-yacheyki-75x75-15-28vt-4000k-opal-chernyy/" TargetMode="External" Id="rId530"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-75x7515-28-5000-2/" TargetMode="External" Id="rId531"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x4-dlya-yacheyki-75x75-15-28vt-5000k-mikroprizma-chernyy/" TargetMode="External" Id="rId532"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-75x7515-28-5000/" TargetMode="External" Id="rId533"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x4-dlya-yacheyki-75x75-15-28vt-5000k-opal-chernyy/" TargetMode="External" Id="rId534"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-100x10010-50-3000-4/" TargetMode="External" Id="rId535"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-100x10010-50-3000-2/" TargetMode="External" Id="rId536"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-100x10010-50-3000-3/" TargetMode="External" Id="rId537"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-100x10010-50-3000/" TargetMode="External" Id="rId538"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-100x10010-50-4000-4/" TargetMode="External" Id="rId539"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-100x10010-50-4000-2/" TargetMode="External" Id="rId540"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-100x10010-50-4000-3/" TargetMode="External" Id="rId541"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-100x10010-50-4000/" TargetMode="External" Id="rId542"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-100x10010-50-5000-4/" TargetMode="External" Id="rId543"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-100x10010-50-5000-2/" TargetMode="External" Id="rId544"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-100x10010-50-5000-3/" TargetMode="External" Id="rId545"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-100x10010-50-5000/" TargetMode="External" Id="rId546"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-100x10015-50-3000-4/" TargetMode="External" Id="rId547"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-100x10015-50-3000-2/" TargetMode="External" Id="rId548"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-100x10015-50-3000-3/" TargetMode="External" Id="rId549"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-100x10015-50-3000/" TargetMode="External" Id="rId550"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-100x10015-50-4000-4/" TargetMode="External" Id="rId551"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-100x10015-50-4000-2/" TargetMode="External" Id="rId552"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-100x10015-50-4000-3/" TargetMode="External" Id="rId553"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-100x10015-50-4000/" TargetMode="External" Id="rId554"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-100x10015-50-5000-4/" TargetMode="External" Id="rId555"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-100x10015-50-5000-2/" TargetMode="External" Id="rId556"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-100x10015-50-5000-3/" TargetMode="External" Id="rId557"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-100x10015-50-5000/" TargetMode="External" Id="rId558"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-200x20015-100-3000-4/" TargetMode="External" Id="rId559"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-200x20015-100-3000-2/" TargetMode="External" Id="rId560"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-200x20015-100-3000-3/" TargetMode="External" Id="rId561"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-200x20015-100-3000/" TargetMode="External" Id="rId562"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-200x20015-100-4000-4/" TargetMode="External" Id="rId563"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-200x20015-100-4000-2/" TargetMode="External" Id="rId564"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-200x20015-100-4000-3/" TargetMode="External" Id="rId565"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-200x20015-100-4000/" TargetMode="External" Id="rId566"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-200x20015-100-5000-4/" TargetMode="External" Id="rId567"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-200x20015-100-5000-2/" TargetMode="External" Id="rId568"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-200x20015-100-5000-3/" TargetMode="External" Id="rId569"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-200x20015-100-5000/" TargetMode="External" Id="rId570"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x5-dlya-yacheyki-50x50-10-35vt-3000k-mikroprizma/" TargetMode="External" Id="rId571"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x5-dlya-yacheyki-50x50-10-35vt-3000k-mikroprizma-chernyy/" TargetMode="External" Id="rId572"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x5-dlya-yacheyki-50x50-10-35vt-3000k-opal/" TargetMode="External" Id="rId573"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x5-dlya-yacheyki-50x50-10-35vt-3000k-opal-chernyy/" TargetMode="External" Id="rId574"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x5-dlya-yacheyki-50x50-10-35vt-4000k-mikroprizma/" TargetMode="External" Id="rId575"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x5-dlya-yacheyki-50x50-10-35vt-4000k-mikroprizma-chernyy/" TargetMode="External" Id="rId576"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x5-dlya-yacheyki-50x50-10-35vt-4000k-opal/" TargetMode="External" Id="rId577"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x5-dlya-yacheyki-50x50-10-35vt-4000k-opal-chernyy/" TargetMode="External" Id="rId578"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x5-dlya-yacheyki-50x50-10-35vt-5000k-mikroprizma/" TargetMode="External" Id="rId579"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x5-dlya-yacheyki-50x50-10-35vt-5000k-mikroprizma-chernyy/" TargetMode="External" Id="rId580"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x5-dlya-yacheyki-50x50-10-35vt-5000k-opal/" TargetMode="External" Id="rId581"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x5-dlya-yacheyki-50x50-10-35vt-5000k-opal-chernyy/" TargetMode="External" Id="rId582"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x5-dlya-yacheyki-75x75-10-50vt-3000k-mikroprizma/" TargetMode="External" Id="rId583"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x5-dlya-yacheyki-75x75-10-50vt-3000k-mikroprizma-chernyy/" TargetMode="External" Id="rId584"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x5-dlya-yacheyki-75x75-10-50vt-3000k-opal/" TargetMode="External" Id="rId585"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x5-dlya-yacheyki-75x75-10-50vt-3000k-opal-chernyy/" TargetMode="External" Id="rId586"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x5-dlya-yacheyki-75x75-10-50vt-4000k-mikroprizma/" TargetMode="External" Id="rId587"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x5-dlya-yacheyki-75x75-10-50vt-4000k-mikroprizma-chernyy/" TargetMode="External" Id="rId588"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x5-dlya-yacheyki-75x75-10-50vt-4000k-opal/" TargetMode="External" Id="rId589"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x5-dlya-yacheyki-75x75-10-50vt-4000k-opal-chernyy/" TargetMode="External" Id="rId590"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x5-dlya-yacheyki-75x75-10-50vt-5000k-mikroprizma/" TargetMode="External" Id="rId591"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x5-dlya-yacheyki-75x75-10-50vt-5000k-mikroprizma-chernyy/" TargetMode="External" Id="rId592"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x5-dlya-yacheyki-75x75-10-50vt-5000k-opal/" TargetMode="External" Id="rId593"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x5-dlya-yacheyki-75x75-10-50vt-5000k-opal-chernyy/" TargetMode="External" Id="rId594"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-75x7515-35-3000-3/" TargetMode="External" Id="rId595"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-75x7515-35-3000/" TargetMode="External" Id="rId596"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-75x7515-35-3000-2/" TargetMode="External" Id="rId597"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x5-dlya-yacheyki-75x75-15-35vt-3000k-opal-chernyy/" TargetMode="External" Id="rId598"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-75x7515-35-4000-4/" TargetMode="External" Id="rId599"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-75x7515-35-4000-2/" TargetMode="External" Id="rId600"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-75x7515-35-4000-3/" TargetMode="External" Id="rId601"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-75x7515-35-4000/" TargetMode="External" Id="rId602"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-75x7515-35-5000-4/" TargetMode="External" Id="rId603"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-75x7515-35-5000-2/" TargetMode="External" Id="rId604"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-75x7515-35-5000-3/" TargetMode="External" Id="rId605"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-75x7515-35-5000/" TargetMode="External" Id="rId606"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-100x10010-60-3000-4/" TargetMode="External" Id="rId607"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-100x10010-60-3000-2/" TargetMode="External" Id="rId608"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-100x10010-60-3000-3/" TargetMode="External" Id="rId609"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-100x10010-60-3000/" TargetMode="External" Id="rId610"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-100x10010-60-4000-4/" TargetMode="External" Id="rId611"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-100x10010-60-4000-2/" TargetMode="External" Id="rId612"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-100x10010-60-4000-3/" TargetMode="External" Id="rId613"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-100x10010-60-4000/" TargetMode="External" Id="rId614"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-100x10010-60-5000-4/" TargetMode="External" Id="rId615"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-100x10010-60-5000-2/" TargetMode="External" Id="rId616"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-100x10010-60-5000-3/" TargetMode="External" Id="rId617"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-100x10010-60-5000/" TargetMode="External" Id="rId618"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-100x10015-60-3000-4/" TargetMode="External" Id="rId619"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-100x10015-60-3000-2/" TargetMode="External" Id="rId620"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-100x10015-60-3000-3/" TargetMode="External" Id="rId621"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-100x10015-60-3000/" TargetMode="External" Id="rId622"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-100x10015-60-4000-4/" TargetMode="External" Id="rId623"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-100x10015-60-4000-2/" TargetMode="External" Id="rId624"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-100x10015-60-4000-3/" TargetMode="External" Id="rId625"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-100x10015-60-4000/" TargetMode="External" Id="rId626"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-100x10015-60-5000-4/" TargetMode="External" Id="rId627"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-100x10015-60-5000-2/" TargetMode="External" Id="rId628"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-100x10015-60-5000-3/" TargetMode="External" Id="rId629"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-100x10015-60-5000/" TargetMode="External" Id="rId630"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x6-dlya-yacheyki-50x50-10-42vt-3000k-mikroprizma/" TargetMode="External" Id="rId631"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x6-dlya-yacheyki-50x50-10-42vt-3000k-mikroprizma-chernyy/" TargetMode="External" Id="rId632"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x6-dlya-yacheyki-50x50-10-42vt-3000k-opal/" TargetMode="External" Id="rId633"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x6-dlya-yacheyki-50x50-10-42vt-3000k-opal-chernyy/" TargetMode="External" Id="rId634"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x6-dlya-yacheyki-50x50-10-42vt-4000k-mikroprizma/" TargetMode="External" Id="rId635"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x6-dlya-yacheyki-50x50-10-42vt-4000k-mikroprizma-chernyy/" TargetMode="External" Id="rId636"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x6-dlya-yacheyki-50x50-10-42vt-4000k-opal/" TargetMode="External" Id="rId637"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x6-dlya-yacheyki-50x50-10-42vt-4000k-opal-chernyy/" TargetMode="External" Id="rId638"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x6-dlya-yacheyki-50x50-10-42vt-5000k-mikroprizma/" TargetMode="External" Id="rId639"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x6-dlya-yacheyki-50x50-10-42vt-5000k-mikroprizma-chernyy/" TargetMode="External" Id="rId640"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x6-dlya-yacheyki-50x50-10-42vt-5000k-opal/" TargetMode="External" Id="rId641"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x6-dlya-yacheyki-50x50-10-42vt-5000k-opal-chernyy/" TargetMode="External" Id="rId642"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x6-dlya-yacheyki-75x75-10-60vt-3000k-mikroprizma/" TargetMode="External" Id="rId643"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x6-dlya-yacheyki-75x75-10-60vt-3000k-mikroprizma-chernyy/" TargetMode="External" Id="rId644"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x6-dlya-yacheyki-75x75-10-60vt-3000k-opal/" TargetMode="External" Id="rId645"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x6-dlya-yacheyki-75x75-10-60vt-3000k-opal-chernyy/" TargetMode="External" Id="rId646"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x6-dlya-yacheyki-75x75-10-60vt-4000k-mikroprizma/" TargetMode="External" Id="rId647"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x6-dlya-yacheyki-75x75-10-60vt-4000k-mikroprizma-chernyy/" TargetMode="External" Id="rId648"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x6-dlya-yacheyki-75x75-10-60vt-4000k-opal/" TargetMode="External" Id="rId649"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x6-dlya-yacheyki-75x75-10-60vt-4000k-opal-chernyy/" TargetMode="External" Id="rId650"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x6-dlya-yacheyki-75x75-10-60vt-5000k-mikroprizma/" TargetMode="External" Id="rId651"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x6-dlya-yacheyki-75x75-10-60vt-5000k-mikroprizma-chernyy/" TargetMode="External" Id="rId652"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x6-dlya-yacheyki-75x75-10-60vt-5000k-opal/" TargetMode="External" Id="rId653"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x6-dlya-yacheyki-75x75-10-60vt-5000k-opal-chernyy/" TargetMode="External" Id="rId654"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-75x7515-42-3000-4/" TargetMode="External" Id="rId655"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-75x7515-42-3000-2/" TargetMode="External" Id="rId656"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-75x7515-42-3000-3/" TargetMode="External" Id="rId657"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-75x7515-42-3000/" TargetMode="External" Id="rId658"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-75x7515-42-4000-4/" TargetMode="External" Id="rId659"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-75x7515-42-4000-2/" TargetMode="External" Id="rId660"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-75x7515-42-4000-3/" TargetMode="External" Id="rId661"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-75x7515-42-4000/" TargetMode="External" Id="rId662"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-75x7515-42-5000-4/" TargetMode="External" Id="rId663"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-75x7515-42-5000-2/" TargetMode="External" Id="rId664"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-75x7515-42-5000-3/" TargetMode="External" Id="rId665"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-75x7515-42-5000/" TargetMode="External" Id="rId666"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-100x10010-70-3000-4/" TargetMode="External" Id="rId667"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-100x10010-70-3000-2/" TargetMode="External" Id="rId668"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-100x10010-70-3000-3/" TargetMode="External" Id="rId669"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-100x10010-70-3000/" TargetMode="External" Id="rId670"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-100x10010-70-4000-4/" TargetMode="External" Id="rId671"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-100x10010-70-4000-2/" TargetMode="External" Id="rId672"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-100x10010-70-4000-3/" TargetMode="External" Id="rId673"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-100x10010-70-4000/" TargetMode="External" Id="rId674"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-100x10010-70-5000-4/" TargetMode="External" Id="rId675"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-100x10010-70-5000-2/" TargetMode="External" Id="rId676"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-100x10010-70-5000-3/" TargetMode="External" Id="rId677"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-100x10010-70-5000/" TargetMode="External" Id="rId678"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-100x10015-70-3000-4/" TargetMode="External" Id="rId679"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-100x10015-70-3000-2/" TargetMode="External" Id="rId680"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-100x10015-70-3000-3/" TargetMode="External" Id="rId681"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-100x10015-70-3000/" TargetMode="External" Id="rId682"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-100x10015-70-4000-4/" TargetMode="External" Id="rId683"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-100x10015-70-4000-2/" TargetMode="External" Id="rId684"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-100x10015-70-4000-3/" TargetMode="External" Id="rId685"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-100x10015-70-4000/" TargetMode="External" Id="rId686"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-100x10015-70-5000-4/" TargetMode="External" Id="rId687"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-100x10015-70-5000-2/" TargetMode="External" Id="rId688"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-100x10015-70-5000-3/" TargetMode="External" Id="rId689"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-100x10015-70-5000/" TargetMode="External" Id="rId690"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x7-dlya-yacheyki-50x50-10-49vt-3000k-mikroprizma/" TargetMode="External" Id="rId691"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x7-dlya-yacheyki-50x50-10-49vt-3000k-mikroprizma-chernyy/" TargetMode="External" Id="rId692"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x7-dlya-yacheyki-50x50-10-49vt-3000k-opal/" TargetMode="External" Id="rId693"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x7-dlya-yacheyki-50x50-10-49vt-3000k-opal-chernyy/" TargetMode="External" Id="rId694"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x7-dlya-yacheyki-50x50-10-49vt-4000k-mikroprizma/" TargetMode="External" Id="rId695"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x7-dlya-yacheyki-50x50-10-49vt-4000k-mikroprizma-chernyy/" TargetMode="External" Id="rId696"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x7-dlya-yacheyki-50x50-10-49vt-4000k-opal/" TargetMode="External" Id="rId697"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x7-dlya-yacheyki-50x50-10-49vt-4000k-opal-chernyy/" TargetMode="External" Id="rId698"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x7-dlya-yacheyki-50x50-10-49vt-5000k-mikroprizma/" TargetMode="External" Id="rId699"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x7-dlya-yacheyki-50x50-10-49vt-5000k-mikroprizma-chernyy/" TargetMode="External" Id="rId700"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x7-dlya-yacheyki-50x50-10-49vt-5000k-opal/" TargetMode="External" Id="rId701"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x7-dlya-yacheyki-50x50-10-49vt-5000k-opal-chernyy/" TargetMode="External" Id="rId702"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x7-dlya-yacheyki-75x75-10-70vt-3000k-mikroprizma/" TargetMode="External" Id="rId703"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x7-dlya-yacheyki-75x75-10-70vt-3000k-mikroprizma-chernyy/" TargetMode="External" Id="rId704"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x7-dlya-yacheyki-75x75-10-70vt-3000k-opal/" TargetMode="External" Id="rId705"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x7-dlya-yacheyki-75x75-10-70vt-3000k-opal-chernyy/" TargetMode="External" Id="rId706"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x7-dlya-yacheyki-75x75-10-70vt-4000k-mikroprizma/" TargetMode="External" Id="rId707"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x7-dlya-yacheyki-75x75-10-70vt-4000k-mikroprizma-chernyy/" TargetMode="External" Id="rId708"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x7-dlya-yacheyki-75x75-10-70vt-4000k-opal/" TargetMode="External" Id="rId709"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x7-dlya-yacheyki-75x75-10-70vt-4000k-opal-chernyy/" TargetMode="External" Id="rId710"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x7-dlya-yacheyki-75x75-10-70vt-5000k-mikroprizma/" TargetMode="External" Id="rId711"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x7-dlya-yacheyki-75x75-10-70vt-5000k-mikroprizma-chernyy/" TargetMode="External" Id="rId712"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x7-dlya-yacheyki-75x75-10-70vt-5000k-opal/" TargetMode="External" Id="rId713"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x7-dlya-yacheyki-75x75-10-70vt-5000k-opal-chernyy/" TargetMode="External" Id="rId714"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-75x7515-49-3000-4/" TargetMode="External" Id="rId715"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-75x7515-49-3000-5/" TargetMode="External" Id="rId716"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-75x7515-49-3000-2/" TargetMode="External" Id="rId717"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-75x7515-49-3000-3/" TargetMode="External" Id="rId718"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-75x7515-49-3000/" TargetMode="External" Id="rId719"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-75x7515-49-4000-4/" TargetMode="External" Id="rId720"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-75x7515-49-4000-2/" TargetMode="External" Id="rId721"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-75x7515-49-4000-3/" TargetMode="External" Id="rId722"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-75x7515-49-4000/" TargetMode="External" Id="rId723"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-75x7515-49-5000-2/" TargetMode="External" Id="rId724"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-75x7515-49-5000-3/" TargetMode="External" Id="rId725"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-75x7515-49-5000/" TargetMode="External" Id="rId726"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-100x10010-80-3000-4/" TargetMode="External" Id="rId727"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-100x10010-80-3000-2/" TargetMode="External" Id="rId728"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-100x10010-80-3000-3/" TargetMode="External" Id="rId729"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-100x10010-80-3000/" TargetMode="External" Id="rId730"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-100x10010-80-4000-4/" TargetMode="External" Id="rId731"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-100x10010-80-4000-2/" TargetMode="External" Id="rId732"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-100x10010-80-4000-3/" TargetMode="External" Id="rId733"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-100x10010-80-4000/" TargetMode="External" Id="rId734"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-100x10010-80-5000-4/" TargetMode="External" Id="rId735"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-100x10010-80-5000-2/" TargetMode="External" Id="rId736"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-100x10010-80-5000-3/" TargetMode="External" Id="rId737"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-100x10010-80-5000/" TargetMode="External" Id="rId738"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-100x10015-80-3000-4/" TargetMode="External" Id="rId739"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-100x10015-80-3000-2/" TargetMode="External" Id="rId740"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-100x10015-80-3000-3/" TargetMode="External" Id="rId741"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-100x10015-80-3000/" TargetMode="External" Id="rId742"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-100x10015-80-4000-4/" TargetMode="External" Id="rId743"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-100x10015-80-4000-2/" TargetMode="External" Id="rId744"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-100x10015-80-4000-3/" TargetMode="External" Id="rId745"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-100x10015-80-4000/" TargetMode="External" Id="rId746"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-100x10015-80-5000-4/" TargetMode="External" Id="rId747"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-100x10015-80-5000-2/" TargetMode="External" Id="rId748"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-100x10015-80-5000-3/" TargetMode="External" Id="rId749"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-100x10015-80-5000/" TargetMode="External" Id="rId750"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x8-dlya-yacheyki-50x50-10-56vt-3000k-mikroprizma/" TargetMode="External" Id="rId751"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x8-dlya-yacheyki-50x50-10-56vt-3000k-mikroprizma-chernyy/" TargetMode="External" Id="rId752"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x8-dlya-yacheyki-50x50-10-56vt-3000k-opal/" TargetMode="External" Id="rId753"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x8-dlya-yacheyki-50x50-10-56vt-3000k-opal-chernyy/" TargetMode="External" Id="rId754"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x8-dlya-yacheyki-50x50-10-56vt-4000k-mikroprizma/" TargetMode="External" Id="rId755"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x8-dlya-yacheyki-50x50-10-56vt-4000k-mikroprizma-chernyy/" TargetMode="External" Id="rId756"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x8-dlya-yacheyki-50x50-10-56vt-4000k-opal/" TargetMode="External" Id="rId757"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x8-dlya-yacheyki-50x50-10-56vt-4000k-opal-chernyy/" TargetMode="External" Id="rId758"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x8-dlya-yacheyki-50x50-10-56vt-5000k-mikroprizma/" TargetMode="External" Id="rId759"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x8-dlya-yacheyki-50x50-10-56vt-5000k-mikroprizma-chernyy/" TargetMode="External" Id="rId760"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x8-dlya-yacheyki-50x50-10-56vt-5000k-opal/" TargetMode="External" Id="rId761"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x8-dlya-yacheyki-50x50-10-56vt-5000k-opal-chernyy/" TargetMode="External" Id="rId762"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x8-dlya-yacheyki-75x75-10-80vt-3000k-mikroprizma/" TargetMode="External" Id="rId763"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x8-dlya-yacheyki-75x75-10-80vt-3000k-mikroprizma-chernyy/" TargetMode="External" Id="rId764"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x8-dlya-yacheyki-75x75-10-80vt-3000k-opal/" TargetMode="External" Id="rId765"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x8-dlya-yacheyki-75x75-10-80vt-3000k-opal-chernyy/" TargetMode="External" Id="rId766"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x8-dlya-yacheyki-75x75-10-80vt-4000k-mikroprizma/" TargetMode="External" Id="rId767"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x8-dlya-yacheyki-75x75-10-80vt-4000k-mikroprizma-chernyy/" TargetMode="External" Id="rId768"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x8-dlya-yacheyki-75x75-10-80vt-4000k-opal/" TargetMode="External" Id="rId769"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x8-dlya-yacheyki-75x75-10-80vt-4000k-opal-chernyy/" TargetMode="External" Id="rId770"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x8-dlya-yacheyki-75x75-10-80vt-5000k-mikroprizma/" TargetMode="External" Id="rId771"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x8-dlya-yacheyki-75x75-10-80vt-5000k-mikroprizma-chernyy/" TargetMode="External" Id="rId772"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x8-dlya-yacheyki-75x75-10-80vt-5000k-opal/" TargetMode="External" Id="rId773"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x8-dlya-yacheyki-75x75-10-80vt-5000k-opal-chernyy/" TargetMode="External" Id="rId774"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-75x7515-56-3000-4/" TargetMode="External" Id="rId775"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-75x7515-56-3000-2/" TargetMode="External" Id="rId776"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-75x7515-56-3000-3/" TargetMode="External" Id="rId777"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-75x7515-56-3000/" TargetMode="External" Id="rId778"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-75x7515-56-4000-4/" TargetMode="External" Id="rId779"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-75x7515-56-4000-2/" TargetMode="External" Id="rId780"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-75x7515-56-4000-3/" TargetMode="External" Id="rId781"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-75x7515-56-4000/" TargetMode="External" Id="rId782"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-75x7515-56-5000-4/" TargetMode="External" Id="rId783"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-75x7515-56-5000-2/" TargetMode="External" Id="rId784"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-75x7515-56-5000-3/" TargetMode="External" Id="rId785"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-75x7515-56-5000/" TargetMode="External" Id="rId786"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x9-dlya-yacheyki-50x50-10-63vt-3000k-mikroprizma/" TargetMode="External" Id="rId787"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x9-dlya-yacheyki-50x50-10-63vt-3000k-mikroprizma-chernyy/" TargetMode="External" Id="rId788"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x9-dlya-yacheyki-50x50-10-63vt-3000k-opal/" TargetMode="External" Id="rId789"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x9-dlya-yacheyki-50x50-10-63vt-3000k-opal-chernyy/" TargetMode="External" Id="rId790"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x9-dlya-yacheyki-50x50-10-63vt-4000k-mikroprizma/" TargetMode="External" Id="rId791"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x9-dlya-yacheyki-50x50-10-63vt-4000k-mikroprizma-chernyy/" TargetMode="External" Id="rId792"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x9-dlya-yacheyki-50x50-10-63vt-4000k-opal/" TargetMode="External" Id="rId793"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x9-dlya-yacheyki-50x50-10-63vt-4000k-opal-chernyy/" TargetMode="External" Id="rId794"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x9-dlya-yacheyki-50x50-10-63vt-5000k-mikroprizma-chernyy/" TargetMode="External" Id="rId795"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x9-dlya-yacheyki-50x50-10-63vt-5000k-opal/" TargetMode="External" Id="rId796"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x9-dlya-yacheyki-50x50-10-63vt-5000k-opal-chernyy/" TargetMode="External" Id="rId797"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x9-75x7515-63-3000-4/" TargetMode="External" Id="rId798"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x9-75x7515-63-3000-2/" TargetMode="External" Id="rId799"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x9-75x7515-63-3000-3/" TargetMode="External" Id="rId800"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x9-75x7515-63-3000/" TargetMode="External" Id="rId801"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x9-75x7515-63-4000-4/" TargetMode="External" Id="rId802"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x9-75x7515-63-4000-2/" TargetMode="External" Id="rId803"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x9-75x7515-63-4000-3/" TargetMode="External" Id="rId804"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x9-75x7515-63-4000/" TargetMode="External" Id="rId805"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x9-75x7515-63-5000-4/" TargetMode="External" Id="rId806"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x9-75x7515-63-5000-2/" TargetMode="External" Id="rId807"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x9-75x7515-63-5000-3/" TargetMode="External" Id="rId808"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x9-75x7515-63-5000/" TargetMode="External" Id="rId809"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/svetodiodnyy-svetil-nik-geniled-geniled-griliato-tetris-dlya-yacheyki-50h50-10-3000k-mikroprizma-bez-drayvera/" TargetMode="External" Id="rId810"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/svetodiodnyy-svetil-nik-geniled-geniled-griliato-tetris-dlya-yacheyki-50h50-10-3000k-opal-bez-drayvera/" TargetMode="External" Id="rId811"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/svetodiodnyy-svetil-nik-geniled-geniled-griliato-tetris-dlya-yacheyki-50h50-10-4000k-mikroprizma-bez-drayvera/" TargetMode="External" Id="rId812"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/svetodiodnyy-svetil-nik-geniled-geniled-griliato-tetris-dlya-yacheyki-50h50-10-4000k-opal-bez-drayvera/" TargetMode="External" Id="rId813"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/svetodiodnyy-svetil-nik-geniled-geniled-griliato-tetris-dlya-yacheyki-50h50-10-5000k-mikroprizma-bez-drayvera/" TargetMode="External" Id="rId814"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/svetodiodnyy-svetil-nik-geniled-geniled-griliato-tetris-dlya-yacheyki-50h50-10-5000k-opal-bez-drayvera/" TargetMode="External" Id="rId815"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x1-gx53-100100-2/" TargetMode="External" Id="rId816"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x1-gx53-100100/" TargetMode="External" Id="rId817"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-10010010-3000-4/" TargetMode="External" Id="rId818"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-10010010-3000-2/" TargetMode="External" Id="rId819"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-10010010-3000-3/" TargetMode="External" Id="rId820"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-10010010-3000/" TargetMode="External" Id="rId821"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-10010010-4000-4/" TargetMode="External" Id="rId822"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-10010010-4000-2/" TargetMode="External" Id="rId823"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-10010010-4000-3/" TargetMode="External" Id="rId824"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-10010010-4000/" TargetMode="External" Id="rId825"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-10010010-5000-4/" TargetMode="External" Id="rId826"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-10010010-5000-2/" TargetMode="External" Id="rId827"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-10010010-5000-3/" TargetMode="External" Id="rId828"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-10010010-5000/" TargetMode="External" Id="rId829"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-10010015-3000-4/" TargetMode="External" Id="rId830"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-10010015-3000-2/" TargetMode="External" Id="rId831"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-10010015-3000-3/" TargetMode="External" Id="rId832"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-10010015-3000/" TargetMode="External" Id="rId833"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-10010015-4000-4/" TargetMode="External" Id="rId834"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-10010015-4000-2/" TargetMode="External" Id="rId835"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-10010015-4000-3/" TargetMode="External" Id="rId836"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-10010015-4000/" TargetMode="External" Id="rId837"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-10010015-5000-4/" TargetMode="External" Id="rId838"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-10010015-5000-2/" TargetMode="External" Id="rId839"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-10010015-5000-3/" TargetMode="External" Id="rId840"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-10010015-5000/" TargetMode="External" Id="rId841"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-75x7515-3000-2/" TargetMode="External" Id="rId842"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/svetodiodnyy-svetil-nik-geniled-griliato-tetris-dlya-yacheyki-75x75-15-3000k-mikroprizma-chernyy-bez-drayvera/" TargetMode="External" Id="rId843"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-75x7515-3000/" TargetMode="External" Id="rId844"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/svetodiodnyy-svetil-nik-geniled-griliato-tetris-dlya-yacheyki-75x75-15-3000k-opal-chernyy-bez-drayvera/" TargetMode="External" Id="rId845"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-75x7515-4000-2/" TargetMode="External" Id="rId846"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-75x7515-4000/" TargetMode="External" Id="rId847"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/svetodiodnyy-svetil-nik-geniled-griliato-tetris-dlya-yacheyki-75x75-15-4000k-opal-chernyy-bez-drayvera/" TargetMode="External" Id="rId848"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-75x7515-5000-2/" TargetMode="External" Id="rId849"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/svetodiodnyy-svetil-nik-geniled-griliato-tetris-dlya-yacheyki-75x75-15-5000k-mikroprizma-chernyy-bez-drayvera/" TargetMode="External" Id="rId850"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-75x7515-5000/" TargetMode="External" Id="rId851"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/svetodiodnyy-svetil-nik-geniled-griliato-tetris-dlya-yacheyki-75x75-15-5000k-opal-chernyy-bez-drayvera/" TargetMode="External" Id="rId852"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/svetodiodnyy-svetil-nik-geniled-griliato-tetris-dlya-yacheyki-75h75-10-3000k-mikroprizma-bez-drayvera/" TargetMode="External" Id="rId853"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/svetodiodnyy-svetil-nik-geniled-griliato-tetris-dlya-yacheyki-75h75-10-3000k-mikroprizma-chernyy-bez-drayvera/" TargetMode="External" Id="rId854"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/svetodiodnyy-svetil-nik-geniled-griliato-tetris-dlya-yacheyki-75h75-10-3000k-opal-bez-drayvera/" TargetMode="External" Id="rId855"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/svetodiodnyy-svetil-nik-geniled-griliato-tetris-dlya-yacheyki-75h75-10-3000k-opal-chernyy-bez-drayvera/" TargetMode="External" Id="rId856"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/svetodiodnyy-svetil-nik-geniled-griliato-tetris-dlya-yacheyki-75h75-10-4000k-mikroprizma-bez-drayvera/" TargetMode="External" Id="rId857"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/svetodiodnyy-svetil-nik-geniled-griliato-tetris-dlya-yacheyki-75h75-10-4000k-mikroprizma-chernyy-bez-drayvera/" TargetMode="External" Id="rId858"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/svetodiodnyy-svetil-nik-geniled-griliato-tetris-dlya-yacheyki-75h75-10-4000k-opal-bez-drayvera/" TargetMode="External" Id="rId859"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/svetodiodnyy-svetil-nik-geniled-griliato-tetris-dlya-yacheyki-75h75-10-4000k-opal-chernyy-bez-drayvera/" TargetMode="External" Id="rId860"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/svetodiodnyy-svetil-nik-geniled-griliato-tetris-dlya-yacheyki-75h75-10-5000k-mikroprizma-bez-drayvera/" TargetMode="External" Id="rId861"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/svetodiodnyy-svetil-nik-geniled-griliato-tetris-dlya-yacheyki-75h75-10-5000k-mikroprizma-chernyy-bez-drayvera/" TargetMode="External" Id="rId862"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/svetodiodnyy-svetil-nik-geniled-griliato-tetris-dlya-yacheyki-75h75-10-5000k-opal-bez-drayvera/" TargetMode="External" Id="rId863"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/svetodiodnyy-svetil-nik-geniled-griliato-tetris-dlya-yacheyki-75h75-10-5000k-opal-chernyy-bez-drayvera/" TargetMode="External" Id="rId864"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/svetodiodnyy-svetil-nik-griliato-tetris-dlya-yacheyki-75x75-15-4000k-mikroprizma-chernyy-bez-drayvera/" TargetMode="External" Id="rId865"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-office-comfort-45vt-4000k-90ra-opal/" TargetMode="External" Id="rId866"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-office-comfort-45vt-4000k-90ra-opal/svetodiodnyy-svetil-nik-geniled-office-comfort-595x595x60-45vt-3000k-90ra-opal/" TargetMode="External" Id="rId867"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-office-comfort-45vt-4000k-90ra-opal/svetodiodnyy-svetil-nik-office-comfort-595x595x60-45vt-4000k-90ra-ip54-opal/" TargetMode="External" Id="rId868"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-office-comfort-45vt-4000k-90ra-opal/svetodiodnyy-svetil-nik-office-comfort-595x595x60-45vt-4000k-90ra-opal/" TargetMode="External" Id="rId869"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-office-comfort-45vt-4000k-90ra-opal/svetodiodnyy-svetil-nik-office-comfort-595x595x60-45vt-5000k-90ra-ip54-opal/" TargetMode="External" Id="rId870"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-office-comfort-45vt-4000k-90ra-opal/svetodiodnyy-svetil-nik-office-comfort-595x595x60-45vt-5000k-90ra-opal/" TargetMode="External" Id="rId871"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-office-comfort-45vt-4000k-90ra-opal/svetodiodnyy-svetil-nik-office-comfort-595x595x60-60vt-3000k-90ra-opal/" TargetMode="External" Id="rId872"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-office-comfort-45vt-4000k-90ra-opal/svetodiodnyy-svetil-nik-office-comfort-595x595x60-60vt-4000k-90ra-ip54-opal/" TargetMode="External" Id="rId873"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-office-comfort-45vt-4000k-90ra-opal/svetodiodnyy-svetil-nik-office-comfort-595x595x60-60vt-4000k-90ra-opal/" TargetMode="External" Id="rId874"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-office-comfort-45vt-4000k-90ra-opal/svetodiodnyy-svetil-nik-office-comfort-595x595x60-60vt-5000k-90ra-ip54-opal/" TargetMode="External" Id="rId875"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-office-comfort-45vt-4000k-90ra-opal/svetodiodnyy-svetil-nik-office-comfort-595x595x60-60vt-5000k-90ra-opal/" TargetMode="External" Id="rId876"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-office-comfort-45vt-4000k-90ra-opal/svetodiodnyy-svetil-nik-office-comfort-595x595x60-75vt-3000k-90ra-opal/" TargetMode="External" Id="rId877"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-office-comfort-45vt-4000k-90ra-opal/svetodiodnyy-svetil-nik-office-comfort-595x595x60-75vt-4000k-90ra-opal/" TargetMode="External" Id="rId878"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-office-comfort-45vt-4000k-90ra-opal/svetodiodnyy-svetil-nik-office-comfort-595x595x60-75vt-5000k-90ra-opal/" TargetMode="External" Id="rId879"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-office-comfort-45vt-4000k-90ra-opal/svetodiodnyy-svetil-nik-office-comfort-595x595x60-90vt-3000k-90ra-opal/" TargetMode="External" Id="rId880"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-office-comfort-45vt-4000k-90ra-opal/svetodiodnyy-svetil-nik-office-comfort-595x595x60-90vt-4000k-90ra-opal/" TargetMode="External" Id="rId881"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-office-comfort-45vt-4000k-90ra-opal/svetodiodnyy-svetil-nik-office-comfort-595x595x60-90vt-5000k-90ra-opal/" TargetMode="External" Id="rId882"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId883"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:G23"/>
+  <dimension ref="A1:G886"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="8" customWidth="1" min="1" max="1"/>
     <col width="30" customWidth="1" min="2" max="2"/>
     <col width="50" customWidth="1" min="3" max="3"/>
     <col width="40" customWidth="1" min="4" max="4"/>
     <col width="10" customWidth="1" min="5" max="5"/>
     <col width="20" customWidth="1" min="6" max="6"/>
     <col width="20" customWidth="1" min="7" max="7"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>+74957888385</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>https://top-svet.ru</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>info@top-svet.ru</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>2026-02-17 10:24</t>
+          <t>2026-05-12 14:30</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Показаны только результаты, подходящие под установленные во время скачивания фильтры. Для скачивания прайс-листа на все товары категории - щёлкните на этот текст.</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
           <t>ОФИСНЫЕ СВЕТОДИОДНЫЕ СВЕТИЛЬНИКИ</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
           <t>Артикул</t>
         </is>
       </c>
       <c r="B7" s="5" t="inlineStr">
         <is>
@@ -1109,78 +1109,29420 @@
         </is>
       </c>
       <c r="C23" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник DS-U80 45 Вт ip54, DS-0384</t>
         </is>
       </c>
       <c r="D23" s="8" t="inlineStr">
         <is>
           <t>45 Вт, 4800 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E23" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F23" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G23" s="9" t="inlineStr">
         <is>
           <t>4 650,00 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="6" t="inlineStr">
+        <is>
+          <t>505680</t>
+        </is>
+      </c>
+      <c r="B24" s="6" t="inlineStr"/>
+      <c r="C24" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D24" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E24" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F24" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G24" s="9" t="inlineStr">
+        <is>
+          <t>2 859,00 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="6" t="inlineStr">
+        <is>
+          <t>506264</t>
+        </is>
+      </c>
+      <c r="B25" s="6" t="inlineStr"/>
+      <c r="C25" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x5 для ячейки 100x100/10 25Вт 3000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D25" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E25" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F25" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G25" s="9" t="inlineStr">
+        <is>
+          <t>6 627,50 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="6" t="inlineStr">
+        <is>
+          <t>506185</t>
+        </is>
+      </c>
+      <c r="B26" s="6" t="inlineStr"/>
+      <c r="C26" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x5 для ячейки 100x100/10 25Вт 3000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D26" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E26" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F26" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G26" s="9" t="inlineStr">
+        <is>
+          <t>6 627,50 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="6" t="inlineStr">
+        <is>
+          <t>506263</t>
+        </is>
+      </c>
+      <c r="B27" s="6" t="inlineStr"/>
+      <c r="C27" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x5 для ячейки 100x100/10 25Вт 3000К Опал</t>
+        </is>
+      </c>
+      <c r="D27" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E27" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F27" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G27" s="9" t="inlineStr">
+        <is>
+          <t>6 627,50 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="6" t="inlineStr">
+        <is>
+          <t>506184</t>
+        </is>
+      </c>
+      <c r="B28" s="6" t="inlineStr"/>
+      <c r="C28" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x5 для ячейки 100x100/10 25Вт 3000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D28" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E28" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F28" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G28" s="9" t="inlineStr">
+        <is>
+          <t>6 627,50 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="6" t="inlineStr">
+        <is>
+          <t>506266</t>
+        </is>
+      </c>
+      <c r="B29" s="6" t="inlineStr"/>
+      <c r="C29" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x5 для ячейки 100x100/10 25Вт 4000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D29" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E29" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F29" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G29" s="9" t="inlineStr">
+        <is>
+          <t>6 627,50 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="6" t="inlineStr">
+        <is>
+          <t>506187</t>
+        </is>
+      </c>
+      <c r="B30" s="6" t="inlineStr"/>
+      <c r="C30" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x5 для ячейки 100x100/10 25Вт 4000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D30" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E30" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F30" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G30" s="9" t="inlineStr">
+        <is>
+          <t>6 627,50 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="6" t="inlineStr">
+        <is>
+          <t>506265</t>
+        </is>
+      </c>
+      <c r="B31" s="6" t="inlineStr"/>
+      <c r="C31" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x5 для ячейки 100x100/10 25Вт 4000К Опал</t>
+        </is>
+      </c>
+      <c r="D31" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E31" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F31" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G31" s="9" t="inlineStr">
+        <is>
+          <t>6 627,50 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="6" t="inlineStr">
+        <is>
+          <t>506186</t>
+        </is>
+      </c>
+      <c r="B32" s="6" t="inlineStr"/>
+      <c r="C32" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x5 для ячейки 100x100/10 25Вт 4000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D32" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E32" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F32" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G32" s="9" t="inlineStr">
+        <is>
+          <t>6 627,50 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="6" t="inlineStr">
+        <is>
+          <t>506268</t>
+        </is>
+      </c>
+      <c r="B33" s="6" t="inlineStr"/>
+      <c r="C33" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x5 для ячейки 100x100/10 25Вт 5000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D33" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E33" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F33" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G33" s="9" t="inlineStr">
+        <is>
+          <t>6 627,50 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="6" t="inlineStr">
+        <is>
+          <t>506189</t>
+        </is>
+      </c>
+      <c r="B34" s="6" t="inlineStr"/>
+      <c r="C34" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x5 для ячейки 100x100/10 25Вт 5000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D34" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E34" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F34" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G34" s="9" t="inlineStr">
+        <is>
+          <t>6 627,50 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="6" t="inlineStr">
+        <is>
+          <t>506267</t>
+        </is>
+      </c>
+      <c r="B35" s="6" t="inlineStr"/>
+      <c r="C35" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x5 для ячейки 100x100/10 25Вт 5000К Опал</t>
+        </is>
+      </c>
+      <c r="D35" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E35" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F35" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G35" s="9" t="inlineStr">
+        <is>
+          <t>6 627,50 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="6" t="inlineStr">
+        <is>
+          <t>506188</t>
+        </is>
+      </c>
+      <c r="B36" s="6" t="inlineStr"/>
+      <c r="C36" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x5 для ячейки 100x100/10 25Вт 5000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D36" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E36" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F36" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G36" s="9" t="inlineStr">
+        <is>
+          <t>6 627,50 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="6" t="inlineStr">
+        <is>
+          <t>506421</t>
+        </is>
+      </c>
+      <c r="B37" s="6" t="inlineStr"/>
+      <c r="C37" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x5 для ячейки 100x100/15 25Вт 3000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D37" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E37" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F37" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G37" s="9" t="inlineStr">
+        <is>
+          <t>6 627,50 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="6" t="inlineStr">
+        <is>
+          <t>506343</t>
+        </is>
+      </c>
+      <c r="B38" s="6" t="inlineStr"/>
+      <c r="C38" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x5 для ячейки 100x100/15 25Вт 3000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D38" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E38" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F38" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G38" s="9" t="inlineStr">
+        <is>
+          <t>6 627,50 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="6" t="inlineStr">
+        <is>
+          <t>506420</t>
+        </is>
+      </c>
+      <c r="B39" s="6" t="inlineStr"/>
+      <c r="C39" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x5 для ячейки 100x100/15 25Вт 3000К Опал</t>
+        </is>
+      </c>
+      <c r="D39" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E39" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F39" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G39" s="9" t="inlineStr">
+        <is>
+          <t>6 627,50 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="6" t="inlineStr">
+        <is>
+          <t>506342</t>
+        </is>
+      </c>
+      <c r="B40" s="6" t="inlineStr"/>
+      <c r="C40" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x5 для ячейки 100x100/15 25Вт 3000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D40" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E40" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F40" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G40" s="9" t="inlineStr">
+        <is>
+          <t>6 627,50 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="6" t="inlineStr">
+        <is>
+          <t>506423</t>
+        </is>
+      </c>
+      <c r="B41" s="6" t="inlineStr"/>
+      <c r="C41" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x5 для ячейки 100x100/15 25Вт 4000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D41" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E41" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F41" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G41" s="9" t="inlineStr">
+        <is>
+          <t>6 627,50 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="6" t="inlineStr">
+        <is>
+          <t>506345</t>
+        </is>
+      </c>
+      <c r="B42" s="6" t="inlineStr"/>
+      <c r="C42" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x5 для ячейки 100x100/15 25Вт 4000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D42" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E42" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F42" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G42" s="9" t="inlineStr">
+        <is>
+          <t>6 627,50 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="6" t="inlineStr">
+        <is>
+          <t>506422</t>
+        </is>
+      </c>
+      <c r="B43" s="6" t="inlineStr"/>
+      <c r="C43" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x5 для ячейки 100x100/15 25Вт 4000К Опал</t>
+        </is>
+      </c>
+      <c r="D43" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E43" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F43" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G43" s="9" t="inlineStr">
+        <is>
+          <t>6 627,50 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="6" t="inlineStr">
+        <is>
+          <t>506344</t>
+        </is>
+      </c>
+      <c r="B44" s="6" t="inlineStr"/>
+      <c r="C44" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x5 для ячейки 100x100/15 25Вт 4000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D44" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E44" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F44" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G44" s="9" t="inlineStr">
+        <is>
+          <t>6 627,50 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="6" t="inlineStr">
+        <is>
+          <t>506425</t>
+        </is>
+      </c>
+      <c r="B45" s="6" t="inlineStr"/>
+      <c r="C45" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x5 для ячейки 100x100/15 25Вт 5000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D45" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E45" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F45" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G45" s="9" t="inlineStr">
+        <is>
+          <t>6 627,50 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="6" t="inlineStr">
+        <is>
+          <t>506347</t>
+        </is>
+      </c>
+      <c r="B46" s="6" t="inlineStr"/>
+      <c r="C46" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x5 для ячейки 100x100/15 25Вт 5000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D46" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E46" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F46" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G46" s="9" t="inlineStr">
+        <is>
+          <t>6 627,50 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="6" t="inlineStr">
+        <is>
+          <t>506424</t>
+        </is>
+      </c>
+      <c r="B47" s="6" t="inlineStr"/>
+      <c r="C47" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x5 для ячейки 100x100/15 25Вт 5000К Опал</t>
+        </is>
+      </c>
+      <c r="D47" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E47" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F47" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G47" s="9" t="inlineStr">
+        <is>
+          <t>6 627,50 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="6" t="inlineStr">
+        <is>
+          <t>506346</t>
+        </is>
+      </c>
+      <c r="B48" s="6" t="inlineStr"/>
+      <c r="C48" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x5 для ячейки 100x100/15 25Вт 5000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D48" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E48" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F48" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G48" s="9" t="inlineStr">
+        <is>
+          <t>6 627,50 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="6" t="inlineStr">
+        <is>
+          <t>505939</t>
+        </is>
+      </c>
+      <c r="B49" s="6" t="inlineStr"/>
+      <c r="C49" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x5 для ячейки 75x75/10 25Вт 3000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D49" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E49" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F49" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G49" s="9" t="inlineStr">
+        <is>
+          <t>5 801,40 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="6" t="inlineStr">
+        <is>
+          <t>505861</t>
+        </is>
+      </c>
+      <c r="B50" s="6" t="inlineStr"/>
+      <c r="C50" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x5 для ячейки 75x75/10 25Вт 3000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D50" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E50" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F50" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G50" s="9" t="inlineStr">
+        <is>
+          <t>5 801,40 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="6" t="inlineStr">
+        <is>
+          <t>505938</t>
+        </is>
+      </c>
+      <c r="B51" s="6" t="inlineStr"/>
+      <c r="C51" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x5 для ячейки 75x75/10 25Вт 3000К Опал</t>
+        </is>
+      </c>
+      <c r="D51" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E51" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F51" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G51" s="9" t="inlineStr">
+        <is>
+          <t>5 801,40 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="6" t="inlineStr">
+        <is>
+          <t>505860</t>
+        </is>
+      </c>
+      <c r="B52" s="6" t="inlineStr"/>
+      <c r="C52" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x5 для ячейки 75x75/10 25Вт 3000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D52" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E52" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F52" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G52" s="9" t="inlineStr">
+        <is>
+          <t>5 801,40 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" s="6" t="inlineStr">
+        <is>
+          <t>505941</t>
+        </is>
+      </c>
+      <c r="B53" s="6" t="inlineStr"/>
+      <c r="C53" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x5 для ячейки 75x75/10 25Вт 4000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D53" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E53" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F53" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G53" s="9" t="inlineStr">
+        <is>
+          <t>5 801,40 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" s="6" t="inlineStr">
+        <is>
+          <t>505863</t>
+        </is>
+      </c>
+      <c r="B54" s="6" t="inlineStr"/>
+      <c r="C54" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x5 для ячейки 75x75/10 25Вт 4000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D54" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E54" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F54" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G54" s="9" t="inlineStr">
+        <is>
+          <t>5 801,40 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" s="6" t="inlineStr">
+        <is>
+          <t>505940</t>
+        </is>
+      </c>
+      <c r="B55" s="6" t="inlineStr"/>
+      <c r="C55" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x5 для ячейки 75x75/10 25Вт 4000К Опал</t>
+        </is>
+      </c>
+      <c r="D55" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E55" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F55" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G55" s="9" t="inlineStr">
+        <is>
+          <t>5 801,40 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" s="6" t="inlineStr">
+        <is>
+          <t>505862</t>
+        </is>
+      </c>
+      <c r="B56" s="6" t="inlineStr"/>
+      <c r="C56" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x5 для ячейки 75x75/10 25Вт 4000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D56" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E56" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F56" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G56" s="9" t="inlineStr">
+        <is>
+          <t>5 801,40 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" s="6" t="inlineStr">
+        <is>
+          <t>505943</t>
+        </is>
+      </c>
+      <c r="B57" s="6" t="inlineStr"/>
+      <c r="C57" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x5 для ячейки 75x75/10 25Вт 5000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D57" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E57" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F57" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G57" s="9" t="inlineStr">
+        <is>
+          <t>5 801,40 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" s="6" t="inlineStr">
+        <is>
+          <t>505865</t>
+        </is>
+      </c>
+      <c r="B58" s="6" t="inlineStr"/>
+      <c r="C58" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x5 для ячейки 75x75/10 25Вт 5000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D58" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E58" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F58" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G58" s="9" t="inlineStr">
+        <is>
+          <t>5 801,40 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" s="6" t="inlineStr">
+        <is>
+          <t>505942</t>
+        </is>
+      </c>
+      <c r="B59" s="6" t="inlineStr"/>
+      <c r="C59" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x5 для ячейки 75x75/10 25Вт 5000К Опал</t>
+        </is>
+      </c>
+      <c r="D59" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E59" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F59" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G59" s="9" t="inlineStr">
+        <is>
+          <t>5 801,40 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" s="6" t="inlineStr">
+        <is>
+          <t>505864</t>
+        </is>
+      </c>
+      <c r="B60" s="6" t="inlineStr"/>
+      <c r="C60" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x5 для ячейки 75x75/10 25Вт 5000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D60" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E60" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F60" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G60" s="9" t="inlineStr">
+        <is>
+          <t>5 801,40 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" s="6" t="inlineStr">
+        <is>
+          <t>506276</t>
+        </is>
+      </c>
+      <c r="B61" s="6" t="inlineStr"/>
+      <c r="C61" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x6 для ячейки 100x100/10 30Вт 3000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D61" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E61" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F61" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G61" s="9" t="inlineStr">
+        <is>
+          <t>7 846,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" s="6" t="inlineStr">
+        <is>
+          <t>506197</t>
+        </is>
+      </c>
+      <c r="B62" s="6" t="inlineStr"/>
+      <c r="C62" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x6 для ячейки 100x100/10 30Вт 3000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D62" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E62" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F62" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G62" s="9" t="inlineStr">
+        <is>
+          <t>7 846,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" s="6" t="inlineStr">
+        <is>
+          <t>506275</t>
+        </is>
+      </c>
+      <c r="B63" s="6" t="inlineStr"/>
+      <c r="C63" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x6 для ячейки 100x100/10 30Вт 3000К Опал</t>
+        </is>
+      </c>
+      <c r="D63" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E63" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F63" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G63" s="9" t="inlineStr">
+        <is>
+          <t>7 846,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" s="6" t="inlineStr">
+        <is>
+          <t>506196</t>
+        </is>
+      </c>
+      <c r="B64" s="6" t="inlineStr"/>
+      <c r="C64" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x6 для ячейки 100x100/10 30Вт 3000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D64" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E64" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F64" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G64" s="9" t="inlineStr">
+        <is>
+          <t>7 846,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" s="6" t="inlineStr">
+        <is>
+          <t>506278</t>
+        </is>
+      </c>
+      <c r="B65" s="6" t="inlineStr"/>
+      <c r="C65" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x6 для ячейки 100x100/10 30Вт 4000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D65" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E65" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F65" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G65" s="9" t="inlineStr">
+        <is>
+          <t>7 846,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" s="6" t="inlineStr">
+        <is>
+          <t>506199</t>
+        </is>
+      </c>
+      <c r="B66" s="6" t="inlineStr"/>
+      <c r="C66" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x6 для ячейки 100x100/10 30Вт 4000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D66" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E66" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F66" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G66" s="9" t="inlineStr">
+        <is>
+          <t>7 846,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" s="6" t="inlineStr">
+        <is>
+          <t>506277</t>
+        </is>
+      </c>
+      <c r="B67" s="6" t="inlineStr"/>
+      <c r="C67" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x6 для ячейки 100x100/10 30Вт 4000К Опал</t>
+        </is>
+      </c>
+      <c r="D67" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E67" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F67" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G67" s="9" t="inlineStr">
+        <is>
+          <t>7 846,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" s="6" t="inlineStr">
+        <is>
+          <t>506198</t>
+        </is>
+      </c>
+      <c r="B68" s="6" t="inlineStr"/>
+      <c r="C68" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x6 для ячейки 100x100/10 30Вт 4000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D68" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E68" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F68" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G68" s="9" t="inlineStr">
+        <is>
+          <t>7 846,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" s="6" t="inlineStr">
+        <is>
+          <t>506280</t>
+        </is>
+      </c>
+      <c r="B69" s="6" t="inlineStr"/>
+      <c r="C69" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x6 для ячейки 100x100/10 30Вт 5000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D69" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E69" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F69" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G69" s="9" t="inlineStr">
+        <is>
+          <t>7 846,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" s="6" t="inlineStr">
+        <is>
+          <t>506201</t>
+        </is>
+      </c>
+      <c r="B70" s="6" t="inlineStr"/>
+      <c r="C70" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x6 для ячейки 100x100/10 30Вт 5000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D70" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E70" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F70" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G70" s="9" t="inlineStr">
+        <is>
+          <t>7 846,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" s="6" t="inlineStr">
+        <is>
+          <t>506279</t>
+        </is>
+      </c>
+      <c r="B71" s="6" t="inlineStr"/>
+      <c r="C71" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x6 для ячейки 100x100/10 30Вт 5000К Опал</t>
+        </is>
+      </c>
+      <c r="D71" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E71" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F71" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G71" s="9" t="inlineStr">
+        <is>
+          <t>7 846,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" s="6" t="inlineStr">
+        <is>
+          <t>506200</t>
+        </is>
+      </c>
+      <c r="B72" s="6" t="inlineStr"/>
+      <c r="C72" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x6 для ячейки 100x100/10 30Вт 5000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D72" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E72" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F72" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G72" s="9" t="inlineStr">
+        <is>
+          <t>7 846,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" s="6" t="inlineStr">
+        <is>
+          <t>506433</t>
+        </is>
+      </c>
+      <c r="B73" s="6" t="inlineStr"/>
+      <c r="C73" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x6 для ячейки 100x100/15 30Вт 3000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D73" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E73" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F73" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G73" s="9" t="inlineStr">
+        <is>
+          <t>7 846,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" s="6" t="inlineStr">
+        <is>
+          <t>506355</t>
+        </is>
+      </c>
+      <c r="B74" s="6" t="inlineStr"/>
+      <c r="C74" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x6 для ячейки 100x100/15 30Вт 3000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D74" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E74" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F74" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G74" s="9" t="inlineStr">
+        <is>
+          <t>7 846,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" s="6" t="inlineStr">
+        <is>
+          <t>506432</t>
+        </is>
+      </c>
+      <c r="B75" s="6" t="inlineStr"/>
+      <c r="C75" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x6 для ячейки 100x100/15 30Вт 3000К Опал</t>
+        </is>
+      </c>
+      <c r="D75" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E75" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F75" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G75" s="9" t="inlineStr">
+        <is>
+          <t>7 846,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" s="6" t="inlineStr">
+        <is>
+          <t>506354</t>
+        </is>
+      </c>
+      <c r="B76" s="6" t="inlineStr"/>
+      <c r="C76" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x6 для ячейки 100x100/15 30Вт 3000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D76" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E76" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F76" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G76" s="9" t="inlineStr">
+        <is>
+          <t>7 846,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" s="6" t="inlineStr">
+        <is>
+          <t>506435</t>
+        </is>
+      </c>
+      <c r="B77" s="6" t="inlineStr"/>
+      <c r="C77" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x6 для ячейки 100x100/15 30Вт 4000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D77" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E77" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F77" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G77" s="9" t="inlineStr">
+        <is>
+          <t>7 846,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" s="6" t="inlineStr">
+        <is>
+          <t>506357</t>
+        </is>
+      </c>
+      <c r="B78" s="6" t="inlineStr"/>
+      <c r="C78" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x6 для ячейки 100x100/15 30Вт 4000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D78" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E78" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F78" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G78" s="9" t="inlineStr">
+        <is>
+          <t>7 846,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" s="6" t="inlineStr">
+        <is>
+          <t>506434</t>
+        </is>
+      </c>
+      <c r="B79" s="6" t="inlineStr"/>
+      <c r="C79" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x6 для ячейки 100x100/15 30Вт 4000К Опал</t>
+        </is>
+      </c>
+      <c r="D79" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E79" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F79" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G79" s="9" t="inlineStr">
+        <is>
+          <t>7 846,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" s="6" t="inlineStr">
+        <is>
+          <t>506356</t>
+        </is>
+      </c>
+      <c r="B80" s="6" t="inlineStr"/>
+      <c r="C80" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x6 для ячейки 100x100/15 30Вт 4000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D80" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E80" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F80" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G80" s="9" t="inlineStr">
+        <is>
+          <t>7 846,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" s="6" t="inlineStr">
+        <is>
+          <t>506437</t>
+        </is>
+      </c>
+      <c r="B81" s="6" t="inlineStr"/>
+      <c r="C81" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x6 для ячейки 100x100/15 30Вт 5000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D81" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E81" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F81" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G81" s="9" t="inlineStr">
+        <is>
+          <t>7 846,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" s="6" t="inlineStr">
+        <is>
+          <t>506359</t>
+        </is>
+      </c>
+      <c r="B82" s="6" t="inlineStr"/>
+      <c r="C82" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x6 для ячейки 100x100/15 30Вт 5000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D82" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E82" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F82" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G82" s="9" t="inlineStr">
+        <is>
+          <t>7 846,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" s="6" t="inlineStr">
+        <is>
+          <t>506436</t>
+        </is>
+      </c>
+      <c r="B83" s="6" t="inlineStr"/>
+      <c r="C83" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x6 для ячейки 100x100/15 30Вт 5000К Опал</t>
+        </is>
+      </c>
+      <c r="D83" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E83" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F83" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G83" s="9" t="inlineStr">
+        <is>
+          <t>7 846,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" s="6" t="inlineStr">
+        <is>
+          <t>506358</t>
+        </is>
+      </c>
+      <c r="B84" s="6" t="inlineStr"/>
+      <c r="C84" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x6 для ячейки 100x100/15 30Вт 5000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D84" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E84" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F84" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G84" s="9" t="inlineStr">
+        <is>
+          <t>7 846,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" s="6" t="inlineStr">
+        <is>
+          <t>505945</t>
+        </is>
+      </c>
+      <c r="B85" s="6" t="inlineStr"/>
+      <c r="C85" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x6 для ячейки 75x75/10 30Вт 3000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D85" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E85" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F85" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G85" s="9" t="inlineStr">
+        <is>
+          <t>6 892,60 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" s="6" t="inlineStr">
+        <is>
+          <t>505867</t>
+        </is>
+      </c>
+      <c r="B86" s="6" t="inlineStr"/>
+      <c r="C86" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x6 для ячейки 75x75/10 30Вт 3000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D86" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E86" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F86" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G86" s="9" t="inlineStr">
+        <is>
+          <t>6 892,60 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" s="6" t="inlineStr">
+        <is>
+          <t>505944</t>
+        </is>
+      </c>
+      <c r="B87" s="6" t="inlineStr"/>
+      <c r="C87" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x6 для ячейки 75x75/10 30Вт 3000К Опал</t>
+        </is>
+      </c>
+      <c r="D87" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E87" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F87" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G87" s="9" t="inlineStr">
+        <is>
+          <t>6 892,60 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" s="6" t="inlineStr">
+        <is>
+          <t>505866</t>
+        </is>
+      </c>
+      <c r="B88" s="6" t="inlineStr"/>
+      <c r="C88" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x6 для ячейки 75x75/10 30Вт 3000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D88" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E88" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F88" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G88" s="9" t="inlineStr">
+        <is>
+          <t>6 892,60 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" s="6" t="inlineStr">
+        <is>
+          <t>505947</t>
+        </is>
+      </c>
+      <c r="B89" s="6" t="inlineStr"/>
+      <c r="C89" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x6 для ячейки 75x75/10 30Вт 4000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D89" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E89" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F89" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G89" s="9" t="inlineStr">
+        <is>
+          <t>6 892,60 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" s="6" t="inlineStr">
+        <is>
+          <t>505869</t>
+        </is>
+      </c>
+      <c r="B90" s="6" t="inlineStr"/>
+      <c r="C90" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x6 для ячейки 75x75/10 30Вт 4000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D90" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E90" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F90" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G90" s="9" t="inlineStr">
+        <is>
+          <t>6 892,60 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" s="6" t="inlineStr">
+        <is>
+          <t>505946</t>
+        </is>
+      </c>
+      <c r="B91" s="6" t="inlineStr"/>
+      <c r="C91" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x6 для ячейки 75x75/10 30Вт 4000К Опал</t>
+        </is>
+      </c>
+      <c r="D91" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E91" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F91" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G91" s="9" t="inlineStr">
+        <is>
+          <t>6 892,60 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" s="6" t="inlineStr">
+        <is>
+          <t>505868</t>
+        </is>
+      </c>
+      <c r="B92" s="6" t="inlineStr"/>
+      <c r="C92" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x6 для ячейки 75x75/10 30Вт 4000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D92" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E92" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F92" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G92" s="9" t="inlineStr">
+        <is>
+          <t>6 892,60 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" s="6" t="inlineStr">
+        <is>
+          <t>505949</t>
+        </is>
+      </c>
+      <c r="B93" s="6" t="inlineStr"/>
+      <c r="C93" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x6 для ячейки 75x75/10 30Вт 5000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D93" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E93" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F93" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G93" s="9" t="inlineStr">
+        <is>
+          <t>6 892,60 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" s="6" t="inlineStr">
+        <is>
+          <t>505871</t>
+        </is>
+      </c>
+      <c r="B94" s="6" t="inlineStr"/>
+      <c r="C94" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x6 для ячейки 75x75/10 30Вт 5000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D94" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E94" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F94" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G94" s="9" t="inlineStr">
+        <is>
+          <t>6 892,60 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" s="6" t="inlineStr">
+        <is>
+          <t>505948</t>
+        </is>
+      </c>
+      <c r="B95" s="6" t="inlineStr"/>
+      <c r="C95" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x6 для ячейки 75x75/10 30Вт 5000К Опал</t>
+        </is>
+      </c>
+      <c r="D95" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E95" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F95" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G95" s="9" t="inlineStr">
+        <is>
+          <t>6 892,60 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" s="6" t="inlineStr">
+        <is>
+          <t>505870</t>
+        </is>
+      </c>
+      <c r="B96" s="6" t="inlineStr"/>
+      <c r="C96" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x6 для ячейки 75x75/10 30Вт 5000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D96" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E96" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F96" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G96" s="9" t="inlineStr">
+        <is>
+          <t>6 892,60 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" s="6" t="inlineStr">
+        <is>
+          <t>506282</t>
+        </is>
+      </c>
+      <c r="B97" s="6" t="inlineStr"/>
+      <c r="C97" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x7 для ячейки 100x100/10 35Вт 3000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D97" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E97" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F97" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G97" s="9" t="inlineStr">
+        <is>
+          <t>8 763,70 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" s="6" t="inlineStr">
+        <is>
+          <t>506203</t>
+        </is>
+      </c>
+      <c r="B98" s="6" t="inlineStr"/>
+      <c r="C98" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x7 для ячейки 100x100/10 35Вт 3000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D98" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E98" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F98" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G98" s="9" t="inlineStr">
+        <is>
+          <t>8 763,70 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" s="6" t="inlineStr">
+        <is>
+          <t>506281</t>
+        </is>
+      </c>
+      <c r="B99" s="6" t="inlineStr"/>
+      <c r="C99" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x7 для ячейки 100x100/10 35Вт 3000К Опал</t>
+        </is>
+      </c>
+      <c r="D99" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E99" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F99" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G99" s="9" t="inlineStr">
+        <is>
+          <t>8 763,70 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" s="6" t="inlineStr">
+        <is>
+          <t>506202</t>
+        </is>
+      </c>
+      <c r="B100" s="6" t="inlineStr"/>
+      <c r="C100" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x7 для ячейки 100x100/10 35Вт 3000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D100" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E100" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F100" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G100" s="9" t="inlineStr">
+        <is>
+          <t>8 763,70 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" s="6" t="inlineStr">
+        <is>
+          <t>506284</t>
+        </is>
+      </c>
+      <c r="B101" s="6" t="inlineStr"/>
+      <c r="C101" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x7 для ячейки 100x100/10 35Вт 4000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D101" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E101" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F101" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G101" s="9" t="inlineStr">
+        <is>
+          <t>8 763,70 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" s="6" t="inlineStr">
+        <is>
+          <t>506205</t>
+        </is>
+      </c>
+      <c r="B102" s="6" t="inlineStr"/>
+      <c r="C102" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x7 для ячейки 100x100/10 35Вт 4000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D102" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E102" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F102" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G102" s="9" t="inlineStr">
+        <is>
+          <t>8 763,70 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" s="6" t="inlineStr">
+        <is>
+          <t>506283</t>
+        </is>
+      </c>
+      <c r="B103" s="6" t="inlineStr"/>
+      <c r="C103" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x7 для ячейки 100x100/10 35Вт 4000К Опал</t>
+        </is>
+      </c>
+      <c r="D103" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E103" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F103" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G103" s="9" t="inlineStr">
+        <is>
+          <t>8 763,70 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" s="6" t="inlineStr">
+        <is>
+          <t>506204</t>
+        </is>
+      </c>
+      <c r="B104" s="6" t="inlineStr"/>
+      <c r="C104" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x7 для ячейки 100x100/10 35Вт 4000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D104" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E104" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F104" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G104" s="9" t="inlineStr">
+        <is>
+          <t>8 763,70 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" s="6" t="inlineStr">
+        <is>
+          <t>506286</t>
+        </is>
+      </c>
+      <c r="B105" s="6" t="inlineStr"/>
+      <c r="C105" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x7 для ячейки 100x100/10 35Вт 5000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D105" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E105" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F105" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G105" s="9" t="inlineStr">
+        <is>
+          <t>8 763,70 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" s="6" t="inlineStr">
+        <is>
+          <t>506207</t>
+        </is>
+      </c>
+      <c r="B106" s="6" t="inlineStr"/>
+      <c r="C106" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x7 для ячейки 100x100/10 35Вт 5000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D106" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E106" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F106" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G106" s="9" t="inlineStr">
+        <is>
+          <t>8 763,70 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" s="6" t="inlineStr">
+        <is>
+          <t>506285</t>
+        </is>
+      </c>
+      <c r="B107" s="6" t="inlineStr"/>
+      <c r="C107" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x7 для ячейки 100x100/10 35Вт 5000К Опал</t>
+        </is>
+      </c>
+      <c r="D107" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E107" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F107" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G107" s="9" t="inlineStr">
+        <is>
+          <t>8 763,70 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" s="6" t="inlineStr">
+        <is>
+          <t>506206</t>
+        </is>
+      </c>
+      <c r="B108" s="6" t="inlineStr"/>
+      <c r="C108" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x7 для ячейки 100x100/10 35Вт 5000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D108" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E108" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F108" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G108" s="9" t="inlineStr">
+        <is>
+          <t>8 763,70 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" s="6" t="inlineStr">
+        <is>
+          <t>506439</t>
+        </is>
+      </c>
+      <c r="B109" s="6" t="inlineStr"/>
+      <c r="C109" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x7 для ячейки 100x100/15 35Вт 3000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D109" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E109" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F109" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G109" s="9" t="inlineStr">
+        <is>
+          <t>8 763,70 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" s="6" t="inlineStr">
+        <is>
+          <t>506361</t>
+        </is>
+      </c>
+      <c r="B110" s="6" t="inlineStr"/>
+      <c r="C110" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x7 для ячейки 100x100/15 35Вт 3000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D110" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E110" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F110" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G110" s="9" t="inlineStr">
+        <is>
+          <t>8 763,70 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" s="6" t="inlineStr">
+        <is>
+          <t>506438</t>
+        </is>
+      </c>
+      <c r="B111" s="6" t="inlineStr"/>
+      <c r="C111" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x7 для ячейки 100x100/15 35Вт 3000К Опал</t>
+        </is>
+      </c>
+      <c r="D111" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E111" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F111" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G111" s="9" t="inlineStr">
+        <is>
+          <t>8 763,70 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" s="6" t="inlineStr">
+        <is>
+          <t>506360</t>
+        </is>
+      </c>
+      <c r="B112" s="6" t="inlineStr"/>
+      <c r="C112" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x7 для ячейки 100x100/15 35Вт 3000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D112" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E112" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F112" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G112" s="9" t="inlineStr">
+        <is>
+          <t>8 763,70 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" s="6" t="inlineStr">
+        <is>
+          <t>506441</t>
+        </is>
+      </c>
+      <c r="B113" s="6" t="inlineStr"/>
+      <c r="C113" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x7 для ячейки 100x100/15 35Вт 4000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D113" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E113" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F113" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G113" s="9" t="inlineStr">
+        <is>
+          <t>8 763,70 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" s="6" t="inlineStr">
+        <is>
+          <t>506363</t>
+        </is>
+      </c>
+      <c r="B114" s="6" t="inlineStr"/>
+      <c r="C114" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x7 для ячейки 100x100/15 35Вт 4000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D114" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E114" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F114" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G114" s="9" t="inlineStr">
+        <is>
+          <t>8 763,70 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" s="6" t="inlineStr">
+        <is>
+          <t>506440</t>
+        </is>
+      </c>
+      <c r="B115" s="6" t="inlineStr"/>
+      <c r="C115" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x7 для ячейки 100x100/15 35Вт 4000К Опал</t>
+        </is>
+      </c>
+      <c r="D115" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E115" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F115" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G115" s="9" t="inlineStr">
+        <is>
+          <t>8 763,70 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" s="6" t="inlineStr">
+        <is>
+          <t>506362</t>
+        </is>
+      </c>
+      <c r="B116" s="6" t="inlineStr"/>
+      <c r="C116" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x7 для ячейки 100x100/15 35Вт 4000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D116" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E116" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F116" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G116" s="9" t="inlineStr">
+        <is>
+          <t>8 763,70 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" s="6" t="inlineStr">
+        <is>
+          <t>506443</t>
+        </is>
+      </c>
+      <c r="B117" s="6" t="inlineStr"/>
+      <c r="C117" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x7 для ячейки 100x100/15 35Вт 5000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D117" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E117" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F117" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G117" s="9" t="inlineStr">
+        <is>
+          <t>8 763,70 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" s="6" t="inlineStr">
+        <is>
+          <t>506365</t>
+        </is>
+      </c>
+      <c r="B118" s="6" t="inlineStr"/>
+      <c r="C118" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x7 для ячейки 100x100/15 35Вт 5000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D118" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E118" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F118" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G118" s="9" t="inlineStr">
+        <is>
+          <t>8 763,70 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" s="6" t="inlineStr">
+        <is>
+          <t>506442</t>
+        </is>
+      </c>
+      <c r="B119" s="6" t="inlineStr"/>
+      <c r="C119" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x7 для ячейки 100x100/15 35Вт 5000К Опал</t>
+        </is>
+      </c>
+      <c r="D119" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E119" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F119" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G119" s="9" t="inlineStr">
+        <is>
+          <t>8 763,70 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" s="6" t="inlineStr">
+        <is>
+          <t>506364</t>
+        </is>
+      </c>
+      <c r="B120" s="6" t="inlineStr"/>
+      <c r="C120" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x7 для ячейки 100x100/15 35Вт 5000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D120" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E120" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F120" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G120" s="9" t="inlineStr">
+        <is>
+          <t>8 763,70 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" s="6" t="inlineStr">
+        <is>
+          <t>505957</t>
+        </is>
+      </c>
+      <c r="B121" s="6" t="inlineStr"/>
+      <c r="C121" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x7 для ячейки 75x75/10 35Вт 3000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D121" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E121" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F121" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G121" s="9" t="inlineStr">
+        <is>
+          <t>7 861,70 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" s="6" t="inlineStr">
+        <is>
+          <t>505879</t>
+        </is>
+      </c>
+      <c r="B122" s="6" t="inlineStr"/>
+      <c r="C122" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x7 для ячейки 75x75/10 35Вт 3000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D122" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E122" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F122" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G122" s="9" t="inlineStr">
+        <is>
+          <t>7 861,70 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" s="6" t="inlineStr">
+        <is>
+          <t>505956</t>
+        </is>
+      </c>
+      <c r="B123" s="6" t="inlineStr"/>
+      <c r="C123" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x7 для ячейки 75x75/10 35Вт 3000К Опал</t>
+        </is>
+      </c>
+      <c r="D123" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E123" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F123" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G123" s="9" t="inlineStr">
+        <is>
+          <t>7 861,70 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" s="6" t="inlineStr">
+        <is>
+          <t>505878</t>
+        </is>
+      </c>
+      <c r="B124" s="6" t="inlineStr"/>
+      <c r="C124" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x7 для ячейки 75x75/10 35Вт 3000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D124" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E124" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F124" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G124" s="9" t="inlineStr">
+        <is>
+          <t>7 861,70 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" s="6" t="inlineStr">
+        <is>
+          <t>505959</t>
+        </is>
+      </c>
+      <c r="B125" s="6" t="inlineStr"/>
+      <c r="C125" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x7 для ячейки 75x75/10 35Вт 4000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D125" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E125" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F125" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G125" s="9" t="inlineStr">
+        <is>
+          <t>7 861,70 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" s="6" t="inlineStr">
+        <is>
+          <t>505881</t>
+        </is>
+      </c>
+      <c r="B126" s="6" t="inlineStr"/>
+      <c r="C126" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x7 для ячейки 75x75/10 35Вт 4000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D126" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E126" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F126" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G126" s="9" t="inlineStr">
+        <is>
+          <t>7 861,70 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" s="6" t="inlineStr">
+        <is>
+          <t>505958</t>
+        </is>
+      </c>
+      <c r="B127" s="6" t="inlineStr"/>
+      <c r="C127" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x7 для ячейки 75x75/10 35Вт 4000К Опал</t>
+        </is>
+      </c>
+      <c r="D127" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E127" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F127" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G127" s="9" t="inlineStr">
+        <is>
+          <t>7 861,70 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" s="6" t="inlineStr">
+        <is>
+          <t>505880</t>
+        </is>
+      </c>
+      <c r="B128" s="6" t="inlineStr"/>
+      <c r="C128" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x7 для ячейки 75x75/10 35Вт 4000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D128" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E128" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F128" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G128" s="9" t="inlineStr">
+        <is>
+          <t>7 861,70 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" s="6" t="inlineStr">
+        <is>
+          <t>505961</t>
+        </is>
+      </c>
+      <c r="B129" s="6" t="inlineStr"/>
+      <c r="C129" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x7 для ячейки 75x75/10 35Вт 5000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D129" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E129" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F129" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G129" s="9" t="inlineStr">
+        <is>
+          <t>7 861,70 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" s="6" t="inlineStr">
+        <is>
+          <t>505883</t>
+        </is>
+      </c>
+      <c r="B130" s="6" t="inlineStr"/>
+      <c r="C130" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x7 для ячейки 75x75/10 35Вт 5000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D130" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E130" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F130" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G130" s="9" t="inlineStr">
+        <is>
+          <t>7 861,70 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" s="6" t="inlineStr">
+        <is>
+          <t>505960</t>
+        </is>
+      </c>
+      <c r="B131" s="6" t="inlineStr"/>
+      <c r="C131" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x7 для ячейки 75x75/10 35Вт 5000К Опал</t>
+        </is>
+      </c>
+      <c r="D131" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E131" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F131" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G131" s="9" t="inlineStr">
+        <is>
+          <t>7 861,70 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" s="6" t="inlineStr">
+        <is>
+          <t>505882</t>
+        </is>
+      </c>
+      <c r="B132" s="6" t="inlineStr"/>
+      <c r="C132" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x7 для ячейки 75x75/10 35Вт 5000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D132" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E132" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F132" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G132" s="9" t="inlineStr">
+        <is>
+          <t>7 861,70 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" s="6" t="inlineStr">
+        <is>
+          <t>506294</t>
+        </is>
+      </c>
+      <c r="B133" s="6" t="inlineStr"/>
+      <c r="C133" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x8 для ячейки 100x100/10 40Вт 3000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D133" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E133" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F133" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G133" s="9" t="inlineStr">
+        <is>
+          <t>9 804,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" s="6" t="inlineStr">
+        <is>
+          <t>506215</t>
+        </is>
+      </c>
+      <c r="B134" s="6" t="inlineStr"/>
+      <c r="C134" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x8 для ячейки 100x100/10 40Вт 3000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D134" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E134" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F134" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G134" s="9" t="inlineStr">
+        <is>
+          <t>9 804,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" s="6" t="inlineStr">
+        <is>
+          <t>506293</t>
+        </is>
+      </c>
+      <c r="B135" s="6" t="inlineStr"/>
+      <c r="C135" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x8 для ячейки 100x100/10 40Вт 3000К Опал</t>
+        </is>
+      </c>
+      <c r="D135" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E135" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F135" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G135" s="9" t="inlineStr">
+        <is>
+          <t>9 804,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" s="6" t="inlineStr">
+        <is>
+          <t>506214</t>
+        </is>
+      </c>
+      <c r="B136" s="6" t="inlineStr"/>
+      <c r="C136" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x8 для ячейки 100x100/10 40Вт 3000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D136" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E136" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F136" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G136" s="9" t="inlineStr">
+        <is>
+          <t>9 804,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" s="6" t="inlineStr">
+        <is>
+          <t>506296</t>
+        </is>
+      </c>
+      <c r="B137" s="6" t="inlineStr"/>
+      <c r="C137" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x8 для ячейки 100x100/10 40Вт 4000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D137" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E137" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F137" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G137" s="9" t="inlineStr">
+        <is>
+          <t>9 804,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" s="6" t="inlineStr">
+        <is>
+          <t>506217</t>
+        </is>
+      </c>
+      <c r="B138" s="6" t="inlineStr"/>
+      <c r="C138" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x8 для ячейки 100x100/10 40Вт 4000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D138" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E138" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F138" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G138" s="9" t="inlineStr">
+        <is>
+          <t>9 804,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" s="6" t="inlineStr">
+        <is>
+          <t>506295</t>
+        </is>
+      </c>
+      <c r="B139" s="6" t="inlineStr"/>
+      <c r="C139" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x8 для ячейки 100x100/10 40Вт 4000К Опал</t>
+        </is>
+      </c>
+      <c r="D139" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E139" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F139" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G139" s="9" t="inlineStr">
+        <is>
+          <t>9 804,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" s="6" t="inlineStr">
+        <is>
+          <t>506216</t>
+        </is>
+      </c>
+      <c r="B140" s="6" t="inlineStr"/>
+      <c r="C140" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x8 для ячейки 100x100/10 40Вт 4000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D140" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E140" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F140" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G140" s="9" t="inlineStr">
+        <is>
+          <t>9 804,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" s="6" t="inlineStr">
+        <is>
+          <t>506298</t>
+        </is>
+      </c>
+      <c r="B141" s="6" t="inlineStr"/>
+      <c r="C141" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x8 для ячейки 100x100/10 40Вт 5000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D141" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E141" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F141" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G141" s="9" t="inlineStr">
+        <is>
+          <t>9 804,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" s="6" t="inlineStr">
+        <is>
+          <t>506219</t>
+        </is>
+      </c>
+      <c r="B142" s="6" t="inlineStr"/>
+      <c r="C142" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x8 для ячейки 100x100/10 40Вт 5000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D142" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E142" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F142" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G142" s="9" t="inlineStr">
+        <is>
+          <t>9 804,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" s="6" t="inlineStr">
+        <is>
+          <t>506297</t>
+        </is>
+      </c>
+      <c r="B143" s="6" t="inlineStr"/>
+      <c r="C143" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x8 для ячейки 100x100/10 40Вт 5000К Опал</t>
+        </is>
+      </c>
+      <c r="D143" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E143" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F143" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G143" s="9" t="inlineStr">
+        <is>
+          <t>9 804,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" s="6" t="inlineStr">
+        <is>
+          <t>506218</t>
+        </is>
+      </c>
+      <c r="B144" s="6" t="inlineStr"/>
+      <c r="C144" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x8 для ячейки 100x100/10 40Вт 5000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D144" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E144" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F144" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G144" s="9" t="inlineStr">
+        <is>
+          <t>9 804,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" s="6" t="inlineStr">
+        <is>
+          <t>506451</t>
+        </is>
+      </c>
+      <c r="B145" s="6" t="inlineStr"/>
+      <c r="C145" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x8 для ячейки 100x100/15 40Вт 3000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D145" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E145" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F145" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G145" s="9" t="inlineStr">
+        <is>
+          <t>9 804,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" s="6" t="inlineStr">
+        <is>
+          <t>506373</t>
+        </is>
+      </c>
+      <c r="B146" s="6" t="inlineStr"/>
+      <c r="C146" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x8 для ячейки 100x100/15 40Вт 3000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D146" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E146" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F146" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G146" s="9" t="inlineStr">
+        <is>
+          <t>9 804,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" s="6" t="inlineStr">
+        <is>
+          <t>506450</t>
+        </is>
+      </c>
+      <c r="B147" s="6" t="inlineStr"/>
+      <c r="C147" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x8 для ячейки 100x100/15 40Вт 3000К Опал</t>
+        </is>
+      </c>
+      <c r="D147" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E147" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F147" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G147" s="9" t="inlineStr">
+        <is>
+          <t>9 804,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" s="6" t="inlineStr">
+        <is>
+          <t>506372</t>
+        </is>
+      </c>
+      <c r="B148" s="6" t="inlineStr"/>
+      <c r="C148" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x8 для ячейки 100x100/15 40Вт 3000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D148" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E148" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F148" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G148" s="9" t="inlineStr">
+        <is>
+          <t>9 804,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" s="6" t="inlineStr">
+        <is>
+          <t>506453</t>
+        </is>
+      </c>
+      <c r="B149" s="6" t="inlineStr"/>
+      <c r="C149" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x8 для ячейки 100x100/15 40Вт 4000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D149" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E149" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F149" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G149" s="9" t="inlineStr">
+        <is>
+          <t>9 804,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" s="6" t="inlineStr">
+        <is>
+          <t>506375</t>
+        </is>
+      </c>
+      <c r="B150" s="6" t="inlineStr"/>
+      <c r="C150" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x8 для ячейки 100x100/15 40Вт 4000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D150" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E150" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F150" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G150" s="9" t="inlineStr">
+        <is>
+          <t>9 804,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" s="6" t="inlineStr">
+        <is>
+          <t>506452</t>
+        </is>
+      </c>
+      <c r="B151" s="6" t="inlineStr"/>
+      <c r="C151" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x8 для ячейки 100x100/15 40Вт 4000К Опал</t>
+        </is>
+      </c>
+      <c r="D151" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E151" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F151" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G151" s="9" t="inlineStr">
+        <is>
+          <t>9 804,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" s="6" t="inlineStr">
+        <is>
+          <t>506374</t>
+        </is>
+      </c>
+      <c r="B152" s="6" t="inlineStr"/>
+      <c r="C152" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x8 для ячейки 100x100/15 40Вт 4000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D152" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E152" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F152" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G152" s="9" t="inlineStr">
+        <is>
+          <t>9 804,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" s="6" t="inlineStr">
+        <is>
+          <t>506455</t>
+        </is>
+      </c>
+      <c r="B153" s="6" t="inlineStr"/>
+      <c r="C153" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x8 для ячейки 100x100/15 40Вт 5000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D153" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E153" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F153" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G153" s="9" t="inlineStr">
+        <is>
+          <t>9 804,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" s="6" t="inlineStr">
+        <is>
+          <t>506377</t>
+        </is>
+      </c>
+      <c r="B154" s="6" t="inlineStr"/>
+      <c r="C154" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x8 для ячейки 100x100/15 40Вт 5000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D154" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E154" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F154" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G154" s="9" t="inlineStr">
+        <is>
+          <t>9 804,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" s="6" t="inlineStr">
+        <is>
+          <t>506454</t>
+        </is>
+      </c>
+      <c r="B155" s="6" t="inlineStr"/>
+      <c r="C155" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x8 для ячейки 100x100/15 40Вт 5000К Опал</t>
+        </is>
+      </c>
+      <c r="D155" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E155" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F155" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G155" s="9" t="inlineStr">
+        <is>
+          <t>9 804,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" s="6" t="inlineStr">
+        <is>
+          <t>506376</t>
+        </is>
+      </c>
+      <c r="B156" s="6" t="inlineStr"/>
+      <c r="C156" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x8 для ячейки 100x100/15 40Вт 5000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D156" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E156" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F156" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G156" s="9" t="inlineStr">
+        <is>
+          <t>9 804,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" s="6" t="inlineStr">
+        <is>
+          <t>505963</t>
+        </is>
+      </c>
+      <c r="B157" s="6" t="inlineStr"/>
+      <c r="C157" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x8 для ячейки 75x75/10 40Вт 3000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D157" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E157" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F157" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G157" s="9" t="inlineStr">
+        <is>
+          <t>8 705,40 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" s="6" t="inlineStr">
+        <is>
+          <t>505885</t>
+        </is>
+      </c>
+      <c r="B158" s="6" t="inlineStr"/>
+      <c r="C158" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x8 для ячейки 75x75/10 40Вт 3000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D158" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E158" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F158" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G158" s="9" t="inlineStr">
+        <is>
+          <t>8 705,40 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" s="6" t="inlineStr">
+        <is>
+          <t>505962</t>
+        </is>
+      </c>
+      <c r="B159" s="6" t="inlineStr"/>
+      <c r="C159" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x8 для ячейки 75x75/10 40Вт 3000К Опал</t>
+        </is>
+      </c>
+      <c r="D159" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E159" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F159" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G159" s="9" t="inlineStr">
+        <is>
+          <t>8 705,40 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" s="6" t="inlineStr">
+        <is>
+          <t>505884</t>
+        </is>
+      </c>
+      <c r="B160" s="6" t="inlineStr"/>
+      <c r="C160" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x8 для ячейки 75x75/10 40Вт 3000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D160" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E160" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F160" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G160" s="9" t="inlineStr">
+        <is>
+          <t>8 705,40 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" s="6" t="inlineStr">
+        <is>
+          <t>505965</t>
+        </is>
+      </c>
+      <c r="B161" s="6" t="inlineStr"/>
+      <c r="C161" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x8 для ячейки 75x75/10 40Вт 4000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D161" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E161" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F161" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G161" s="9" t="inlineStr">
+        <is>
+          <t>8 705,40 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" s="6" t="inlineStr">
+        <is>
+          <t>505887</t>
+        </is>
+      </c>
+      <c r="B162" s="6" t="inlineStr"/>
+      <c r="C162" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x8 для ячейки 75x75/10 40Вт 4000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D162" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E162" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F162" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G162" s="9" t="inlineStr">
+        <is>
+          <t>8 705,40 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" s="6" t="inlineStr">
+        <is>
+          <t>505964</t>
+        </is>
+      </c>
+      <c r="B163" s="6" t="inlineStr"/>
+      <c r="C163" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x8 для ячейки 75x75/10 40Вт 4000К Опал</t>
+        </is>
+      </c>
+      <c r="D163" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E163" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F163" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G163" s="9" t="inlineStr">
+        <is>
+          <t>8 705,40 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" s="6" t="inlineStr">
+        <is>
+          <t>505886</t>
+        </is>
+      </c>
+      <c r="B164" s="6" t="inlineStr"/>
+      <c r="C164" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x8 для ячейки 75x75/10 40Вт 4000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D164" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E164" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F164" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G164" s="9" t="inlineStr">
+        <is>
+          <t>8 705,40 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" s="6" t="inlineStr">
+        <is>
+          <t>505967</t>
+        </is>
+      </c>
+      <c r="B165" s="6" t="inlineStr"/>
+      <c r="C165" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x8 для ячейки 75x75/10 40Вт 5000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D165" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E165" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F165" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G165" s="9" t="inlineStr">
+        <is>
+          <t>8 705,40 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" s="6" t="inlineStr">
+        <is>
+          <t>505889</t>
+        </is>
+      </c>
+      <c r="B166" s="6" t="inlineStr"/>
+      <c r="C166" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x8 для ячейки 75x75/10 40Вт 5000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D166" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E166" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F166" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G166" s="9" t="inlineStr">
+        <is>
+          <t>8 705,40 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" s="6" t="inlineStr">
+        <is>
+          <t>505966</t>
+        </is>
+      </c>
+      <c r="B167" s="6" t="inlineStr"/>
+      <c r="C167" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x8 для ячейки 75x75/10 40Вт 5000К Опал</t>
+        </is>
+      </c>
+      <c r="D167" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E167" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F167" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G167" s="9" t="inlineStr">
+        <is>
+          <t>8 705,40 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" s="6" t="inlineStr">
+        <is>
+          <t>505888</t>
+        </is>
+      </c>
+      <c r="B168" s="6" t="inlineStr"/>
+      <c r="C168" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris Basic x8 для ячейки 75x75/10 40Вт 5000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D168" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E168" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F168" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G168" s="9" t="inlineStr">
+        <is>
+          <t>8 705,40 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" s="6" t="inlineStr">
+        <is>
+          <t>505813</t>
+        </is>
+      </c>
+      <c r="B169" s="6" t="inlineStr"/>
+      <c r="C169" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x10 для ячейки 50x50/10 70Вт 3000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D169" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E169" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F169" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G169" s="9" t="inlineStr">
+        <is>
+          <t>13 470,60 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" s="6" t="inlineStr">
+        <is>
+          <t>505729</t>
+        </is>
+      </c>
+      <c r="B170" s="6" t="inlineStr"/>
+      <c r="C170" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x10 для ячейки 50x50/10 70Вт 3000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D170" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E170" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F170" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G170" s="9" t="inlineStr">
+        <is>
+          <t>13 470,60 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" s="6" t="inlineStr">
+        <is>
+          <t>505812</t>
+        </is>
+      </c>
+      <c r="B171" s="6" t="inlineStr"/>
+      <c r="C171" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x10 для ячейки 50x50/10 70Вт 3000К Опал</t>
+        </is>
+      </c>
+      <c r="D171" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E171" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F171" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G171" s="9" t="inlineStr">
+        <is>
+          <t>13 470,60 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" s="6" t="inlineStr">
+        <is>
+          <t>505728</t>
+        </is>
+      </c>
+      <c r="B172" s="6" t="inlineStr"/>
+      <c r="C172" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x10 для ячейки 50x50/10 70Вт 3000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D172" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E172" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F172" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G172" s="9" t="inlineStr">
+        <is>
+          <t>13 470,60 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" s="6" t="inlineStr">
+        <is>
+          <t>505815</t>
+        </is>
+      </c>
+      <c r="B173" s="6" t="inlineStr"/>
+      <c r="C173" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x10 для ячейки 50x50/10 70Вт 4000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D173" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E173" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F173" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G173" s="9" t="inlineStr">
+        <is>
+          <t>13 470,60 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" s="6" t="inlineStr">
+        <is>
+          <t>505731</t>
+        </is>
+      </c>
+      <c r="B174" s="6" t="inlineStr"/>
+      <c r="C174" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x10 для ячейки 50x50/10 70Вт 4000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D174" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E174" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F174" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G174" s="9" t="inlineStr">
+        <is>
+          <t>13 470,60 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" s="6" t="inlineStr">
+        <is>
+          <t>505814</t>
+        </is>
+      </c>
+      <c r="B175" s="6" t="inlineStr"/>
+      <c r="C175" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x10 для ячейки 50x50/10 70Вт 4000К Опал</t>
+        </is>
+      </c>
+      <c r="D175" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E175" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F175" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G175" s="9" t="inlineStr">
+        <is>
+          <t>13 470,60 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" s="6" t="inlineStr">
+        <is>
+          <t>505730</t>
+        </is>
+      </c>
+      <c r="B176" s="6" t="inlineStr"/>
+      <c r="C176" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x10 для ячейки 50x50/10 70Вт 4000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D176" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E176" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F176" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G176" s="9" t="inlineStr">
+        <is>
+          <t>13 470,60 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177" s="6" t="inlineStr">
+        <is>
+          <t>505817</t>
+        </is>
+      </c>
+      <c r="B177" s="6" t="inlineStr"/>
+      <c r="C177" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x10 для ячейки 50x50/10 70Вт 5000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D177" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E177" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F177" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G177" s="9" t="inlineStr">
+        <is>
+          <t>13 470,60 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" s="6" t="inlineStr">
+        <is>
+          <t>505733</t>
+        </is>
+      </c>
+      <c r="B178" s="6" t="inlineStr"/>
+      <c r="C178" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x10 для ячейки 50x50/10 70Вт 5000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D178" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E178" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F178" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G178" s="9" t="inlineStr">
+        <is>
+          <t>13 470,60 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179" s="6" t="inlineStr">
+        <is>
+          <t>505816</t>
+        </is>
+      </c>
+      <c r="B179" s="6" t="inlineStr"/>
+      <c r="C179" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x10 для ячейки 50x50/10 70Вт 5000К Опал</t>
+        </is>
+      </c>
+      <c r="D179" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E179" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F179" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G179" s="9" t="inlineStr">
+        <is>
+          <t>13 470,60 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" s="6" t="inlineStr">
+        <is>
+          <t>505732</t>
+        </is>
+      </c>
+      <c r="B180" s="6" t="inlineStr"/>
+      <c r="C180" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x10 для ячейки 50x50/10 70Вт 5000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D180" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E180" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F180" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G180" s="9" t="inlineStr">
+        <is>
+          <t>13 470,60 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181" s="6" t="inlineStr">
+        <is>
+          <t>506137</t>
+        </is>
+      </c>
+      <c r="B181" s="6" t="inlineStr"/>
+      <c r="C181" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x10 для ячейки 75x75/15 70Вт 3000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D181" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E181" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F181" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G181" s="9" t="inlineStr">
+        <is>
+          <t>13 470,60 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182" s="6" t="inlineStr">
+        <is>
+          <t>506053</t>
+        </is>
+      </c>
+      <c r="B182" s="6" t="inlineStr"/>
+      <c r="C182" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x10 для ячейки 75x75/15 70Вт 3000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D182" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E182" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F182" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G182" s="9" t="inlineStr">
+        <is>
+          <t>13 470,60 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183" s="6" t="inlineStr">
+        <is>
+          <t>506136</t>
+        </is>
+      </c>
+      <c r="B183" s="6" t="inlineStr"/>
+      <c r="C183" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x10 для ячейки 75x75/15 70Вт 3000К Опал</t>
+        </is>
+      </c>
+      <c r="D183" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E183" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F183" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G183" s="9" t="inlineStr">
+        <is>
+          <t>13 470,60 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" s="6" t="inlineStr">
+        <is>
+          <t>506052</t>
+        </is>
+      </c>
+      <c r="B184" s="6" t="inlineStr"/>
+      <c r="C184" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x10 для ячейки 75x75/15 70Вт 3000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D184" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E184" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F184" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G184" s="9" t="inlineStr">
+        <is>
+          <t>13 470,60 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185" s="6" t="inlineStr">
+        <is>
+          <t>506139</t>
+        </is>
+      </c>
+      <c r="B185" s="6" t="inlineStr"/>
+      <c r="C185" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x10 для ячейки 75x75/15 70Вт 4000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D185" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E185" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F185" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G185" s="9" t="inlineStr">
+        <is>
+          <t>13 470,60 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186" s="6" t="inlineStr">
+        <is>
+          <t>506055</t>
+        </is>
+      </c>
+      <c r="B186" s="6" t="inlineStr"/>
+      <c r="C186" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x10 для ячейки 75x75/15 70Вт 4000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D186" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E186" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F186" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G186" s="9" t="inlineStr">
+        <is>
+          <t>13 470,60 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187" s="6" t="inlineStr">
+        <is>
+          <t>506138</t>
+        </is>
+      </c>
+      <c r="B187" s="6" t="inlineStr"/>
+      <c r="C187" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x10 для ячейки 75x75/15 70Вт 4000К Опал</t>
+        </is>
+      </c>
+      <c r="D187" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E187" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F187" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G187" s="9" t="inlineStr">
+        <is>
+          <t>13 470,60 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188" s="6" t="inlineStr">
+        <is>
+          <t>506054</t>
+        </is>
+      </c>
+      <c r="B188" s="6" t="inlineStr"/>
+      <c r="C188" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x10 для ячейки 75x75/15 70Вт 4000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D188" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E188" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F188" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G188" s="9" t="inlineStr">
+        <is>
+          <t>13 470,60 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189" s="6" t="inlineStr">
+        <is>
+          <t>506141</t>
+        </is>
+      </c>
+      <c r="B189" s="6" t="inlineStr"/>
+      <c r="C189" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x10 для ячейки 75x75/15 70Вт 5000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D189" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E189" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F189" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G189" s="9" t="inlineStr">
+        <is>
+          <t>13 470,60 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190" s="6" t="inlineStr">
+        <is>
+          <t>506057</t>
+        </is>
+      </c>
+      <c r="B190" s="6" t="inlineStr"/>
+      <c r="C190" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x10 для ячейки 75x75/15 70Вт 5000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D190" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E190" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F190" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G190" s="9" t="inlineStr">
+        <is>
+          <t>13 470,60 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191" s="6" t="inlineStr">
+        <is>
+          <t>506140</t>
+        </is>
+      </c>
+      <c r="B191" s="6" t="inlineStr"/>
+      <c r="C191" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x10 для ячейки 75x75/15 70Вт 5000К Опал</t>
+        </is>
+      </c>
+      <c r="D191" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E191" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F191" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G191" s="9" t="inlineStr">
+        <is>
+          <t>13 470,60 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192" s="6" t="inlineStr">
+        <is>
+          <t>506056</t>
+        </is>
+      </c>
+      <c r="B192" s="6" t="inlineStr"/>
+      <c r="C192" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x10 для ячейки 75x75/15 70Вт 5000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D192" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E192" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F192" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G192" s="9" t="inlineStr">
+        <is>
+          <t>13 470,60 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193" s="6" t="inlineStr">
+        <is>
+          <t>505819</t>
+        </is>
+      </c>
+      <c r="B193" s="6" t="inlineStr"/>
+      <c r="C193" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x11 для ячейки 50x50/10 77Вт 3000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D193" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E193" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F193" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G193" s="9" t="inlineStr">
+        <is>
+          <t>14 506,80 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194" s="6" t="inlineStr">
+        <is>
+          <t>505735</t>
+        </is>
+      </c>
+      <c r="B194" s="6" t="inlineStr"/>
+      <c r="C194" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x11 для ячейки 50x50/10 77Вт 3000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D194" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E194" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F194" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G194" s="9" t="inlineStr">
+        <is>
+          <t>14 506,80 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195" s="6" t="inlineStr">
+        <is>
+          <t>505818</t>
+        </is>
+      </c>
+      <c r="B195" s="6" t="inlineStr"/>
+      <c r="C195" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x11 для ячейки 50x50/10 77Вт 3000К Опал</t>
+        </is>
+      </c>
+      <c r="D195" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E195" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F195" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G195" s="9" t="inlineStr">
+        <is>
+          <t>14 506,80 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196" s="6" t="inlineStr">
+        <is>
+          <t>505734</t>
+        </is>
+      </c>
+      <c r="B196" s="6" t="inlineStr"/>
+      <c r="C196" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x11 для ячейки 50x50/10 77Вт 3000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D196" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E196" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F196" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G196" s="9" t="inlineStr">
+        <is>
+          <t>14 506,80 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197" s="6" t="inlineStr">
+        <is>
+          <t>505821</t>
+        </is>
+      </c>
+      <c r="B197" s="6" t="inlineStr"/>
+      <c r="C197" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x11 для ячейки 50x50/10 77Вт 4000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D197" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E197" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F197" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G197" s="9" t="inlineStr">
+        <is>
+          <t>14 506,80 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198" s="6" t="inlineStr">
+        <is>
+          <t>505737</t>
+        </is>
+      </c>
+      <c r="B198" s="6" t="inlineStr"/>
+      <c r="C198" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x11 для ячейки 50x50/10 77Вт 4000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D198" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E198" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F198" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G198" s="9" t="inlineStr">
+        <is>
+          <t>14 506,80 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199" s="6" t="inlineStr">
+        <is>
+          <t>505820</t>
+        </is>
+      </c>
+      <c r="B199" s="6" t="inlineStr"/>
+      <c r="C199" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x11 для ячейки 50x50/10 77Вт 4000К Опал</t>
+        </is>
+      </c>
+      <c r="D199" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E199" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F199" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G199" s="9" t="inlineStr">
+        <is>
+          <t>14 506,80 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200" s="6" t="inlineStr">
+        <is>
+          <t>505736</t>
+        </is>
+      </c>
+      <c r="B200" s="6" t="inlineStr"/>
+      <c r="C200" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x11 для ячейки 50x50/10 77Вт 4000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D200" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E200" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F200" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G200" s="9" t="inlineStr">
+        <is>
+          <t>14 506,80 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201" s="6" t="inlineStr">
+        <is>
+          <t>505823</t>
+        </is>
+      </c>
+      <c r="B201" s="6" t="inlineStr"/>
+      <c r="C201" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x11 для ячейки 50x50/10 77Вт 5000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D201" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E201" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F201" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G201" s="9" t="inlineStr">
+        <is>
+          <t>14 506,80 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202" s="6" t="inlineStr">
+        <is>
+          <t>505739</t>
+        </is>
+      </c>
+      <c r="B202" s="6" t="inlineStr"/>
+      <c r="C202" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x11 для ячейки 50x50/10 77Вт 5000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D202" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E202" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F202" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G202" s="9" t="inlineStr">
+        <is>
+          <t>14 506,80 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203" s="6" t="inlineStr">
+        <is>
+          <t>505822</t>
+        </is>
+      </c>
+      <c r="B203" s="6" t="inlineStr"/>
+      <c r="C203" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x11 для ячейки 50x50/10 77Вт 5000К Опал</t>
+        </is>
+      </c>
+      <c r="D203" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E203" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F203" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G203" s="9" t="inlineStr">
+        <is>
+          <t>14 506,80 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204" s="6" t="inlineStr">
+        <is>
+          <t>505738</t>
+        </is>
+      </c>
+      <c r="B204" s="6" t="inlineStr"/>
+      <c r="C204" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x11 для ячейки 50x50/10 77Вт 5000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D204" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E204" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F204" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G204" s="9" t="inlineStr">
+        <is>
+          <t>14 506,80 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205" s="6" t="inlineStr">
+        <is>
+          <t>506143</t>
+        </is>
+      </c>
+      <c r="B205" s="6" t="inlineStr"/>
+      <c r="C205" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x11 для ячейки 75x75/15 77Вт 3000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D205" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E205" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F205" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G205" s="9" t="inlineStr">
+        <is>
+          <t>14 506,80 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206" s="6" t="inlineStr">
+        <is>
+          <t>506059</t>
+        </is>
+      </c>
+      <c r="B206" s="6" t="inlineStr"/>
+      <c r="C206" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x11 для ячейки 75x75/15 77Вт 3000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D206" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E206" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F206" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G206" s="9" t="inlineStr">
+        <is>
+          <t>14 506,80 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207" s="6" t="inlineStr">
+        <is>
+          <t>506142</t>
+        </is>
+      </c>
+      <c r="B207" s="6" t="inlineStr"/>
+      <c r="C207" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x11 для ячейки 75x75/15 77Вт 3000К Опал</t>
+        </is>
+      </c>
+      <c r="D207" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E207" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F207" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G207" s="9" t="inlineStr">
+        <is>
+          <t>14 506,80 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208" s="6" t="inlineStr">
+        <is>
+          <t>506058</t>
+        </is>
+      </c>
+      <c r="B208" s="6" t="inlineStr"/>
+      <c r="C208" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x11 для ячейки 75x75/15 77Вт 3000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D208" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E208" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F208" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G208" s="9" t="inlineStr">
+        <is>
+          <t>14 506,80 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209" s="6" t="inlineStr">
+        <is>
+          <t>506145</t>
+        </is>
+      </c>
+      <c r="B209" s="6" t="inlineStr"/>
+      <c r="C209" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x11 для ячейки 75x75/15 77Вт 4000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D209" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E209" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F209" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G209" s="9" t="inlineStr">
+        <is>
+          <t>14 506,80 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210" s="6" t="inlineStr">
+        <is>
+          <t>506061</t>
+        </is>
+      </c>
+      <c r="B210" s="6" t="inlineStr"/>
+      <c r="C210" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x11 для ячейки 75x75/15 77Вт 4000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D210" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E210" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F210" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G210" s="9" t="inlineStr">
+        <is>
+          <t>14 506,80 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211" s="6" t="inlineStr">
+        <is>
+          <t>506144</t>
+        </is>
+      </c>
+      <c r="B211" s="6" t="inlineStr"/>
+      <c r="C211" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x11 для ячейки 75x75/15 77Вт 4000К Опал</t>
+        </is>
+      </c>
+      <c r="D211" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E211" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F211" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G211" s="9" t="inlineStr">
+        <is>
+          <t>14 506,80 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212" s="6" t="inlineStr">
+        <is>
+          <t>506060</t>
+        </is>
+      </c>
+      <c r="B212" s="6" t="inlineStr"/>
+      <c r="C212" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x11 для ячейки 75x75/15 77Вт 4000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D212" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E212" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F212" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G212" s="9" t="inlineStr">
+        <is>
+          <t>14 506,80 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213" s="6" t="inlineStr">
+        <is>
+          <t>506147</t>
+        </is>
+      </c>
+      <c r="B213" s="6" t="inlineStr"/>
+      <c r="C213" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x11 для ячейки 75x75/15 77Вт 5000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D213" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E213" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F213" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G213" s="9" t="inlineStr">
+        <is>
+          <t>14 506,80 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214" s="6" t="inlineStr">
+        <is>
+          <t>506063</t>
+        </is>
+      </c>
+      <c r="B214" s="6" t="inlineStr"/>
+      <c r="C214" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x11 для ячейки 75x75/15 77Вт 5000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D214" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E214" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F214" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G214" s="9" t="inlineStr">
+        <is>
+          <t>14 506,80 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215" s="6" t="inlineStr">
+        <is>
+          <t>506146</t>
+        </is>
+      </c>
+      <c r="B215" s="6" t="inlineStr"/>
+      <c r="C215" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x11 для ячейки 75x75/15 77Вт 5000К Опал</t>
+        </is>
+      </c>
+      <c r="D215" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E215" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F215" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G215" s="9" t="inlineStr">
+        <is>
+          <t>14 506,80 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="216">
+      <c r="A216" s="6" t="inlineStr">
+        <is>
+          <t>506062</t>
+        </is>
+      </c>
+      <c r="B216" s="6" t="inlineStr"/>
+      <c r="C216" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x11 для ячейки 75x75/15 77Вт 5000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D216" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E216" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F216" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G216" s="9" t="inlineStr">
+        <is>
+          <t>14 506,80 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="217">
+      <c r="A217" s="6" t="inlineStr">
+        <is>
+          <t>505825</t>
+        </is>
+      </c>
+      <c r="B217" s="6" t="inlineStr"/>
+      <c r="C217" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x12 для ячейки 50x50/10 84Вт 3000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D217" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E217" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F217" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G217" s="9" t="inlineStr">
+        <is>
+          <t>15 537,50 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="218">
+      <c r="A218" s="6" t="inlineStr">
+        <is>
+          <t>505741</t>
+        </is>
+      </c>
+      <c r="B218" s="6" t="inlineStr"/>
+      <c r="C218" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x12 для ячейки 50x50/10 84Вт 3000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D218" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E218" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F218" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G218" s="9" t="inlineStr">
+        <is>
+          <t>15 537,50 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="219">
+      <c r="A219" s="6" t="inlineStr">
+        <is>
+          <t>505824</t>
+        </is>
+      </c>
+      <c r="B219" s="6" t="inlineStr"/>
+      <c r="C219" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x12 для ячейки 50x50/10 84Вт 3000К Опал</t>
+        </is>
+      </c>
+      <c r="D219" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E219" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F219" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G219" s="9" t="inlineStr">
+        <is>
+          <t>15 537,50 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="220">
+      <c r="A220" s="6" t="inlineStr">
+        <is>
+          <t>505740</t>
+        </is>
+      </c>
+      <c r="B220" s="6" t="inlineStr"/>
+      <c r="C220" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x12 для ячейки 50x50/10 84Вт 3000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D220" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E220" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F220" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G220" s="9" t="inlineStr">
+        <is>
+          <t>15 537,50 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221" s="6" t="inlineStr">
+        <is>
+          <t>505827</t>
+        </is>
+      </c>
+      <c r="B221" s="6" t="inlineStr"/>
+      <c r="C221" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x12 для ячейки 50x50/10 84Вт 4000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D221" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E221" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F221" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G221" s="9" t="inlineStr">
+        <is>
+          <t>15 537,50 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222" s="6" t="inlineStr">
+        <is>
+          <t>505743</t>
+        </is>
+      </c>
+      <c r="B222" s="6" t="inlineStr"/>
+      <c r="C222" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x12 для ячейки 50x50/10 84Вт 4000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D222" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E222" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F222" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G222" s="9" t="inlineStr">
+        <is>
+          <t>15 537,50 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="223">
+      <c r="A223" s="6" t="inlineStr">
+        <is>
+          <t>505826</t>
+        </is>
+      </c>
+      <c r="B223" s="6" t="inlineStr"/>
+      <c r="C223" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x12 для ячейки 50x50/10 84Вт 4000К Опал</t>
+        </is>
+      </c>
+      <c r="D223" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E223" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F223" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G223" s="9" t="inlineStr">
+        <is>
+          <t>15 537,50 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224" s="6" t="inlineStr">
+        <is>
+          <t>505742</t>
+        </is>
+      </c>
+      <c r="B224" s="6" t="inlineStr"/>
+      <c r="C224" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x12 для ячейки 50x50/10 84Вт 4000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D224" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E224" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F224" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G224" s="9" t="inlineStr">
+        <is>
+          <t>15 537,50 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225" s="6" t="inlineStr">
+        <is>
+          <t>505829</t>
+        </is>
+      </c>
+      <c r="B225" s="6" t="inlineStr"/>
+      <c r="C225" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x12 для ячейки 50x50/10 84Вт 5000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D225" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E225" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F225" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G225" s="9" t="inlineStr">
+        <is>
+          <t>15 537,50 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="226">
+      <c r="A226" s="6" t="inlineStr">
+        <is>
+          <t>505745</t>
+        </is>
+      </c>
+      <c r="B226" s="6" t="inlineStr"/>
+      <c r="C226" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x12 для ячейки 50x50/10 84Вт 5000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D226" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E226" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F226" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G226" s="9" t="inlineStr">
+        <is>
+          <t>15 537,50 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="227">
+      <c r="A227" s="6" t="inlineStr">
+        <is>
+          <t>505828</t>
+        </is>
+      </c>
+      <c r="B227" s="6" t="inlineStr"/>
+      <c r="C227" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x12 для ячейки 50x50/10 84Вт 5000К Опал</t>
+        </is>
+      </c>
+      <c r="D227" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E227" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F227" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G227" s="9" t="inlineStr">
+        <is>
+          <t>15 537,50 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="228">
+      <c r="A228" s="6" t="inlineStr">
+        <is>
+          <t>505744</t>
+        </is>
+      </c>
+      <c r="B228" s="6" t="inlineStr"/>
+      <c r="C228" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x12 для ячейки 50x50/10 84Вт 5000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D228" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E228" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F228" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G228" s="9" t="inlineStr">
+        <is>
+          <t>15 537,50 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="229">
+      <c r="A229" s="6" t="inlineStr">
+        <is>
+          <t>506149</t>
+        </is>
+      </c>
+      <c r="B229" s="6" t="inlineStr"/>
+      <c r="C229" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x12 для ячейки 75x75/15 84Вт 3000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D229" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E229" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F229" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G229" s="9" t="inlineStr">
+        <is>
+          <t>15 537,50 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="230">
+      <c r="A230" s="6" t="inlineStr">
+        <is>
+          <t>506065</t>
+        </is>
+      </c>
+      <c r="B230" s="6" t="inlineStr"/>
+      <c r="C230" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x12 для ячейки 75x75/15 84Вт 3000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D230" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E230" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F230" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G230" s="9" t="inlineStr">
+        <is>
+          <t>15 537,50 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="231">
+      <c r="A231" s="6" t="inlineStr">
+        <is>
+          <t>506148</t>
+        </is>
+      </c>
+      <c r="B231" s="6" t="inlineStr"/>
+      <c r="C231" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x12 для ячейки 75x75/15 84Вт 3000К Опал</t>
+        </is>
+      </c>
+      <c r="D231" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E231" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F231" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G231" s="9" t="inlineStr">
+        <is>
+          <t>15 537,50 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="232">
+      <c r="A232" s="6" t="inlineStr">
+        <is>
+          <t>506064</t>
+        </is>
+      </c>
+      <c r="B232" s="6" t="inlineStr"/>
+      <c r="C232" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x12 для ячейки 75x75/15 84Вт 3000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D232" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E232" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F232" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G232" s="9" t="inlineStr">
+        <is>
+          <t>15 537,50 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="233">
+      <c r="A233" s="6" t="inlineStr">
+        <is>
+          <t>506151</t>
+        </is>
+      </c>
+      <c r="B233" s="6" t="inlineStr"/>
+      <c r="C233" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x12 для ячейки 75x75/15 84Вт 4000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D233" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E233" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F233" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G233" s="9" t="inlineStr">
+        <is>
+          <t>15 537,50 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="234">
+      <c r="A234" s="6" t="inlineStr">
+        <is>
+          <t>506067</t>
+        </is>
+      </c>
+      <c r="B234" s="6" t="inlineStr"/>
+      <c r="C234" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x12 для ячейки 75x75/15 84Вт 4000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D234" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E234" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F234" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G234" s="9" t="inlineStr">
+        <is>
+          <t>15 537,50 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="235">
+      <c r="A235" s="6" t="inlineStr">
+        <is>
+          <t>506150</t>
+        </is>
+      </c>
+      <c r="B235" s="6" t="inlineStr"/>
+      <c r="C235" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x12 для ячейки 75x75/15 84Вт 4000К Опал</t>
+        </is>
+      </c>
+      <c r="D235" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E235" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F235" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G235" s="9" t="inlineStr">
+        <is>
+          <t>15 537,50 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="236">
+      <c r="A236" s="6" t="inlineStr">
+        <is>
+          <t>506066</t>
+        </is>
+      </c>
+      <c r="B236" s="6" t="inlineStr"/>
+      <c r="C236" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x12 для ячейки 75x75/15 84Вт 4000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D236" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E236" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F236" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G236" s="9" t="inlineStr">
+        <is>
+          <t>15 537,50 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="237">
+      <c r="A237" s="6" t="inlineStr">
+        <is>
+          <t>506153</t>
+        </is>
+      </c>
+      <c r="B237" s="6" t="inlineStr"/>
+      <c r="C237" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x12 для ячейки 75x75/15 84Вт 5000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D237" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E237" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F237" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G237" s="9" t="inlineStr">
+        <is>
+          <t>15 537,50 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="238">
+      <c r="A238" s="6" t="inlineStr">
+        <is>
+          <t>506069</t>
+        </is>
+      </c>
+      <c r="B238" s="6" t="inlineStr"/>
+      <c r="C238" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x12 для ячейки 75x75/15 84Вт 5000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D238" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E238" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F238" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G238" s="9" t="inlineStr">
+        <is>
+          <t>15 537,50 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="239">
+      <c r="A239" s="6" t="inlineStr">
+        <is>
+          <t>506152</t>
+        </is>
+      </c>
+      <c r="B239" s="6" t="inlineStr"/>
+      <c r="C239" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x12 для ячейки 75x75/15 84Вт 5000К Опал</t>
+        </is>
+      </c>
+      <c r="D239" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E239" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F239" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G239" s="9" t="inlineStr">
+        <is>
+          <t>15 537,50 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="240">
+      <c r="A240" s="6" t="inlineStr">
+        <is>
+          <t>506068</t>
+        </is>
+      </c>
+      <c r="B240" s="6" t="inlineStr"/>
+      <c r="C240" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x12 для ячейки 75x75/15 84Вт 5000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D240" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E240" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F240" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G240" s="9" t="inlineStr">
+        <is>
+          <t>15 537,50 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="241">
+      <c r="A241" s="6" t="inlineStr">
+        <is>
+          <t>505831</t>
+        </is>
+      </c>
+      <c r="B241" s="6" t="inlineStr"/>
+      <c r="C241" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x13 для ячейки 50x50/10 91Вт 3000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D241" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E241" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F241" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G241" s="9" t="inlineStr">
+        <is>
+          <t>16 579,20 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="242">
+      <c r="A242" s="6" t="inlineStr">
+        <is>
+          <t>505747</t>
+        </is>
+      </c>
+      <c r="B242" s="6" t="inlineStr"/>
+      <c r="C242" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x13 для ячейки 50x50/10 91Вт 3000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D242" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E242" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F242" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G242" s="9" t="inlineStr">
+        <is>
+          <t>16 579,20 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="243">
+      <c r="A243" s="6" t="inlineStr">
+        <is>
+          <t>505830</t>
+        </is>
+      </c>
+      <c r="B243" s="6" t="inlineStr"/>
+      <c r="C243" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x13 для ячейки 50x50/10 91Вт 3000К Опал</t>
+        </is>
+      </c>
+      <c r="D243" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E243" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F243" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G243" s="9" t="inlineStr">
+        <is>
+          <t>16 579,20 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="244">
+      <c r="A244" s="6" t="inlineStr">
+        <is>
+          <t>505746</t>
+        </is>
+      </c>
+      <c r="B244" s="6" t="inlineStr"/>
+      <c r="C244" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x13 для ячейки 50x50/10 91Вт 3000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D244" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E244" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F244" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G244" s="9" t="inlineStr">
+        <is>
+          <t>16 579,20 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="245">
+      <c r="A245" s="6" t="inlineStr">
+        <is>
+          <t>505833</t>
+        </is>
+      </c>
+      <c r="B245" s="6" t="inlineStr"/>
+      <c r="C245" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x13 для ячейки 50x50/10 91Вт 4000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D245" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E245" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F245" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G245" s="9" t="inlineStr">
+        <is>
+          <t>16 579,20 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="246">
+      <c r="A246" s="6" t="inlineStr">
+        <is>
+          <t>505749</t>
+        </is>
+      </c>
+      <c r="B246" s="6" t="inlineStr"/>
+      <c r="C246" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x13 для ячейки 50x50/10 91Вт 4000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D246" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E246" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F246" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G246" s="9" t="inlineStr">
+        <is>
+          <t>16 579,20 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="247">
+      <c r="A247" s="6" t="inlineStr">
+        <is>
+          <t>505832</t>
+        </is>
+      </c>
+      <c r="B247" s="6" t="inlineStr"/>
+      <c r="C247" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x13 для ячейки 50x50/10 91Вт 4000К Опал</t>
+        </is>
+      </c>
+      <c r="D247" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E247" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F247" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G247" s="9" t="inlineStr">
+        <is>
+          <t>16 579,20 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="248">
+      <c r="A248" s="6" t="inlineStr">
+        <is>
+          <t>505748</t>
+        </is>
+      </c>
+      <c r="B248" s="6" t="inlineStr"/>
+      <c r="C248" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x13 для ячейки 50x50/10 91Вт 4000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D248" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E248" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F248" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G248" s="9" t="inlineStr">
+        <is>
+          <t>16 579,20 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="249">
+      <c r="A249" s="6" t="inlineStr">
+        <is>
+          <t>505835</t>
+        </is>
+      </c>
+      <c r="B249" s="6" t="inlineStr"/>
+      <c r="C249" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x13 для ячейки 50x50/10 91Вт 5000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D249" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E249" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F249" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G249" s="9" t="inlineStr">
+        <is>
+          <t>16 579,20 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="250">
+      <c r="A250" s="6" t="inlineStr">
+        <is>
+          <t>505751</t>
+        </is>
+      </c>
+      <c r="B250" s="6" t="inlineStr"/>
+      <c r="C250" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x13 для ячейки 50x50/10 91Вт 5000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D250" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E250" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F250" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G250" s="9" t="inlineStr">
+        <is>
+          <t>16 579,20 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="251">
+      <c r="A251" s="6" t="inlineStr">
+        <is>
+          <t>505834</t>
+        </is>
+      </c>
+      <c r="B251" s="6" t="inlineStr"/>
+      <c r="C251" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x13 для ячейки 50x50/10 91Вт 5000К Опал</t>
+        </is>
+      </c>
+      <c r="D251" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E251" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F251" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G251" s="9" t="inlineStr">
+        <is>
+          <t>16 579,20 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="252">
+      <c r="A252" s="6" t="inlineStr">
+        <is>
+          <t>505750</t>
+        </is>
+      </c>
+      <c r="B252" s="6" t="inlineStr"/>
+      <c r="C252" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x13 для ячейки 50x50/10 91Вт 5000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D252" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E252" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F252" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G252" s="9" t="inlineStr">
+        <is>
+          <t>16 579,20 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="253">
+      <c r="A253" s="6" t="inlineStr">
+        <is>
+          <t>506155</t>
+        </is>
+      </c>
+      <c r="B253" s="6" t="inlineStr"/>
+      <c r="C253" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x13 для ячейки 75x75/15 91Вт 3000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D253" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E253" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F253" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G253" s="9" t="inlineStr">
+        <is>
+          <t>16 579,20 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="254">
+      <c r="A254" s="6" t="inlineStr">
+        <is>
+          <t>506071</t>
+        </is>
+      </c>
+      <c r="B254" s="6" t="inlineStr"/>
+      <c r="C254" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x13 для ячейки 75x75/15 91Вт 3000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D254" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E254" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F254" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G254" s="9" t="inlineStr">
+        <is>
+          <t>16 579,20 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="255">
+      <c r="A255" s="6" t="inlineStr">
+        <is>
+          <t>506154</t>
+        </is>
+      </c>
+      <c r="B255" s="6" t="inlineStr"/>
+      <c r="C255" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x13 для ячейки 75x75/15 91Вт 3000К Опал</t>
+        </is>
+      </c>
+      <c r="D255" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E255" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F255" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G255" s="9" t="inlineStr">
+        <is>
+          <t>16 579,20 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="256">
+      <c r="A256" s="6" t="inlineStr">
+        <is>
+          <t>506070</t>
+        </is>
+      </c>
+      <c r="B256" s="6" t="inlineStr"/>
+      <c r="C256" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x13 для ячейки 75x75/15 91Вт 3000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D256" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E256" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F256" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G256" s="9" t="inlineStr">
+        <is>
+          <t>16 579,20 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="257">
+      <c r="A257" s="6" t="inlineStr">
+        <is>
+          <t>506157</t>
+        </is>
+      </c>
+      <c r="B257" s="6" t="inlineStr"/>
+      <c r="C257" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x13 для ячейки 75x75/15 91Вт 4000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D257" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E257" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F257" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G257" s="9" t="inlineStr">
+        <is>
+          <t>16 579,20 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="258">
+      <c r="A258" s="6" t="inlineStr">
+        <is>
+          <t>506073</t>
+        </is>
+      </c>
+      <c r="B258" s="6" t="inlineStr"/>
+      <c r="C258" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x13 для ячейки 75x75/15 91Вт 4000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D258" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E258" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F258" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G258" s="9" t="inlineStr">
+        <is>
+          <t>16 579,20 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="259">
+      <c r="A259" s="6" t="inlineStr">
+        <is>
+          <t>506156</t>
+        </is>
+      </c>
+      <c r="B259" s="6" t="inlineStr"/>
+      <c r="C259" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x13 для ячейки 75x75/15 91Вт 4000К Опал</t>
+        </is>
+      </c>
+      <c r="D259" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E259" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F259" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G259" s="9" t="inlineStr">
+        <is>
+          <t>16 579,20 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="260">
+      <c r="A260" s="6" t="inlineStr">
+        <is>
+          <t>506072</t>
+        </is>
+      </c>
+      <c r="B260" s="6" t="inlineStr"/>
+      <c r="C260" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x13 для ячейки 75x75/15 91Вт 4000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D260" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E260" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F260" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G260" s="9" t="inlineStr">
+        <is>
+          <t>16 579,20 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="261">
+      <c r="A261" s="6" t="inlineStr">
+        <is>
+          <t>506159</t>
+        </is>
+      </c>
+      <c r="B261" s="6" t="inlineStr"/>
+      <c r="C261" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x13 для ячейки 75x75/15 91Вт 5000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D261" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E261" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F261" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G261" s="9" t="inlineStr">
+        <is>
+          <t>16 579,20 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="262">
+      <c r="A262" s="6" t="inlineStr">
+        <is>
+          <t>506075</t>
+        </is>
+      </c>
+      <c r="B262" s="6" t="inlineStr"/>
+      <c r="C262" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x13 для ячейки 75x75/15 91Вт 5000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D262" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E262" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F262" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G262" s="9" t="inlineStr">
+        <is>
+          <t>16 579,20 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="263">
+      <c r="A263" s="6" t="inlineStr">
+        <is>
+          <t>506158</t>
+        </is>
+      </c>
+      <c r="B263" s="6" t="inlineStr"/>
+      <c r="C263" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x13 для ячейки 75x75/15 91Вт 5000К Опал</t>
+        </is>
+      </c>
+      <c r="D263" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E263" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F263" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G263" s="9" t="inlineStr">
+        <is>
+          <t>16 579,20 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="264">
+      <c r="A264" s="6" t="inlineStr">
+        <is>
+          <t>506074</t>
+        </is>
+      </c>
+      <c r="B264" s="6" t="inlineStr"/>
+      <c r="C264" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x13 для ячейки 75x75/15 91Вт 5000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D264" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E264" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F264" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G264" s="9" t="inlineStr">
+        <is>
+          <t>16 579,20 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="265">
+      <c r="A265" s="6" t="inlineStr">
+        <is>
+          <t>505837</t>
+        </is>
+      </c>
+      <c r="B265" s="6" t="inlineStr"/>
+      <c r="C265" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x14 для ячейки 50x50/10 98Вт 3000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D265" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E265" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F265" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G265" s="9" t="inlineStr">
+        <is>
+          <t>17 620,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="266">
+      <c r="A266" s="6" t="inlineStr">
+        <is>
+          <t>505753</t>
+        </is>
+      </c>
+      <c r="B266" s="6" t="inlineStr"/>
+      <c r="C266" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x14 для ячейки 50x50/10 98Вт 3000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D266" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E266" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F266" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G266" s="9" t="inlineStr">
+        <is>
+          <t>17 620,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="267">
+      <c r="A267" s="6" t="inlineStr">
+        <is>
+          <t>505836</t>
+        </is>
+      </c>
+      <c r="B267" s="6" t="inlineStr"/>
+      <c r="C267" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x14 для ячейки 50x50/10 98Вт 3000К Опал</t>
+        </is>
+      </c>
+      <c r="D267" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E267" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F267" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G267" s="9" t="inlineStr">
+        <is>
+          <t>17 620,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="268">
+      <c r="A268" s="6" t="inlineStr">
+        <is>
+          <t>505752</t>
+        </is>
+      </c>
+      <c r="B268" s="6" t="inlineStr"/>
+      <c r="C268" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x14 для ячейки 50x50/10 98Вт 3000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D268" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E268" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F268" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G268" s="9" t="inlineStr">
+        <is>
+          <t>17 620,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="269">
+      <c r="A269" s="6" t="inlineStr">
+        <is>
+          <t>505839</t>
+        </is>
+      </c>
+      <c r="B269" s="6" t="inlineStr"/>
+      <c r="C269" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x14 для ячейки 50x50/10 98Вт 4000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D269" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E269" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F269" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G269" s="9" t="inlineStr">
+        <is>
+          <t>17 620,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="270">
+      <c r="A270" s="6" t="inlineStr">
+        <is>
+          <t>505755</t>
+        </is>
+      </c>
+      <c r="B270" s="6" t="inlineStr"/>
+      <c r="C270" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x14 для ячейки 50x50/10 98Вт 4000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D270" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E270" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F270" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G270" s="9" t="inlineStr">
+        <is>
+          <t>17 620,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="271">
+      <c r="A271" s="6" t="inlineStr">
+        <is>
+          <t>505838</t>
+        </is>
+      </c>
+      <c r="B271" s="6" t="inlineStr"/>
+      <c r="C271" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x14 для ячейки 50x50/10 98Вт 4000К Опал</t>
+        </is>
+      </c>
+      <c r="D271" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E271" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F271" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G271" s="9" t="inlineStr">
+        <is>
+          <t>17 620,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="272">
+      <c r="A272" s="6" t="inlineStr">
+        <is>
+          <t>505754</t>
+        </is>
+      </c>
+      <c r="B272" s="6" t="inlineStr"/>
+      <c r="C272" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x14 для ячейки 50x50/10 98Вт 4000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D272" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E272" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F272" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G272" s="9" t="inlineStr">
+        <is>
+          <t>17 620,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="273">
+      <c r="A273" s="6" t="inlineStr">
+        <is>
+          <t>505841</t>
+        </is>
+      </c>
+      <c r="B273" s="6" t="inlineStr"/>
+      <c r="C273" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x14 для ячейки 50x50/10 98Вт 5000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D273" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E273" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F273" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G273" s="9" t="inlineStr">
+        <is>
+          <t>17 620,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="274">
+      <c r="A274" s="6" t="inlineStr">
+        <is>
+          <t>505757</t>
+        </is>
+      </c>
+      <c r="B274" s="6" t="inlineStr"/>
+      <c r="C274" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x14 для ячейки 50x50/10 98Вт 5000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D274" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E274" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F274" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G274" s="9" t="inlineStr">
+        <is>
+          <t>17 620,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="275">
+      <c r="A275" s="6" t="inlineStr">
+        <is>
+          <t>505840</t>
+        </is>
+      </c>
+      <c r="B275" s="6" t="inlineStr"/>
+      <c r="C275" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x14 для ячейки 50x50/10 98Вт 5000К Опал</t>
+        </is>
+      </c>
+      <c r="D275" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E275" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F275" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G275" s="9" t="inlineStr">
+        <is>
+          <t>17 620,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="276">
+      <c r="A276" s="6" t="inlineStr">
+        <is>
+          <t>505756</t>
+        </is>
+      </c>
+      <c r="B276" s="6" t="inlineStr"/>
+      <c r="C276" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x14 для ячейки 50x50/10 98Вт 5000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D276" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E276" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F276" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G276" s="9" t="inlineStr">
+        <is>
+          <t>17 620,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="277">
+      <c r="A277" s="6" t="inlineStr">
+        <is>
+          <t>506161</t>
+        </is>
+      </c>
+      <c r="B277" s="6" t="inlineStr"/>
+      <c r="C277" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x14 для ячейки 75x75/15 98Вт 3000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D277" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E277" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F277" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G277" s="9" t="inlineStr">
+        <is>
+          <t>17 620,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="278">
+      <c r="A278" s="6" t="inlineStr">
+        <is>
+          <t>506077</t>
+        </is>
+      </c>
+      <c r="B278" s="6" t="inlineStr"/>
+      <c r="C278" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x14 для ячейки 75x75/15 98Вт 3000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D278" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E278" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F278" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G278" s="9" t="inlineStr">
+        <is>
+          <t>17 620,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="279">
+      <c r="A279" s="6" t="inlineStr">
+        <is>
+          <t>506160</t>
+        </is>
+      </c>
+      <c r="B279" s="6" t="inlineStr"/>
+      <c r="C279" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x14 для ячейки 75x75/15 98Вт 3000К Опал</t>
+        </is>
+      </c>
+      <c r="D279" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E279" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F279" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G279" s="9" t="inlineStr">
+        <is>
+          <t>17 620,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="280">
+      <c r="A280" s="6" t="inlineStr">
+        <is>
+          <t>506076</t>
+        </is>
+      </c>
+      <c r="B280" s="6" t="inlineStr"/>
+      <c r="C280" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x14 для ячейки 75x75/15 98Вт 3000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D280" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E280" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F280" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G280" s="9" t="inlineStr">
+        <is>
+          <t>17 620,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="281">
+      <c r="A281" s="6" t="inlineStr">
+        <is>
+          <t>506163</t>
+        </is>
+      </c>
+      <c r="B281" s="6" t="inlineStr"/>
+      <c r="C281" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x14 для ячейки 75x75/15 98Вт 4000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D281" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E281" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F281" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G281" s="9" t="inlineStr">
+        <is>
+          <t>17 620,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="282">
+      <c r="A282" s="6" t="inlineStr">
+        <is>
+          <t>506079</t>
+        </is>
+      </c>
+      <c r="B282" s="6" t="inlineStr"/>
+      <c r="C282" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x14 для ячейки 75x75/15 98Вт 4000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D282" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E282" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F282" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G282" s="9" t="inlineStr">
+        <is>
+          <t>17 620,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="283">
+      <c r="A283" s="6" t="inlineStr">
+        <is>
+          <t>506162</t>
+        </is>
+      </c>
+      <c r="B283" s="6" t="inlineStr"/>
+      <c r="C283" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x14 для ячейки 75x75/15 98Вт 4000К Опал</t>
+        </is>
+      </c>
+      <c r="D283" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E283" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F283" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G283" s="9" t="inlineStr">
+        <is>
+          <t>17 620,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="284">
+      <c r="A284" s="6" t="inlineStr">
+        <is>
+          <t>506078</t>
+        </is>
+      </c>
+      <c r="B284" s="6" t="inlineStr"/>
+      <c r="C284" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x14 для ячейки 75x75/15 98Вт 4000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D284" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E284" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F284" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G284" s="9" t="inlineStr">
+        <is>
+          <t>17 620,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="285">
+      <c r="A285" s="6" t="inlineStr">
+        <is>
+          <t>506165</t>
+        </is>
+      </c>
+      <c r="B285" s="6" t="inlineStr"/>
+      <c r="C285" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x14 для ячейки 75x75/15 98Вт 5000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D285" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E285" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F285" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G285" s="9" t="inlineStr">
+        <is>
+          <t>17 620,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="286">
+      <c r="A286" s="6" t="inlineStr">
+        <is>
+          <t>506081</t>
+        </is>
+      </c>
+      <c r="B286" s="6" t="inlineStr"/>
+      <c r="C286" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x14 для ячейки 75x75/15 98Вт 5000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D286" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E286" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F286" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G286" s="9" t="inlineStr">
+        <is>
+          <t>17 620,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="287">
+      <c r="A287" s="6" t="inlineStr">
+        <is>
+          <t>506164</t>
+        </is>
+      </c>
+      <c r="B287" s="6" t="inlineStr"/>
+      <c r="C287" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x14 для ячейки 75x75/15 98Вт 5000К Опал</t>
+        </is>
+      </c>
+      <c r="D287" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E287" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F287" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G287" s="9" t="inlineStr">
+        <is>
+          <t>17 620,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="288">
+      <c r="A288" s="6" t="inlineStr">
+        <is>
+          <t>506080</t>
+        </is>
+      </c>
+      <c r="B288" s="6" t="inlineStr"/>
+      <c r="C288" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x14 для ячейки 75x75/15 98Вт 5000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D288" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E288" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F288" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G288" s="9" t="inlineStr">
+        <is>
+          <t>17 620,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="289">
+      <c r="A289" s="6" t="inlineStr">
+        <is>
+          <t>506252</t>
+        </is>
+      </c>
+      <c r="B289" s="6" t="inlineStr"/>
+      <c r="C289" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x1 для ячейки 100x100/10 10Вт 3000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D289" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E289" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F289" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G289" s="9" t="inlineStr">
+        <is>
+          <t>2 333,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="290">
+      <c r="A290" s="6" t="inlineStr">
+        <is>
+          <t>506173</t>
+        </is>
+      </c>
+      <c r="B290" s="6" t="inlineStr"/>
+      <c r="C290" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x1 для ячейки 100x100/10 10Вт 3000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D290" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E290" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F290" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G290" s="9" t="inlineStr">
+        <is>
+          <t>2 333,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="291">
+      <c r="A291" s="6" t="inlineStr">
+        <is>
+          <t>506251</t>
+        </is>
+      </c>
+      <c r="B291" s="6" t="inlineStr"/>
+      <c r="C291" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x1 для ячейки 100x100/10 10Вт 3000К Опал</t>
+        </is>
+      </c>
+      <c r="D291" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E291" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F291" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G291" s="9" t="inlineStr">
+        <is>
+          <t>2 333,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="292">
+      <c r="A292" s="6" t="inlineStr">
+        <is>
+          <t>506172</t>
+        </is>
+      </c>
+      <c r="B292" s="6" t="inlineStr"/>
+      <c r="C292" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x1 для ячейки 100x100/10 10Вт 3000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D292" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E292" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F292" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G292" s="9" t="inlineStr">
+        <is>
+          <t>2 333,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="293">
+      <c r="A293" s="6" t="inlineStr">
+        <is>
+          <t>506411</t>
+        </is>
+      </c>
+      <c r="B293" s="6" t="inlineStr"/>
+      <c r="C293" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x1 для ячейки 100x100/10 10Вт 4000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D293" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E293" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F293" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G293" s="9" t="inlineStr">
+        <is>
+          <t>2 333,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="294">
+      <c r="A294" s="6" t="inlineStr">
+        <is>
+          <t>506254</t>
+        </is>
+      </c>
+      <c r="B294" s="6" t="inlineStr"/>
+      <c r="C294" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x1 для ячейки 100x100/10 10Вт 4000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D294" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E294" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F294" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G294" s="9" t="inlineStr">
+        <is>
+          <t>2 333,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="295">
+      <c r="A295" s="6" t="inlineStr">
+        <is>
+          <t>506175</t>
+        </is>
+      </c>
+      <c r="B295" s="6" t="inlineStr"/>
+      <c r="C295" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x1 для ячейки 100x100/10 10Вт 4000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D295" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E295" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F295" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G295" s="9" t="inlineStr">
+        <is>
+          <t>2 333,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="296">
+      <c r="A296" s="6" t="inlineStr">
+        <is>
+          <t>506253</t>
+        </is>
+      </c>
+      <c r="B296" s="6" t="inlineStr"/>
+      <c r="C296" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x1 для ячейки 100x100/10 10Вт 4000К Опал</t>
+        </is>
+      </c>
+      <c r="D296" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E296" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F296" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G296" s="9" t="inlineStr">
+        <is>
+          <t>2 333,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="297">
+      <c r="A297" s="6" t="inlineStr">
+        <is>
+          <t>506174</t>
+        </is>
+      </c>
+      <c r="B297" s="6" t="inlineStr"/>
+      <c r="C297" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x1 для ячейки 100x100/10 10Вт 4000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D297" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E297" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F297" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G297" s="9" t="inlineStr">
+        <is>
+          <t>2 333,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="298">
+      <c r="A298" s="6" t="inlineStr">
+        <is>
+          <t>506256</t>
+        </is>
+      </c>
+      <c r="B298" s="6" t="inlineStr"/>
+      <c r="C298" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x1 для ячейки 100x100/10 10Вт 5000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D298" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E298" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F298" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G298" s="9" t="inlineStr">
+        <is>
+          <t>2 333,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="299">
+      <c r="A299" s="6" t="inlineStr">
+        <is>
+          <t>506177</t>
+        </is>
+      </c>
+      <c r="B299" s="6" t="inlineStr"/>
+      <c r="C299" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x1 для ячейки 100x100/10 10Вт 5000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D299" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E299" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F299" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G299" s="9" t="inlineStr">
+        <is>
+          <t>2 333,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="300">
+      <c r="A300" s="6" t="inlineStr">
+        <is>
+          <t>506255</t>
+        </is>
+      </c>
+      <c r="B300" s="6" t="inlineStr"/>
+      <c r="C300" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x1 для ячейки 100x100/10 10Вт 5000К Опал</t>
+        </is>
+      </c>
+      <c r="D300" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E300" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F300" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G300" s="9" t="inlineStr">
+        <is>
+          <t>2 333,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="301">
+      <c r="A301" s="6" t="inlineStr">
+        <is>
+          <t>506176</t>
+        </is>
+      </c>
+      <c r="B301" s="6" t="inlineStr"/>
+      <c r="C301" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x1 для ячейки 100x100/10 10Вт 5000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D301" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E301" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F301" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G301" s="9" t="inlineStr">
+        <is>
+          <t>2 333,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="302">
+      <c r="A302" s="6" t="inlineStr">
+        <is>
+          <t>506409</t>
+        </is>
+      </c>
+      <c r="B302" s="6" t="inlineStr"/>
+      <c r="C302" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x1 для ячейки 100x100/15 10Вт 3000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D302" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E302" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F302" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G302" s="9" t="inlineStr">
+        <is>
+          <t>2 333,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="303">
+      <c r="A303" s="6" t="inlineStr">
+        <is>
+          <t>506331</t>
+        </is>
+      </c>
+      <c r="B303" s="6" t="inlineStr"/>
+      <c r="C303" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x1 для ячейки 100x100/15 10Вт 3000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D303" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E303" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F303" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G303" s="9" t="inlineStr">
+        <is>
+          <t>2 333,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="304">
+      <c r="A304" s="6" t="inlineStr">
+        <is>
+          <t>506408</t>
+        </is>
+      </c>
+      <c r="B304" s="6" t="inlineStr"/>
+      <c r="C304" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x1 для ячейки 100x100/15 10Вт 3000К Опал</t>
+        </is>
+      </c>
+      <c r="D304" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E304" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F304" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G304" s="9" t="inlineStr">
+        <is>
+          <t>2 333,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="305">
+      <c r="A305" s="6" t="inlineStr">
+        <is>
+          <t>506330</t>
+        </is>
+      </c>
+      <c r="B305" s="6" t="inlineStr"/>
+      <c r="C305" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x1 для ячейки 100x100/15 10Вт 3000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D305" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E305" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F305" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G305" s="9" t="inlineStr">
+        <is>
+          <t>2 333,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="306">
+      <c r="A306" s="6" t="inlineStr">
+        <is>
+          <t>506410</t>
+        </is>
+      </c>
+      <c r="B306" s="6" t="inlineStr"/>
+      <c r="C306" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x1 для ячейки 100x100/15 10Вт 4000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D306" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E306" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F306" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G306" s="9" t="inlineStr">
+        <is>
+          <t>2 333,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="307">
+      <c r="A307" s="6" t="inlineStr">
+        <is>
+          <t>506332</t>
+        </is>
+      </c>
+      <c r="B307" s="6" t="inlineStr"/>
+      <c r="C307" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x1 для ячейки 100x100/15 10Вт 4000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D307" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E307" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F307" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G307" s="9" t="inlineStr">
+        <is>
+          <t>2 333,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="308">
+      <c r="A308" s="6" t="inlineStr">
+        <is>
+          <t>506333</t>
+        </is>
+      </c>
+      <c r="B308" s="6" t="inlineStr"/>
+      <c r="C308" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x1 для ячейки 100x100/15 10Вт 4000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D308" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E308" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F308" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G308" s="9" t="inlineStr">
+        <is>
+          <t>2 333,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="309">
+      <c r="A309" s="6" t="inlineStr">
+        <is>
+          <t>506412</t>
+        </is>
+      </c>
+      <c r="B309" s="6" t="inlineStr"/>
+      <c r="C309" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x1 для ячейки 100x100/15 10Вт 5000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D309" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E309" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F309" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G309" s="9" t="inlineStr">
+        <is>
+          <t>2 333,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="310">
+      <c r="A310" s="6" t="inlineStr">
+        <is>
+          <t>506335</t>
+        </is>
+      </c>
+      <c r="B310" s="6" t="inlineStr"/>
+      <c r="C310" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x1 для ячейки 100x100/15 10Вт 5000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D310" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E310" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F310" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G310" s="9" t="inlineStr">
+        <is>
+          <t>2 333,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="311">
+      <c r="A311" s="6" t="inlineStr">
+        <is>
+          <t>506334</t>
+        </is>
+      </c>
+      <c r="B311" s="6" t="inlineStr"/>
+      <c r="C311" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x1 для ячейки 100x100/15 10Вт 5000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D311" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E311" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F311" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G311" s="9" t="inlineStr">
+        <is>
+          <t>2 333,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="312">
+      <c r="A312" s="6" t="inlineStr">
+        <is>
+          <t>506413</t>
+        </is>
+      </c>
+      <c r="B312" s="6" t="inlineStr"/>
+      <c r="C312" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x1 для ячейки 100x100/15 10Вт 5000К Опал</t>
+        </is>
+      </c>
+      <c r="D312" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E312" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F312" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G312" s="9" t="inlineStr">
+        <is>
+          <t>2 333,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="313">
+      <c r="A313" s="6" t="inlineStr">
+        <is>
+          <t>505927</t>
+        </is>
+      </c>
+      <c r="B313" s="6" t="inlineStr"/>
+      <c r="C313" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x1 для ячейки 75x75/10 10Вт 3000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D313" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E313" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F313" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G313" s="9" t="inlineStr">
+        <is>
+          <t>1 919,50 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="314">
+      <c r="A314" s="6" t="inlineStr">
+        <is>
+          <t>505849</t>
+        </is>
+      </c>
+      <c r="B314" s="6" t="inlineStr"/>
+      <c r="C314" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x1 для ячейки 75x75/10 10Вт 3000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D314" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E314" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F314" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G314" s="9" t="inlineStr">
+        <is>
+          <t>1 919,50 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="315">
+      <c r="A315" s="6" t="inlineStr">
+        <is>
+          <t>505926</t>
+        </is>
+      </c>
+      <c r="B315" s="6" t="inlineStr"/>
+      <c r="C315" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x1 для ячейки 75x75/10 10Вт 3000К Опал</t>
+        </is>
+      </c>
+      <c r="D315" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E315" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F315" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G315" s="9" t="inlineStr">
+        <is>
+          <t>1 919,50 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="316">
+      <c r="A316" s="6" t="inlineStr">
+        <is>
+          <t>505848</t>
+        </is>
+      </c>
+      <c r="B316" s="6" t="inlineStr"/>
+      <c r="C316" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x1 для ячейки 75x75/10 10Вт 3000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D316" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E316" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F316" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G316" s="9" t="inlineStr">
+        <is>
+          <t>1 919,50 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="317">
+      <c r="A317" s="6" t="inlineStr">
+        <is>
+          <t>505929</t>
+        </is>
+      </c>
+      <c r="B317" s="6" t="inlineStr"/>
+      <c r="C317" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x1 для ячейки 75x75/10 10Вт 4000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D317" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E317" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F317" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G317" s="9" t="inlineStr">
+        <is>
+          <t>1 919,50 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="318">
+      <c r="A318" s="6" t="inlineStr">
+        <is>
+          <t>505851</t>
+        </is>
+      </c>
+      <c r="B318" s="6" t="inlineStr"/>
+      <c r="C318" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x1 для ячейки 75x75/10 10Вт 4000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D318" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E318" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F318" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G318" s="9" t="inlineStr">
+        <is>
+          <t>1 919,50 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="319">
+      <c r="A319" s="6" t="inlineStr">
+        <is>
+          <t>505928</t>
+        </is>
+      </c>
+      <c r="B319" s="6" t="inlineStr"/>
+      <c r="C319" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x1 для ячейки 75x75/10 10Вт 4000К Опал</t>
+        </is>
+      </c>
+      <c r="D319" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E319" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F319" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G319" s="9" t="inlineStr">
+        <is>
+          <t>1 919,50 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="320">
+      <c r="A320" s="6" t="inlineStr">
+        <is>
+          <t>505850</t>
+        </is>
+      </c>
+      <c r="B320" s="6" t="inlineStr"/>
+      <c r="C320" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x1 для ячейки 75x75/10 10Вт 4000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D320" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E320" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F320" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G320" s="9" t="inlineStr">
+        <is>
+          <t>1 919,50 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="321">
+      <c r="A321" s="6" t="inlineStr">
+        <is>
+          <t>505931</t>
+        </is>
+      </c>
+      <c r="B321" s="6" t="inlineStr"/>
+      <c r="C321" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x1 для ячейки 75x75/10 10Вт 5000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D321" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E321" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F321" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G321" s="9" t="inlineStr">
+        <is>
+          <t>1 919,50 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="322">
+      <c r="A322" s="6" t="inlineStr">
+        <is>
+          <t>505853</t>
+        </is>
+      </c>
+      <c r="B322" s="6" t="inlineStr"/>
+      <c r="C322" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x1 для ячейки 75x75/10 10Вт 5000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D322" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E322" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F322" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G322" s="9" t="inlineStr">
+        <is>
+          <t>1 919,50 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="323">
+      <c r="A323" s="6" t="inlineStr">
+        <is>
+          <t>505930</t>
+        </is>
+      </c>
+      <c r="B323" s="6" t="inlineStr"/>
+      <c r="C323" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x1 для ячейки 75x75/10 10Вт 5000К Опал</t>
+        </is>
+      </c>
+      <c r="D323" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E323" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F323" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G323" s="9" t="inlineStr">
+        <is>
+          <t>1 919,50 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="324">
+      <c r="A324" s="6" t="inlineStr">
+        <is>
+          <t>505852</t>
+        </is>
+      </c>
+      <c r="B324" s="6" t="inlineStr"/>
+      <c r="C324" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x1 для ячейки 75x75/10 10Вт 5000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D324" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E324" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F324" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G324" s="9" t="inlineStr">
+        <is>
+          <t>1 919,50 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="325">
+      <c r="A325" s="6" t="inlineStr">
+        <is>
+          <t>506258</t>
+        </is>
+      </c>
+      <c r="B325" s="6" t="inlineStr"/>
+      <c r="C325" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x2 для ячейки 100x100/10 20Вт 3000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D325" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E325" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F325" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G325" s="9" t="inlineStr">
+        <is>
+          <t>3 512,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="326">
+      <c r="A326" s="6" t="inlineStr">
+        <is>
+          <t>506179</t>
+        </is>
+      </c>
+      <c r="B326" s="6" t="inlineStr"/>
+      <c r="C326" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x2 для ячейки 100x100/10 20Вт 3000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D326" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E326" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F326" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G326" s="9" t="inlineStr">
+        <is>
+          <t>3 512,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="327">
+      <c r="A327" s="6" t="inlineStr">
+        <is>
+          <t>506257</t>
+        </is>
+      </c>
+      <c r="B327" s="6" t="inlineStr"/>
+      <c r="C327" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x2 для ячейки 100x100/10 20Вт 3000К Опал</t>
+        </is>
+      </c>
+      <c r="D327" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E327" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F327" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G327" s="9" t="inlineStr">
+        <is>
+          <t>3 512,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="328">
+      <c r="A328" s="6" t="inlineStr">
+        <is>
+          <t>506178</t>
+        </is>
+      </c>
+      <c r="B328" s="6" t="inlineStr"/>
+      <c r="C328" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x2 для ячейки 100x100/10 20Вт 3000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D328" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E328" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F328" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G328" s="9" t="inlineStr">
+        <is>
+          <t>3 512,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="329">
+      <c r="A329" s="6" t="inlineStr">
+        <is>
+          <t>506260</t>
+        </is>
+      </c>
+      <c r="B329" s="6" t="inlineStr"/>
+      <c r="C329" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x2 для ячейки 100x100/10 20Вт 4000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D329" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E329" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F329" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G329" s="9" t="inlineStr">
+        <is>
+          <t>3 512,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="330">
+      <c r="A330" s="6" t="inlineStr">
+        <is>
+          <t>506181</t>
+        </is>
+      </c>
+      <c r="B330" s="6" t="inlineStr"/>
+      <c r="C330" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x2 для ячейки 100x100/10 20Вт 4000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D330" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E330" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F330" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G330" s="9" t="inlineStr">
+        <is>
+          <t>3 512,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="331">
+      <c r="A331" s="6" t="inlineStr">
+        <is>
+          <t>506259</t>
+        </is>
+      </c>
+      <c r="B331" s="6" t="inlineStr"/>
+      <c r="C331" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x2 для ячейки 100x100/10 20Вт 4000К Опал</t>
+        </is>
+      </c>
+      <c r="D331" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E331" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F331" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G331" s="9" t="inlineStr">
+        <is>
+          <t>3 512,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="332">
+      <c r="A332" s="6" t="inlineStr">
+        <is>
+          <t>506180</t>
+        </is>
+      </c>
+      <c r="B332" s="6" t="inlineStr"/>
+      <c r="C332" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x2 для ячейки 100x100/10 20Вт 4000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D332" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E332" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F332" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G332" s="9" t="inlineStr">
+        <is>
+          <t>3 512,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="333">
+      <c r="A333" s="6" t="inlineStr">
+        <is>
+          <t>506262</t>
+        </is>
+      </c>
+      <c r="B333" s="6" t="inlineStr"/>
+      <c r="C333" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x2 для ячейки 100x100/10 20Вт 5000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D333" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E333" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F333" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G333" s="9" t="inlineStr">
+        <is>
+          <t>3 512,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="334">
+      <c r="A334" s="6" t="inlineStr">
+        <is>
+          <t>506183</t>
+        </is>
+      </c>
+      <c r="B334" s="6" t="inlineStr"/>
+      <c r="C334" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x2 для ячейки 100x100/10 20Вт 5000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D334" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E334" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F334" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G334" s="9" t="inlineStr">
+        <is>
+          <t>3 512,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="335">
+      <c r="A335" s="6" t="inlineStr">
+        <is>
+          <t>506261</t>
+        </is>
+      </c>
+      <c r="B335" s="6" t="inlineStr"/>
+      <c r="C335" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x2 для ячейки 100x100/10 20Вт 5000К Опал</t>
+        </is>
+      </c>
+      <c r="D335" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E335" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F335" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G335" s="9" t="inlineStr">
+        <is>
+          <t>3 512,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="336">
+      <c r="A336" s="6" t="inlineStr">
+        <is>
+          <t>506182</t>
+        </is>
+      </c>
+      <c r="B336" s="6" t="inlineStr"/>
+      <c r="C336" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x2 для ячейки 100x100/10 20Вт 5000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D336" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E336" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F336" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G336" s="9" t="inlineStr">
+        <is>
+          <t>3 512,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="337">
+      <c r="A337" s="6" t="inlineStr">
+        <is>
+          <t>506415</t>
+        </is>
+      </c>
+      <c r="B337" s="6" t="inlineStr"/>
+      <c r="C337" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x2 для ячейки 100x100/15 20Вт 3000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D337" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E337" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F337" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G337" s="9" t="inlineStr">
+        <is>
+          <t>3 512,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="338">
+      <c r="A338" s="6" t="inlineStr">
+        <is>
+          <t>506337</t>
+        </is>
+      </c>
+      <c r="B338" s="6" t="inlineStr"/>
+      <c r="C338" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x2 для ячейки 100x100/15 20Вт 3000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D338" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E338" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F338" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G338" s="9" t="inlineStr">
+        <is>
+          <t>3 512,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="339">
+      <c r="A339" s="6" t="inlineStr">
+        <is>
+          <t>506414</t>
+        </is>
+      </c>
+      <c r="B339" s="6" t="inlineStr"/>
+      <c r="C339" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x2 для ячейки 100x100/15 20Вт 3000К Опал</t>
+        </is>
+      </c>
+      <c r="D339" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E339" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F339" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G339" s="9" t="inlineStr">
+        <is>
+          <t>3 512,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="340">
+      <c r="A340" s="6" t="inlineStr">
+        <is>
+          <t>506336</t>
+        </is>
+      </c>
+      <c r="B340" s="6" t="inlineStr"/>
+      <c r="C340" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x2 для ячейки 100x100/15 20Вт 3000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D340" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E340" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F340" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G340" s="9" t="inlineStr">
+        <is>
+          <t>3 512,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="341">
+      <c r="A341" s="6" t="inlineStr">
+        <is>
+          <t>506417</t>
+        </is>
+      </c>
+      <c r="B341" s="6" t="inlineStr"/>
+      <c r="C341" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x2 для ячейки 100x100/15 20Вт 4000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D341" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E341" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F341" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G341" s="9" t="inlineStr">
+        <is>
+          <t>3 512,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="342">
+      <c r="A342" s="6" t="inlineStr">
+        <is>
+          <t>506339</t>
+        </is>
+      </c>
+      <c r="B342" s="6" t="inlineStr"/>
+      <c r="C342" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x2 для ячейки 100x100/15 20Вт 4000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D342" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E342" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F342" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G342" s="9" t="inlineStr">
+        <is>
+          <t>3 512,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="343">
+      <c r="A343" s="6" t="inlineStr">
+        <is>
+          <t>506416</t>
+        </is>
+      </c>
+      <c r="B343" s="6" t="inlineStr"/>
+      <c r="C343" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x2 для ячейки 100x100/15 20Вт 4000К Опал</t>
+        </is>
+      </c>
+      <c r="D343" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E343" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F343" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G343" s="9" t="inlineStr">
+        <is>
+          <t>3 512,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="344">
+      <c r="A344" s="6" t="inlineStr">
+        <is>
+          <t>506338</t>
+        </is>
+      </c>
+      <c r="B344" s="6" t="inlineStr"/>
+      <c r="C344" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x2 для ячейки 100x100/15 20Вт 4000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D344" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E344" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F344" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G344" s="9" t="inlineStr">
+        <is>
+          <t>3 512,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="345">
+      <c r="A345" s="6" t="inlineStr">
+        <is>
+          <t>506419</t>
+        </is>
+      </c>
+      <c r="B345" s="6" t="inlineStr"/>
+      <c r="C345" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x2 для ячейки 100x100/15 20Вт 5000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D345" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E345" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F345" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G345" s="9" t="inlineStr">
+        <is>
+          <t>3 512,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="346">
+      <c r="A346" s="6" t="inlineStr">
+        <is>
+          <t>506341</t>
+        </is>
+      </c>
+      <c r="B346" s="6" t="inlineStr"/>
+      <c r="C346" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x2 для ячейки 100x100/15 20Вт 5000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D346" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E346" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F346" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G346" s="9" t="inlineStr">
+        <is>
+          <t>3 512,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="347">
+      <c r="A347" s="6" t="inlineStr">
+        <is>
+          <t>506418</t>
+        </is>
+      </c>
+      <c r="B347" s="6" t="inlineStr"/>
+      <c r="C347" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x2 для ячейки 100x100/15 20Вт 5000К Опал</t>
+        </is>
+      </c>
+      <c r="D347" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E347" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F347" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G347" s="9" t="inlineStr">
+        <is>
+          <t>3 512,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="348">
+      <c r="A348" s="6" t="inlineStr">
+        <is>
+          <t>506340</t>
+        </is>
+      </c>
+      <c r="B348" s="6" t="inlineStr"/>
+      <c r="C348" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x2 для ячейки 100x100/15 20Вт 5000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D348" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E348" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F348" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G348" s="9" t="inlineStr">
+        <is>
+          <t>3 512,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="349">
+      <c r="A349" s="6" t="inlineStr">
+        <is>
+          <t>506505</t>
+        </is>
+      </c>
+      <c r="B349" s="6" t="inlineStr"/>
+      <c r="C349" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x2 для ячейки 200x200/15 40Вт 3000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D349" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E349" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F349" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G349" s="9" t="inlineStr">
+        <is>
+          <t>7 881,50 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="350">
+      <c r="A350" s="6" t="inlineStr">
+        <is>
+          <t>506481</t>
+        </is>
+      </c>
+      <c r="B350" s="6" t="inlineStr"/>
+      <c r="C350" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x2 для ячейки 200x200/15 40Вт 3000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D350" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E350" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F350" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G350" s="9" t="inlineStr">
+        <is>
+          <t>7 881,50 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="351">
+      <c r="A351" s="6" t="inlineStr">
+        <is>
+          <t>506504</t>
+        </is>
+      </c>
+      <c r="B351" s="6" t="inlineStr"/>
+      <c r="C351" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x2 для ячейки 200x200/15 40Вт 3000К Опал</t>
+        </is>
+      </c>
+      <c r="D351" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E351" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F351" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G351" s="9" t="inlineStr">
+        <is>
+          <t>7 881,50 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="352">
+      <c r="A352" s="6" t="inlineStr">
+        <is>
+          <t>506480</t>
+        </is>
+      </c>
+      <c r="B352" s="6" t="inlineStr"/>
+      <c r="C352" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x2 для ячейки 200x200/15 40Вт 3000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D352" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E352" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F352" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G352" s="9" t="inlineStr">
+        <is>
+          <t>7 881,50 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="353">
+      <c r="A353" s="6" t="inlineStr">
+        <is>
+          <t>506507</t>
+        </is>
+      </c>
+      <c r="B353" s="6" t="inlineStr"/>
+      <c r="C353" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x2 для ячейки 200x200/15 40Вт 4000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D353" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E353" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F353" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G353" s="9" t="inlineStr">
+        <is>
+          <t>7 881,50 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="354">
+      <c r="A354" s="6" t="inlineStr">
+        <is>
+          <t>506483</t>
+        </is>
+      </c>
+      <c r="B354" s="6" t="inlineStr"/>
+      <c r="C354" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x2 для ячейки 200x200/15 40Вт 4000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D354" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E354" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F354" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G354" s="9" t="inlineStr">
+        <is>
+          <t>7 881,50 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="355">
+      <c r="A355" s="6" t="inlineStr">
+        <is>
+          <t>506506</t>
+        </is>
+      </c>
+      <c r="B355" s="6" t="inlineStr"/>
+      <c r="C355" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x2 для ячейки 200x200/15 40Вт 4000К Опал</t>
+        </is>
+      </c>
+      <c r="D355" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E355" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F355" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G355" s="9" t="inlineStr">
+        <is>
+          <t>7 881,50 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="356">
+      <c r="A356" s="6" t="inlineStr">
+        <is>
+          <t>506482</t>
+        </is>
+      </c>
+      <c r="B356" s="6" t="inlineStr"/>
+      <c r="C356" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x2 для ячейки 200x200/15 40Вт 4000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D356" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E356" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F356" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G356" s="9" t="inlineStr">
+        <is>
+          <t>7 881,50 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="357">
+      <c r="A357" s="6" t="inlineStr">
+        <is>
+          <t>506509</t>
+        </is>
+      </c>
+      <c r="B357" s="6" t="inlineStr"/>
+      <c r="C357" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x2 для ячейки 200x200/15 40Вт 5000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D357" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E357" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F357" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G357" s="9" t="inlineStr">
+        <is>
+          <t>7 881,50 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="358">
+      <c r="A358" s="6" t="inlineStr">
+        <is>
+          <t>506485</t>
+        </is>
+      </c>
+      <c r="B358" s="6" t="inlineStr"/>
+      <c r="C358" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x2 для ячейки 200x200/15 40Вт 5000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D358" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E358" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F358" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G358" s="9" t="inlineStr">
+        <is>
+          <t>7 881,50 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="359">
+      <c r="A359" s="6" t="inlineStr">
+        <is>
+          <t>506508</t>
+        </is>
+      </c>
+      <c r="B359" s="6" t="inlineStr"/>
+      <c r="C359" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x2 для ячейки 200x200/15 40Вт 5000К Опал</t>
+        </is>
+      </c>
+      <c r="D359" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E359" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F359" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G359" s="9" t="inlineStr">
+        <is>
+          <t>7 881,50 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="360">
+      <c r="A360" s="6" t="inlineStr">
+        <is>
+          <t>506484</t>
+        </is>
+      </c>
+      <c r="B360" s="6" t="inlineStr"/>
+      <c r="C360" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x2 для ячейки 200x200/15 40Вт 5000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D360" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E360" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F360" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G360" s="9" t="inlineStr">
+        <is>
+          <t>7 881,50 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="361">
+      <c r="A361" s="6" t="inlineStr">
+        <is>
+          <t>505765</t>
+        </is>
+      </c>
+      <c r="B361" s="6" t="inlineStr"/>
+      <c r="C361" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D361" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E361" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F361" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G361" s="9" t="inlineStr">
+        <is>
+          <t>2 858,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="362">
+      <c r="A362" s="6" t="inlineStr">
+        <is>
+          <t>505681</t>
+        </is>
+      </c>
+      <c r="B362" s="6" t="inlineStr"/>
+      <c r="C362" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D362" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E362" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F362" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G362" s="9" t="inlineStr">
+        <is>
+          <t>2 858,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="363">
+      <c r="A363" s="6" t="inlineStr">
+        <is>
+          <t>505764</t>
+        </is>
+      </c>
+      <c r="B363" s="6" t="inlineStr"/>
+      <c r="C363" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал</t>
+        </is>
+      </c>
+      <c r="D363" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E363" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F363" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G363" s="9" t="inlineStr">
+        <is>
+          <t>2 858,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="364">
+      <c r="A364" s="6" t="inlineStr">
+        <is>
+          <t>505767</t>
+        </is>
+      </c>
+      <c r="B364" s="6" t="inlineStr"/>
+      <c r="C364" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 4000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D364" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E364" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F364" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G364" s="9" t="inlineStr">
+        <is>
+          <t>2 858,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="365">
+      <c r="A365" s="6" t="inlineStr">
+        <is>
+          <t>505683</t>
+        </is>
+      </c>
+      <c r="B365" s="6" t="inlineStr"/>
+      <c r="C365" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 4000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D365" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E365" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F365" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G365" s="9" t="inlineStr">
+        <is>
+          <t>2 858,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="366">
+      <c r="A366" s="6" t="inlineStr">
+        <is>
+          <t>505766</t>
+        </is>
+      </c>
+      <c r="B366" s="6" t="inlineStr"/>
+      <c r="C366" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 4000К Опал</t>
+        </is>
+      </c>
+      <c r="D366" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E366" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F366" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G366" s="9" t="inlineStr">
+        <is>
+          <t>2 858,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="367">
+      <c r="A367" s="6" t="inlineStr">
+        <is>
+          <t>505682</t>
+        </is>
+      </c>
+      <c r="B367" s="6" t="inlineStr"/>
+      <c r="C367" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 4000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D367" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E367" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F367" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G367" s="9" t="inlineStr">
+        <is>
+          <t>2 858,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="368">
+      <c r="A368" s="6" t="inlineStr">
+        <is>
+          <t>505769</t>
+        </is>
+      </c>
+      <c r="B368" s="6" t="inlineStr"/>
+      <c r="C368" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 5000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D368" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E368" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F368" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G368" s="9" t="inlineStr">
+        <is>
+          <t>2 858,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="369">
+      <c r="A369" s="6" t="inlineStr">
+        <is>
+          <t>505685</t>
+        </is>
+      </c>
+      <c r="B369" s="6" t="inlineStr"/>
+      <c r="C369" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 5000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D369" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E369" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F369" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G369" s="9" t="inlineStr">
+        <is>
+          <t>2 858,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="370">
+      <c r="A370" s="6" t="inlineStr">
+        <is>
+          <t>505768</t>
+        </is>
+      </c>
+      <c r="B370" s="6" t="inlineStr"/>
+      <c r="C370" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 5000К Опал</t>
+        </is>
+      </c>
+      <c r="D370" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E370" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F370" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G370" s="9" t="inlineStr">
+        <is>
+          <t>2 858,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="371">
+      <c r="A371" s="6" t="inlineStr">
+        <is>
+          <t>505684</t>
+        </is>
+      </c>
+      <c r="B371" s="6" t="inlineStr"/>
+      <c r="C371" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 5000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D371" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E371" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F371" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G371" s="9" t="inlineStr">
+        <is>
+          <t>2 858,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="372">
+      <c r="A372" s="6" t="inlineStr">
+        <is>
+          <t>505933</t>
+        </is>
+      </c>
+      <c r="B372" s="6" t="inlineStr"/>
+      <c r="C372" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x2 для ячейки 75x75/10 20Вт 3000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D372" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E372" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F372" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G372" s="9" t="inlineStr">
+        <is>
+          <t>2 821,50 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="373">
+      <c r="A373" s="6" t="inlineStr">
+        <is>
+          <t>505855</t>
+        </is>
+      </c>
+      <c r="B373" s="6" t="inlineStr"/>
+      <c r="C373" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x2 для ячейки 75x75/10 20Вт 3000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D373" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E373" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F373" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G373" s="9" t="inlineStr">
+        <is>
+          <t>2 821,50 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="374">
+      <c r="A374" s="6" t="inlineStr">
+        <is>
+          <t>505932</t>
+        </is>
+      </c>
+      <c r="B374" s="6" t="inlineStr"/>
+      <c r="C374" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x2 для ячейки 75x75/10 20Вт 3000К Опал</t>
+        </is>
+      </c>
+      <c r="D374" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E374" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F374" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G374" s="9" t="inlineStr">
+        <is>
+          <t>2 821,50 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="375">
+      <c r="A375" s="6" t="inlineStr">
+        <is>
+          <t>505854</t>
+        </is>
+      </c>
+      <c r="B375" s="6" t="inlineStr"/>
+      <c r="C375" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x2 для ячейки 75x75/10 20Вт 3000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D375" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E375" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F375" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G375" s="9" t="inlineStr">
+        <is>
+          <t>2 821,50 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="376">
+      <c r="A376" s="6" t="inlineStr">
+        <is>
+          <t>505935</t>
+        </is>
+      </c>
+      <c r="B376" s="6" t="inlineStr"/>
+      <c r="C376" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x2 для ячейки 75x75/10 20Вт 4000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D376" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E376" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F376" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G376" s="9" t="inlineStr">
+        <is>
+          <t>2 821,50 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="377">
+      <c r="A377" s="6" t="inlineStr">
+        <is>
+          <t>505857</t>
+        </is>
+      </c>
+      <c r="B377" s="6" t="inlineStr"/>
+      <c r="C377" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x2 для ячейки 75x75/10 20Вт 4000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D377" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E377" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F377" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G377" s="9" t="inlineStr">
+        <is>
+          <t>2 821,50 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="378">
+      <c r="A378" s="6" t="inlineStr">
+        <is>
+          <t>505934</t>
+        </is>
+      </c>
+      <c r="B378" s="6" t="inlineStr"/>
+      <c r="C378" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x2 для ячейки 75x75/10 20Вт 4000К Опал</t>
+        </is>
+      </c>
+      <c r="D378" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E378" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F378" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G378" s="9" t="inlineStr">
+        <is>
+          <t>2 821,50 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="379">
+      <c r="A379" s="6" t="inlineStr">
+        <is>
+          <t>505856</t>
+        </is>
+      </c>
+      <c r="B379" s="6" t="inlineStr"/>
+      <c r="C379" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x2 для ячейки 75x75/10 20Вт 4000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D379" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E379" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F379" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G379" s="9" t="inlineStr">
+        <is>
+          <t>2 821,50 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="380">
+      <c r="A380" s="6" t="inlineStr">
+        <is>
+          <t>505937</t>
+        </is>
+      </c>
+      <c r="B380" s="6" t="inlineStr"/>
+      <c r="C380" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x2 для ячейки 75x75/10 20Вт 5000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D380" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E380" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F380" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G380" s="9" t="inlineStr">
+        <is>
+          <t>2 821,50 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="381">
+      <c r="A381" s="6" t="inlineStr">
+        <is>
+          <t>505859</t>
+        </is>
+      </c>
+      <c r="B381" s="6" t="inlineStr"/>
+      <c r="C381" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x2 для ячейки 75x75/10 20Вт 5000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D381" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E381" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F381" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G381" s="9" t="inlineStr">
+        <is>
+          <t>2 821,50 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="382">
+      <c r="A382" s="6" t="inlineStr">
+        <is>
+          <t>505936</t>
+        </is>
+      </c>
+      <c r="B382" s="6" t="inlineStr"/>
+      <c r="C382" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x2 для ячейки 75x75/10 20Вт 5000К Опал</t>
+        </is>
+      </c>
+      <c r="D382" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E382" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F382" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G382" s="9" t="inlineStr">
+        <is>
+          <t>2 821,50 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="383">
+      <c r="A383" s="6" t="inlineStr">
+        <is>
+          <t>505858</t>
+        </is>
+      </c>
+      <c r="B383" s="6" t="inlineStr"/>
+      <c r="C383" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x2 для ячейки 75x75/10 20Вт 5000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D383" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E383" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F383" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G383" s="9" t="inlineStr">
+        <is>
+          <t>2 821,50 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="384">
+      <c r="A384" s="6" t="inlineStr">
+        <is>
+          <t>506089</t>
+        </is>
+      </c>
+      <c r="B384" s="6" t="inlineStr"/>
+      <c r="C384" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x2 для ячейки 75x75/15 14Вт 3000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D384" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E384" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F384" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G384" s="9" t="inlineStr">
+        <is>
+          <t>2 858,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="385">
+      <c r="A385" s="6" t="inlineStr">
+        <is>
+          <t>506005</t>
+        </is>
+      </c>
+      <c r="B385" s="6" t="inlineStr"/>
+      <c r="C385" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x2 для ячейки 75x75/15 14Вт 3000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D385" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E385" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F385" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G385" s="9" t="inlineStr">
+        <is>
+          <t>2 858,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="386">
+      <c r="A386" s="6" t="inlineStr">
+        <is>
+          <t>506088</t>
+        </is>
+      </c>
+      <c r="B386" s="6" t="inlineStr"/>
+      <c r="C386" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x2 для ячейки 75x75/15 14Вт 3000К Опал</t>
+        </is>
+      </c>
+      <c r="D386" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E386" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F386" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G386" s="9" t="inlineStr">
+        <is>
+          <t>2 858,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="387">
+      <c r="A387" s="6" t="inlineStr">
+        <is>
+          <t>506004</t>
+        </is>
+      </c>
+      <c r="B387" s="6" t="inlineStr"/>
+      <c r="C387" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x2 для ячейки 75x75/15 14Вт 3000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D387" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E387" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F387" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G387" s="9" t="inlineStr">
+        <is>
+          <t>2 858,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="388">
+      <c r="A388" s="6" t="inlineStr">
+        <is>
+          <t>506091</t>
+        </is>
+      </c>
+      <c r="B388" s="6" t="inlineStr"/>
+      <c r="C388" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x2 для ячейки 75x75/15 14Вт 4000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D388" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E388" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F388" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G388" s="9" t="inlineStr">
+        <is>
+          <t>2 858,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="389">
+      <c r="A389" s="6" t="inlineStr">
+        <is>
+          <t>506007</t>
+        </is>
+      </c>
+      <c r="B389" s="6" t="inlineStr"/>
+      <c r="C389" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x2 для ячейки 75x75/15 14Вт 4000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D389" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E389" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F389" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G389" s="9" t="inlineStr">
+        <is>
+          <t>2 858,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="390">
+      <c r="A390" s="6" t="inlineStr">
+        <is>
+          <t>506090</t>
+        </is>
+      </c>
+      <c r="B390" s="6" t="inlineStr"/>
+      <c r="C390" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x2 для ячейки 75x75/15 14Вт 4000К Опал</t>
+        </is>
+      </c>
+      <c r="D390" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E390" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F390" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G390" s="9" t="inlineStr">
+        <is>
+          <t>2 858,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="391">
+      <c r="A391" s="6" t="inlineStr">
+        <is>
+          <t>506006</t>
+        </is>
+      </c>
+      <c r="B391" s="6" t="inlineStr"/>
+      <c r="C391" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x2 для ячейки 75x75/15 14Вт 4000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D391" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E391" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F391" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G391" s="9" t="inlineStr">
+        <is>
+          <t>2 858,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="392">
+      <c r="A392" s="6" t="inlineStr">
+        <is>
+          <t>506093</t>
+        </is>
+      </c>
+      <c r="B392" s="6" t="inlineStr"/>
+      <c r="C392" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x2 для ячейки 75x75/15 14Вт 5000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D392" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E392" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F392" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G392" s="9" t="inlineStr">
+        <is>
+          <t>2 858,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="393">
+      <c r="A393" s="6" t="inlineStr">
+        <is>
+          <t>506009</t>
+        </is>
+      </c>
+      <c r="B393" s="6" t="inlineStr"/>
+      <c r="C393" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x2 для ячейки 75x75/15 14Вт 5000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D393" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E393" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F393" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G393" s="9" t="inlineStr">
+        <is>
+          <t>2 858,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="394">
+      <c r="A394" s="6" t="inlineStr">
+        <is>
+          <t>506092</t>
+        </is>
+      </c>
+      <c r="B394" s="6" t="inlineStr"/>
+      <c r="C394" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x2 для ячейки 75x75/15 14Вт 5000К Опал</t>
+        </is>
+      </c>
+      <c r="D394" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E394" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F394" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G394" s="9" t="inlineStr">
+        <is>
+          <t>2 858,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="395">
+      <c r="A395" s="6" t="inlineStr">
+        <is>
+          <t>506008</t>
+        </is>
+      </c>
+      <c r="B395" s="6" t="inlineStr"/>
+      <c r="C395" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x2 для ячейки 75x75/15 14Вт 5000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D395" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E395" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F395" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G395" s="9" t="inlineStr">
+        <is>
+          <t>2 858,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="396">
+      <c r="A396" s="6" t="inlineStr">
+        <is>
+          <t>506270</t>
+        </is>
+      </c>
+      <c r="B396" s="6" t="inlineStr"/>
+      <c r="C396" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x3 для ячейки 100x100/10 30Вт 3000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D396" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E396" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F396" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G396" s="9" t="inlineStr">
+        <is>
+          <t>4 709,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="397">
+      <c r="A397" s="6" t="inlineStr">
+        <is>
+          <t>506191</t>
+        </is>
+      </c>
+      <c r="B397" s="6" t="inlineStr"/>
+      <c r="C397" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x3 для ячейки 100x100/10 30Вт 3000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D397" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E397" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F397" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G397" s="9" t="inlineStr">
+        <is>
+          <t>4 709,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="398">
+      <c r="A398" s="6" t="inlineStr">
+        <is>
+          <t>506269</t>
+        </is>
+      </c>
+      <c r="B398" s="6" t="inlineStr"/>
+      <c r="C398" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x3 для ячейки 100x100/10 30Вт 3000К Опал</t>
+        </is>
+      </c>
+      <c r="D398" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E398" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F398" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G398" s="9" t="inlineStr">
+        <is>
+          <t>4 709,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="399">
+      <c r="A399" s="6" t="inlineStr">
+        <is>
+          <t>506190</t>
+        </is>
+      </c>
+      <c r="B399" s="6" t="inlineStr"/>
+      <c r="C399" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x3 для ячейки 100x100/10 30Вт 3000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D399" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E399" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F399" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G399" s="9" t="inlineStr">
+        <is>
+          <t>4 709,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="400">
+      <c r="A400" s="6" t="inlineStr">
+        <is>
+          <t>506272</t>
+        </is>
+      </c>
+      <c r="B400" s="6" t="inlineStr"/>
+      <c r="C400" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x3 для ячейки 100x100/10 30Вт 4000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D400" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E400" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F400" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G400" s="9" t="inlineStr">
+        <is>
+          <t>4 709,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="401">
+      <c r="A401" s="6" t="inlineStr">
+        <is>
+          <t>506193</t>
+        </is>
+      </c>
+      <c r="B401" s="6" t="inlineStr"/>
+      <c r="C401" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x3 для ячейки 100x100/10 30Вт 4000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D401" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E401" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F401" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G401" s="9" t="inlineStr">
+        <is>
+          <t>4 709,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="402">
+      <c r="A402" s="6" t="inlineStr">
+        <is>
+          <t>506271</t>
+        </is>
+      </c>
+      <c r="B402" s="6" t="inlineStr"/>
+      <c r="C402" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x3 для ячейки 100x100/10 30Вт 4000К Опал</t>
+        </is>
+      </c>
+      <c r="D402" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E402" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F402" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G402" s="9" t="inlineStr">
+        <is>
+          <t>4 709,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="403">
+      <c r="A403" s="6" t="inlineStr">
+        <is>
+          <t>506192</t>
+        </is>
+      </c>
+      <c r="B403" s="6" t="inlineStr"/>
+      <c r="C403" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x3 для ячейки 100x100/10 30Вт 4000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D403" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E403" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F403" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G403" s="9" t="inlineStr">
+        <is>
+          <t>4 709,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="404">
+      <c r="A404" s="6" t="inlineStr">
+        <is>
+          <t>506274</t>
+        </is>
+      </c>
+      <c r="B404" s="6" t="inlineStr"/>
+      <c r="C404" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x3 для ячейки 100x100/10 30Вт 5000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D404" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E404" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F404" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G404" s="9" t="inlineStr">
+        <is>
+          <t>4 709,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="405">
+      <c r="A405" s="6" t="inlineStr">
+        <is>
+          <t>506195</t>
+        </is>
+      </c>
+      <c r="B405" s="6" t="inlineStr"/>
+      <c r="C405" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x3 для ячейки 100x100/10 30Вт 5000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D405" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E405" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F405" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G405" s="9" t="inlineStr">
+        <is>
+          <t>4 709,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="406">
+      <c r="A406" s="6" t="inlineStr">
+        <is>
+          <t>506273</t>
+        </is>
+      </c>
+      <c r="B406" s="6" t="inlineStr"/>
+      <c r="C406" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x3 для ячейки 100x100/10 30Вт 5000К Опал</t>
+        </is>
+      </c>
+      <c r="D406" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E406" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F406" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G406" s="9" t="inlineStr">
+        <is>
+          <t>4 709,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="407">
+      <c r="A407" s="6" t="inlineStr">
+        <is>
+          <t>506194</t>
+        </is>
+      </c>
+      <c r="B407" s="6" t="inlineStr"/>
+      <c r="C407" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x3 для ячейки 100x100/10 30Вт 5000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D407" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E407" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F407" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G407" s="9" t="inlineStr">
+        <is>
+          <t>4 709,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="408">
+      <c r="A408" s="6" t="inlineStr">
+        <is>
+          <t>506427</t>
+        </is>
+      </c>
+      <c r="B408" s="6" t="inlineStr"/>
+      <c r="C408" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x3 для ячейки 100x100/15 30Вт 3000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D408" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E408" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F408" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G408" s="9" t="inlineStr">
+        <is>
+          <t>4 709,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="409">
+      <c r="A409" s="6" t="inlineStr">
+        <is>
+          <t>506349</t>
+        </is>
+      </c>
+      <c r="B409" s="6" t="inlineStr"/>
+      <c r="C409" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x3 для ячейки 100x100/15 30Вт 3000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D409" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E409" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F409" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G409" s="9" t="inlineStr">
+        <is>
+          <t>4 709,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="410">
+      <c r="A410" s="6" t="inlineStr">
+        <is>
+          <t>506426</t>
+        </is>
+      </c>
+      <c r="B410" s="6" t="inlineStr"/>
+      <c r="C410" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x3 для ячейки 100x100/15 30Вт 3000К Опал</t>
+        </is>
+      </c>
+      <c r="D410" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E410" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F410" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G410" s="9" t="inlineStr">
+        <is>
+          <t>4 709,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="411">
+      <c r="A411" s="6" t="inlineStr">
+        <is>
+          <t>506348</t>
+        </is>
+      </c>
+      <c r="B411" s="6" t="inlineStr"/>
+      <c r="C411" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x3 для ячейки 100x100/15 30Вт 3000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D411" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E411" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F411" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G411" s="9" t="inlineStr">
+        <is>
+          <t>4 709,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="412">
+      <c r="A412" s="6" t="inlineStr">
+        <is>
+          <t>506429</t>
+        </is>
+      </c>
+      <c r="B412" s="6" t="inlineStr"/>
+      <c r="C412" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x3 для ячейки 100x100/15 30Вт 4000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D412" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E412" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F412" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G412" s="9" t="inlineStr">
+        <is>
+          <t>4 709,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="413">
+      <c r="A413" s="6" t="inlineStr">
+        <is>
+          <t>506351</t>
+        </is>
+      </c>
+      <c r="B413" s="6" t="inlineStr"/>
+      <c r="C413" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x3 для ячейки 100x100/15 30Вт 4000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D413" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E413" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F413" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G413" s="9" t="inlineStr">
+        <is>
+          <t>4 709,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="414">
+      <c r="A414" s="6" t="inlineStr">
+        <is>
+          <t>506428</t>
+        </is>
+      </c>
+      <c r="B414" s="6" t="inlineStr"/>
+      <c r="C414" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x3 для ячейки 100x100/15 30Вт 4000К Опал</t>
+        </is>
+      </c>
+      <c r="D414" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E414" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F414" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G414" s="9" t="inlineStr">
+        <is>
+          <t>4 709,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="415">
+      <c r="A415" s="6" t="inlineStr">
+        <is>
+          <t>506350</t>
+        </is>
+      </c>
+      <c r="B415" s="6" t="inlineStr"/>
+      <c r="C415" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x3 для ячейки 100x100/15 30Вт 4000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D415" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E415" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F415" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G415" s="9" t="inlineStr">
+        <is>
+          <t>4 709,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="416">
+      <c r="A416" s="6" t="inlineStr">
+        <is>
+          <t>506431</t>
+        </is>
+      </c>
+      <c r="B416" s="6" t="inlineStr"/>
+      <c r="C416" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x3 для ячейки 100x100/15 30Вт 5000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D416" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E416" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F416" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G416" s="9" t="inlineStr">
+        <is>
+          <t>4 709,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="417">
+      <c r="A417" s="6" t="inlineStr">
+        <is>
+          <t>506353</t>
+        </is>
+      </c>
+      <c r="B417" s="6" t="inlineStr"/>
+      <c r="C417" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x3 для ячейки 100x100/15 30Вт 5000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D417" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E417" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F417" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G417" s="9" t="inlineStr">
+        <is>
+          <t>4 709,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="418">
+      <c r="A418" s="6" t="inlineStr">
+        <is>
+          <t>506430</t>
+        </is>
+      </c>
+      <c r="B418" s="6" t="inlineStr"/>
+      <c r="C418" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x3 для ячейки 100x100/15 30Вт 5000К Опал</t>
+        </is>
+      </c>
+      <c r="D418" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E418" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F418" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G418" s="9" t="inlineStr">
+        <is>
+          <t>4 709,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="419">
+      <c r="A419" s="6" t="inlineStr">
+        <is>
+          <t>506352</t>
+        </is>
+      </c>
+      <c r="B419" s="6" t="inlineStr"/>
+      <c r="C419" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x3 для ячейки 100x100/15 30Вт 5000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D419" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E419" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F419" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G419" s="9" t="inlineStr">
+        <is>
+          <t>4 709,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="420">
+      <c r="A420" s="6" t="inlineStr">
+        <is>
+          <t>506511</t>
+        </is>
+      </c>
+      <c r="B420" s="6" t="inlineStr"/>
+      <c r="C420" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x3 для ячейки 200x200/15 60Вт 3000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D420" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E420" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F420" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G420" s="9" t="inlineStr">
+        <is>
+          <t>11 405,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="421">
+      <c r="A421" s="6" t="inlineStr">
+        <is>
+          <t>506487</t>
+        </is>
+      </c>
+      <c r="B421" s="6" t="inlineStr"/>
+      <c r="C421" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x3 для ячейки 200x200/15 60Вт 3000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D421" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E421" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F421" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G421" s="9" t="inlineStr">
+        <is>
+          <t>11 405,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="422">
+      <c r="A422" s="6" t="inlineStr">
+        <is>
+          <t>506510</t>
+        </is>
+      </c>
+      <c r="B422" s="6" t="inlineStr"/>
+      <c r="C422" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x3 для ячейки 200x200/15 60Вт 3000К Опал</t>
+        </is>
+      </c>
+      <c r="D422" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E422" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F422" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G422" s="9" t="inlineStr">
+        <is>
+          <t>11 405,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="423">
+      <c r="A423" s="6" t="inlineStr">
+        <is>
+          <t>506486</t>
+        </is>
+      </c>
+      <c r="B423" s="6" t="inlineStr"/>
+      <c r="C423" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x3 для ячейки 200x200/15 60Вт 3000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D423" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E423" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F423" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G423" s="9" t="inlineStr">
+        <is>
+          <t>11 405,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="424">
+      <c r="A424" s="6" t="inlineStr">
+        <is>
+          <t>506513</t>
+        </is>
+      </c>
+      <c r="B424" s="6" t="inlineStr"/>
+      <c r="C424" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x3 для ячейки 200x200/15 60Вт 4000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D424" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E424" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F424" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G424" s="9" t="inlineStr">
+        <is>
+          <t>11 405,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="425">
+      <c r="A425" s="6" t="inlineStr">
+        <is>
+          <t>506489</t>
+        </is>
+      </c>
+      <c r="B425" s="6" t="inlineStr"/>
+      <c r="C425" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x3 для ячейки 200x200/15 60Вт 4000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D425" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E425" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F425" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G425" s="9" t="inlineStr">
+        <is>
+          <t>11 405,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="426">
+      <c r="A426" s="6" t="inlineStr">
+        <is>
+          <t>506512</t>
+        </is>
+      </c>
+      <c r="B426" s="6" t="inlineStr"/>
+      <c r="C426" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x3 для ячейки 200x200/15 60Вт 4000К Опал</t>
+        </is>
+      </c>
+      <c r="D426" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E426" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F426" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G426" s="9" t="inlineStr">
+        <is>
+          <t>11 405,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="427">
+      <c r="A427" s="6" t="inlineStr">
+        <is>
+          <t>506488</t>
+        </is>
+      </c>
+      <c r="B427" s="6" t="inlineStr"/>
+      <c r="C427" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x3 для ячейки 200x200/15 60Вт 4000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D427" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E427" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F427" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G427" s="9" t="inlineStr">
+        <is>
+          <t>11 405,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="428">
+      <c r="A428" s="6" t="inlineStr">
+        <is>
+          <t>506515</t>
+        </is>
+      </c>
+      <c r="B428" s="6" t="inlineStr"/>
+      <c r="C428" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x3 для ячейки 200x200/15 60Вт 5000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D428" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E428" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F428" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G428" s="9" t="inlineStr">
+        <is>
+          <t>11 405,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="429">
+      <c r="A429" s="6" t="inlineStr">
+        <is>
+          <t>506491</t>
+        </is>
+      </c>
+      <c r="B429" s="6" t="inlineStr"/>
+      <c r="C429" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x3 для ячейки 200x200/15 60Вт 5000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D429" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E429" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F429" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G429" s="9" t="inlineStr">
+        <is>
+          <t>11 405,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="430">
+      <c r="A430" s="6" t="inlineStr">
+        <is>
+          <t>506514</t>
+        </is>
+      </c>
+      <c r="B430" s="6" t="inlineStr"/>
+      <c r="C430" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x3 для ячейки 200x200/15 60Вт 5000К Опал</t>
+        </is>
+      </c>
+      <c r="D430" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E430" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F430" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G430" s="9" t="inlineStr">
+        <is>
+          <t>11 405,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="431">
+      <c r="A431" s="6" t="inlineStr">
+        <is>
+          <t>506490</t>
+        </is>
+      </c>
+      <c r="B431" s="6" t="inlineStr"/>
+      <c r="C431" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x3 для ячейки 200x200/15 60Вт 5000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D431" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E431" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F431" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G431" s="9" t="inlineStr">
+        <is>
+          <t>11 405,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="432">
+      <c r="A432" s="6" t="inlineStr">
+        <is>
+          <t>505771</t>
+        </is>
+      </c>
+      <c r="B432" s="6" t="inlineStr"/>
+      <c r="C432" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x3 для ячейки 50x50/10 21Вт 3000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D432" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E432" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F432" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G432" s="9" t="inlineStr">
+        <is>
+          <t>3 905,00 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="433">
+      <c r="A433" s="6" t="inlineStr">
+        <is>
+          <t>505687</t>
+        </is>
+      </c>
+      <c r="B433" s="6" t="inlineStr"/>
+      <c r="C433" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x3 для ячейки 50x50/10 21Вт 3000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D433" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E433" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F433" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G433" s="9" t="inlineStr">
+        <is>
+          <t>3 905,00 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="434">
+      <c r="A434" s="6" t="inlineStr">
+        <is>
+          <t>505770</t>
+        </is>
+      </c>
+      <c r="B434" s="6" t="inlineStr"/>
+      <c r="C434" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x3 для ячейки 50x50/10 21Вт 3000К Опал</t>
+        </is>
+      </c>
+      <c r="D434" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E434" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F434" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G434" s="9" t="inlineStr">
+        <is>
+          <t>3 905,00 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="435">
+      <c r="A435" s="6" t="inlineStr">
+        <is>
+          <t>505686</t>
+        </is>
+      </c>
+      <c r="B435" s="6" t="inlineStr"/>
+      <c r="C435" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x3 для ячейки 50x50/10 21Вт 3000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D435" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E435" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F435" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G435" s="9" t="inlineStr">
+        <is>
+          <t>3 905,00 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="436">
+      <c r="A436" s="6" t="inlineStr">
+        <is>
+          <t>505773</t>
+        </is>
+      </c>
+      <c r="B436" s="6" t="inlineStr"/>
+      <c r="C436" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x3 для ячейки 50x50/10 21Вт 4000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D436" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E436" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F436" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G436" s="9" t="inlineStr">
+        <is>
+          <t>3 905,00 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="437">
+      <c r="A437" s="6" t="inlineStr">
+        <is>
+          <t>505689</t>
+        </is>
+      </c>
+      <c r="B437" s="6" t="inlineStr"/>
+      <c r="C437" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x3 для ячейки 50x50/10 21Вт 4000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D437" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E437" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F437" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G437" s="9" t="inlineStr">
+        <is>
+          <t>3 905,00 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="438">
+      <c r="A438" s="6" t="inlineStr">
+        <is>
+          <t>505772</t>
+        </is>
+      </c>
+      <c r="B438" s="6" t="inlineStr"/>
+      <c r="C438" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x3 для ячейки 50x50/10 21Вт 4000К Опал</t>
+        </is>
+      </c>
+      <c r="D438" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E438" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F438" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G438" s="9" t="inlineStr">
+        <is>
+          <t>3 905,00 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="439">
+      <c r="A439" s="6" t="inlineStr">
+        <is>
+          <t>505688</t>
+        </is>
+      </c>
+      <c r="B439" s="6" t="inlineStr"/>
+      <c r="C439" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x3 для ячейки 50x50/10 21Вт 4000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D439" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E439" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F439" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G439" s="9" t="inlineStr">
+        <is>
+          <t>3 905,00 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="440">
+      <c r="A440" s="6" t="inlineStr">
+        <is>
+          <t>505775</t>
+        </is>
+      </c>
+      <c r="B440" s="6" t="inlineStr"/>
+      <c r="C440" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x3 для ячейки 50x50/10 21Вт 5000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D440" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E440" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F440" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G440" s="9" t="inlineStr">
+        <is>
+          <t>3 905,00 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="441">
+      <c r="A441" s="6" t="inlineStr">
+        <is>
+          <t>505691</t>
+        </is>
+      </c>
+      <c r="B441" s="6" t="inlineStr"/>
+      <c r="C441" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x3 для ячейки 50x50/10 21Вт 5000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D441" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E441" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F441" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G441" s="9" t="inlineStr">
+        <is>
+          <t>3 905,00 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="442">
+      <c r="A442" s="6" t="inlineStr">
+        <is>
+          <t>505774</t>
+        </is>
+      </c>
+      <c r="B442" s="6" t="inlineStr"/>
+      <c r="C442" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x3 для ячейки 50x50/10 21Вт 5000К Опал</t>
+        </is>
+      </c>
+      <c r="D442" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E442" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F442" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G442" s="9" t="inlineStr">
+        <is>
+          <t>3 905,00 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="443">
+      <c r="A443" s="6" t="inlineStr">
+        <is>
+          <t>505690</t>
+        </is>
+      </c>
+      <c r="B443" s="6" t="inlineStr"/>
+      <c r="C443" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x3 для ячейки 50x50/10 21Вт 5000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D443" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E443" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F443" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G443" s="9" t="inlineStr">
+        <is>
+          <t>3 905,00 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="444">
+      <c r="A444" s="6" t="inlineStr">
+        <is>
+          <t>505951</t>
+        </is>
+      </c>
+      <c r="B444" s="6" t="inlineStr"/>
+      <c r="C444" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x3 для ячейки 75x75/10 30Вт 3000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D444" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E444" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F444" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G444" s="9" t="inlineStr">
+        <is>
+          <t>4 538,60 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="445">
+      <c r="A445" s="6" t="inlineStr">
+        <is>
+          <t>505873</t>
+        </is>
+      </c>
+      <c r="B445" s="6" t="inlineStr"/>
+      <c r="C445" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x3 для ячейки 75x75/10 30Вт 3000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D445" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E445" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F445" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G445" s="9" t="inlineStr">
+        <is>
+          <t>4 538,60 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="446">
+      <c r="A446" s="6" t="inlineStr">
+        <is>
+          <t>505950</t>
+        </is>
+      </c>
+      <c r="B446" s="6" t="inlineStr"/>
+      <c r="C446" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x3 для ячейки 75x75/10 30Вт 3000К Опал</t>
+        </is>
+      </c>
+      <c r="D446" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E446" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F446" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G446" s="9" t="inlineStr">
+        <is>
+          <t>4 538,60 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="447">
+      <c r="A447" s="6" t="inlineStr">
+        <is>
+          <t>505872</t>
+        </is>
+      </c>
+      <c r="B447" s="6" t="inlineStr"/>
+      <c r="C447" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x3 для ячейки 75x75/10 30Вт 3000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D447" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E447" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F447" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G447" s="9" t="inlineStr">
+        <is>
+          <t>4 538,60 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="448">
+      <c r="A448" s="6" t="inlineStr">
+        <is>
+          <t>505953</t>
+        </is>
+      </c>
+      <c r="B448" s="6" t="inlineStr"/>
+      <c r="C448" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x3 для ячейки 75x75/10 30Вт 4000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D448" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E448" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F448" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G448" s="9" t="inlineStr">
+        <is>
+          <t>4 538,60 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="449">
+      <c r="A449" s="6" t="inlineStr">
+        <is>
+          <t>505875</t>
+        </is>
+      </c>
+      <c r="B449" s="6" t="inlineStr"/>
+      <c r="C449" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x3 для ячейки 75x75/10 30Вт 4000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D449" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E449" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F449" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G449" s="9" t="inlineStr">
+        <is>
+          <t>4 538,60 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="450">
+      <c r="A450" s="6" t="inlineStr">
+        <is>
+          <t>505952</t>
+        </is>
+      </c>
+      <c r="B450" s="6" t="inlineStr"/>
+      <c r="C450" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x3 для ячейки 75x75/10 30Вт 4000К Опал</t>
+        </is>
+      </c>
+      <c r="D450" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E450" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F450" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G450" s="9" t="inlineStr">
+        <is>
+          <t>4 538,60 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="451">
+      <c r="A451" s="6" t="inlineStr">
+        <is>
+          <t>505874</t>
+        </is>
+      </c>
+      <c r="B451" s="6" t="inlineStr"/>
+      <c r="C451" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x3 для ячейки 75x75/10 30Вт 4000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D451" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E451" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F451" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G451" s="9" t="inlineStr">
+        <is>
+          <t>4 538,60 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="452">
+      <c r="A452" s="6" t="inlineStr">
+        <is>
+          <t>505955</t>
+        </is>
+      </c>
+      <c r="B452" s="6" t="inlineStr"/>
+      <c r="C452" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x3 для ячейки 75x75/10 30Вт 5000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D452" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E452" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F452" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G452" s="9" t="inlineStr">
+        <is>
+          <t>4 538,60 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="453">
+      <c r="A453" s="6" t="inlineStr">
+        <is>
+          <t>505877</t>
+        </is>
+      </c>
+      <c r="B453" s="6" t="inlineStr"/>
+      <c r="C453" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x3 для ячейки 75x75/10 30Вт 5000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D453" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E453" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F453" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G453" s="9" t="inlineStr">
+        <is>
+          <t>4 538,60 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="454">
+      <c r="A454" s="6" t="inlineStr">
+        <is>
+          <t>505954</t>
+        </is>
+      </c>
+      <c r="B454" s="6" t="inlineStr"/>
+      <c r="C454" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x3 для ячейки 75x75/10 30Вт 5000К Опал</t>
+        </is>
+      </c>
+      <c r="D454" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E454" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F454" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G454" s="9" t="inlineStr">
+        <is>
+          <t>4 538,60 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="455">
+      <c r="A455" s="6" t="inlineStr">
+        <is>
+          <t>505876</t>
+        </is>
+      </c>
+      <c r="B455" s="6" t="inlineStr"/>
+      <c r="C455" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x3 для ячейки 75x75/10 30Вт 5000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D455" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E455" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F455" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G455" s="9" t="inlineStr">
+        <is>
+          <t>4 538,60 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="456">
+      <c r="A456" s="6" t="inlineStr">
+        <is>
+          <t>506095</t>
+        </is>
+      </c>
+      <c r="B456" s="6" t="inlineStr"/>
+      <c r="C456" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x3 для ячейки 75x75/15 21Вт 3000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D456" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E456" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F456" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G456" s="9" t="inlineStr">
+        <is>
+          <t>3 905,00 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="457">
+      <c r="A457" s="6" t="inlineStr">
+        <is>
+          <t>506011</t>
+        </is>
+      </c>
+      <c r="B457" s="6" t="inlineStr"/>
+      <c r="C457" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x3 для ячейки 75x75/15 21Вт 3000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D457" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E457" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F457" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G457" s="9" t="inlineStr">
+        <is>
+          <t>3 905,00 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="458">
+      <c r="A458" s="6" t="inlineStr">
+        <is>
+          <t>506094</t>
+        </is>
+      </c>
+      <c r="B458" s="6" t="inlineStr"/>
+      <c r="C458" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x3 для ячейки 75x75/15 21Вт 3000К Опал</t>
+        </is>
+      </c>
+      <c r="D458" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E458" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F458" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G458" s="9" t="inlineStr">
+        <is>
+          <t>3 905,00 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="459">
+      <c r="A459" s="6" t="inlineStr">
+        <is>
+          <t>506010</t>
+        </is>
+      </c>
+      <c r="B459" s="6" t="inlineStr"/>
+      <c r="C459" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x3 для ячейки 75x75/15 21Вт 3000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D459" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E459" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F459" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G459" s="9" t="inlineStr">
+        <is>
+          <t>3 905,00 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="460">
+      <c r="A460" s="6" t="inlineStr">
+        <is>
+          <t>506097</t>
+        </is>
+      </c>
+      <c r="B460" s="6" t="inlineStr"/>
+      <c r="C460" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x3 для ячейки 75x75/15 21Вт 4000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D460" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E460" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F460" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G460" s="9" t="inlineStr">
+        <is>
+          <t>3 905,00 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="461">
+      <c r="A461" s="6" t="inlineStr">
+        <is>
+          <t>506013</t>
+        </is>
+      </c>
+      <c r="B461" s="6" t="inlineStr"/>
+      <c r="C461" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x3 для ячейки 75x75/15 21Вт 4000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D461" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E461" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F461" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G461" s="9" t="inlineStr">
+        <is>
+          <t>3 905,00 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="462">
+      <c r="A462" s="6" t="inlineStr">
+        <is>
+          <t>506096</t>
+        </is>
+      </c>
+      <c r="B462" s="6" t="inlineStr"/>
+      <c r="C462" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x3 для ячейки 75x75/15 21Вт 4000К Опал</t>
+        </is>
+      </c>
+      <c r="D462" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E462" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F462" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G462" s="9" t="inlineStr">
+        <is>
+          <t>3 905,00 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="463">
+      <c r="A463" s="6" t="inlineStr">
+        <is>
+          <t>506012</t>
+        </is>
+      </c>
+      <c r="B463" s="6" t="inlineStr"/>
+      <c r="C463" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x3 для ячейки 75x75/15 21Вт 4000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D463" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E463" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F463" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G463" s="9" t="inlineStr">
+        <is>
+          <t>3 905,00 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="464">
+      <c r="A464" s="6" t="inlineStr">
+        <is>
+          <t>506099</t>
+        </is>
+      </c>
+      <c r="B464" s="6" t="inlineStr"/>
+      <c r="C464" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x3 для ячейки 75x75/15 21Вт 5000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D464" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E464" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F464" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G464" s="9" t="inlineStr">
+        <is>
+          <t>3 905,00 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="465">
+      <c r="A465" s="6" t="inlineStr">
+        <is>
+          <t>506015</t>
+        </is>
+      </c>
+      <c r="B465" s="6" t="inlineStr"/>
+      <c r="C465" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x3 для ячейки 75x75/15 21Вт 5000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D465" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E465" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F465" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G465" s="9" t="inlineStr">
+        <is>
+          <t>3 905,00 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="466">
+      <c r="A466" s="6" t="inlineStr">
+        <is>
+          <t>506098</t>
+        </is>
+      </c>
+      <c r="B466" s="6" t="inlineStr"/>
+      <c r="C466" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x3 для ячейки 75x75/15 21Вт 5000К Опал</t>
+        </is>
+      </c>
+      <c r="D466" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E466" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F466" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G466" s="9" t="inlineStr">
+        <is>
+          <t>3 905,00 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="467">
+      <c r="A467" s="6" t="inlineStr">
+        <is>
+          <t>506014</t>
+        </is>
+      </c>
+      <c r="B467" s="6" t="inlineStr"/>
+      <c r="C467" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x3 для ячейки 75x75/15 21Вт 5000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D467" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E467" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F467" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G467" s="9" t="inlineStr">
+        <is>
+          <t>3 905,00 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="468">
+      <c r="A468" s="6" t="inlineStr">
+        <is>
+          <t>506288</t>
+        </is>
+      </c>
+      <c r="B468" s="6" t="inlineStr"/>
+      <c r="C468" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x4 для ячейки 100x100/10 40Вт 3000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D468" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E468" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F468" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G468" s="9" t="inlineStr">
+        <is>
+          <t>5 831,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="469">
+      <c r="A469" s="6" t="inlineStr">
+        <is>
+          <t>506209</t>
+        </is>
+      </c>
+      <c r="B469" s="6" t="inlineStr"/>
+      <c r="C469" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x4 для ячейки 100x100/10 40Вт 3000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D469" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E469" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F469" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G469" s="9" t="inlineStr">
+        <is>
+          <t>5 831,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="470">
+      <c r="A470" s="6" t="inlineStr">
+        <is>
+          <t>506287</t>
+        </is>
+      </c>
+      <c r="B470" s="6" t="inlineStr"/>
+      <c r="C470" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x4 для ячейки 100x100/10 40Вт 3000К Опал</t>
+        </is>
+      </c>
+      <c r="D470" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E470" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F470" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G470" s="9" t="inlineStr">
+        <is>
+          <t>5 831,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="471">
+      <c r="A471" s="6" t="inlineStr">
+        <is>
+          <t>506208</t>
+        </is>
+      </c>
+      <c r="B471" s="6" t="inlineStr"/>
+      <c r="C471" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x4 для ячейки 100x100/10 40Вт 3000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D471" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E471" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F471" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G471" s="9" t="inlineStr">
+        <is>
+          <t>5 831,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="472">
+      <c r="A472" s="6" t="inlineStr">
+        <is>
+          <t>506290</t>
+        </is>
+      </c>
+      <c r="B472" s="6" t="inlineStr"/>
+      <c r="C472" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x4 для ячейки 100x100/10 40Вт 4000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D472" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E472" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F472" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G472" s="9" t="inlineStr">
+        <is>
+          <t>5 831,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="473">
+      <c r="A473" s="6" t="inlineStr">
+        <is>
+          <t>506211</t>
+        </is>
+      </c>
+      <c r="B473" s="6" t="inlineStr"/>
+      <c r="C473" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x4 для ячейки 100x100/10 40Вт 4000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D473" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E473" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F473" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G473" s="9" t="inlineStr">
+        <is>
+          <t>5 831,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="474">
+      <c r="A474" s="6" t="inlineStr">
+        <is>
+          <t>506289</t>
+        </is>
+      </c>
+      <c r="B474" s="6" t="inlineStr"/>
+      <c r="C474" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x4 для ячейки 100x100/10 40Вт 4000К Опал</t>
+        </is>
+      </c>
+      <c r="D474" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E474" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F474" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G474" s="9" t="inlineStr">
+        <is>
+          <t>5 831,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="475">
+      <c r="A475" s="6" t="inlineStr">
+        <is>
+          <t>506210</t>
+        </is>
+      </c>
+      <c r="B475" s="6" t="inlineStr"/>
+      <c r="C475" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x4 для ячейки 100x100/10 40Вт 4000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D475" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E475" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F475" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G475" s="9" t="inlineStr">
+        <is>
+          <t>5 831,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="476">
+      <c r="A476" s="6" t="inlineStr">
+        <is>
+          <t>506292</t>
+        </is>
+      </c>
+      <c r="B476" s="6" t="inlineStr"/>
+      <c r="C476" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x4 для ячейки 100x100/10 40Вт 5000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D476" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E476" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F476" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G476" s="9" t="inlineStr">
+        <is>
+          <t>5 831,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="477">
+      <c r="A477" s="6" t="inlineStr">
+        <is>
+          <t>506213</t>
+        </is>
+      </c>
+      <c r="B477" s="6" t="inlineStr"/>
+      <c r="C477" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x4 для ячейки 100x100/10 40Вт 5000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D477" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E477" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F477" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G477" s="9" t="inlineStr">
+        <is>
+          <t>5 831,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="478">
+      <c r="A478" s="6" t="inlineStr">
+        <is>
+          <t>506291</t>
+        </is>
+      </c>
+      <c r="B478" s="6" t="inlineStr"/>
+      <c r="C478" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x4 для ячейки 100x100/10 40Вт 5000К Опал</t>
+        </is>
+      </c>
+      <c r="D478" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E478" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F478" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G478" s="9" t="inlineStr">
+        <is>
+          <t>5 831,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="479">
+      <c r="A479" s="6" t="inlineStr">
+        <is>
+          <t>506212</t>
+        </is>
+      </c>
+      <c r="B479" s="6" t="inlineStr"/>
+      <c r="C479" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x4 для ячейки 100x100/10 40Вт 5000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D479" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E479" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F479" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G479" s="9" t="inlineStr">
+        <is>
+          <t>5 831,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="480">
+      <c r="A480" s="6" t="inlineStr">
+        <is>
+          <t>506445</t>
+        </is>
+      </c>
+      <c r="B480" s="6" t="inlineStr"/>
+      <c r="C480" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x4 для ячейки 100x100/15 40Вт 3000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D480" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E480" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F480" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G480" s="9" t="inlineStr">
+        <is>
+          <t>5 831,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="481">
+      <c r="A481" s="6" t="inlineStr">
+        <is>
+          <t>506367</t>
+        </is>
+      </c>
+      <c r="B481" s="6" t="inlineStr"/>
+      <c r="C481" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x4 для ячейки 100x100/15 40Вт 3000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D481" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E481" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F481" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G481" s="9" t="inlineStr">
+        <is>
+          <t>5 831,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="482">
+      <c r="A482" s="6" t="inlineStr">
+        <is>
+          <t>506444</t>
+        </is>
+      </c>
+      <c r="B482" s="6" t="inlineStr"/>
+      <c r="C482" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x4 для ячейки 100x100/15 40Вт 3000К Опал</t>
+        </is>
+      </c>
+      <c r="D482" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E482" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F482" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G482" s="9" t="inlineStr">
+        <is>
+          <t>5 831,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="483">
+      <c r="A483" s="6" t="inlineStr">
+        <is>
+          <t>506366</t>
+        </is>
+      </c>
+      <c r="B483" s="6" t="inlineStr"/>
+      <c r="C483" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x4 для ячейки 100x100/15 40Вт 3000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D483" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E483" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F483" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G483" s="9" t="inlineStr">
+        <is>
+          <t>5 831,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="484">
+      <c r="A484" s="6" t="inlineStr">
+        <is>
+          <t>506447</t>
+        </is>
+      </c>
+      <c r="B484" s="6" t="inlineStr"/>
+      <c r="C484" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x4 для ячейки 100x100/15 40Вт 4000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D484" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E484" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F484" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G484" s="9" t="inlineStr">
+        <is>
+          <t>5 831,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="485">
+      <c r="A485" s="6" t="inlineStr">
+        <is>
+          <t>506369</t>
+        </is>
+      </c>
+      <c r="B485" s="6" t="inlineStr"/>
+      <c r="C485" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x4 для ячейки 100x100/15 40Вт 4000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D485" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E485" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F485" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G485" s="9" t="inlineStr">
+        <is>
+          <t>5 831,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="486">
+      <c r="A486" s="6" t="inlineStr">
+        <is>
+          <t>506446</t>
+        </is>
+      </c>
+      <c r="B486" s="6" t="inlineStr"/>
+      <c r="C486" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x4 для ячейки 100x100/15 40Вт 4000К Опал</t>
+        </is>
+      </c>
+      <c r="D486" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E486" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F486" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G486" s="9" t="inlineStr">
+        <is>
+          <t>5 831,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="487">
+      <c r="A487" s="6" t="inlineStr">
+        <is>
+          <t>506368</t>
+        </is>
+      </c>
+      <c r="B487" s="6" t="inlineStr"/>
+      <c r="C487" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x4 для ячейки 100x100/15 40Вт 4000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D487" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E487" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F487" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G487" s="9" t="inlineStr">
+        <is>
+          <t>5 831,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="488">
+      <c r="A488" s="6" t="inlineStr">
+        <is>
+          <t>506449</t>
+        </is>
+      </c>
+      <c r="B488" s="6" t="inlineStr"/>
+      <c r="C488" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x4 для ячейки 100x100/15 40Вт 5000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D488" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E488" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F488" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G488" s="9" t="inlineStr">
+        <is>
+          <t>5 831,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="489">
+      <c r="A489" s="6" t="inlineStr">
+        <is>
+          <t>506371</t>
+        </is>
+      </c>
+      <c r="B489" s="6" t="inlineStr"/>
+      <c r="C489" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x4 для ячейки 100x100/15 40Вт 5000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D489" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E489" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F489" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G489" s="9" t="inlineStr">
+        <is>
+          <t>5 831,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="490">
+      <c r="A490" s="6" t="inlineStr">
+        <is>
+          <t>506448</t>
+        </is>
+      </c>
+      <c r="B490" s="6" t="inlineStr"/>
+      <c r="C490" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x4 для ячейки 100x100/15 40Вт 5000К Опал</t>
+        </is>
+      </c>
+      <c r="D490" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E490" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F490" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G490" s="9" t="inlineStr">
+        <is>
+          <t>5 831,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="491">
+      <c r="A491" s="6" t="inlineStr">
+        <is>
+          <t>506370</t>
+        </is>
+      </c>
+      <c r="B491" s="6" t="inlineStr"/>
+      <c r="C491" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x4 для ячейки 100x100/15 40Вт 5000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D491" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E491" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F491" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G491" s="9" t="inlineStr">
+        <is>
+          <t>5 831,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="492">
+      <c r="A492" s="6" t="inlineStr">
+        <is>
+          <t>506517</t>
+        </is>
+      </c>
+      <c r="B492" s="6" t="inlineStr"/>
+      <c r="C492" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x4 для ячейки 200x200/15 80Вт 3000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D492" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E492" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F492" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G492" s="9" t="inlineStr">
+        <is>
+          <t>15 271,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="493">
+      <c r="A493" s="6" t="inlineStr">
+        <is>
+          <t>506493</t>
+        </is>
+      </c>
+      <c r="B493" s="6" t="inlineStr"/>
+      <c r="C493" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x4 для ячейки 200x200/15 80Вт 3000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D493" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E493" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F493" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G493" s="9" t="inlineStr">
+        <is>
+          <t>15 271,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="494">
+      <c r="A494" s="6" t="inlineStr">
+        <is>
+          <t>506516</t>
+        </is>
+      </c>
+      <c r="B494" s="6" t="inlineStr"/>
+      <c r="C494" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x4 для ячейки 200x200/15 80Вт 3000К Опал</t>
+        </is>
+      </c>
+      <c r="D494" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E494" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F494" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G494" s="9" t="inlineStr">
+        <is>
+          <t>15 271,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="495">
+      <c r="A495" s="6" t="inlineStr">
+        <is>
+          <t>506492</t>
+        </is>
+      </c>
+      <c r="B495" s="6" t="inlineStr"/>
+      <c r="C495" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x4 для ячейки 200x200/15 80Вт 3000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D495" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E495" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F495" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G495" s="9" t="inlineStr">
+        <is>
+          <t>15 271,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="496">
+      <c r="A496" s="6" t="inlineStr">
+        <is>
+          <t>506519</t>
+        </is>
+      </c>
+      <c r="B496" s="6" t="inlineStr"/>
+      <c r="C496" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x4 для ячейки 200x200/15 80Вт 4000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D496" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E496" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F496" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G496" s="9" t="inlineStr">
+        <is>
+          <t>15 271,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="497">
+      <c r="A497" s="6" t="inlineStr">
+        <is>
+          <t>506495</t>
+        </is>
+      </c>
+      <c r="B497" s="6" t="inlineStr"/>
+      <c r="C497" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x4 для ячейки 200x200/15 80Вт 4000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D497" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E497" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F497" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G497" s="9" t="inlineStr">
+        <is>
+          <t>15 271,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="498">
+      <c r="A498" s="6" t="inlineStr">
+        <is>
+          <t>506518</t>
+        </is>
+      </c>
+      <c r="B498" s="6" t="inlineStr"/>
+      <c r="C498" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x4 для ячейки 200x200/15 80Вт 4000К Опал</t>
+        </is>
+      </c>
+      <c r="D498" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E498" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F498" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G498" s="9" t="inlineStr">
+        <is>
+          <t>15 271,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="499">
+      <c r="A499" s="6" t="inlineStr">
+        <is>
+          <t>506494</t>
+        </is>
+      </c>
+      <c r="B499" s="6" t="inlineStr"/>
+      <c r="C499" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x4 для ячейки 200x200/15 80Вт 4000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D499" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E499" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F499" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G499" s="9" t="inlineStr">
+        <is>
+          <t>15 271,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="500">
+      <c r="A500" s="6" t="inlineStr">
+        <is>
+          <t>506521</t>
+        </is>
+      </c>
+      <c r="B500" s="6" t="inlineStr"/>
+      <c r="C500" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x4 для ячейки 200x200/15 80Вт 5000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D500" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E500" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F500" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G500" s="9" t="inlineStr">
+        <is>
+          <t>15 271,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="501">
+      <c r="A501" s="6" t="inlineStr">
+        <is>
+          <t>506497</t>
+        </is>
+      </c>
+      <c r="B501" s="6" t="inlineStr"/>
+      <c r="C501" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x4 для ячейки 200x200/15 80Вт 5000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D501" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E501" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F501" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G501" s="9" t="inlineStr">
+        <is>
+          <t>15 271,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="502">
+      <c r="A502" s="6" t="inlineStr">
+        <is>
+          <t>506520</t>
+        </is>
+      </c>
+      <c r="B502" s="6" t="inlineStr"/>
+      <c r="C502" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x4 для ячейки 200x200/15 80Вт 5000К Опал</t>
+        </is>
+      </c>
+      <c r="D502" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E502" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F502" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G502" s="9" t="inlineStr">
+        <is>
+          <t>15 271,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="503">
+      <c r="A503" s="6" t="inlineStr">
+        <is>
+          <t>506496</t>
+        </is>
+      </c>
+      <c r="B503" s="6" t="inlineStr"/>
+      <c r="C503" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x4 для ячейки 200x200/15 80Вт 5000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D503" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E503" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F503" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G503" s="9" t="inlineStr">
+        <is>
+          <t>15 271,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="504">
+      <c r="A504" s="6" t="inlineStr">
+        <is>
+          <t>505777</t>
+        </is>
+      </c>
+      <c r="B504" s="6" t="inlineStr"/>
+      <c r="C504" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x4 для ячейки 50x50/10 28Вт 3000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D504" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E504" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F504" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G504" s="9" t="inlineStr">
+        <is>
+          <t>5 558,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="505">
+      <c r="A505" s="6" t="inlineStr">
+        <is>
+          <t>505693</t>
+        </is>
+      </c>
+      <c r="B505" s="6" t="inlineStr"/>
+      <c r="C505" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x4 для ячейки 50x50/10 28Вт 3000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D505" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E505" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F505" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G505" s="9" t="inlineStr">
+        <is>
+          <t>5 558,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="506">
+      <c r="A506" s="6" t="inlineStr">
+        <is>
+          <t>505776</t>
+        </is>
+      </c>
+      <c r="B506" s="6" t="inlineStr"/>
+      <c r="C506" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x4 для ячейки 50x50/10 28Вт 3000К Опал</t>
+        </is>
+      </c>
+      <c r="D506" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E506" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F506" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G506" s="9" t="inlineStr">
+        <is>
+          <t>5 558,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="507">
+      <c r="A507" s="6" t="inlineStr">
+        <is>
+          <t>505692</t>
+        </is>
+      </c>
+      <c r="B507" s="6" t="inlineStr"/>
+      <c r="C507" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x4 для ячейки 50x50/10 28Вт 3000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D507" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E507" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F507" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G507" s="9" t="inlineStr">
+        <is>
+          <t>5 558,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="508">
+      <c r="A508" s="6" t="inlineStr">
+        <is>
+          <t>505779</t>
+        </is>
+      </c>
+      <c r="B508" s="6" t="inlineStr"/>
+      <c r="C508" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x4 для ячейки 50x50/10 28Вт 4000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D508" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E508" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F508" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G508" s="9" t="inlineStr">
+        <is>
+          <t>5 558,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="509">
+      <c r="A509" s="6" t="inlineStr">
+        <is>
+          <t>505695</t>
+        </is>
+      </c>
+      <c r="B509" s="6" t="inlineStr"/>
+      <c r="C509" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x4 для ячейки 50x50/10 28Вт 4000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D509" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E509" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F509" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G509" s="9" t="inlineStr">
+        <is>
+          <t>5 558,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="510">
+      <c r="A510" s="6" t="inlineStr">
+        <is>
+          <t>505778</t>
+        </is>
+      </c>
+      <c r="B510" s="6" t="inlineStr"/>
+      <c r="C510" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x4 для ячейки 50x50/10 28Вт 4000К Опал</t>
+        </is>
+      </c>
+      <c r="D510" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E510" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F510" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G510" s="9" t="inlineStr">
+        <is>
+          <t>5 558,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="511">
+      <c r="A511" s="6" t="inlineStr">
+        <is>
+          <t>505781</t>
+        </is>
+      </c>
+      <c r="B511" s="6" t="inlineStr"/>
+      <c r="C511" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x4 для ячейки 50x50/10 28Вт 5000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D511" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E511" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F511" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G511" s="9" t="inlineStr">
+        <is>
+          <t>5 558,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="512">
+      <c r="A512" s="6" t="inlineStr">
+        <is>
+          <t>505697</t>
+        </is>
+      </c>
+      <c r="B512" s="6" t="inlineStr"/>
+      <c r="C512" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x4 для ячейки 50x50/10 28Вт 5000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D512" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E512" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F512" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G512" s="9" t="inlineStr">
+        <is>
+          <t>5 558,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="513">
+      <c r="A513" s="6" t="inlineStr">
+        <is>
+          <t>505780</t>
+        </is>
+      </c>
+      <c r="B513" s="6" t="inlineStr"/>
+      <c r="C513" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x4 для ячейки 50x50/10 28Вт 5000К Опал</t>
+        </is>
+      </c>
+      <c r="D513" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E513" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F513" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G513" s="9" t="inlineStr">
+        <is>
+          <t>5 558,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="514">
+      <c r="A514" s="6" t="inlineStr">
+        <is>
+          <t>505696</t>
+        </is>
+      </c>
+      <c r="B514" s="6" t="inlineStr"/>
+      <c r="C514" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x4 для ячейки 50x50/10 28Вт 5000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D514" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E514" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F514" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G514" s="9" t="inlineStr">
+        <is>
+          <t>5 558,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="515">
+      <c r="A515" s="6" t="inlineStr">
+        <is>
+          <t>505969</t>
+        </is>
+      </c>
+      <c r="B515" s="6" t="inlineStr"/>
+      <c r="C515" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x4 для ячейки 75x75/10 40Вт 3000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D515" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E515" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F515" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G515" s="9" t="inlineStr">
+        <is>
+          <t>5 581,40 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="516">
+      <c r="A516" s="6" t="inlineStr">
+        <is>
+          <t>505891</t>
+        </is>
+      </c>
+      <c r="B516" s="6" t="inlineStr"/>
+      <c r="C516" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x4 для ячейки 75x75/10 40Вт 3000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D516" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E516" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F516" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G516" s="9" t="inlineStr">
+        <is>
+          <t>5 581,40 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="517">
+      <c r="A517" s="6" t="inlineStr">
+        <is>
+          <t>505968</t>
+        </is>
+      </c>
+      <c r="B517" s="6" t="inlineStr"/>
+      <c r="C517" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x4 для ячейки 75x75/10 40Вт 3000К Опал</t>
+        </is>
+      </c>
+      <c r="D517" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E517" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F517" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G517" s="9" t="inlineStr">
+        <is>
+          <t>5 581,40 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="518">
+      <c r="A518" s="6" t="inlineStr">
+        <is>
+          <t>505890</t>
+        </is>
+      </c>
+      <c r="B518" s="6" t="inlineStr"/>
+      <c r="C518" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x4 для ячейки 75x75/10 40Вт 3000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D518" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E518" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F518" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G518" s="9" t="inlineStr">
+        <is>
+          <t>5 581,40 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="519">
+      <c r="A519" s="6" t="inlineStr">
+        <is>
+          <t>505971</t>
+        </is>
+      </c>
+      <c r="B519" s="6" t="inlineStr"/>
+      <c r="C519" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x4 для ячейки 75x75/10 40Вт 4000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D519" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E519" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F519" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G519" s="9" t="inlineStr">
+        <is>
+          <t>5 581,40 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="520">
+      <c r="A520" s="6" t="inlineStr">
+        <is>
+          <t>505893</t>
+        </is>
+      </c>
+      <c r="B520" s="6" t="inlineStr"/>
+      <c r="C520" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x4 для ячейки 75x75/10 40Вт 4000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D520" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E520" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F520" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G520" s="9" t="inlineStr">
+        <is>
+          <t>5 581,40 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="521">
+      <c r="A521" s="6" t="inlineStr">
+        <is>
+          <t>505970</t>
+        </is>
+      </c>
+      <c r="B521" s="6" t="inlineStr"/>
+      <c r="C521" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x4 для ячейки 75x75/10 40Вт 4000К Опал</t>
+        </is>
+      </c>
+      <c r="D521" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E521" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F521" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G521" s="9" t="inlineStr">
+        <is>
+          <t>5 581,40 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="522">
+      <c r="A522" s="6" t="inlineStr">
+        <is>
+          <t>505892</t>
+        </is>
+      </c>
+      <c r="B522" s="6" t="inlineStr"/>
+      <c r="C522" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x4 для ячейки 75x75/10 40Вт 4000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D522" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E522" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F522" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G522" s="9" t="inlineStr">
+        <is>
+          <t>5 581,40 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="523">
+      <c r="A523" s="6" t="inlineStr">
+        <is>
+          <t>505972</t>
+        </is>
+      </c>
+      <c r="B523" s="6" t="inlineStr"/>
+      <c r="C523" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x4 для ячейки 75x75/10 40Вт 5000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D523" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E523" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F523" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G523" s="9" t="inlineStr">
+        <is>
+          <t>5 581,40 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="524">
+      <c r="A524" s="6" t="inlineStr">
+        <is>
+          <t>505894</t>
+        </is>
+      </c>
+      <c r="B524" s="6" t="inlineStr"/>
+      <c r="C524" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x4 для ячейки 75x75/10 40Вт 5000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D524" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E524" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F524" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G524" s="9" t="inlineStr">
+        <is>
+          <t>5 581,40 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="525">
+      <c r="A525" s="6" t="inlineStr">
+        <is>
+          <t>505973</t>
+        </is>
+      </c>
+      <c r="B525" s="6" t="inlineStr"/>
+      <c r="C525" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x4 для ячейки 75x75/10 40Вт 5000К Опал</t>
+        </is>
+      </c>
+      <c r="D525" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E525" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F525" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G525" s="9" t="inlineStr">
+        <is>
+          <t>5 581,40 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="526">
+      <c r="A526" s="6" t="inlineStr">
+        <is>
+          <t>505895</t>
+        </is>
+      </c>
+      <c r="B526" s="6" t="inlineStr"/>
+      <c r="C526" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x4 для ячейки 75x75/10 40Вт 5000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D526" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E526" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F526" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G526" s="9" t="inlineStr">
+        <is>
+          <t>5 581,40 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="527">
+      <c r="A527" s="6" t="inlineStr">
+        <is>
+          <t>506101</t>
+        </is>
+      </c>
+      <c r="B527" s="6" t="inlineStr"/>
+      <c r="C527" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x4 для ячейки 75x75/15 28Вт 3000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D527" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E527" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F527" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G527" s="9" t="inlineStr">
+        <is>
+          <t>5 558,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="528">
+      <c r="A528" s="6" t="inlineStr">
+        <is>
+          <t>506017</t>
+        </is>
+      </c>
+      <c r="B528" s="6" t="inlineStr"/>
+      <c r="C528" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x4 для ячейки 75x75/15 28Вт 3000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D528" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E528" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F528" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G528" s="9" t="inlineStr">
+        <is>
+          <t>5 558,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="529">
+      <c r="A529" s="6" t="inlineStr">
+        <is>
+          <t>506100</t>
+        </is>
+      </c>
+      <c r="B529" s="6" t="inlineStr"/>
+      <c r="C529" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x4 для ячейки 75x75/15 28Вт 3000К Опал</t>
+        </is>
+      </c>
+      <c r="D529" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E529" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F529" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G529" s="9" t="inlineStr">
+        <is>
+          <t>5 558,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="530">
+      <c r="A530" s="6" t="inlineStr">
+        <is>
+          <t>506016</t>
+        </is>
+      </c>
+      <c r="B530" s="6" t="inlineStr"/>
+      <c r="C530" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x4 для ячейки 75x75/15 28Вт 3000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D530" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E530" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F530" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G530" s="9" t="inlineStr">
+        <is>
+          <t>5 558,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="531">
+      <c r="A531" s="6" t="inlineStr">
+        <is>
+          <t>506103</t>
+        </is>
+      </c>
+      <c r="B531" s="6" t="inlineStr"/>
+      <c r="C531" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x4 для ячейки 75x75/15 28Вт 4000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D531" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E531" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F531" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G531" s="9" t="inlineStr">
+        <is>
+          <t>5 558,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="532">
+      <c r="A532" s="6" t="inlineStr">
+        <is>
+          <t>506019</t>
+        </is>
+      </c>
+      <c r="B532" s="6" t="inlineStr"/>
+      <c r="C532" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x4 для ячейки 75x75/15 28Вт 4000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D532" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E532" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F532" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G532" s="9" t="inlineStr">
+        <is>
+          <t>5 558,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="533">
+      <c r="A533" s="6" t="inlineStr">
+        <is>
+          <t>506102</t>
+        </is>
+      </c>
+      <c r="B533" s="6" t="inlineStr"/>
+      <c r="C533" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x4 для ячейки 75x75/15 28Вт 4000К Опал</t>
+        </is>
+      </c>
+      <c r="D533" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E533" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F533" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G533" s="9" t="inlineStr">
+        <is>
+          <t>5 558,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="534">
+      <c r="A534" s="6" t="inlineStr">
+        <is>
+          <t>506018</t>
+        </is>
+      </c>
+      <c r="B534" s="6" t="inlineStr"/>
+      <c r="C534" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x4 для ячейки 75x75/15 28Вт 4000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D534" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E534" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F534" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G534" s="9" t="inlineStr">
+        <is>
+          <t>5 558,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="535">
+      <c r="A535" s="6" t="inlineStr">
+        <is>
+          <t>506105</t>
+        </is>
+      </c>
+      <c r="B535" s="6" t="inlineStr"/>
+      <c r="C535" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x4 для ячейки 75x75/15 28Вт 5000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D535" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E535" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F535" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G535" s="9" t="inlineStr">
+        <is>
+          <t>5 558,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="536">
+      <c r="A536" s="6" t="inlineStr">
+        <is>
+          <t>506021</t>
+        </is>
+      </c>
+      <c r="B536" s="6" t="inlineStr"/>
+      <c r="C536" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x4 для ячейки 75x75/15 28Вт 5000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D536" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E536" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F536" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G536" s="9" t="inlineStr">
+        <is>
+          <t>5 558,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="537">
+      <c r="A537" s="6" t="inlineStr">
+        <is>
+          <t>506104</t>
+        </is>
+      </c>
+      <c r="B537" s="6" t="inlineStr"/>
+      <c r="C537" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x4 для ячейки 75x75/15 28Вт 5000К Опал</t>
+        </is>
+      </c>
+      <c r="D537" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E537" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F537" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G537" s="9" t="inlineStr">
+        <is>
+          <t>5 558,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="538">
+      <c r="A538" s="6" t="inlineStr">
+        <is>
+          <t>506020</t>
+        </is>
+      </c>
+      <c r="B538" s="6" t="inlineStr"/>
+      <c r="C538" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x4 для ячейки 75x75/15 28Вт 5000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D538" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E538" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F538" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G538" s="9" t="inlineStr">
+        <is>
+          <t>5 558,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="539">
+      <c r="A539" s="6" t="inlineStr">
+        <is>
+          <t>506300</t>
+        </is>
+      </c>
+      <c r="B539" s="6" t="inlineStr"/>
+      <c r="C539" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x5 для ячейки 100x100/10 50Вт 3000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D539" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E539" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F539" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G539" s="9" t="inlineStr">
+        <is>
+          <t>7 412,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="540">
+      <c r="A540" s="6" t="inlineStr">
+        <is>
+          <t>506221</t>
+        </is>
+      </c>
+      <c r="B540" s="6" t="inlineStr"/>
+      <c r="C540" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x5 для ячейки 100x100/10 50Вт 3000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D540" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E540" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F540" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G540" s="9" t="inlineStr">
+        <is>
+          <t>7 412,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="541">
+      <c r="A541" s="6" t="inlineStr">
+        <is>
+          <t>506299</t>
+        </is>
+      </c>
+      <c r="B541" s="6" t="inlineStr"/>
+      <c r="C541" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x5 для ячейки 100x100/10 50Вт 3000К Опал</t>
+        </is>
+      </c>
+      <c r="D541" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E541" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F541" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G541" s="9" t="inlineStr">
+        <is>
+          <t>7 412,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="542">
+      <c r="A542" s="6" t="inlineStr">
+        <is>
+          <t>506220</t>
+        </is>
+      </c>
+      <c r="B542" s="6" t="inlineStr"/>
+      <c r="C542" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x5 для ячейки 100x100/10 50Вт 3000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D542" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E542" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F542" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G542" s="9" t="inlineStr">
+        <is>
+          <t>7 412,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="543">
+      <c r="A543" s="6" t="inlineStr">
+        <is>
+          <t>506302</t>
+        </is>
+      </c>
+      <c r="B543" s="6" t="inlineStr"/>
+      <c r="C543" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x5 для ячейки 100x100/10 50Вт 4000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D543" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E543" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F543" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G543" s="9" t="inlineStr">
+        <is>
+          <t>7 412,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="544">
+      <c r="A544" s="6" t="inlineStr">
+        <is>
+          <t>506223</t>
+        </is>
+      </c>
+      <c r="B544" s="6" t="inlineStr"/>
+      <c r="C544" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x5 для ячейки 100x100/10 50Вт 4000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D544" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E544" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F544" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G544" s="9" t="inlineStr">
+        <is>
+          <t>7 412,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="545">
+      <c r="A545" s="6" t="inlineStr">
+        <is>
+          <t>506301</t>
+        </is>
+      </c>
+      <c r="B545" s="6" t="inlineStr"/>
+      <c r="C545" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x5 для ячейки 100x100/10 50Вт 4000К Опал</t>
+        </is>
+      </c>
+      <c r="D545" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E545" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F545" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G545" s="9" t="inlineStr">
+        <is>
+          <t>7 412,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="546">
+      <c r="A546" s="6" t="inlineStr">
+        <is>
+          <t>506222</t>
+        </is>
+      </c>
+      <c r="B546" s="6" t="inlineStr"/>
+      <c r="C546" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x5 для ячейки 100x100/10 50Вт 4000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D546" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E546" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F546" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G546" s="9" t="inlineStr">
+        <is>
+          <t>7 412,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="547">
+      <c r="A547" s="6" t="inlineStr">
+        <is>
+          <t>506304</t>
+        </is>
+      </c>
+      <c r="B547" s="6" t="inlineStr"/>
+      <c r="C547" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x5 для ячейки 100x100/10 50Вт 5000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D547" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E547" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F547" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G547" s="9" t="inlineStr">
+        <is>
+          <t>7 412,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="548">
+      <c r="A548" s="6" t="inlineStr">
+        <is>
+          <t>506225</t>
+        </is>
+      </c>
+      <c r="B548" s="6" t="inlineStr"/>
+      <c r="C548" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x5 для ячейки 100x100/10 50Вт 5000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D548" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E548" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F548" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G548" s="9" t="inlineStr">
+        <is>
+          <t>7 412,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="549">
+      <c r="A549" s="6" t="inlineStr">
+        <is>
+          <t>506303</t>
+        </is>
+      </c>
+      <c r="B549" s="6" t="inlineStr"/>
+      <c r="C549" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x5 для ячейки 100x100/10 50Вт 5000К Опал</t>
+        </is>
+      </c>
+      <c r="D549" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E549" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F549" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G549" s="9" t="inlineStr">
+        <is>
+          <t>7 412,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="550">
+      <c r="A550" s="6" t="inlineStr">
+        <is>
+          <t>506224</t>
+        </is>
+      </c>
+      <c r="B550" s="6" t="inlineStr"/>
+      <c r="C550" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x5 для ячейки 100x100/10 50Вт 5000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D550" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E550" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F550" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G550" s="9" t="inlineStr">
+        <is>
+          <t>7 412,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="551">
+      <c r="A551" s="6" t="inlineStr">
+        <is>
+          <t>506457</t>
+        </is>
+      </c>
+      <c r="B551" s="6" t="inlineStr"/>
+      <c r="C551" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x5 для ячейки 100x100/15 50Вт 3000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D551" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E551" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F551" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G551" s="9" t="inlineStr">
+        <is>
+          <t>7 412,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="552">
+      <c r="A552" s="6" t="inlineStr">
+        <is>
+          <t>506379</t>
+        </is>
+      </c>
+      <c r="B552" s="6" t="inlineStr"/>
+      <c r="C552" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x5 для ячейки 100x100/15 50Вт 3000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D552" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E552" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F552" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G552" s="9" t="inlineStr">
+        <is>
+          <t>7 412,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="553">
+      <c r="A553" s="6" t="inlineStr">
+        <is>
+          <t>506456</t>
+        </is>
+      </c>
+      <c r="B553" s="6" t="inlineStr"/>
+      <c r="C553" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x5 для ячейки 100x100/15 50Вт 3000К Опал</t>
+        </is>
+      </c>
+      <c r="D553" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E553" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F553" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G553" s="9" t="inlineStr">
+        <is>
+          <t>7 412,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="554">
+      <c r="A554" s="6" t="inlineStr">
+        <is>
+          <t>506378</t>
+        </is>
+      </c>
+      <c r="B554" s="6" t="inlineStr"/>
+      <c r="C554" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x5 для ячейки 100x100/15 50Вт 3000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D554" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E554" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F554" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G554" s="9" t="inlineStr">
+        <is>
+          <t>7 412,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="555">
+      <c r="A555" s="6" t="inlineStr">
+        <is>
+          <t>506459</t>
+        </is>
+      </c>
+      <c r="B555" s="6" t="inlineStr"/>
+      <c r="C555" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x5 для ячейки 100x100/15 50Вт 4000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D555" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E555" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F555" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G555" s="9" t="inlineStr">
+        <is>
+          <t>7 412,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="556">
+      <c r="A556" s="6" t="inlineStr">
+        <is>
+          <t>506381</t>
+        </is>
+      </c>
+      <c r="B556" s="6" t="inlineStr"/>
+      <c r="C556" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x5 для ячейки 100x100/15 50Вт 4000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D556" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E556" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F556" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G556" s="9" t="inlineStr">
+        <is>
+          <t>7 412,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="557">
+      <c r="A557" s="6" t="inlineStr">
+        <is>
+          <t>506458</t>
+        </is>
+      </c>
+      <c r="B557" s="6" t="inlineStr"/>
+      <c r="C557" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x5 для ячейки 100x100/15 50Вт 4000К Опал</t>
+        </is>
+      </c>
+      <c r="D557" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E557" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F557" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G557" s="9" t="inlineStr">
+        <is>
+          <t>7 412,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="558">
+      <c r="A558" s="6" t="inlineStr">
+        <is>
+          <t>506380</t>
+        </is>
+      </c>
+      <c r="B558" s="6" t="inlineStr"/>
+      <c r="C558" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x5 для ячейки 100x100/15 50Вт 4000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D558" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E558" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F558" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G558" s="9" t="inlineStr">
+        <is>
+          <t>7 412,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="559">
+      <c r="A559" s="6" t="inlineStr">
+        <is>
+          <t>506461</t>
+        </is>
+      </c>
+      <c r="B559" s="6" t="inlineStr"/>
+      <c r="C559" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x5 для ячейки 100x100/15 50Вт 5000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D559" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E559" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F559" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G559" s="9" t="inlineStr">
+        <is>
+          <t>7 412,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="560">
+      <c r="A560" s="6" t="inlineStr">
+        <is>
+          <t>506383</t>
+        </is>
+      </c>
+      <c r="B560" s="6" t="inlineStr"/>
+      <c r="C560" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x5 для ячейки 100x100/15 50Вт 5000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D560" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E560" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F560" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G560" s="9" t="inlineStr">
+        <is>
+          <t>7 412,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="561">
+      <c r="A561" s="6" t="inlineStr">
+        <is>
+          <t>506460</t>
+        </is>
+      </c>
+      <c r="B561" s="6" t="inlineStr"/>
+      <c r="C561" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x5 для ячейки 100x100/15 50Вт 5000К Опал</t>
+        </is>
+      </c>
+      <c r="D561" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E561" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F561" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G561" s="9" t="inlineStr">
+        <is>
+          <t>7 412,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="562">
+      <c r="A562" s="6" t="inlineStr">
+        <is>
+          <t>506382</t>
+        </is>
+      </c>
+      <c r="B562" s="6" t="inlineStr"/>
+      <c r="C562" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x5 для ячейки 100x100/15 50Вт 5000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D562" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E562" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F562" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G562" s="9" t="inlineStr">
+        <is>
+          <t>7 412,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="563">
+      <c r="A563" s="6" t="inlineStr">
+        <is>
+          <t>506523</t>
+        </is>
+      </c>
+      <c r="B563" s="6" t="inlineStr"/>
+      <c r="C563" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x5 для ячейки 200x200/15 100Вт 3000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D563" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E563" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F563" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G563" s="9" t="inlineStr">
+        <is>
+          <t>18 483,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="564">
+      <c r="A564" s="6" t="inlineStr">
+        <is>
+          <t>506499</t>
+        </is>
+      </c>
+      <c r="B564" s="6" t="inlineStr"/>
+      <c r="C564" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x5 для ячейки 200x200/15 100Вт 3000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D564" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E564" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F564" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G564" s="9" t="inlineStr">
+        <is>
+          <t>18 483,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="565">
+      <c r="A565" s="6" t="inlineStr">
+        <is>
+          <t>506522</t>
+        </is>
+      </c>
+      <c r="B565" s="6" t="inlineStr"/>
+      <c r="C565" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x5 для ячейки 200x200/15 100Вт 3000К Опал</t>
+        </is>
+      </c>
+      <c r="D565" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E565" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F565" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G565" s="9" t="inlineStr">
+        <is>
+          <t>18 483,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="566">
+      <c r="A566" s="6" t="inlineStr">
+        <is>
+          <t>506498</t>
+        </is>
+      </c>
+      <c r="B566" s="6" t="inlineStr"/>
+      <c r="C566" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x5 для ячейки 200x200/15 100Вт 3000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D566" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E566" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F566" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G566" s="9" t="inlineStr">
+        <is>
+          <t>18 483,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="567">
+      <c r="A567" s="6" t="inlineStr">
+        <is>
+          <t>506525</t>
+        </is>
+      </c>
+      <c r="B567" s="6" t="inlineStr"/>
+      <c r="C567" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x5 для ячейки 200x200/15 100Вт 4000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D567" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E567" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F567" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G567" s="9" t="inlineStr">
+        <is>
+          <t>18 483,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="568">
+      <c r="A568" s="6" t="inlineStr">
+        <is>
+          <t>506501</t>
+        </is>
+      </c>
+      <c r="B568" s="6" t="inlineStr"/>
+      <c r="C568" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x5 для ячейки 200x200/15 100Вт 4000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D568" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E568" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F568" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G568" s="9" t="inlineStr">
+        <is>
+          <t>18 483,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="569">
+      <c r="A569" s="6" t="inlineStr">
+        <is>
+          <t>506524</t>
+        </is>
+      </c>
+      <c r="B569" s="6" t="inlineStr"/>
+      <c r="C569" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x5 для ячейки 200x200/15 100Вт 4000К Опал</t>
+        </is>
+      </c>
+      <c r="D569" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E569" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F569" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G569" s="9" t="inlineStr">
+        <is>
+          <t>18 483,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="570">
+      <c r="A570" s="6" t="inlineStr">
+        <is>
+          <t>506500</t>
+        </is>
+      </c>
+      <c r="B570" s="6" t="inlineStr"/>
+      <c r="C570" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x5 для ячейки 200x200/15 100Вт 4000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D570" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E570" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F570" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G570" s="9" t="inlineStr">
+        <is>
+          <t>18 483,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="571">
+      <c r="A571" s="6" t="inlineStr">
+        <is>
+          <t>506527</t>
+        </is>
+      </c>
+      <c r="B571" s="6" t="inlineStr"/>
+      <c r="C571" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x5 для ячейки 200x200/15 100Вт 5000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D571" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E571" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F571" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G571" s="9" t="inlineStr">
+        <is>
+          <t>18 483,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="572">
+      <c r="A572" s="6" t="inlineStr">
+        <is>
+          <t>506503</t>
+        </is>
+      </c>
+      <c r="B572" s="6" t="inlineStr"/>
+      <c r="C572" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x5 для ячейки 200x200/15 100Вт 5000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D572" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E572" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F572" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G572" s="9" t="inlineStr">
+        <is>
+          <t>18 483,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="573">
+      <c r="A573" s="6" t="inlineStr">
+        <is>
+          <t>506526</t>
+        </is>
+      </c>
+      <c r="B573" s="6" t="inlineStr"/>
+      <c r="C573" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x5 для ячейки 200x200/15 100Вт 5000К Опал</t>
+        </is>
+      </c>
+      <c r="D573" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E573" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F573" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G573" s="9" t="inlineStr">
+        <is>
+          <t>18 483,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="574">
+      <c r="A574" s="6" t="inlineStr">
+        <is>
+          <t>506502</t>
+        </is>
+      </c>
+      <c r="B574" s="6" t="inlineStr"/>
+      <c r="C574" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x5 для ячейки 200x200/15 100Вт 5000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D574" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E574" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F574" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G574" s="9" t="inlineStr">
+        <is>
+          <t>18 483,30 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="575">
+      <c r="A575" s="6" t="inlineStr">
+        <is>
+          <t>505783</t>
+        </is>
+      </c>
+      <c r="B575" s="6" t="inlineStr"/>
+      <c r="C575" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x5 для ячейки 50x50/10 35Вт 3000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D575" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E575" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F575" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G575" s="9" t="inlineStr">
+        <is>
+          <t>6 472,40 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="576">
+      <c r="A576" s="6" t="inlineStr">
+        <is>
+          <t>505699</t>
+        </is>
+      </c>
+      <c r="B576" s="6" t="inlineStr"/>
+      <c r="C576" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x5 для ячейки 50x50/10 35Вт 3000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D576" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E576" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F576" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G576" s="9" t="inlineStr">
+        <is>
+          <t>6 472,40 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="577">
+      <c r="A577" s="6" t="inlineStr">
+        <is>
+          <t>505782</t>
+        </is>
+      </c>
+      <c r="B577" s="6" t="inlineStr"/>
+      <c r="C577" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x5 для ячейки 50x50/10 35Вт 3000К Опал</t>
+        </is>
+      </c>
+      <c r="D577" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E577" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F577" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G577" s="9" t="inlineStr">
+        <is>
+          <t>6 472,40 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="578">
+      <c r="A578" s="6" t="inlineStr">
+        <is>
+          <t>505698</t>
+        </is>
+      </c>
+      <c r="B578" s="6" t="inlineStr"/>
+      <c r="C578" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x5 для ячейки 50x50/10 35Вт 3000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D578" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E578" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F578" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G578" s="9" t="inlineStr">
+        <is>
+          <t>6 472,40 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="579">
+      <c r="A579" s="6" t="inlineStr">
+        <is>
+          <t>505785</t>
+        </is>
+      </c>
+      <c r="B579" s="6" t="inlineStr"/>
+      <c r="C579" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x5 для ячейки 50x50/10 35Вт 4000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D579" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E579" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F579" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G579" s="9" t="inlineStr">
+        <is>
+          <t>6 472,40 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="580">
+      <c r="A580" s="6" t="inlineStr">
+        <is>
+          <t>505701</t>
+        </is>
+      </c>
+      <c r="B580" s="6" t="inlineStr"/>
+      <c r="C580" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x5 для ячейки 50x50/10 35Вт 4000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D580" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E580" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F580" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G580" s="9" t="inlineStr">
+        <is>
+          <t>6 472,40 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="581">
+      <c r="A581" s="6" t="inlineStr">
+        <is>
+          <t>505784</t>
+        </is>
+      </c>
+      <c r="B581" s="6" t="inlineStr"/>
+      <c r="C581" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x5 для ячейки 50x50/10 35Вт 4000К Опал</t>
+        </is>
+      </c>
+      <c r="D581" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E581" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F581" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G581" s="9" t="inlineStr">
+        <is>
+          <t>6 472,40 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="582">
+      <c r="A582" s="6" t="inlineStr">
+        <is>
+          <t>505700</t>
+        </is>
+      </c>
+      <c r="B582" s="6" t="inlineStr"/>
+      <c r="C582" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x5 для ячейки 50x50/10 35Вт 4000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D582" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E582" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F582" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G582" s="9" t="inlineStr">
+        <is>
+          <t>6 472,40 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="583">
+      <c r="A583" s="6" t="inlineStr">
+        <is>
+          <t>505787</t>
+        </is>
+      </c>
+      <c r="B583" s="6" t="inlineStr"/>
+      <c r="C583" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x5 для ячейки 50x50/10 35Вт 5000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D583" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E583" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F583" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G583" s="9" t="inlineStr">
+        <is>
+          <t>6 472,40 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="584">
+      <c r="A584" s="6" t="inlineStr">
+        <is>
+          <t>505703</t>
+        </is>
+      </c>
+      <c r="B584" s="6" t="inlineStr"/>
+      <c r="C584" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x5 для ячейки 50x50/10 35Вт 5000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D584" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E584" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F584" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G584" s="9" t="inlineStr">
+        <is>
+          <t>6 472,40 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="585">
+      <c r="A585" s="6" t="inlineStr">
+        <is>
+          <t>505786</t>
+        </is>
+      </c>
+      <c r="B585" s="6" t="inlineStr"/>
+      <c r="C585" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x5 для ячейки 50x50/10 35Вт 5000К Опал</t>
+        </is>
+      </c>
+      <c r="D585" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E585" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F585" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G585" s="9" t="inlineStr">
+        <is>
+          <t>6 472,40 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="586">
+      <c r="A586" s="6" t="inlineStr">
+        <is>
+          <t>505702</t>
+        </is>
+      </c>
+      <c r="B586" s="6" t="inlineStr"/>
+      <c r="C586" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x5 для ячейки 50x50/10 35Вт 5000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D586" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E586" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F586" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G586" s="9" t="inlineStr">
+        <is>
+          <t>6 472,40 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="587">
+      <c r="A587" s="6" t="inlineStr">
+        <is>
+          <t>505975</t>
+        </is>
+      </c>
+      <c r="B587" s="6" t="inlineStr"/>
+      <c r="C587" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x5 для ячейки 75x75/10 50Вт 3000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D587" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E587" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F587" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G587" s="9" t="inlineStr">
+        <is>
+          <t>7 114,80 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="588">
+      <c r="A588" s="6" t="inlineStr">
+        <is>
+          <t>505897</t>
+        </is>
+      </c>
+      <c r="B588" s="6" t="inlineStr"/>
+      <c r="C588" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x5 для ячейки 75x75/10 50Вт 3000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D588" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E588" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F588" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G588" s="9" t="inlineStr">
+        <is>
+          <t>7 114,80 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="589">
+      <c r="A589" s="6" t="inlineStr">
+        <is>
+          <t>505974</t>
+        </is>
+      </c>
+      <c r="B589" s="6" t="inlineStr"/>
+      <c r="C589" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x5 для ячейки 75x75/10 50Вт 3000К Опал</t>
+        </is>
+      </c>
+      <c r="D589" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E589" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F589" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G589" s="9" t="inlineStr">
+        <is>
+          <t>7 114,80 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="590">
+      <c r="A590" s="6" t="inlineStr">
+        <is>
+          <t>505896</t>
+        </is>
+      </c>
+      <c r="B590" s="6" t="inlineStr"/>
+      <c r="C590" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x5 для ячейки 75x75/10 50Вт 3000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D590" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E590" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F590" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G590" s="9" t="inlineStr">
+        <is>
+          <t>7 114,80 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="591">
+      <c r="A591" s="6" t="inlineStr">
+        <is>
+          <t>505977</t>
+        </is>
+      </c>
+      <c r="B591" s="6" t="inlineStr"/>
+      <c r="C591" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x5 для ячейки 75x75/10 50Вт 4000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D591" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E591" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F591" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G591" s="9" t="inlineStr">
+        <is>
+          <t>7 114,80 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="592">
+      <c r="A592" s="6" t="inlineStr">
+        <is>
+          <t>505899</t>
+        </is>
+      </c>
+      <c r="B592" s="6" t="inlineStr"/>
+      <c r="C592" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x5 для ячейки 75x75/10 50Вт 4000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D592" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E592" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F592" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G592" s="9" t="inlineStr">
+        <is>
+          <t>7 114,80 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="593">
+      <c r="A593" s="6" t="inlineStr">
+        <is>
+          <t>505976</t>
+        </is>
+      </c>
+      <c r="B593" s="6" t="inlineStr"/>
+      <c r="C593" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x5 для ячейки 75x75/10 50Вт 4000К Опал</t>
+        </is>
+      </c>
+      <c r="D593" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E593" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F593" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G593" s="9" t="inlineStr">
+        <is>
+          <t>7 114,80 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="594">
+      <c r="A594" s="6" t="inlineStr">
+        <is>
+          <t>505898</t>
+        </is>
+      </c>
+      <c r="B594" s="6" t="inlineStr"/>
+      <c r="C594" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x5 для ячейки 75x75/10 50Вт 4000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D594" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E594" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F594" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G594" s="9" t="inlineStr">
+        <is>
+          <t>7 114,80 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="595">
+      <c r="A595" s="6" t="inlineStr">
+        <is>
+          <t>505979</t>
+        </is>
+      </c>
+      <c r="B595" s="6" t="inlineStr"/>
+      <c r="C595" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x5 для ячейки 75x75/10 50Вт 5000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D595" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E595" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F595" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G595" s="9" t="inlineStr">
+        <is>
+          <t>7 114,80 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="596">
+      <c r="A596" s="6" t="inlineStr">
+        <is>
+          <t>505901</t>
+        </is>
+      </c>
+      <c r="B596" s="6" t="inlineStr"/>
+      <c r="C596" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x5 для ячейки 75x75/10 50Вт 5000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D596" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E596" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F596" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G596" s="9" t="inlineStr">
+        <is>
+          <t>7 114,80 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="597">
+      <c r="A597" s="6" t="inlineStr">
+        <is>
+          <t>505978</t>
+        </is>
+      </c>
+      <c r="B597" s="6" t="inlineStr"/>
+      <c r="C597" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x5 для ячейки 75x75/10 50Вт 5000К Опал</t>
+        </is>
+      </c>
+      <c r="D597" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E597" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F597" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G597" s="9" t="inlineStr">
+        <is>
+          <t>7 114,80 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="598">
+      <c r="A598" s="6" t="inlineStr">
+        <is>
+          <t>505900</t>
+        </is>
+      </c>
+      <c r="B598" s="6" t="inlineStr"/>
+      <c r="C598" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x5 для ячейки 75x75/10 50Вт 5000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D598" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E598" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F598" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G598" s="9" t="inlineStr">
+        <is>
+          <t>7 114,80 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="599">
+      <c r="A599" s="6" t="inlineStr">
+        <is>
+          <t>506107</t>
+        </is>
+      </c>
+      <c r="B599" s="6" t="inlineStr"/>
+      <c r="C599" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x5 для ячейки 75x75/15 35Вт 3000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D599" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E599" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F599" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G599" s="9" t="inlineStr">
+        <is>
+          <t>6 472,40 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="600">
+      <c r="A600" s="6" t="inlineStr">
+        <is>
+          <t>506023</t>
+        </is>
+      </c>
+      <c r="B600" s="6" t="inlineStr"/>
+      <c r="C600" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x5 для ячейки 75x75/15 35Вт 3000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D600" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E600" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F600" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G600" s="9" t="inlineStr">
+        <is>
+          <t>6 472,40 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="601">
+      <c r="A601" s="6" t="inlineStr">
+        <is>
+          <t>506106</t>
+        </is>
+      </c>
+      <c r="B601" s="6" t="inlineStr"/>
+      <c r="C601" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x5 для ячейки 75x75/15 35Вт 3000К Опал</t>
+        </is>
+      </c>
+      <c r="D601" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E601" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F601" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G601" s="9" t="inlineStr">
+        <is>
+          <t>6 472,40 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="602">
+      <c r="A602" s="6" t="inlineStr">
+        <is>
+          <t>506022</t>
+        </is>
+      </c>
+      <c r="B602" s="6" t="inlineStr"/>
+      <c r="C602" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x5 для ячейки 75x75/15 35Вт 3000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D602" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E602" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F602" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G602" s="9" t="inlineStr">
+        <is>
+          <t>6 472,40 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="603">
+      <c r="A603" s="6" t="inlineStr">
+        <is>
+          <t>506109</t>
+        </is>
+      </c>
+      <c r="B603" s="6" t="inlineStr"/>
+      <c r="C603" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x5 для ячейки 75x75/15 35Вт 4000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D603" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E603" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F603" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G603" s="9" t="inlineStr">
+        <is>
+          <t>6 472,40 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="604">
+      <c r="A604" s="6" t="inlineStr">
+        <is>
+          <t>506025</t>
+        </is>
+      </c>
+      <c r="B604" s="6" t="inlineStr"/>
+      <c r="C604" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x5 для ячейки 75x75/15 35Вт 4000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D604" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E604" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F604" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G604" s="9" t="inlineStr">
+        <is>
+          <t>6 472,40 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="605">
+      <c r="A605" s="6" t="inlineStr">
+        <is>
+          <t>506108</t>
+        </is>
+      </c>
+      <c r="B605" s="6" t="inlineStr"/>
+      <c r="C605" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x5 для ячейки 75x75/15 35Вт 4000К Опал</t>
+        </is>
+      </c>
+      <c r="D605" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E605" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F605" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G605" s="9" t="inlineStr">
+        <is>
+          <t>6 472,40 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="606">
+      <c r="A606" s="6" t="inlineStr">
+        <is>
+          <t>506024</t>
+        </is>
+      </c>
+      <c r="B606" s="6" t="inlineStr"/>
+      <c r="C606" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x5 для ячейки 75x75/15 35Вт 4000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D606" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E606" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F606" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G606" s="9" t="inlineStr">
+        <is>
+          <t>6 472,40 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="607">
+      <c r="A607" s="6" t="inlineStr">
+        <is>
+          <t>506111</t>
+        </is>
+      </c>
+      <c r="B607" s="6" t="inlineStr"/>
+      <c r="C607" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x5 для ячейки 75x75/15 35Вт 5000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D607" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E607" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F607" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G607" s="9" t="inlineStr">
+        <is>
+          <t>6 472,40 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="608">
+      <c r="A608" s="6" t="inlineStr">
+        <is>
+          <t>506027</t>
+        </is>
+      </c>
+      <c r="B608" s="6" t="inlineStr"/>
+      <c r="C608" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x5 для ячейки 75x75/15 35Вт 5000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D608" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E608" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F608" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G608" s="9" t="inlineStr">
+        <is>
+          <t>6 472,40 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="609">
+      <c r="A609" s="6" t="inlineStr">
+        <is>
+          <t>506110</t>
+        </is>
+      </c>
+      <c r="B609" s="6" t="inlineStr"/>
+      <c r="C609" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x5 для ячейки 75x75/15 35Вт 5000К Опал</t>
+        </is>
+      </c>
+      <c r="D609" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E609" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F609" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G609" s="9" t="inlineStr">
+        <is>
+          <t>6 472,40 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="610">
+      <c r="A610" s="6" t="inlineStr">
+        <is>
+          <t>506026</t>
+        </is>
+      </c>
+      <c r="B610" s="6" t="inlineStr"/>
+      <c r="C610" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x5 для ячейки 75x75/15 35Вт 5000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D610" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E610" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F610" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G610" s="9" t="inlineStr">
+        <is>
+          <t>6 472,40 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="611">
+      <c r="A611" s="6" t="inlineStr">
+        <is>
+          <t>506306</t>
+        </is>
+      </c>
+      <c r="B611" s="6" t="inlineStr"/>
+      <c r="C611" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x6 для ячейки 100x100/10 60Вт 3000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D611" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E611" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F611" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G611" s="9" t="inlineStr">
+        <is>
+          <t>8 537,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="612">
+      <c r="A612" s="6" t="inlineStr">
+        <is>
+          <t>506227</t>
+        </is>
+      </c>
+      <c r="B612" s="6" t="inlineStr"/>
+      <c r="C612" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x6 для ячейки 100x100/10 60Вт 3000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D612" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E612" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F612" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G612" s="9" t="inlineStr">
+        <is>
+          <t>8 537,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="613">
+      <c r="A613" s="6" t="inlineStr">
+        <is>
+          <t>506305</t>
+        </is>
+      </c>
+      <c r="B613" s="6" t="inlineStr"/>
+      <c r="C613" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x6 для ячейки 100x100/10 60Вт 3000К Опал</t>
+        </is>
+      </c>
+      <c r="D613" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E613" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F613" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G613" s="9" t="inlineStr">
+        <is>
+          <t>8 537,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="614">
+      <c r="A614" s="6" t="inlineStr">
+        <is>
+          <t>506226</t>
+        </is>
+      </c>
+      <c r="B614" s="6" t="inlineStr"/>
+      <c r="C614" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x6 для ячейки 100x100/10 60Вт 3000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D614" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E614" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F614" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G614" s="9" t="inlineStr">
+        <is>
+          <t>8 537,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="615">
+      <c r="A615" s="6" t="inlineStr">
+        <is>
+          <t>506308</t>
+        </is>
+      </c>
+      <c r="B615" s="6" t="inlineStr"/>
+      <c r="C615" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x6 для ячейки 100x100/10 60Вт 4000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D615" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E615" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F615" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G615" s="9" t="inlineStr">
+        <is>
+          <t>8 537,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="616">
+      <c r="A616" s="6" t="inlineStr">
+        <is>
+          <t>506229</t>
+        </is>
+      </c>
+      <c r="B616" s="6" t="inlineStr"/>
+      <c r="C616" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x6 для ячейки 100x100/10 60Вт 4000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D616" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E616" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F616" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G616" s="9" t="inlineStr">
+        <is>
+          <t>8 537,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="617">
+      <c r="A617" s="6" t="inlineStr">
+        <is>
+          <t>506307</t>
+        </is>
+      </c>
+      <c r="B617" s="6" t="inlineStr"/>
+      <c r="C617" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x6 для ячейки 100x100/10 60Вт 4000К Опал</t>
+        </is>
+      </c>
+      <c r="D617" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E617" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F617" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G617" s="9" t="inlineStr">
+        <is>
+          <t>8 537,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="618">
+      <c r="A618" s="6" t="inlineStr">
+        <is>
+          <t>506228</t>
+        </is>
+      </c>
+      <c r="B618" s="6" t="inlineStr"/>
+      <c r="C618" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x6 для ячейки 100x100/10 60Вт 4000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D618" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E618" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F618" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G618" s="9" t="inlineStr">
+        <is>
+          <t>8 537,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="619">
+      <c r="A619" s="6" t="inlineStr">
+        <is>
+          <t>506310</t>
+        </is>
+      </c>
+      <c r="B619" s="6" t="inlineStr"/>
+      <c r="C619" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x6 для ячейки 100x100/10 60Вт 5000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D619" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E619" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F619" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G619" s="9" t="inlineStr">
+        <is>
+          <t>8 537,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="620">
+      <c r="A620" s="6" t="inlineStr">
+        <is>
+          <t>506231</t>
+        </is>
+      </c>
+      <c r="B620" s="6" t="inlineStr"/>
+      <c r="C620" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x6 для ячейки 100x100/10 60Вт 5000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D620" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E620" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F620" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G620" s="9" t="inlineStr">
+        <is>
+          <t>8 537,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="621">
+      <c r="A621" s="6" t="inlineStr">
+        <is>
+          <t>506309</t>
+        </is>
+      </c>
+      <c r="B621" s="6" t="inlineStr"/>
+      <c r="C621" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x6 для ячейки 100x100/10 60Вт 5000К Опал</t>
+        </is>
+      </c>
+      <c r="D621" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E621" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F621" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G621" s="9" t="inlineStr">
+        <is>
+          <t>8 537,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="622">
+      <c r="A622" s="6" t="inlineStr">
+        <is>
+          <t>506230</t>
+        </is>
+      </c>
+      <c r="B622" s="6" t="inlineStr"/>
+      <c r="C622" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x6 для ячейки 100x100/10 60Вт 5000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D622" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E622" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F622" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G622" s="9" t="inlineStr">
+        <is>
+          <t>8 537,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="623">
+      <c r="A623" s="6" t="inlineStr">
+        <is>
+          <t>506463</t>
+        </is>
+      </c>
+      <c r="B623" s="6" t="inlineStr"/>
+      <c r="C623" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x6 для ячейки 100x100/15 60Вт 3000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D623" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E623" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F623" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G623" s="9" t="inlineStr">
+        <is>
+          <t>8 537,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="624">
+      <c r="A624" s="6" t="inlineStr">
+        <is>
+          <t>506385</t>
+        </is>
+      </c>
+      <c r="B624" s="6" t="inlineStr"/>
+      <c r="C624" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x6 для ячейки 100x100/15 60Вт 3000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D624" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E624" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F624" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G624" s="9" t="inlineStr">
+        <is>
+          <t>8 537,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="625">
+      <c r="A625" s="6" t="inlineStr">
+        <is>
+          <t>506462</t>
+        </is>
+      </c>
+      <c r="B625" s="6" t="inlineStr"/>
+      <c r="C625" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x6 для ячейки 100x100/15 60Вт 3000К Опал</t>
+        </is>
+      </c>
+      <c r="D625" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E625" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F625" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G625" s="9" t="inlineStr">
+        <is>
+          <t>8 537,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="626">
+      <c r="A626" s="6" t="inlineStr">
+        <is>
+          <t>506384</t>
+        </is>
+      </c>
+      <c r="B626" s="6" t="inlineStr"/>
+      <c r="C626" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x6 для ячейки 100x100/15 60Вт 3000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D626" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E626" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F626" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G626" s="9" t="inlineStr">
+        <is>
+          <t>8 537,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="627">
+      <c r="A627" s="6" t="inlineStr">
+        <is>
+          <t>506465</t>
+        </is>
+      </c>
+      <c r="B627" s="6" t="inlineStr"/>
+      <c r="C627" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x6 для ячейки 100x100/15 60Вт 4000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D627" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E627" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F627" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G627" s="9" t="inlineStr">
+        <is>
+          <t>8 537,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="628">
+      <c r="A628" s="6" t="inlineStr">
+        <is>
+          <t>506387</t>
+        </is>
+      </c>
+      <c r="B628" s="6" t="inlineStr"/>
+      <c r="C628" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x6 для ячейки 100x100/15 60Вт 4000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D628" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E628" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F628" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G628" s="9" t="inlineStr">
+        <is>
+          <t>8 537,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="629">
+      <c r="A629" s="6" t="inlineStr">
+        <is>
+          <t>506464</t>
+        </is>
+      </c>
+      <c r="B629" s="6" t="inlineStr"/>
+      <c r="C629" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x6 для ячейки 100x100/15 60Вт 4000К Опал</t>
+        </is>
+      </c>
+      <c r="D629" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E629" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F629" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G629" s="9" t="inlineStr">
+        <is>
+          <t>8 537,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="630">
+      <c r="A630" s="6" t="inlineStr">
+        <is>
+          <t>506386</t>
+        </is>
+      </c>
+      <c r="B630" s="6" t="inlineStr"/>
+      <c r="C630" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x6 для ячейки 100x100/15 60Вт 4000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D630" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E630" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F630" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G630" s="9" t="inlineStr">
+        <is>
+          <t>8 537,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="631">
+      <c r="A631" s="6" t="inlineStr">
+        <is>
+          <t>506467</t>
+        </is>
+      </c>
+      <c r="B631" s="6" t="inlineStr"/>
+      <c r="C631" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x6 для ячейки 100x100/15 60Вт 5000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D631" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E631" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F631" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G631" s="9" t="inlineStr">
+        <is>
+          <t>8 537,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="632">
+      <c r="A632" s="6" t="inlineStr">
+        <is>
+          <t>506389</t>
+        </is>
+      </c>
+      <c r="B632" s="6" t="inlineStr"/>
+      <c r="C632" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x6 для ячейки 100x100/15 60Вт 5000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D632" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E632" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F632" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G632" s="9" t="inlineStr">
+        <is>
+          <t>8 537,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="633">
+      <c r="A633" s="6" t="inlineStr">
+        <is>
+          <t>506466</t>
+        </is>
+      </c>
+      <c r="B633" s="6" t="inlineStr"/>
+      <c r="C633" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x6 для ячейки 100x100/15 60Вт 5000К Опал</t>
+        </is>
+      </c>
+      <c r="D633" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E633" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F633" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G633" s="9" t="inlineStr">
+        <is>
+          <t>8 537,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="634">
+      <c r="A634" s="6" t="inlineStr">
+        <is>
+          <t>506388</t>
+        </is>
+      </c>
+      <c r="B634" s="6" t="inlineStr"/>
+      <c r="C634" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x6 для ячейки 100x100/15 60Вт 5000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D634" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E634" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F634" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G634" s="9" t="inlineStr">
+        <is>
+          <t>8 537,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="635">
+      <c r="A635" s="6" t="inlineStr">
+        <is>
+          <t>505789</t>
+        </is>
+      </c>
+      <c r="B635" s="6" t="inlineStr"/>
+      <c r="C635" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x6 для ячейки 50x50/10 42Вт 3000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D635" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E635" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F635" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G635" s="9" t="inlineStr">
+        <is>
+          <t>7 536,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="636">
+      <c r="A636" s="6" t="inlineStr">
+        <is>
+          <t>505705</t>
+        </is>
+      </c>
+      <c r="B636" s="6" t="inlineStr"/>
+      <c r="C636" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x6 для ячейки 50x50/10 42Вт 3000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D636" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E636" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F636" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G636" s="9" t="inlineStr">
+        <is>
+          <t>7 536,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="637">
+      <c r="A637" s="6" t="inlineStr">
+        <is>
+          <t>505788</t>
+        </is>
+      </c>
+      <c r="B637" s="6" t="inlineStr"/>
+      <c r="C637" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x6 для ячейки 50x50/10 42Вт 3000К Опал</t>
+        </is>
+      </c>
+      <c r="D637" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E637" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F637" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G637" s="9" t="inlineStr">
+        <is>
+          <t>7 536,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="638">
+      <c r="A638" s="6" t="inlineStr">
+        <is>
+          <t>505704</t>
+        </is>
+      </c>
+      <c r="B638" s="6" t="inlineStr"/>
+      <c r="C638" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x6 для ячейки 50x50/10 42Вт 3000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D638" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E638" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F638" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G638" s="9" t="inlineStr">
+        <is>
+          <t>7 536,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="639">
+      <c r="A639" s="6" t="inlineStr">
+        <is>
+          <t>505791</t>
+        </is>
+      </c>
+      <c r="B639" s="6" t="inlineStr"/>
+      <c r="C639" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x6 для ячейки 50x50/10 42Вт 4000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D639" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E639" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F639" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G639" s="9" t="inlineStr">
+        <is>
+          <t>7 536,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="640">
+      <c r="A640" s="6" t="inlineStr">
+        <is>
+          <t>505707</t>
+        </is>
+      </c>
+      <c r="B640" s="6" t="inlineStr"/>
+      <c r="C640" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x6 для ячейки 50x50/10 42Вт 4000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D640" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E640" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F640" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G640" s="9" t="inlineStr">
+        <is>
+          <t>7 536,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="641">
+      <c r="A641" s="6" t="inlineStr">
+        <is>
+          <t>505790</t>
+        </is>
+      </c>
+      <c r="B641" s="6" t="inlineStr"/>
+      <c r="C641" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x6 для ячейки 50x50/10 42Вт 4000К Опал</t>
+        </is>
+      </c>
+      <c r="D641" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E641" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F641" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G641" s="9" t="inlineStr">
+        <is>
+          <t>7 536,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="642">
+      <c r="A642" s="6" t="inlineStr">
+        <is>
+          <t>505706</t>
+        </is>
+      </c>
+      <c r="B642" s="6" t="inlineStr"/>
+      <c r="C642" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x6 для ячейки 50x50/10 42Вт 4000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D642" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E642" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F642" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G642" s="9" t="inlineStr">
+        <is>
+          <t>7 536,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="643">
+      <c r="A643" s="6" t="inlineStr">
+        <is>
+          <t>505793</t>
+        </is>
+      </c>
+      <c r="B643" s="6" t="inlineStr"/>
+      <c r="C643" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x6 для ячейки 50x50/10 42Вт 5000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D643" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E643" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F643" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G643" s="9" t="inlineStr">
+        <is>
+          <t>7 536,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="644">
+      <c r="A644" s="6" t="inlineStr">
+        <is>
+          <t>505709</t>
+        </is>
+      </c>
+      <c r="B644" s="6" t="inlineStr"/>
+      <c r="C644" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x6 для ячейки 50x50/10 42Вт 5000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D644" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E644" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F644" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G644" s="9" t="inlineStr">
+        <is>
+          <t>7 536,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="645">
+      <c r="A645" s="6" t="inlineStr">
+        <is>
+          <t>505792</t>
+        </is>
+      </c>
+      <c r="B645" s="6" t="inlineStr"/>
+      <c r="C645" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x6 для ячейки 50x50/10 42Вт 5000К Опал</t>
+        </is>
+      </c>
+      <c r="D645" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E645" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F645" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G645" s="9" t="inlineStr">
+        <is>
+          <t>7 536,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="646">
+      <c r="A646" s="6" t="inlineStr">
+        <is>
+          <t>505708</t>
+        </is>
+      </c>
+      <c r="B646" s="6" t="inlineStr"/>
+      <c r="C646" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x6 для ячейки 50x50/10 42Вт 5000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D646" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E646" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F646" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G646" s="9" t="inlineStr">
+        <is>
+          <t>7 536,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="647">
+      <c r="A647" s="6" t="inlineStr">
+        <is>
+          <t>505981</t>
+        </is>
+      </c>
+      <c r="B647" s="6" t="inlineStr"/>
+      <c r="C647" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x6 для ячейки 75x75/10 60Вт 3000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D647" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E647" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F647" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G647" s="9" t="inlineStr">
+        <is>
+          <t>8 329,20 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="648">
+      <c r="A648" s="6" t="inlineStr">
+        <is>
+          <t>505903</t>
+        </is>
+      </c>
+      <c r="B648" s="6" t="inlineStr"/>
+      <c r="C648" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x6 для ячейки 75x75/10 60Вт 3000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D648" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E648" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F648" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G648" s="9" t="inlineStr">
+        <is>
+          <t>8 329,20 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="649">
+      <c r="A649" s="6" t="inlineStr">
+        <is>
+          <t>505980</t>
+        </is>
+      </c>
+      <c r="B649" s="6" t="inlineStr"/>
+      <c r="C649" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x6 для ячейки 75x75/10 60Вт 3000К Опал</t>
+        </is>
+      </c>
+      <c r="D649" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E649" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F649" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G649" s="9" t="inlineStr">
+        <is>
+          <t>8 329,20 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="650">
+      <c r="A650" s="6" t="inlineStr">
+        <is>
+          <t>505902</t>
+        </is>
+      </c>
+      <c r="B650" s="6" t="inlineStr"/>
+      <c r="C650" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x6 для ячейки 75x75/10 60Вт 3000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D650" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E650" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F650" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G650" s="9" t="inlineStr">
+        <is>
+          <t>8 329,20 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="651">
+      <c r="A651" s="6" t="inlineStr">
+        <is>
+          <t>505983</t>
+        </is>
+      </c>
+      <c r="B651" s="6" t="inlineStr"/>
+      <c r="C651" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x6 для ячейки 75x75/10 60Вт 4000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D651" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E651" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F651" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G651" s="9" t="inlineStr">
+        <is>
+          <t>8 329,20 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="652">
+      <c r="A652" s="6" t="inlineStr">
+        <is>
+          <t>505905</t>
+        </is>
+      </c>
+      <c r="B652" s="6" t="inlineStr"/>
+      <c r="C652" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x6 для ячейки 75x75/10 60Вт 4000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D652" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E652" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F652" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G652" s="9" t="inlineStr">
+        <is>
+          <t>8 329,20 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="653">
+      <c r="A653" s="6" t="inlineStr">
+        <is>
+          <t>505982</t>
+        </is>
+      </c>
+      <c r="B653" s="6" t="inlineStr"/>
+      <c r="C653" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x6 для ячейки 75x75/10 60Вт 4000К Опал</t>
+        </is>
+      </c>
+      <c r="D653" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E653" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F653" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G653" s="9" t="inlineStr">
+        <is>
+          <t>8 329,20 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="654">
+      <c r="A654" s="6" t="inlineStr">
+        <is>
+          <t>505904</t>
+        </is>
+      </c>
+      <c r="B654" s="6" t="inlineStr"/>
+      <c r="C654" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x6 для ячейки 75x75/10 60Вт 4000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D654" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E654" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F654" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G654" s="9" t="inlineStr">
+        <is>
+          <t>8 329,20 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="655">
+      <c r="A655" s="6" t="inlineStr">
+        <is>
+          <t>505985</t>
+        </is>
+      </c>
+      <c r="B655" s="6" t="inlineStr"/>
+      <c r="C655" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x6 для ячейки 75x75/10 60Вт 5000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D655" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E655" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F655" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G655" s="9" t="inlineStr">
+        <is>
+          <t>8 329,20 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="656">
+      <c r="A656" s="6" t="inlineStr">
+        <is>
+          <t>505907</t>
+        </is>
+      </c>
+      <c r="B656" s="6" t="inlineStr"/>
+      <c r="C656" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x6 для ячейки 75x75/10 60Вт 5000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D656" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E656" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F656" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G656" s="9" t="inlineStr">
+        <is>
+          <t>8 329,20 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="657">
+      <c r="A657" s="6" t="inlineStr">
+        <is>
+          <t>505984</t>
+        </is>
+      </c>
+      <c r="B657" s="6" t="inlineStr"/>
+      <c r="C657" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x6 для ячейки 75x75/10 60Вт 5000К Опал</t>
+        </is>
+      </c>
+      <c r="D657" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E657" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F657" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G657" s="9" t="inlineStr">
+        <is>
+          <t>8 329,20 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="658">
+      <c r="A658" s="6" t="inlineStr">
+        <is>
+          <t>505906</t>
+        </is>
+      </c>
+      <c r="B658" s="6" t="inlineStr"/>
+      <c r="C658" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x6 для ячейки 75x75/10 60Вт 5000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D658" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E658" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F658" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G658" s="9" t="inlineStr">
+        <is>
+          <t>8 329,20 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="659">
+      <c r="A659" s="6" t="inlineStr">
+        <is>
+          <t>506113</t>
+        </is>
+      </c>
+      <c r="B659" s="6" t="inlineStr"/>
+      <c r="C659" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x6 для ячейки 75x75/15 42Вт 3000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D659" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E659" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F659" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G659" s="9" t="inlineStr">
+        <is>
+          <t>7 536,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="660">
+      <c r="A660" s="6" t="inlineStr">
+        <is>
+          <t>506029</t>
+        </is>
+      </c>
+      <c r="B660" s="6" t="inlineStr"/>
+      <c r="C660" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x6 для ячейки 75x75/15 42Вт 3000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D660" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E660" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F660" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G660" s="9" t="inlineStr">
+        <is>
+          <t>7 536,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="661">
+      <c r="A661" s="6" t="inlineStr">
+        <is>
+          <t>506112</t>
+        </is>
+      </c>
+      <c r="B661" s="6" t="inlineStr"/>
+      <c r="C661" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x6 для ячейки 75x75/15 42Вт 3000К Опал</t>
+        </is>
+      </c>
+      <c r="D661" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E661" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F661" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G661" s="9" t="inlineStr">
+        <is>
+          <t>7 536,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="662">
+      <c r="A662" s="6" t="inlineStr">
+        <is>
+          <t>506028</t>
+        </is>
+      </c>
+      <c r="B662" s="6" t="inlineStr"/>
+      <c r="C662" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x6 для ячейки 75x75/15 42Вт 3000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D662" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E662" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F662" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G662" s="9" t="inlineStr">
+        <is>
+          <t>7 536,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="663">
+      <c r="A663" s="6" t="inlineStr">
+        <is>
+          <t>506115</t>
+        </is>
+      </c>
+      <c r="B663" s="6" t="inlineStr"/>
+      <c r="C663" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x6 для ячейки 75x75/15 42Вт 4000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D663" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E663" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F663" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G663" s="9" t="inlineStr">
+        <is>
+          <t>7 536,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="664">
+      <c r="A664" s="6" t="inlineStr">
+        <is>
+          <t>506031</t>
+        </is>
+      </c>
+      <c r="B664" s="6" t="inlineStr"/>
+      <c r="C664" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x6 для ячейки 75x75/15 42Вт 4000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D664" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E664" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F664" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G664" s="9" t="inlineStr">
+        <is>
+          <t>7 536,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="665">
+      <c r="A665" s="6" t="inlineStr">
+        <is>
+          <t>506114</t>
+        </is>
+      </c>
+      <c r="B665" s="6" t="inlineStr"/>
+      <c r="C665" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x6 для ячейки 75x75/15 42Вт 4000К Опал</t>
+        </is>
+      </c>
+      <c r="D665" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E665" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F665" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G665" s="9" t="inlineStr">
+        <is>
+          <t>7 536,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="666">
+      <c r="A666" s="6" t="inlineStr">
+        <is>
+          <t>506030</t>
+        </is>
+      </c>
+      <c r="B666" s="6" t="inlineStr"/>
+      <c r="C666" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x6 для ячейки 75x75/15 42Вт 4000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D666" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E666" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F666" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G666" s="9" t="inlineStr">
+        <is>
+          <t>7 536,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="667">
+      <c r="A667" s="6" t="inlineStr">
+        <is>
+          <t>506117</t>
+        </is>
+      </c>
+      <c r="B667" s="6" t="inlineStr"/>
+      <c r="C667" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x6 для ячейки 75x75/15 42Вт 5000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D667" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E667" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F667" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G667" s="9" t="inlineStr">
+        <is>
+          <t>7 536,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="668">
+      <c r="A668" s="6" t="inlineStr">
+        <is>
+          <t>506033</t>
+        </is>
+      </c>
+      <c r="B668" s="6" t="inlineStr"/>
+      <c r="C668" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x6 для ячейки 75x75/15 42Вт 5000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D668" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E668" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F668" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G668" s="9" t="inlineStr">
+        <is>
+          <t>7 536,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="669">
+      <c r="A669" s="6" t="inlineStr">
+        <is>
+          <t>506116</t>
+        </is>
+      </c>
+      <c r="B669" s="6" t="inlineStr"/>
+      <c r="C669" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x6 для ячейки 75x75/15 42Вт 5000К Опал</t>
+        </is>
+      </c>
+      <c r="D669" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E669" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F669" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G669" s="9" t="inlineStr">
+        <is>
+          <t>7 536,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="670">
+      <c r="A670" s="6" t="inlineStr">
+        <is>
+          <t>506032</t>
+        </is>
+      </c>
+      <c r="B670" s="6" t="inlineStr"/>
+      <c r="C670" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x6 для ячейки 75x75/15 42Вт 5000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D670" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E670" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F670" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G670" s="9" t="inlineStr">
+        <is>
+          <t>7 536,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="671">
+      <c r="A671" s="6" t="inlineStr">
+        <is>
+          <t>506312</t>
+        </is>
+      </c>
+      <c r="B671" s="6" t="inlineStr"/>
+      <c r="C671" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x7 для ячейки 100x100/10 70Вт 3000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D671" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E671" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F671" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G671" s="9" t="inlineStr">
+        <is>
+          <t>10 080,40 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="672">
+      <c r="A672" s="6" t="inlineStr">
+        <is>
+          <t>506233</t>
+        </is>
+      </c>
+      <c r="B672" s="6" t="inlineStr"/>
+      <c r="C672" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x7 для ячейки 100x100/10 70Вт 3000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D672" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E672" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F672" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G672" s="9" t="inlineStr">
+        <is>
+          <t>10 080,40 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="673">
+      <c r="A673" s="6" t="inlineStr">
+        <is>
+          <t>506311</t>
+        </is>
+      </c>
+      <c r="B673" s="6" t="inlineStr"/>
+      <c r="C673" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x7 для ячейки 100x100/10 70Вт 3000К Опал</t>
+        </is>
+      </c>
+      <c r="D673" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E673" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F673" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G673" s="9" t="inlineStr">
+        <is>
+          <t>10 080,40 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="674">
+      <c r="A674" s="6" t="inlineStr">
+        <is>
+          <t>506232</t>
+        </is>
+      </c>
+      <c r="B674" s="6" t="inlineStr"/>
+      <c r="C674" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x7 для ячейки 100x100/10 70Вт 3000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D674" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E674" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F674" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G674" s="9" t="inlineStr">
+        <is>
+          <t>10 080,40 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="675">
+      <c r="A675" s="6" t="inlineStr">
+        <is>
+          <t>506314</t>
+        </is>
+      </c>
+      <c r="B675" s="6" t="inlineStr"/>
+      <c r="C675" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x7 для ячейки 100x100/10 70Вт 4000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D675" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E675" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F675" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G675" s="9" t="inlineStr">
+        <is>
+          <t>10 080,40 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="676">
+      <c r="A676" s="6" t="inlineStr">
+        <is>
+          <t>506235</t>
+        </is>
+      </c>
+      <c r="B676" s="6" t="inlineStr"/>
+      <c r="C676" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x7 для ячейки 100x100/10 70Вт 4000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D676" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E676" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F676" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G676" s="9" t="inlineStr">
+        <is>
+          <t>10 080,40 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="677">
+      <c r="A677" s="6" t="inlineStr">
+        <is>
+          <t>506313</t>
+        </is>
+      </c>
+      <c r="B677" s="6" t="inlineStr"/>
+      <c r="C677" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x7 для ячейки 100x100/10 70Вт 4000К Опал</t>
+        </is>
+      </c>
+      <c r="D677" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E677" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F677" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G677" s="9" t="inlineStr">
+        <is>
+          <t>10 080,40 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="678">
+      <c r="A678" s="6" t="inlineStr">
+        <is>
+          <t>506234</t>
+        </is>
+      </c>
+      <c r="B678" s="6" t="inlineStr"/>
+      <c r="C678" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x7 для ячейки 100x100/10 70Вт 4000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D678" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E678" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F678" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G678" s="9" t="inlineStr">
+        <is>
+          <t>10 080,40 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="679">
+      <c r="A679" s="6" t="inlineStr">
+        <is>
+          <t>506316</t>
+        </is>
+      </c>
+      <c r="B679" s="6" t="inlineStr"/>
+      <c r="C679" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x7 для ячейки 100x100/10 70Вт 5000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D679" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E679" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F679" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G679" s="9" t="inlineStr">
+        <is>
+          <t>10 080,40 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="680">
+      <c r="A680" s="6" t="inlineStr">
+        <is>
+          <t>506237</t>
+        </is>
+      </c>
+      <c r="B680" s="6" t="inlineStr"/>
+      <c r="C680" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x7 для ячейки 100x100/10 70Вт 5000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D680" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E680" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F680" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G680" s="9" t="inlineStr">
+        <is>
+          <t>10 080,40 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="681">
+      <c r="A681" s="6" t="inlineStr">
+        <is>
+          <t>506315</t>
+        </is>
+      </c>
+      <c r="B681" s="6" t="inlineStr"/>
+      <c r="C681" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x7 для ячейки 100x100/10 70Вт 5000К Опал</t>
+        </is>
+      </c>
+      <c r="D681" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E681" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F681" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G681" s="9" t="inlineStr">
+        <is>
+          <t>10 080,40 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="682">
+      <c r="A682" s="6" t="inlineStr">
+        <is>
+          <t>506236</t>
+        </is>
+      </c>
+      <c r="B682" s="6" t="inlineStr"/>
+      <c r="C682" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x7 для ячейки 100x100/10 70Вт 5000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D682" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E682" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F682" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G682" s="9" t="inlineStr">
+        <is>
+          <t>10 080,40 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="683">
+      <c r="A683" s="6" t="inlineStr">
+        <is>
+          <t>506469</t>
+        </is>
+      </c>
+      <c r="B683" s="6" t="inlineStr"/>
+      <c r="C683" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x7 для ячейки 100x100/15 70Вт 3000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D683" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E683" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F683" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G683" s="9" t="inlineStr">
+        <is>
+          <t>10 080,40 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="684">
+      <c r="A684" s="6" t="inlineStr">
+        <is>
+          <t>506391</t>
+        </is>
+      </c>
+      <c r="B684" s="6" t="inlineStr"/>
+      <c r="C684" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x7 для ячейки 100x100/15 70Вт 3000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D684" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E684" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F684" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G684" s="9" t="inlineStr">
+        <is>
+          <t>10 080,40 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="685">
+      <c r="A685" s="6" t="inlineStr">
+        <is>
+          <t>506468</t>
+        </is>
+      </c>
+      <c r="B685" s="6" t="inlineStr"/>
+      <c r="C685" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x7 для ячейки 100x100/15 70Вт 3000К Опал</t>
+        </is>
+      </c>
+      <c r="D685" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E685" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F685" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G685" s="9" t="inlineStr">
+        <is>
+          <t>10 080,40 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="686">
+      <c r="A686" s="6" t="inlineStr">
+        <is>
+          <t>506390</t>
+        </is>
+      </c>
+      <c r="B686" s="6" t="inlineStr"/>
+      <c r="C686" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x7 для ячейки 100x100/15 70Вт 3000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D686" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E686" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F686" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G686" s="9" t="inlineStr">
+        <is>
+          <t>10 080,40 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="687">
+      <c r="A687" s="6" t="inlineStr">
+        <is>
+          <t>506471</t>
+        </is>
+      </c>
+      <c r="B687" s="6" t="inlineStr"/>
+      <c r="C687" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x7 для ячейки 100x100/15 70Вт 4000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D687" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E687" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F687" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G687" s="9" t="inlineStr">
+        <is>
+          <t>10 080,40 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="688">
+      <c r="A688" s="6" t="inlineStr">
+        <is>
+          <t>506393</t>
+        </is>
+      </c>
+      <c r="B688" s="6" t="inlineStr"/>
+      <c r="C688" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x7 для ячейки 100x100/15 70Вт 4000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D688" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E688" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F688" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G688" s="9" t="inlineStr">
+        <is>
+          <t>10 080,40 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="689">
+      <c r="A689" s="6" t="inlineStr">
+        <is>
+          <t>506470</t>
+        </is>
+      </c>
+      <c r="B689" s="6" t="inlineStr"/>
+      <c r="C689" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x7 для ячейки 100x100/15 70Вт 4000К Опал</t>
+        </is>
+      </c>
+      <c r="D689" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E689" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F689" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G689" s="9" t="inlineStr">
+        <is>
+          <t>10 080,40 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="690">
+      <c r="A690" s="6" t="inlineStr">
+        <is>
+          <t>506392</t>
+        </is>
+      </c>
+      <c r="B690" s="6" t="inlineStr"/>
+      <c r="C690" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x7 для ячейки 100x100/15 70Вт 4000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D690" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E690" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F690" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G690" s="9" t="inlineStr">
+        <is>
+          <t>10 080,40 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="691">
+      <c r="A691" s="6" t="inlineStr">
+        <is>
+          <t>506473</t>
+        </is>
+      </c>
+      <c r="B691" s="6" t="inlineStr"/>
+      <c r="C691" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x7 для ячейки 100x100/15 70Вт 5000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D691" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E691" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F691" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G691" s="9" t="inlineStr">
+        <is>
+          <t>10 080,40 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="692">
+      <c r="A692" s="6" t="inlineStr">
+        <is>
+          <t>506395</t>
+        </is>
+      </c>
+      <c r="B692" s="6" t="inlineStr"/>
+      <c r="C692" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x7 для ячейки 100x100/15 70Вт 5000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D692" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E692" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F692" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G692" s="9" t="inlineStr">
+        <is>
+          <t>10 080,40 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="693">
+      <c r="A693" s="6" t="inlineStr">
+        <is>
+          <t>506472</t>
+        </is>
+      </c>
+      <c r="B693" s="6" t="inlineStr"/>
+      <c r="C693" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x7 для ячейки 100x100/15 70Вт 5000К Опал</t>
+        </is>
+      </c>
+      <c r="D693" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E693" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F693" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G693" s="9" t="inlineStr">
+        <is>
+          <t>10 080,40 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="694">
+      <c r="A694" s="6" t="inlineStr">
+        <is>
+          <t>506394</t>
+        </is>
+      </c>
+      <c r="B694" s="6" t="inlineStr"/>
+      <c r="C694" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x7 для ячейки 100x100/15 70Вт 5000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D694" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E694" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F694" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G694" s="9" t="inlineStr">
+        <is>
+          <t>10 080,40 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="695">
+      <c r="A695" s="6" t="inlineStr">
+        <is>
+          <t>505795</t>
+        </is>
+      </c>
+      <c r="B695" s="6" t="inlineStr"/>
+      <c r="C695" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x7 для ячейки 50x50/10 49Вт 3000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D695" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E695" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F695" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G695" s="9" t="inlineStr">
+        <is>
+          <t>9 373,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="696">
+      <c r="A696" s="6" t="inlineStr">
+        <is>
+          <t>505711</t>
+        </is>
+      </c>
+      <c r="B696" s="6" t="inlineStr"/>
+      <c r="C696" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x7 для ячейки 50x50/10 49Вт 3000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D696" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E696" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F696" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G696" s="9" t="inlineStr">
+        <is>
+          <t>9 373,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="697">
+      <c r="A697" s="6" t="inlineStr">
+        <is>
+          <t>505794</t>
+        </is>
+      </c>
+      <c r="B697" s="6" t="inlineStr"/>
+      <c r="C697" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x7 для ячейки 50x50/10 49Вт 3000К Опал</t>
+        </is>
+      </c>
+      <c r="D697" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E697" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F697" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G697" s="9" t="inlineStr">
+        <is>
+          <t>9 373,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="698">
+      <c r="A698" s="6" t="inlineStr">
+        <is>
+          <t>505710</t>
+        </is>
+      </c>
+      <c r="B698" s="6" t="inlineStr"/>
+      <c r="C698" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x7 для ячейки 50x50/10 49Вт 3000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D698" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E698" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F698" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G698" s="9" t="inlineStr">
+        <is>
+          <t>9 373,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="699">
+      <c r="A699" s="6" t="inlineStr">
+        <is>
+          <t>505797</t>
+        </is>
+      </c>
+      <c r="B699" s="6" t="inlineStr"/>
+      <c r="C699" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x7 для ячейки 50x50/10 49Вт 4000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D699" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E699" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F699" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G699" s="9" t="inlineStr">
+        <is>
+          <t>9 373,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="700">
+      <c r="A700" s="6" t="inlineStr">
+        <is>
+          <t>505713</t>
+        </is>
+      </c>
+      <c r="B700" s="6" t="inlineStr"/>
+      <c r="C700" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x7 для ячейки 50x50/10 49Вт 4000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D700" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E700" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F700" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G700" s="9" t="inlineStr">
+        <is>
+          <t>9 373,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="701">
+      <c r="A701" s="6" t="inlineStr">
+        <is>
+          <t>505796</t>
+        </is>
+      </c>
+      <c r="B701" s="6" t="inlineStr"/>
+      <c r="C701" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x7 для ячейки 50x50/10 49Вт 4000К Опал</t>
+        </is>
+      </c>
+      <c r="D701" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E701" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F701" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G701" s="9" t="inlineStr">
+        <is>
+          <t>9 373,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="702">
+      <c r="A702" s="6" t="inlineStr">
+        <is>
+          <t>505712</t>
+        </is>
+      </c>
+      <c r="B702" s="6" t="inlineStr"/>
+      <c r="C702" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x7 для ячейки 50x50/10 49Вт 4000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D702" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E702" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F702" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G702" s="9" t="inlineStr">
+        <is>
+          <t>9 373,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="703">
+      <c r="A703" s="6" t="inlineStr">
+        <is>
+          <t>505799</t>
+        </is>
+      </c>
+      <c r="B703" s="6" t="inlineStr"/>
+      <c r="C703" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x7 для ячейки 50x50/10 49Вт 5000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D703" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E703" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F703" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G703" s="9" t="inlineStr">
+        <is>
+          <t>9 373,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="704">
+      <c r="A704" s="6" t="inlineStr">
+        <is>
+          <t>505715</t>
+        </is>
+      </c>
+      <c r="B704" s="6" t="inlineStr"/>
+      <c r="C704" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x7 для ячейки 50x50/10 49Вт 5000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D704" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E704" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F704" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G704" s="9" t="inlineStr">
+        <is>
+          <t>9 373,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="705">
+      <c r="A705" s="6" t="inlineStr">
+        <is>
+          <t>505798</t>
+        </is>
+      </c>
+      <c r="B705" s="6" t="inlineStr"/>
+      <c r="C705" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x7 для ячейки 50x50/10 49Вт 5000К Опал</t>
+        </is>
+      </c>
+      <c r="D705" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E705" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F705" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G705" s="9" t="inlineStr">
+        <is>
+          <t>9 373,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="706">
+      <c r="A706" s="6" t="inlineStr">
+        <is>
+          <t>505714</t>
+        </is>
+      </c>
+      <c r="B706" s="6" t="inlineStr"/>
+      <c r="C706" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x7 для ячейки 50x50/10 49Вт 5000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D706" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E706" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F706" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G706" s="9" t="inlineStr">
+        <is>
+          <t>9 373,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="707">
+      <c r="A707" s="6" t="inlineStr">
+        <is>
+          <t>505987</t>
+        </is>
+      </c>
+      <c r="B707" s="6" t="inlineStr"/>
+      <c r="C707" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x7 для ячейки 75x75/10 70Вт 3000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D707" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E707" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F707" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G707" s="9" t="inlineStr">
+        <is>
+          <t>9 904,40 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="708">
+      <c r="A708" s="6" t="inlineStr">
+        <is>
+          <t>505909</t>
+        </is>
+      </c>
+      <c r="B708" s="6" t="inlineStr"/>
+      <c r="C708" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x7 для ячейки 75x75/10 70Вт 3000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D708" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E708" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F708" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G708" s="9" t="inlineStr">
+        <is>
+          <t>9 904,40 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="709">
+      <c r="A709" s="6" t="inlineStr">
+        <is>
+          <t>505986</t>
+        </is>
+      </c>
+      <c r="B709" s="6" t="inlineStr"/>
+      <c r="C709" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x7 для ячейки 75x75/10 70Вт 3000К Опал</t>
+        </is>
+      </c>
+      <c r="D709" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E709" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F709" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G709" s="9" t="inlineStr">
+        <is>
+          <t>9 904,40 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="710">
+      <c r="A710" s="6" t="inlineStr">
+        <is>
+          <t>505908</t>
+        </is>
+      </c>
+      <c r="B710" s="6" t="inlineStr"/>
+      <c r="C710" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x7 для ячейки 75x75/10 70Вт 3000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D710" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E710" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F710" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G710" s="9" t="inlineStr">
+        <is>
+          <t>9 904,40 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="711">
+      <c r="A711" s="6" t="inlineStr">
+        <is>
+          <t>505989</t>
+        </is>
+      </c>
+      <c r="B711" s="6" t="inlineStr"/>
+      <c r="C711" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x7 для ячейки 75x75/10 70Вт 4000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D711" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E711" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F711" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G711" s="9" t="inlineStr">
+        <is>
+          <t>9 904,40 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="712">
+      <c r="A712" s="6" t="inlineStr">
+        <is>
+          <t>505911</t>
+        </is>
+      </c>
+      <c r="B712" s="6" t="inlineStr"/>
+      <c r="C712" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x7 для ячейки 75x75/10 70Вт 4000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D712" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E712" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F712" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G712" s="9" t="inlineStr">
+        <is>
+          <t>9 904,40 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="713">
+      <c r="A713" s="6" t="inlineStr">
+        <is>
+          <t>505988</t>
+        </is>
+      </c>
+      <c r="B713" s="6" t="inlineStr"/>
+      <c r="C713" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x7 для ячейки 75x75/10 70Вт 4000К Опал</t>
+        </is>
+      </c>
+      <c r="D713" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E713" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F713" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G713" s="9" t="inlineStr">
+        <is>
+          <t>9 904,40 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="714">
+      <c r="A714" s="6" t="inlineStr">
+        <is>
+          <t>505910</t>
+        </is>
+      </c>
+      <c r="B714" s="6" t="inlineStr"/>
+      <c r="C714" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x7 для ячейки 75x75/10 70Вт 4000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D714" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E714" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F714" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G714" s="9" t="inlineStr">
+        <is>
+          <t>9 904,40 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="715">
+      <c r="A715" s="6" t="inlineStr">
+        <is>
+          <t>505990</t>
+        </is>
+      </c>
+      <c r="B715" s="6" t="inlineStr"/>
+      <c r="C715" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x7 для ячейки 75x75/10 70Вт 5000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D715" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E715" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F715" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G715" s="9" t="inlineStr">
+        <is>
+          <t>9 904,40 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="716">
+      <c r="A716" s="6" t="inlineStr">
+        <is>
+          <t>505912</t>
+        </is>
+      </c>
+      <c r="B716" s="6" t="inlineStr"/>
+      <c r="C716" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x7 для ячейки 75x75/10 70Вт 5000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D716" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E716" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F716" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G716" s="9" t="inlineStr">
+        <is>
+          <t>9 904,40 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="717">
+      <c r="A717" s="6" t="inlineStr">
+        <is>
+          <t>505991</t>
+        </is>
+      </c>
+      <c r="B717" s="6" t="inlineStr"/>
+      <c r="C717" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x7 для ячейки 75x75/10 70Вт 5000К Опал</t>
+        </is>
+      </c>
+      <c r="D717" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E717" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F717" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G717" s="9" t="inlineStr">
+        <is>
+          <t>9 904,40 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="718">
+      <c r="A718" s="6" t="inlineStr">
+        <is>
+          <t>505913</t>
+        </is>
+      </c>
+      <c r="B718" s="6" t="inlineStr"/>
+      <c r="C718" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x7 для ячейки 75x75/10 70Вт 5000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D718" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E718" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F718" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G718" s="9" t="inlineStr">
+        <is>
+          <t>9 904,40 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="719">
+      <c r="A719" s="6" t="inlineStr">
+        <is>
+          <t>506119</t>
+        </is>
+      </c>
+      <c r="B719" s="6" t="inlineStr"/>
+      <c r="C719" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x7 для ячейки 75x75/15 49Вт 3000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D719" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E719" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F719" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G719" s="9" t="inlineStr">
+        <is>
+          <t>9 373,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="720">
+      <c r="A720" s="6" t="inlineStr">
+        <is>
+          <t>506123</t>
+        </is>
+      </c>
+      <c r="B720" s="6" t="inlineStr"/>
+      <c r="C720" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x7 для ячейки 75x75/15 49Вт 3000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D720" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E720" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F720" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G720" s="9" t="inlineStr">
+        <is>
+          <t>9 373,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="721">
+      <c r="A721" s="6" t="inlineStr">
+        <is>
+          <t>506035</t>
+        </is>
+      </c>
+      <c r="B721" s="6" t="inlineStr"/>
+      <c r="C721" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x7 для ячейки 75x75/15 49Вт 3000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D721" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E721" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F721" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G721" s="9" t="inlineStr">
+        <is>
+          <t>9 373,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="722">
+      <c r="A722" s="6" t="inlineStr">
+        <is>
+          <t>506118</t>
+        </is>
+      </c>
+      <c r="B722" s="6" t="inlineStr"/>
+      <c r="C722" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x7 для ячейки 75x75/15 49Вт 3000К Опал</t>
+        </is>
+      </c>
+      <c r="D722" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E722" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F722" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G722" s="9" t="inlineStr">
+        <is>
+          <t>9 373,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="723">
+      <c r="A723" s="6" t="inlineStr">
+        <is>
+          <t>506034</t>
+        </is>
+      </c>
+      <c r="B723" s="6" t="inlineStr"/>
+      <c r="C723" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x7 для ячейки 75x75/15 49Вт 3000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D723" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E723" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F723" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G723" s="9" t="inlineStr">
+        <is>
+          <t>9 373,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="724">
+      <c r="A724" s="6" t="inlineStr">
+        <is>
+          <t>506121</t>
+        </is>
+      </c>
+      <c r="B724" s="6" t="inlineStr"/>
+      <c r="C724" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x7 для ячейки 75x75/15 49Вт 4000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D724" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E724" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F724" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G724" s="9" t="inlineStr">
+        <is>
+          <t>9 373,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="725">
+      <c r="A725" s="6" t="inlineStr">
+        <is>
+          <t>506037</t>
+        </is>
+      </c>
+      <c r="B725" s="6" t="inlineStr"/>
+      <c r="C725" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x7 для ячейки 75x75/15 49Вт 4000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D725" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E725" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F725" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G725" s="9" t="inlineStr">
+        <is>
+          <t>9 373,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="726">
+      <c r="A726" s="6" t="inlineStr">
+        <is>
+          <t>506120</t>
+        </is>
+      </c>
+      <c r="B726" s="6" t="inlineStr"/>
+      <c r="C726" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x7 для ячейки 75x75/15 49Вт 4000К Опал</t>
+        </is>
+      </c>
+      <c r="D726" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E726" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F726" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G726" s="9" t="inlineStr">
+        <is>
+          <t>9 373,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="727">
+      <c r="A727" s="6" t="inlineStr">
+        <is>
+          <t>506036</t>
+        </is>
+      </c>
+      <c r="B727" s="6" t="inlineStr"/>
+      <c r="C727" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x7 для ячейки 75x75/15 49Вт 4000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D727" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E727" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F727" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G727" s="9" t="inlineStr">
+        <is>
+          <t>9 373,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="728">
+      <c r="A728" s="6" t="inlineStr">
+        <is>
+          <t>506039</t>
+        </is>
+      </c>
+      <c r="B728" s="6" t="inlineStr"/>
+      <c r="C728" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x7 для ячейки 75x75/15 49Вт 5000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D728" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E728" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F728" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G728" s="9" t="inlineStr">
+        <is>
+          <t>9 373,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="729">
+      <c r="A729" s="6" t="inlineStr">
+        <is>
+          <t>506122</t>
+        </is>
+      </c>
+      <c r="B729" s="6" t="inlineStr"/>
+      <c r="C729" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x7 для ячейки 75x75/15 49Вт 5000К Опал</t>
+        </is>
+      </c>
+      <c r="D729" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E729" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F729" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G729" s="9" t="inlineStr">
+        <is>
+          <t>9 373,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="730">
+      <c r="A730" s="6" t="inlineStr">
+        <is>
+          <t>506038</t>
+        </is>
+      </c>
+      <c r="B730" s="6" t="inlineStr"/>
+      <c r="C730" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x7 для ячейки 75x75/15 49Вт 5000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D730" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E730" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F730" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G730" s="9" t="inlineStr">
+        <is>
+          <t>9 373,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="731">
+      <c r="A731" s="6" t="inlineStr">
+        <is>
+          <t>506318</t>
+        </is>
+      </c>
+      <c r="B731" s="6" t="inlineStr"/>
+      <c r="C731" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x8 для ячейки 100x100/10 80Вт 3000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D731" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E731" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F731" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G731" s="9" t="inlineStr">
+        <is>
+          <t>11 200,20 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="732">
+      <c r="A732" s="6" t="inlineStr">
+        <is>
+          <t>506239</t>
+        </is>
+      </c>
+      <c r="B732" s="6" t="inlineStr"/>
+      <c r="C732" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x8 для ячейки 100x100/10 80Вт 3000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D732" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E732" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F732" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G732" s="9" t="inlineStr">
+        <is>
+          <t>11 200,20 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="733">
+      <c r="A733" s="6" t="inlineStr">
+        <is>
+          <t>506317</t>
+        </is>
+      </c>
+      <c r="B733" s="6" t="inlineStr"/>
+      <c r="C733" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x8 для ячейки 100x100/10 80Вт 3000К Опал</t>
+        </is>
+      </c>
+      <c r="D733" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E733" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F733" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G733" s="9" t="inlineStr">
+        <is>
+          <t>11 200,20 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="734">
+      <c r="A734" s="6" t="inlineStr">
+        <is>
+          <t>506238</t>
+        </is>
+      </c>
+      <c r="B734" s="6" t="inlineStr"/>
+      <c r="C734" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x8 для ячейки 100x100/10 80Вт 3000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D734" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E734" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F734" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G734" s="9" t="inlineStr">
+        <is>
+          <t>11 200,20 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="735">
+      <c r="A735" s="6" t="inlineStr">
+        <is>
+          <t>506320</t>
+        </is>
+      </c>
+      <c r="B735" s="6" t="inlineStr"/>
+      <c r="C735" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x8 для ячейки 100x100/10 80Вт 4000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D735" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E735" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F735" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G735" s="9" t="inlineStr">
+        <is>
+          <t>11 200,20 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="736">
+      <c r="A736" s="6" t="inlineStr">
+        <is>
+          <t>506241</t>
+        </is>
+      </c>
+      <c r="B736" s="6" t="inlineStr"/>
+      <c r="C736" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x8 для ячейки 100x100/10 80Вт 4000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D736" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E736" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F736" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G736" s="9" t="inlineStr">
+        <is>
+          <t>11 200,20 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="737">
+      <c r="A737" s="6" t="inlineStr">
+        <is>
+          <t>506319</t>
+        </is>
+      </c>
+      <c r="B737" s="6" t="inlineStr"/>
+      <c r="C737" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x8 для ячейки 100x100/10 80Вт 4000К Опал</t>
+        </is>
+      </c>
+      <c r="D737" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E737" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F737" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G737" s="9" t="inlineStr">
+        <is>
+          <t>11 200,20 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="738">
+      <c r="A738" s="6" t="inlineStr">
+        <is>
+          <t>506240</t>
+        </is>
+      </c>
+      <c r="B738" s="6" t="inlineStr"/>
+      <c r="C738" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x8 для ячейки 100x100/10 80Вт 4000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D738" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E738" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F738" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G738" s="9" t="inlineStr">
+        <is>
+          <t>11 200,20 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="739">
+      <c r="A739" s="6" t="inlineStr">
+        <is>
+          <t>506322</t>
+        </is>
+      </c>
+      <c r="B739" s="6" t="inlineStr"/>
+      <c r="C739" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x8 для ячейки 100x100/10 80Вт 5000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D739" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E739" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F739" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G739" s="9" t="inlineStr">
+        <is>
+          <t>11 200,20 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="740">
+      <c r="A740" s="6" t="inlineStr">
+        <is>
+          <t>506243</t>
+        </is>
+      </c>
+      <c r="B740" s="6" t="inlineStr"/>
+      <c r="C740" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x8 для ячейки 100x100/10 80Вт 5000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D740" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E740" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F740" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G740" s="9" t="inlineStr">
+        <is>
+          <t>11 200,20 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="741">
+      <c r="A741" s="6" t="inlineStr">
+        <is>
+          <t>506321</t>
+        </is>
+      </c>
+      <c r="B741" s="6" t="inlineStr"/>
+      <c r="C741" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x8 для ячейки 100x100/10 80Вт 5000К Опал</t>
+        </is>
+      </c>
+      <c r="D741" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E741" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F741" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G741" s="9" t="inlineStr">
+        <is>
+          <t>11 200,20 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="742">
+      <c r="A742" s="6" t="inlineStr">
+        <is>
+          <t>506242</t>
+        </is>
+      </c>
+      <c r="B742" s="6" t="inlineStr"/>
+      <c r="C742" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x8 для ячейки 100x100/10 80Вт 5000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D742" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E742" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F742" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G742" s="9" t="inlineStr">
+        <is>
+          <t>11 200,20 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="743">
+      <c r="A743" s="6" t="inlineStr">
+        <is>
+          <t>506475</t>
+        </is>
+      </c>
+      <c r="B743" s="6" t="inlineStr"/>
+      <c r="C743" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x8 для ячейки 100x100/15 80Вт 3000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D743" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E743" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F743" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G743" s="9" t="inlineStr">
+        <is>
+          <t>11 200,20 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="744">
+      <c r="A744" s="6" t="inlineStr">
+        <is>
+          <t>506397</t>
+        </is>
+      </c>
+      <c r="B744" s="6" t="inlineStr"/>
+      <c r="C744" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x8 для ячейки 100x100/15 80Вт 3000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D744" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E744" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F744" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G744" s="9" t="inlineStr">
+        <is>
+          <t>11 200,20 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="745">
+      <c r="A745" s="6" t="inlineStr">
+        <is>
+          <t>506474</t>
+        </is>
+      </c>
+      <c r="B745" s="6" t="inlineStr"/>
+      <c r="C745" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x8 для ячейки 100x100/15 80Вт 3000К Опал</t>
+        </is>
+      </c>
+      <c r="D745" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E745" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F745" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G745" s="9" t="inlineStr">
+        <is>
+          <t>11 200,20 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="746">
+      <c r="A746" s="6" t="inlineStr">
+        <is>
+          <t>506396</t>
+        </is>
+      </c>
+      <c r="B746" s="6" t="inlineStr"/>
+      <c r="C746" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x8 для ячейки 100x100/15 80Вт 3000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D746" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E746" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F746" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G746" s="9" t="inlineStr">
+        <is>
+          <t>11 200,20 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="747">
+      <c r="A747" s="6" t="inlineStr">
+        <is>
+          <t>506477</t>
+        </is>
+      </c>
+      <c r="B747" s="6" t="inlineStr"/>
+      <c r="C747" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x8 для ячейки 100x100/15 80Вт 4000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D747" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E747" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F747" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G747" s="9" t="inlineStr">
+        <is>
+          <t>11 200,20 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="748">
+      <c r="A748" s="6" t="inlineStr">
+        <is>
+          <t>506399</t>
+        </is>
+      </c>
+      <c r="B748" s="6" t="inlineStr"/>
+      <c r="C748" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x8 для ячейки 100x100/15 80Вт 4000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D748" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E748" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F748" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G748" s="9" t="inlineStr">
+        <is>
+          <t>11 200,20 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="749">
+      <c r="A749" s="6" t="inlineStr">
+        <is>
+          <t>506476</t>
+        </is>
+      </c>
+      <c r="B749" s="6" t="inlineStr"/>
+      <c r="C749" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x8 для ячейки 100x100/15 80Вт 4000К Опал</t>
+        </is>
+      </c>
+      <c r="D749" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E749" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F749" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G749" s="9" t="inlineStr">
+        <is>
+          <t>11 200,20 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="750">
+      <c r="A750" s="6" t="inlineStr">
+        <is>
+          <t>506398</t>
+        </is>
+      </c>
+      <c r="B750" s="6" t="inlineStr"/>
+      <c r="C750" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x8 для ячейки 100x100/15 80Вт 4000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D750" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E750" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F750" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G750" s="9" t="inlineStr">
+        <is>
+          <t>11 200,20 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="751">
+      <c r="A751" s="6" t="inlineStr">
+        <is>
+          <t>506479</t>
+        </is>
+      </c>
+      <c r="B751" s="6" t="inlineStr"/>
+      <c r="C751" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x8 для ячейки 100x100/15 80Вт 5000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D751" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E751" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F751" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G751" s="9" t="inlineStr">
+        <is>
+          <t>11 200,20 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="752">
+      <c r="A752" s="6" t="inlineStr">
+        <is>
+          <t>506401</t>
+        </is>
+      </c>
+      <c r="B752" s="6" t="inlineStr"/>
+      <c r="C752" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x8 для ячейки 100x100/15 80Вт 5000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D752" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E752" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F752" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G752" s="9" t="inlineStr">
+        <is>
+          <t>11 200,20 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="753">
+      <c r="A753" s="6" t="inlineStr">
+        <is>
+          <t>506478</t>
+        </is>
+      </c>
+      <c r="B753" s="6" t="inlineStr"/>
+      <c r="C753" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x8 для ячейки 100x100/15 80Вт 5000К Опал</t>
+        </is>
+      </c>
+      <c r="D753" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E753" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F753" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G753" s="9" t="inlineStr">
+        <is>
+          <t>11 200,20 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="754">
+      <c r="A754" s="6" t="inlineStr">
+        <is>
+          <t>506400</t>
+        </is>
+      </c>
+      <c r="B754" s="6" t="inlineStr"/>
+      <c r="C754" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x8 для ячейки 100x100/15 80Вт 5000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D754" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E754" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F754" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G754" s="9" t="inlineStr">
+        <is>
+          <t>11 200,20 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="755">
+      <c r="A755" s="6" t="inlineStr">
+        <is>
+          <t>505801</t>
+        </is>
+      </c>
+      <c r="B755" s="6" t="inlineStr"/>
+      <c r="C755" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x8 для ячейки 50x50/10 56Вт 3000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D755" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E755" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F755" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G755" s="9" t="inlineStr">
+        <is>
+          <t>10 404,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="756">
+      <c r="A756" s="6" t="inlineStr">
+        <is>
+          <t>505717</t>
+        </is>
+      </c>
+      <c r="B756" s="6" t="inlineStr"/>
+      <c r="C756" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x8 для ячейки 50x50/10 56Вт 3000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D756" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E756" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F756" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G756" s="9" t="inlineStr">
+        <is>
+          <t>10 404,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="757">
+      <c r="A757" s="6" t="inlineStr">
+        <is>
+          <t>505800</t>
+        </is>
+      </c>
+      <c r="B757" s="6" t="inlineStr"/>
+      <c r="C757" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x8 для ячейки 50x50/10 56Вт 3000К Опал</t>
+        </is>
+      </c>
+      <c r="D757" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E757" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F757" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G757" s="9" t="inlineStr">
+        <is>
+          <t>10 404,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="758">
+      <c r="A758" s="6" t="inlineStr">
+        <is>
+          <t>505716</t>
+        </is>
+      </c>
+      <c r="B758" s="6" t="inlineStr"/>
+      <c r="C758" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x8 для ячейки 50x50/10 56Вт 3000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D758" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E758" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F758" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G758" s="9" t="inlineStr">
+        <is>
+          <t>10 404,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="759">
+      <c r="A759" s="6" t="inlineStr">
+        <is>
+          <t>505803</t>
+        </is>
+      </c>
+      <c r="B759" s="6" t="inlineStr"/>
+      <c r="C759" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x8 для ячейки 50x50/10 56Вт 4000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D759" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E759" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F759" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G759" s="9" t="inlineStr">
+        <is>
+          <t>10 404,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="760">
+      <c r="A760" s="6" t="inlineStr">
+        <is>
+          <t>505719</t>
+        </is>
+      </c>
+      <c r="B760" s="6" t="inlineStr"/>
+      <c r="C760" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x8 для ячейки 50x50/10 56Вт 4000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D760" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E760" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F760" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G760" s="9" t="inlineStr">
+        <is>
+          <t>10 404,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="761">
+      <c r="A761" s="6" t="inlineStr">
+        <is>
+          <t>505802</t>
+        </is>
+      </c>
+      <c r="B761" s="6" t="inlineStr"/>
+      <c r="C761" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x8 для ячейки 50x50/10 56Вт 4000К Опал</t>
+        </is>
+      </c>
+      <c r="D761" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E761" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F761" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G761" s="9" t="inlineStr">
+        <is>
+          <t>10 404,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="762">
+      <c r="A762" s="6" t="inlineStr">
+        <is>
+          <t>505718</t>
+        </is>
+      </c>
+      <c r="B762" s="6" t="inlineStr"/>
+      <c r="C762" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x8 для ячейки 50x50/10 56Вт 4000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D762" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E762" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F762" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G762" s="9" t="inlineStr">
+        <is>
+          <t>10 404,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="763">
+      <c r="A763" s="6" t="inlineStr">
+        <is>
+          <t>505805</t>
+        </is>
+      </c>
+      <c r="B763" s="6" t="inlineStr"/>
+      <c r="C763" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x8 для ячейки 50x50/10 56Вт 5000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D763" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E763" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F763" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G763" s="9" t="inlineStr">
+        <is>
+          <t>10 404,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="764">
+      <c r="A764" s="6" t="inlineStr">
+        <is>
+          <t>505721</t>
+        </is>
+      </c>
+      <c r="B764" s="6" t="inlineStr"/>
+      <c r="C764" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x8 для ячейки 50x50/10 56Вт 5000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D764" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E764" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F764" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G764" s="9" t="inlineStr">
+        <is>
+          <t>10 404,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="765">
+      <c r="A765" s="6" t="inlineStr">
+        <is>
+          <t>505804</t>
+        </is>
+      </c>
+      <c r="B765" s="6" t="inlineStr"/>
+      <c r="C765" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x8 для ячейки 50x50/10 56Вт 5000К Опал</t>
+        </is>
+      </c>
+      <c r="D765" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E765" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F765" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G765" s="9" t="inlineStr">
+        <is>
+          <t>10 404,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="766">
+      <c r="A766" s="6" t="inlineStr">
+        <is>
+          <t>505720</t>
+        </is>
+      </c>
+      <c r="B766" s="6" t="inlineStr"/>
+      <c r="C766" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x8 для ячейки 50x50/10 56Вт 5000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D766" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E766" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F766" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G766" s="9" t="inlineStr">
+        <is>
+          <t>10 404,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="767">
+      <c r="A767" s="6" t="inlineStr">
+        <is>
+          <t>505993</t>
+        </is>
+      </c>
+      <c r="B767" s="6" t="inlineStr"/>
+      <c r="C767" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x8 для ячейки 75x75/10 80Вт 3000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D767" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E767" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F767" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G767" s="9" t="inlineStr">
+        <is>
+          <t>10 930,70 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="768">
+      <c r="A768" s="6" t="inlineStr">
+        <is>
+          <t>505915</t>
+        </is>
+      </c>
+      <c r="B768" s="6" t="inlineStr"/>
+      <c r="C768" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x8 для ячейки 75x75/10 80Вт 3000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D768" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E768" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F768" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G768" s="9" t="inlineStr">
+        <is>
+          <t>10 930,70 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="769">
+      <c r="A769" s="6" t="inlineStr">
+        <is>
+          <t>505992</t>
+        </is>
+      </c>
+      <c r="B769" s="6" t="inlineStr"/>
+      <c r="C769" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x8 для ячейки 75x75/10 80Вт 3000К Опал</t>
+        </is>
+      </c>
+      <c r="D769" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E769" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F769" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G769" s="9" t="inlineStr">
+        <is>
+          <t>10 930,70 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="770">
+      <c r="A770" s="6" t="inlineStr">
+        <is>
+          <t>505914</t>
+        </is>
+      </c>
+      <c r="B770" s="6" t="inlineStr"/>
+      <c r="C770" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x8 для ячейки 75x75/10 80Вт 3000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D770" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E770" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F770" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G770" s="9" t="inlineStr">
+        <is>
+          <t>10 930,70 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="771">
+      <c r="A771" s="6" t="inlineStr">
+        <is>
+          <t>505995</t>
+        </is>
+      </c>
+      <c r="B771" s="6" t="inlineStr"/>
+      <c r="C771" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x8 для ячейки 75x75/10 80Вт 4000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D771" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E771" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F771" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G771" s="9" t="inlineStr">
+        <is>
+          <t>10 930,70 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="772">
+      <c r="A772" s="6" t="inlineStr">
+        <is>
+          <t>505917</t>
+        </is>
+      </c>
+      <c r="B772" s="6" t="inlineStr"/>
+      <c r="C772" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x8 для ячейки 75x75/10 80Вт 4000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D772" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E772" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F772" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G772" s="9" t="inlineStr">
+        <is>
+          <t>10 930,70 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="773">
+      <c r="A773" s="6" t="inlineStr">
+        <is>
+          <t>505994</t>
+        </is>
+      </c>
+      <c r="B773" s="6" t="inlineStr"/>
+      <c r="C773" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x8 для ячейки 75x75/10 80Вт 4000К Опал</t>
+        </is>
+      </c>
+      <c r="D773" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E773" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F773" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G773" s="9" t="inlineStr">
+        <is>
+          <t>10 930,70 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="774">
+      <c r="A774" s="6" t="inlineStr">
+        <is>
+          <t>505916</t>
+        </is>
+      </c>
+      <c r="B774" s="6" t="inlineStr"/>
+      <c r="C774" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x8 для ячейки 75x75/10 80Вт 4000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D774" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E774" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F774" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G774" s="9" t="inlineStr">
+        <is>
+          <t>10 930,70 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="775">
+      <c r="A775" s="6" t="inlineStr">
+        <is>
+          <t>505997</t>
+        </is>
+      </c>
+      <c r="B775" s="6" t="inlineStr"/>
+      <c r="C775" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x8 для ячейки 75x75/10 80Вт 5000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D775" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E775" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F775" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G775" s="9" t="inlineStr">
+        <is>
+          <t>10 930,70 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="776">
+      <c r="A776" s="6" t="inlineStr">
+        <is>
+          <t>505919</t>
+        </is>
+      </c>
+      <c r="B776" s="6" t="inlineStr"/>
+      <c r="C776" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x8 для ячейки 75x75/10 80Вт 5000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D776" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E776" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F776" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G776" s="9" t="inlineStr">
+        <is>
+          <t>10 930,70 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="777">
+      <c r="A777" s="6" t="inlineStr">
+        <is>
+          <t>505996</t>
+        </is>
+      </c>
+      <c r="B777" s="6" t="inlineStr"/>
+      <c r="C777" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x8 для ячейки 75x75/10 80Вт 5000К Опал</t>
+        </is>
+      </c>
+      <c r="D777" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E777" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F777" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G777" s="9" t="inlineStr">
+        <is>
+          <t>10 930,70 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="778">
+      <c r="A778" s="6" t="inlineStr">
+        <is>
+          <t>505918</t>
+        </is>
+      </c>
+      <c r="B778" s="6" t="inlineStr"/>
+      <c r="C778" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x8 для ячейки 75x75/10 80Вт 5000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D778" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E778" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F778" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G778" s="9" t="inlineStr">
+        <is>
+          <t>10 930,70 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="779">
+      <c r="A779" s="6" t="inlineStr">
+        <is>
+          <t>506125</t>
+        </is>
+      </c>
+      <c r="B779" s="6" t="inlineStr"/>
+      <c r="C779" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x8 для ячейки 75x75/15 56Вт 3000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D779" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E779" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F779" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G779" s="9" t="inlineStr">
+        <is>
+          <t>10 404,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="780">
+      <c r="A780" s="6" t="inlineStr">
+        <is>
+          <t>506041</t>
+        </is>
+      </c>
+      <c r="B780" s="6" t="inlineStr"/>
+      <c r="C780" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x8 для ячейки 75x75/15 56Вт 3000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D780" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E780" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F780" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G780" s="9" t="inlineStr">
+        <is>
+          <t>10 404,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="781">
+      <c r="A781" s="6" t="inlineStr">
+        <is>
+          <t>506124</t>
+        </is>
+      </c>
+      <c r="B781" s="6" t="inlineStr"/>
+      <c r="C781" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x8 для ячейки 75x75/15 56Вт 3000К Опал</t>
+        </is>
+      </c>
+      <c r="D781" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E781" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F781" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G781" s="9" t="inlineStr">
+        <is>
+          <t>10 404,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="782">
+      <c r="A782" s="6" t="inlineStr">
+        <is>
+          <t>506040</t>
+        </is>
+      </c>
+      <c r="B782" s="6" t="inlineStr"/>
+      <c r="C782" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x8 для ячейки 75x75/15 56Вт 3000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D782" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E782" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F782" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G782" s="9" t="inlineStr">
+        <is>
+          <t>10 404,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="783">
+      <c r="A783" s="6" t="inlineStr">
+        <is>
+          <t>506127</t>
+        </is>
+      </c>
+      <c r="B783" s="6" t="inlineStr"/>
+      <c r="C783" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x8 для ячейки 75x75/15 56Вт 4000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D783" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E783" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F783" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G783" s="9" t="inlineStr">
+        <is>
+          <t>10 404,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="784">
+      <c r="A784" s="6" t="inlineStr">
+        <is>
+          <t>506043</t>
+        </is>
+      </c>
+      <c r="B784" s="6" t="inlineStr"/>
+      <c r="C784" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x8 для ячейки 75x75/15 56Вт 4000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D784" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E784" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F784" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G784" s="9" t="inlineStr">
+        <is>
+          <t>10 404,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="785">
+      <c r="A785" s="6" t="inlineStr">
+        <is>
+          <t>506126</t>
+        </is>
+      </c>
+      <c r="B785" s="6" t="inlineStr"/>
+      <c r="C785" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x8 для ячейки 75x75/15 56Вт 4000К Опал</t>
+        </is>
+      </c>
+      <c r="D785" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E785" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F785" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G785" s="9" t="inlineStr">
+        <is>
+          <t>10 404,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="786">
+      <c r="A786" s="6" t="inlineStr">
+        <is>
+          <t>506042</t>
+        </is>
+      </c>
+      <c r="B786" s="6" t="inlineStr"/>
+      <c r="C786" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x8 для ячейки 75x75/15 56Вт 4000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D786" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E786" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F786" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G786" s="9" t="inlineStr">
+        <is>
+          <t>10 404,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="787">
+      <c r="A787" s="6" t="inlineStr">
+        <is>
+          <t>506129</t>
+        </is>
+      </c>
+      <c r="B787" s="6" t="inlineStr"/>
+      <c r="C787" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x8 для ячейки 75x75/15 56Вт 5000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D787" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E787" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F787" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G787" s="9" t="inlineStr">
+        <is>
+          <t>10 404,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="788">
+      <c r="A788" s="6" t="inlineStr">
+        <is>
+          <t>506045</t>
+        </is>
+      </c>
+      <c r="B788" s="6" t="inlineStr"/>
+      <c r="C788" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x8 для ячейки 75x75/15 56Вт 5000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D788" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E788" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F788" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G788" s="9" t="inlineStr">
+        <is>
+          <t>10 404,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="789">
+      <c r="A789" s="6" t="inlineStr">
+        <is>
+          <t>506128</t>
+        </is>
+      </c>
+      <c r="B789" s="6" t="inlineStr"/>
+      <c r="C789" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x8 для ячейки 75x75/15 56Вт 5000К Опал</t>
+        </is>
+      </c>
+      <c r="D789" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E789" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F789" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G789" s="9" t="inlineStr">
+        <is>
+          <t>10 404,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="790">
+      <c r="A790" s="6" t="inlineStr">
+        <is>
+          <t>506044</t>
+        </is>
+      </c>
+      <c r="B790" s="6" t="inlineStr"/>
+      <c r="C790" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x8 для ячейки 75x75/15 56Вт 5000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D790" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E790" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F790" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G790" s="9" t="inlineStr">
+        <is>
+          <t>10 404,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="791">
+      <c r="A791" s="6" t="inlineStr">
+        <is>
+          <t>505807</t>
+        </is>
+      </c>
+      <c r="B791" s="6" t="inlineStr"/>
+      <c r="C791" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x9 для ячейки 50x50/10 63Вт 3000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D791" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E791" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F791" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G791" s="9" t="inlineStr">
+        <is>
+          <t>11 425,70 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="792">
+      <c r="A792" s="6" t="inlineStr">
+        <is>
+          <t>505723</t>
+        </is>
+      </c>
+      <c r="B792" s="6" t="inlineStr"/>
+      <c r="C792" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x9 для ячейки 50x50/10 63Вт 3000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D792" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E792" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F792" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G792" s="9" t="inlineStr">
+        <is>
+          <t>11 425,70 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="793">
+      <c r="A793" s="6" t="inlineStr">
+        <is>
+          <t>505806</t>
+        </is>
+      </c>
+      <c r="B793" s="6" t="inlineStr"/>
+      <c r="C793" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x9 для ячейки 50x50/10 63Вт 3000К Опал</t>
+        </is>
+      </c>
+      <c r="D793" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E793" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F793" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G793" s="9" t="inlineStr">
+        <is>
+          <t>11 425,70 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="794">
+      <c r="A794" s="6" t="inlineStr">
+        <is>
+          <t>505722</t>
+        </is>
+      </c>
+      <c r="B794" s="6" t="inlineStr"/>
+      <c r="C794" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x9 для ячейки 50x50/10 63Вт 3000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D794" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E794" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F794" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G794" s="9" t="inlineStr">
+        <is>
+          <t>11 425,70 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="795">
+      <c r="A795" s="6" t="inlineStr">
+        <is>
+          <t>505809</t>
+        </is>
+      </c>
+      <c r="B795" s="6" t="inlineStr"/>
+      <c r="C795" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x9 для ячейки 50x50/10 63Вт 4000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D795" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E795" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F795" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G795" s="9" t="inlineStr">
+        <is>
+          <t>11 425,70 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="796">
+      <c r="A796" s="6" t="inlineStr">
+        <is>
+          <t>505725</t>
+        </is>
+      </c>
+      <c r="B796" s="6" t="inlineStr"/>
+      <c r="C796" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x9 для ячейки 50x50/10 63Вт 4000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D796" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E796" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F796" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G796" s="9" t="inlineStr">
+        <is>
+          <t>11 425,70 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="797">
+      <c r="A797" s="6" t="inlineStr">
+        <is>
+          <t>505808</t>
+        </is>
+      </c>
+      <c r="B797" s="6" t="inlineStr"/>
+      <c r="C797" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x9 для ячейки 50x50/10 63Вт 4000К Опал</t>
+        </is>
+      </c>
+      <c r="D797" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E797" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F797" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G797" s="9" t="inlineStr">
+        <is>
+          <t>11 425,70 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="798">
+      <c r="A798" s="6" t="inlineStr">
+        <is>
+          <t>505724</t>
+        </is>
+      </c>
+      <c r="B798" s="6" t="inlineStr"/>
+      <c r="C798" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x9 для ячейки 50x50/10 63Вт 4000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D798" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E798" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F798" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G798" s="9" t="inlineStr">
+        <is>
+          <t>11 425,70 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="799">
+      <c r="A799" s="6" t="inlineStr">
+        <is>
+          <t>505727</t>
+        </is>
+      </c>
+      <c r="B799" s="6" t="inlineStr"/>
+      <c r="C799" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x9 для ячейки 50x50/10 63Вт 5000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D799" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E799" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F799" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G799" s="9" t="inlineStr">
+        <is>
+          <t>11 425,70 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="800">
+      <c r="A800" s="6" t="inlineStr">
+        <is>
+          <t>505810</t>
+        </is>
+      </c>
+      <c r="B800" s="6" t="inlineStr"/>
+      <c r="C800" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x9 для ячейки 50x50/10 63Вт 5000К Опал</t>
+        </is>
+      </c>
+      <c r="D800" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E800" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F800" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G800" s="9" t="inlineStr">
+        <is>
+          <t>11 425,70 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="801">
+      <c r="A801" s="6" t="inlineStr">
+        <is>
+          <t>505726</t>
+        </is>
+      </c>
+      <c r="B801" s="6" t="inlineStr"/>
+      <c r="C801" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x9 для ячейки 50x50/10 63Вт 5000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D801" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E801" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F801" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G801" s="9" t="inlineStr">
+        <is>
+          <t>11 425,70 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="802">
+      <c r="A802" s="6" t="inlineStr">
+        <is>
+          <t>506131</t>
+        </is>
+      </c>
+      <c r="B802" s="6" t="inlineStr"/>
+      <c r="C802" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x9 для ячейки 75x75/15 63Вт 3000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D802" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E802" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F802" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G802" s="9" t="inlineStr">
+        <is>
+          <t>11 425,70 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="803">
+      <c r="A803" s="6" t="inlineStr">
+        <is>
+          <t>506047</t>
+        </is>
+      </c>
+      <c r="B803" s="6" t="inlineStr"/>
+      <c r="C803" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x9 для ячейки 75x75/15 63Вт 3000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D803" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E803" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F803" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G803" s="9" t="inlineStr">
+        <is>
+          <t>11 425,70 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="804">
+      <c r="A804" s="6" t="inlineStr">
+        <is>
+          <t>506130</t>
+        </is>
+      </c>
+      <c r="B804" s="6" t="inlineStr"/>
+      <c r="C804" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x9 для ячейки 75x75/15 63Вт 3000К Опал</t>
+        </is>
+      </c>
+      <c r="D804" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E804" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F804" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G804" s="9" t="inlineStr">
+        <is>
+          <t>11 425,70 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="805">
+      <c r="A805" s="6" t="inlineStr">
+        <is>
+          <t>506046</t>
+        </is>
+      </c>
+      <c r="B805" s="6" t="inlineStr"/>
+      <c r="C805" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x9 для ячейки 75x75/15 63Вт 3000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D805" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E805" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F805" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G805" s="9" t="inlineStr">
+        <is>
+          <t>11 425,70 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="806">
+      <c r="A806" s="6" t="inlineStr">
+        <is>
+          <t>506133</t>
+        </is>
+      </c>
+      <c r="B806" s="6" t="inlineStr"/>
+      <c r="C806" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x9 для ячейки 75x75/15 63Вт 4000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D806" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E806" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F806" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G806" s="9" t="inlineStr">
+        <is>
+          <t>11 425,70 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="807">
+      <c r="A807" s="6" t="inlineStr">
+        <is>
+          <t>506049</t>
+        </is>
+      </c>
+      <c r="B807" s="6" t="inlineStr"/>
+      <c r="C807" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x9 для ячейки 75x75/15 63Вт 4000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D807" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E807" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F807" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G807" s="9" t="inlineStr">
+        <is>
+          <t>11 425,70 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="808">
+      <c r="A808" s="6" t="inlineStr">
+        <is>
+          <t>506132</t>
+        </is>
+      </c>
+      <c r="B808" s="6" t="inlineStr"/>
+      <c r="C808" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x9 для ячейки 75x75/15 63Вт 4000К Опал</t>
+        </is>
+      </c>
+      <c r="D808" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E808" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F808" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G808" s="9" t="inlineStr">
+        <is>
+          <t>11 425,70 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="809">
+      <c r="A809" s="6" t="inlineStr">
+        <is>
+          <t>506048</t>
+        </is>
+      </c>
+      <c r="B809" s="6" t="inlineStr"/>
+      <c r="C809" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x9 для ячейки 75x75/15 63Вт 4000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D809" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E809" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F809" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G809" s="9" t="inlineStr">
+        <is>
+          <t>11 425,70 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="810">
+      <c r="A810" s="6" t="inlineStr">
+        <is>
+          <t>506135</t>
+        </is>
+      </c>
+      <c r="B810" s="6" t="inlineStr"/>
+      <c r="C810" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x9 для ячейки 75x75/15 63Вт 5000К Микропризма</t>
+        </is>
+      </c>
+      <c r="D810" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E810" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F810" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G810" s="9" t="inlineStr">
+        <is>
+          <t>11 425,70 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="811">
+      <c r="A811" s="6" t="inlineStr">
+        <is>
+          <t>506051</t>
+        </is>
+      </c>
+      <c r="B811" s="6" t="inlineStr"/>
+      <c r="C811" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x9 для ячейки 75x75/15 63Вт 5000К Микропризма Черный</t>
+        </is>
+      </c>
+      <c r="D811" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E811" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F811" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G811" s="9" t="inlineStr">
+        <is>
+          <t>11 425,70 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="812">
+      <c r="A812" s="6" t="inlineStr">
+        <is>
+          <t>506134</t>
+        </is>
+      </c>
+      <c r="B812" s="6" t="inlineStr"/>
+      <c r="C812" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x9 для ячейки 75x75/15 63Вт 5000К Опал</t>
+        </is>
+      </c>
+      <c r="D812" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E812" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F812" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G812" s="9" t="inlineStr">
+        <is>
+          <t>11 425,70 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="813">
+      <c r="A813" s="6" t="inlineStr">
+        <is>
+          <t>506050</t>
+        </is>
+      </c>
+      <c r="B813" s="6" t="inlineStr"/>
+      <c r="C813" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x9 для ячейки 75x75/15 63Вт 5000К Опал Черный</t>
+        </is>
+      </c>
+      <c r="D813" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E813" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F813" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G813" s="9" t="inlineStr">
+        <is>
+          <t>11 425,70 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="814">
+      <c r="A814" s="6" t="inlineStr">
+        <is>
+          <t>505759</t>
+        </is>
+      </c>
+      <c r="B814" s="6" t="inlineStr"/>
+      <c r="C814" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Светодиодный светильник Geniled Geniled Griliato Tetris для ячейки 50х50/10 3000К Микропризма без драйвера</t>
+        </is>
+      </c>
+      <c r="D814" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E814" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F814" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G814" s="9" t="inlineStr">
+        <is>
+          <t>965,80 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="815">
+      <c r="A815" s="6" t="inlineStr">
+        <is>
+          <t>505758</t>
+        </is>
+      </c>
+      <c r="B815" s="6" t="inlineStr"/>
+      <c r="C815" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Светодиодный светильник Geniled Geniled Griliato Tetris для ячейки 50х50/10 3000К Опал без драйвера</t>
+        </is>
+      </c>
+      <c r="D815" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E815" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F815" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G815" s="9" t="inlineStr">
+        <is>
+          <t>965,80 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="816">
+      <c r="A816" s="6" t="inlineStr">
+        <is>
+          <t>505761</t>
+        </is>
+      </c>
+      <c r="B816" s="6" t="inlineStr"/>
+      <c r="C816" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Светодиодный светильник Geniled Geniled Griliato Tetris для ячейки 50х50/10 4000К Микропризма без драйвера</t>
+        </is>
+      </c>
+      <c r="D816" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E816" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F816" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G816" s="9" t="inlineStr">
+        <is>
+          <t>965,80 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="817">
+      <c r="A817" s="6" t="inlineStr">
+        <is>
+          <t>505760</t>
+        </is>
+      </c>
+      <c r="B817" s="6" t="inlineStr"/>
+      <c r="C817" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Светодиодный светильник Geniled Geniled Griliato Tetris для ячейки 50х50/10 4000К Опал без драйвера</t>
+        </is>
+      </c>
+      <c r="D817" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E817" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F817" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G817" s="9" t="inlineStr">
+        <is>
+          <t>965,80 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="818">
+      <c r="A818" s="6" t="inlineStr">
+        <is>
+          <t>505763</t>
+        </is>
+      </c>
+      <c r="B818" s="6" t="inlineStr"/>
+      <c r="C818" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Светодиодный светильник Geniled Geniled Griliato Tetris для ячейки 50х50/10 5000К Микропризма без драйвера</t>
+        </is>
+      </c>
+      <c r="D818" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E818" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F818" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G818" s="9" t="inlineStr">
+        <is>
+          <t>965,80 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="819">
+      <c r="A819" s="6" t="inlineStr">
+        <is>
+          <t>505762</t>
+        </is>
+      </c>
+      <c r="B819" s="6" t="inlineStr"/>
+      <c r="C819" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Светодиодный светильник Geniled Geniled Griliato Tetris для ячейки 50х50/10 5000К Опал без драйвера</t>
+        </is>
+      </c>
+      <c r="D819" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E819" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F819" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G819" s="9" t="inlineStr">
+        <is>
+          <t>965,80 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="820">
+      <c r="A820" s="6" t="inlineStr">
+        <is>
+          <t>506323</t>
+        </is>
+      </c>
+      <c r="B820" s="6" t="inlineStr"/>
+      <c r="C820" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Светодиодный светильник Geniled Griliato Tetris x1 под лампу GX53 для ячейки 100х100</t>
+        </is>
+      </c>
+      <c r="D820" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E820" s="6" t="inlineStr">
+        <is>
+          <t>2 года</t>
+        </is>
+      </c>
+      <c r="F820" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G820" s="9" t="inlineStr">
+        <is>
+          <t>961,40 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="821">
+      <c r="A821" s="6" t="inlineStr">
+        <is>
+          <t>506244</t>
+        </is>
+      </c>
+      <c r="B821" s="6" t="inlineStr"/>
+      <c r="C821" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Светодиодный светильник Geniled Griliato Tetris x1 под лампу GX53 для ячейки 100х100 Черный</t>
+        </is>
+      </c>
+      <c r="D821" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E821" s="6" t="inlineStr">
+        <is>
+          <t>2 года</t>
+        </is>
+      </c>
+      <c r="F821" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G821" s="9" t="inlineStr">
+        <is>
+          <t>961,40 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="822">
+      <c r="A822" s="6" t="inlineStr">
+        <is>
+          <t>506246</t>
+        </is>
+      </c>
+      <c r="B822" s="6" t="inlineStr"/>
+      <c r="C822" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Светодиодный светильник Geniled Griliato Tetris для ячейки 100х100/10 3000К Микропризма без драйвера</t>
+        </is>
+      </c>
+      <c r="D822" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E822" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F822" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G822" s="9" t="inlineStr">
+        <is>
+          <t>1 239,70 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="823">
+      <c r="A823" s="6" t="inlineStr">
+        <is>
+          <t>506167</t>
+        </is>
+      </c>
+      <c r="B823" s="6" t="inlineStr"/>
+      <c r="C823" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Светодиодный светильник Geniled Griliato Tetris для ячейки 100х100/10 3000К Микропризма Черный без драйвера</t>
+        </is>
+      </c>
+      <c r="D823" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E823" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F823" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G823" s="9" t="inlineStr">
+        <is>
+          <t>1 239,70 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="824">
+      <c r="A824" s="6" t="inlineStr">
+        <is>
+          <t>506245</t>
+        </is>
+      </c>
+      <c r="B824" s="6" t="inlineStr"/>
+      <c r="C824" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Светодиодный светильник Geniled Griliato Tetris для ячейки 100х100/10 3000К Опал без драйвера</t>
+        </is>
+      </c>
+      <c r="D824" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E824" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F824" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G824" s="9" t="inlineStr">
+        <is>
+          <t>1 239,70 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="825">
+      <c r="A825" s="6" t="inlineStr">
+        <is>
+          <t>506166</t>
+        </is>
+      </c>
+      <c r="B825" s="6" t="inlineStr"/>
+      <c r="C825" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Светодиодный светильник Geniled Griliato Tetris для ячейки 100х100/10 3000К Опал Черный без драйвера</t>
+        </is>
+      </c>
+      <c r="D825" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E825" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F825" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G825" s="9" t="inlineStr">
+        <is>
+          <t>1 239,70 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="826">
+      <c r="A826" s="6" t="inlineStr">
+        <is>
+          <t>506248</t>
+        </is>
+      </c>
+      <c r="B826" s="6" t="inlineStr"/>
+      <c r="C826" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Светодиодный светильник Geniled Griliato Tetris для ячейки 100х100/10 4000К Микропризма без драйвера</t>
+        </is>
+      </c>
+      <c r="D826" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E826" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F826" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G826" s="9" t="inlineStr">
+        <is>
+          <t>1 239,70 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="827">
+      <c r="A827" s="6" t="inlineStr">
+        <is>
+          <t>506169</t>
+        </is>
+      </c>
+      <c r="B827" s="6" t="inlineStr"/>
+      <c r="C827" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Светодиодный светильник Geniled Griliato Tetris для ячейки 100х100/10 4000К Микропризма Черный без драйвера</t>
+        </is>
+      </c>
+      <c r="D827" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E827" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F827" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G827" s="9" t="inlineStr">
+        <is>
+          <t>1 239,70 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="828">
+      <c r="A828" s="6" t="inlineStr">
+        <is>
+          <t>506247</t>
+        </is>
+      </c>
+      <c r="B828" s="6" t="inlineStr"/>
+      <c r="C828" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Светодиодный светильник Geniled Griliato Tetris для ячейки 100х100/10 4000К Опал без драйвера</t>
+        </is>
+      </c>
+      <c r="D828" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E828" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F828" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G828" s="9" t="inlineStr">
+        <is>
+          <t>1 239,70 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="829">
+      <c r="A829" s="6" t="inlineStr">
+        <is>
+          <t>506168</t>
+        </is>
+      </c>
+      <c r="B829" s="6" t="inlineStr"/>
+      <c r="C829" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Светодиодный светильник Geniled Griliato Tetris для ячейки 100х100/10 4000К Опал Черный без драйвера</t>
+        </is>
+      </c>
+      <c r="D829" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E829" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F829" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G829" s="9" t="inlineStr">
+        <is>
+          <t>1 239,70 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="830">
+      <c r="A830" s="6" t="inlineStr">
+        <is>
+          <t>506250</t>
+        </is>
+      </c>
+      <c r="B830" s="6" t="inlineStr"/>
+      <c r="C830" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Светодиодный светильник Geniled Griliato Tetris для ячейки 100х100/10 5000К Микропризма без драйвера</t>
+        </is>
+      </c>
+      <c r="D830" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E830" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F830" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G830" s="9" t="inlineStr">
+        <is>
+          <t>1 239,70 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="831">
+      <c r="A831" s="6" t="inlineStr">
+        <is>
+          <t>506171</t>
+        </is>
+      </c>
+      <c r="B831" s="6" t="inlineStr"/>
+      <c r="C831" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Светодиодный светильник Geniled Griliato Tetris для ячейки 100х100/10 5000К Микропризма Черный без драйвера</t>
+        </is>
+      </c>
+      <c r="D831" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E831" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F831" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G831" s="9" t="inlineStr">
+        <is>
+          <t>1 239,70 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="832">
+      <c r="A832" s="6" t="inlineStr">
+        <is>
+          <t>506249</t>
+        </is>
+      </c>
+      <c r="B832" s="6" t="inlineStr"/>
+      <c r="C832" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Светодиодный светильник Geniled Griliato Tetris для ячейки 100х100/10 5000К Опал без драйвера</t>
+        </is>
+      </c>
+      <c r="D832" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E832" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F832" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G832" s="9" t="inlineStr">
+        <is>
+          <t>1 239,70 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="833">
+      <c r="A833" s="6" t="inlineStr">
+        <is>
+          <t>506170</t>
+        </is>
+      </c>
+      <c r="B833" s="6" t="inlineStr"/>
+      <c r="C833" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Светодиодный светильник Geniled Griliato Tetris для ячейки 100х100/10 5000К Опал Черный без драйвера</t>
+        </is>
+      </c>
+      <c r="D833" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E833" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F833" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G833" s="9" t="inlineStr">
+        <is>
+          <t>1 239,70 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="834">
+      <c r="A834" s="6" t="inlineStr">
+        <is>
+          <t>506403</t>
+        </is>
+      </c>
+      <c r="B834" s="6" t="inlineStr"/>
+      <c r="C834" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Светодиодный светильник Geniled Griliato Tetris для ячейки 100х100/15 3000К Микропризма без драйвера</t>
+        </is>
+      </c>
+      <c r="D834" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E834" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F834" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G834" s="9" t="inlineStr">
+        <is>
+          <t>1 239,70 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="835">
+      <c r="A835" s="6" t="inlineStr">
+        <is>
+          <t>506325</t>
+        </is>
+      </c>
+      <c r="B835" s="6" t="inlineStr"/>
+      <c r="C835" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Светодиодный светильник Geniled Griliato Tetris для ячейки 100х100/15 3000К Микропризма Черный без драйвера</t>
+        </is>
+      </c>
+      <c r="D835" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E835" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F835" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G835" s="9" t="inlineStr">
+        <is>
+          <t>1 239,70 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="836">
+      <c r="A836" s="6" t="inlineStr">
+        <is>
+          <t>506402</t>
+        </is>
+      </c>
+      <c r="B836" s="6" t="inlineStr"/>
+      <c r="C836" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Светодиодный светильник Geniled Griliato Tetris для ячейки 100х100/15 3000К Опал без драйвера</t>
+        </is>
+      </c>
+      <c r="D836" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E836" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F836" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G836" s="9" t="inlineStr">
+        <is>
+          <t>1 239,70 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="837">
+      <c r="A837" s="6" t="inlineStr">
+        <is>
+          <t>506324</t>
+        </is>
+      </c>
+      <c r="B837" s="6" t="inlineStr"/>
+      <c r="C837" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Светодиодный светильник Geniled Griliato Tetris для ячейки 100х100/15 3000К Опал Черный без драйвера</t>
+        </is>
+      </c>
+      <c r="D837" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E837" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F837" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G837" s="9" t="inlineStr">
+        <is>
+          <t>1 239,70 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="838">
+      <c r="A838" s="6" t="inlineStr">
+        <is>
+          <t>506405</t>
+        </is>
+      </c>
+      <c r="B838" s="6" t="inlineStr"/>
+      <c r="C838" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Светодиодный светильник Geniled Griliato Tetris для ячейки 100х100/15 4000К Микропризма без драйвера</t>
+        </is>
+      </c>
+      <c r="D838" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E838" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F838" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G838" s="9" t="inlineStr">
+        <is>
+          <t>1 239,70 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="839">
+      <c r="A839" s="6" t="inlineStr">
+        <is>
+          <t>506327</t>
+        </is>
+      </c>
+      <c r="B839" s="6" t="inlineStr"/>
+      <c r="C839" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Светодиодный светильник Geniled Griliato Tetris для ячейки 100х100/15 4000К Микропризма Черный без драйвера</t>
+        </is>
+      </c>
+      <c r="D839" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E839" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F839" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G839" s="9" t="inlineStr">
+        <is>
+          <t>1 239,70 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="840">
+      <c r="A840" s="6" t="inlineStr">
+        <is>
+          <t>506404</t>
+        </is>
+      </c>
+      <c r="B840" s="6" t="inlineStr"/>
+      <c r="C840" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Светодиодный светильник Geniled Griliato Tetris для ячейки 100х100/15 4000К Опал без драйвера</t>
+        </is>
+      </c>
+      <c r="D840" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E840" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F840" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G840" s="9" t="inlineStr">
+        <is>
+          <t>1 239,70 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="841">
+      <c r="A841" s="6" t="inlineStr">
+        <is>
+          <t>506326</t>
+        </is>
+      </c>
+      <c r="B841" s="6" t="inlineStr"/>
+      <c r="C841" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Светодиодный светильник Geniled Griliato Tetris для ячейки 100х100/15 4000К Опал Черный без драйвера</t>
+        </is>
+      </c>
+      <c r="D841" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E841" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F841" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G841" s="9" t="inlineStr">
+        <is>
+          <t>1 239,70 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="842">
+      <c r="A842" s="6" t="inlineStr">
+        <is>
+          <t>506407</t>
+        </is>
+      </c>
+      <c r="B842" s="6" t="inlineStr"/>
+      <c r="C842" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Светодиодный светильник Geniled Griliato Tetris для ячейки 100х100/15 5000К Микропризма без драйвера</t>
+        </is>
+      </c>
+      <c r="D842" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E842" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F842" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G842" s="9" t="inlineStr">
+        <is>
+          <t>1 239,70 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="843">
+      <c r="A843" s="6" t="inlineStr">
+        <is>
+          <t>506329</t>
+        </is>
+      </c>
+      <c r="B843" s="6" t="inlineStr"/>
+      <c r="C843" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Светодиодный светильник Geniled Griliato Tetris для ячейки 100х100/15 5000К Микропризма Черный без драйвера</t>
+        </is>
+      </c>
+      <c r="D843" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E843" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F843" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G843" s="9" t="inlineStr">
+        <is>
+          <t>1 239,70 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="844">
+      <c r="A844" s="6" t="inlineStr">
+        <is>
+          <t>506406</t>
+        </is>
+      </c>
+      <c r="B844" s="6" t="inlineStr"/>
+      <c r="C844" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Светодиодный светильник Geniled Griliato Tetris для ячейки 100х100/15 5000К Опал без драйвера</t>
+        </is>
+      </c>
+      <c r="D844" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E844" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F844" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G844" s="9" t="inlineStr">
+        <is>
+          <t>1 239,70 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="845">
+      <c r="A845" s="6" t="inlineStr">
+        <is>
+          <t>506328</t>
+        </is>
+      </c>
+      <c r="B845" s="6" t="inlineStr"/>
+      <c r="C845" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Светодиодный светильник Geniled Griliato Tetris для ячейки 100х100/15 5000К Опал Черный без драйвера</t>
+        </is>
+      </c>
+      <c r="D845" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E845" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F845" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G845" s="9" t="inlineStr">
+        <is>
+          <t>1 239,70 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="846">
+      <c r="A846" s="6" t="inlineStr">
+        <is>
+          <t>506083</t>
+        </is>
+      </c>
+      <c r="B846" s="6" t="inlineStr"/>
+      <c r="C846" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Светодиодный светильник Geniled Griliato Tetris для ячейки 75x75/15 3000К Микропризма без драйвера</t>
+        </is>
+      </c>
+      <c r="D846" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E846" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F846" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G846" s="9" t="inlineStr">
+        <is>
+          <t>965,80 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="847">
+      <c r="A847" s="6" t="inlineStr">
+        <is>
+          <t>505999</t>
+        </is>
+      </c>
+      <c r="B847" s="6" t="inlineStr"/>
+      <c r="C847" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Светодиодный светильник Geniled Griliato Tetris для ячейки 75x75/15 3000К Микропризма Черный без драйвера</t>
+        </is>
+      </c>
+      <c r="D847" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E847" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F847" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G847" s="9" t="inlineStr">
+        <is>
+          <t>965,80 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="848">
+      <c r="A848" s="6" t="inlineStr">
+        <is>
+          <t>506082</t>
+        </is>
+      </c>
+      <c r="B848" s="6" t="inlineStr"/>
+      <c r="C848" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Светодиодный светильник Geniled Griliato Tetris для ячейки 75x75/15 3000К Опал без драйвера</t>
+        </is>
+      </c>
+      <c r="D848" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E848" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F848" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G848" s="9" t="inlineStr">
+        <is>
+          <t>965,80 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="849">
+      <c r="A849" s="6" t="inlineStr">
+        <is>
+          <t>505998</t>
+        </is>
+      </c>
+      <c r="B849" s="6" t="inlineStr"/>
+      <c r="C849" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Светодиодный светильник Geniled Griliato Tetris для ячейки 75x75/15 3000К Опал Черный без драйвера</t>
+        </is>
+      </c>
+      <c r="D849" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E849" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F849" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G849" s="9" t="inlineStr">
+        <is>
+          <t>965,80 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="850">
+      <c r="A850" s="6" t="inlineStr">
+        <is>
+          <t>506085</t>
+        </is>
+      </c>
+      <c r="B850" s="6" t="inlineStr"/>
+      <c r="C850" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Светодиодный светильник Geniled Griliato Tetris для ячейки 75x75/15 4000К Микропризма без драйвера</t>
+        </is>
+      </c>
+      <c r="D850" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E850" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F850" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G850" s="9" t="inlineStr">
+        <is>
+          <t>965,80 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="851">
+      <c r="A851" s="6" t="inlineStr">
+        <is>
+          <t>506084</t>
+        </is>
+      </c>
+      <c r="B851" s="6" t="inlineStr"/>
+      <c r="C851" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Светодиодный светильник Geniled Griliato Tetris для ячейки 75x75/15 4000К Опал без драйвера</t>
+        </is>
+      </c>
+      <c r="D851" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E851" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F851" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G851" s="9" t="inlineStr">
+        <is>
+          <t>965,80 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="852">
+      <c r="A852" s="6" t="inlineStr">
+        <is>
+          <t>506000</t>
+        </is>
+      </c>
+      <c r="B852" s="6" t="inlineStr"/>
+      <c r="C852" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Светодиодный светильник Geniled Griliato Tetris для ячейки 75x75/15 4000К Опал Черный без драйвера</t>
+        </is>
+      </c>
+      <c r="D852" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E852" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F852" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G852" s="9" t="inlineStr">
+        <is>
+          <t>965,80 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="853">
+      <c r="A853" s="6" t="inlineStr">
+        <is>
+          <t>506087</t>
+        </is>
+      </c>
+      <c r="B853" s="6" t="inlineStr"/>
+      <c r="C853" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Светодиодный светильник Geniled Griliato Tetris для ячейки 75x75/15 5000К Микропризма без драйвера</t>
+        </is>
+      </c>
+      <c r="D853" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E853" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F853" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G853" s="9" t="inlineStr">
+        <is>
+          <t>965,80 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="854">
+      <c r="A854" s="6" t="inlineStr">
+        <is>
+          <t>506003</t>
+        </is>
+      </c>
+      <c r="B854" s="6" t="inlineStr"/>
+      <c r="C854" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Светодиодный светильник Geniled Griliato Tetris для ячейки 75x75/15 5000К Микропризма Черный без драйвера</t>
+        </is>
+      </c>
+      <c r="D854" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E854" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F854" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G854" s="9" t="inlineStr">
+        <is>
+          <t>965,80 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="855">
+      <c r="A855" s="6" t="inlineStr">
+        <is>
+          <t>506086</t>
+        </is>
+      </c>
+      <c r="B855" s="6" t="inlineStr"/>
+      <c r="C855" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Светодиодный светильник Geniled Griliato Tetris для ячейки 75x75/15 5000К Опал без драйвера</t>
+        </is>
+      </c>
+      <c r="D855" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E855" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F855" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G855" s="9" t="inlineStr">
+        <is>
+          <t>965,80 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="856">
+      <c r="A856" s="6" t="inlineStr">
+        <is>
+          <t>506002</t>
+        </is>
+      </c>
+      <c r="B856" s="6" t="inlineStr"/>
+      <c r="C856" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Светодиодный светильник Geniled Griliato Tetris для ячейки 75x75/15 5000К Опал Черный без драйвера</t>
+        </is>
+      </c>
+      <c r="D856" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E856" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F856" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G856" s="9" t="inlineStr">
+        <is>
+          <t>965,80 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="857">
+      <c r="A857" s="6" t="inlineStr">
+        <is>
+          <t>505921</t>
+        </is>
+      </c>
+      <c r="B857" s="6" t="inlineStr"/>
+      <c r="C857" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Светодиодный светильник Geniled Griliato Tetris для ячейки 75х75/10 3000К Микропризма без драйвера</t>
+        </is>
+      </c>
+      <c r="D857" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E857" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F857" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G857" s="9" t="inlineStr">
+        <is>
+          <t>965,80 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="858">
+      <c r="A858" s="6" t="inlineStr">
+        <is>
+          <t>505843</t>
+        </is>
+      </c>
+      <c r="B858" s="6" t="inlineStr"/>
+      <c r="C858" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Светодиодный светильник Geniled Griliato Tetris для ячейки 75х75/10 3000К Микропризма Черный без драйвера</t>
+        </is>
+      </c>
+      <c r="D858" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E858" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F858" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G858" s="9" t="inlineStr">
+        <is>
+          <t>965,80 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="859">
+      <c r="A859" s="6" t="inlineStr">
+        <is>
+          <t>505920</t>
+        </is>
+      </c>
+      <c r="B859" s="6" t="inlineStr"/>
+      <c r="C859" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Светодиодный светильник Geniled Griliato Tetris для ячейки 75х75/10 3000К Опал без драйвера</t>
+        </is>
+      </c>
+      <c r="D859" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E859" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F859" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G859" s="9" t="inlineStr">
+        <is>
+          <t>965,80 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="860">
+      <c r="A860" s="6" t="inlineStr">
+        <is>
+          <t>505842</t>
+        </is>
+      </c>
+      <c r="B860" s="6" t="inlineStr"/>
+      <c r="C860" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Светодиодный светильник Geniled Griliato Tetris для ячейки 75х75/10 3000К Опал Черный без драйвера</t>
+        </is>
+      </c>
+      <c r="D860" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E860" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F860" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G860" s="9" t="inlineStr">
+        <is>
+          <t>965,80 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="861">
+      <c r="A861" s="6" t="inlineStr">
+        <is>
+          <t>505923</t>
+        </is>
+      </c>
+      <c r="B861" s="6" t="inlineStr"/>
+      <c r="C861" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Светодиодный светильник Geniled Griliato Tetris для ячейки 75х75/10 4000К Микропризма без драйвера</t>
+        </is>
+      </c>
+      <c r="D861" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E861" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F861" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G861" s="9" t="inlineStr">
+        <is>
+          <t>965,80 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="862">
+      <c r="A862" s="6" t="inlineStr">
+        <is>
+          <t>505845</t>
+        </is>
+      </c>
+      <c r="B862" s="6" t="inlineStr"/>
+      <c r="C862" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Светодиодный светильник Geniled Griliato Tetris для ячейки 75х75/10 4000К Микропризма Черный без драйвера</t>
+        </is>
+      </c>
+      <c r="D862" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E862" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F862" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G862" s="9" t="inlineStr">
+        <is>
+          <t>965,80 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="863">
+      <c r="A863" s="6" t="inlineStr">
+        <is>
+          <t>505922</t>
+        </is>
+      </c>
+      <c r="B863" s="6" t="inlineStr"/>
+      <c r="C863" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Светодиодный светильник Geniled Griliato Tetris для ячейки 75х75/10 4000К Опал без драйвера</t>
+        </is>
+      </c>
+      <c r="D863" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E863" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F863" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G863" s="9" t="inlineStr">
+        <is>
+          <t>965,80 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="864">
+      <c r="A864" s="6" t="inlineStr">
+        <is>
+          <t>505844</t>
+        </is>
+      </c>
+      <c r="B864" s="6" t="inlineStr"/>
+      <c r="C864" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Светодиодный светильник Geniled Griliato Tetris для ячейки 75х75/10 4000К Опал Черный без драйвера</t>
+        </is>
+      </c>
+      <c r="D864" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E864" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F864" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G864" s="9" t="inlineStr">
+        <is>
+          <t>965,80 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="865">
+      <c r="A865" s="6" t="inlineStr">
+        <is>
+          <t>505925</t>
+        </is>
+      </c>
+      <c r="B865" s="6" t="inlineStr"/>
+      <c r="C865" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Светодиодный светильник Geniled Griliato Tetris для ячейки 75х75/10 5000К Микропризма без драйвера</t>
+        </is>
+      </c>
+      <c r="D865" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E865" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F865" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G865" s="9" t="inlineStr">
+        <is>
+          <t>965,80 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="866">
+      <c r="A866" s="6" t="inlineStr">
+        <is>
+          <t>505847</t>
+        </is>
+      </c>
+      <c r="B866" s="6" t="inlineStr"/>
+      <c r="C866" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Светодиодный светильник Geniled Griliato Tetris для ячейки 75х75/10 5000К Микропризма Черный без драйвера</t>
+        </is>
+      </c>
+      <c r="D866" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E866" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F866" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G866" s="9" t="inlineStr">
+        <is>
+          <t>965,80 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="867">
+      <c r="A867" s="6" t="inlineStr">
+        <is>
+          <t>505924</t>
+        </is>
+      </c>
+      <c r="B867" s="6" t="inlineStr"/>
+      <c r="C867" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Светодиодный светильник Geniled Griliato Tetris для ячейки 75х75/10 5000К Опал без драйвера</t>
+        </is>
+      </c>
+      <c r="D867" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E867" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F867" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G867" s="9" t="inlineStr">
+        <is>
+          <t>965,80 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="868">
+      <c r="A868" s="6" t="inlineStr">
+        <is>
+          <t>505846</t>
+        </is>
+      </c>
+      <c r="B868" s="6" t="inlineStr"/>
+      <c r="C868" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Светодиодный светильник Geniled Griliato Tetris для ячейки 75х75/10 5000К Опал Черный без драйвера</t>
+        </is>
+      </c>
+      <c r="D868" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E868" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F868" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G868" s="9" t="inlineStr">
+        <is>
+          <t>965,80 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="869">
+      <c r="A869" s="6" t="inlineStr">
+        <is>
+          <t>506001</t>
+        </is>
+      </c>
+      <c r="B869" s="6" t="inlineStr"/>
+      <c r="C869" s="7" t="inlineStr">
+        <is>
+          <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Светодиодный светильник Griliato Tetris для ячейки 75x75/15 4000К Микропризма Черный без драйвера</t>
+        </is>
+      </c>
+      <c r="D869" s="8" t="inlineStr">
+        <is>
+          <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
+        </is>
+      </c>
+      <c r="E869" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F869" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G869" s="9" t="inlineStr">
+        <is>
+          <t>965,80 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="870">
+      <c r="A870" s="6" t="inlineStr">
+        <is>
+          <t>505613</t>
+        </is>
+      </c>
+      <c r="B870" s="6" t="inlineStr"/>
+      <c r="C870" s="7" t="inlineStr">
+        <is>
+          <t>Светодиодный светильник Office Comfort 45Вт 4000К 90Ra Опал</t>
+        </is>
+      </c>
+      <c r="D870" s="8" t="inlineStr">
+        <is>
+          <t>45 Вт, 3770 лм, Д, 4000 К, IP40</t>
+        </is>
+      </c>
+      <c r="E870" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F870" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G870" s="9" t="inlineStr">
+        <is>
+          <t>6 950,00 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="871">
+      <c r="A871" s="6" t="inlineStr">
+        <is>
+          <t>505628</t>
+        </is>
+      </c>
+      <c r="B871" s="6" t="inlineStr"/>
+      <c r="C871" s="7" t="inlineStr">
+        <is>
+          <t>Светодиодный светильник Office Comfort 45Вт 4000К 90Ra Опал, Светодиодный светильник Geniled Office Comfort 595x595x60 45Вт 3000К 90Ra Опал</t>
+        </is>
+      </c>
+      <c r="D871" s="8" t="inlineStr">
+        <is>
+          <t>45 Вт, 3770 лм, Д, 4000 К, IP40</t>
+        </is>
+      </c>
+      <c r="E871" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F871" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G871" s="9" t="inlineStr">
+        <is>
+          <t>6 950,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="872">
+      <c r="A872" s="6" t="inlineStr">
+        <is>
+          <t>505624</t>
+        </is>
+      </c>
+      <c r="B872" s="6" t="inlineStr"/>
+      <c r="C872" s="7" t="inlineStr">
+        <is>
+          <t>Светодиодный светильник Office Comfort 45Вт 4000К 90Ra Опал, Светодиодный светильник Office Comfort 595x595x60 45Вт 4000К 90Ra IP54 Опал</t>
+        </is>
+      </c>
+      <c r="D872" s="8" t="inlineStr">
+        <is>
+          <t>45 Вт, 3770 лм, Д, 4000 К, IP40</t>
+        </is>
+      </c>
+      <c r="E872" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F872" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G872" s="9" t="inlineStr">
+        <is>
+          <t>8 812,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="873">
+      <c r="A873" s="6" t="inlineStr">
+        <is>
+          <t>505629</t>
+        </is>
+      </c>
+      <c r="B873" s="6" t="inlineStr"/>
+      <c r="C873" s="7" t="inlineStr">
+        <is>
+          <t>Светодиодный светильник Office Comfort 45Вт 4000К 90Ra Опал, Светодиодный светильник Office Comfort 595x595x60 45Вт 4000К 90Ra Опал</t>
+        </is>
+      </c>
+      <c r="D873" s="8" t="inlineStr">
+        <is>
+          <t>45 Вт, 3770 лм, Д, 4000 К, IP40</t>
+        </is>
+      </c>
+      <c r="E873" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F873" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G873" s="9" t="inlineStr">
+        <is>
+          <t>6 950,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="874">
+      <c r="A874" s="6" t="inlineStr">
+        <is>
+          <t>505625</t>
+        </is>
+      </c>
+      <c r="B874" s="6" t="inlineStr"/>
+      <c r="C874" s="7" t="inlineStr">
+        <is>
+          <t>Светодиодный светильник Office Comfort 45Вт 4000К 90Ra Опал, Светодиодный светильник Office Comfort 595x595x60 45Вт 5000К 90Ra IP54 Опал</t>
+        </is>
+      </c>
+      <c r="D874" s="8" t="inlineStr">
+        <is>
+          <t>45 Вт, 3770 лм, Д, 4000 К, IP40</t>
+        </is>
+      </c>
+      <c r="E874" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F874" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G874" s="9" t="inlineStr">
+        <is>
+          <t>8 812,10 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="875">
+      <c r="A875" s="6" t="inlineStr">
+        <is>
+          <t>505614</t>
+        </is>
+      </c>
+      <c r="B875" s="6" t="inlineStr"/>
+      <c r="C875" s="7" t="inlineStr">
+        <is>
+          <t>Светодиодный светильник Office Comfort 45Вт 4000К 90Ra Опал, Светодиодный светильник Office Comfort 595x595x60 45Вт 5000К 90Ra Опал</t>
+        </is>
+      </c>
+      <c r="D875" s="8" t="inlineStr">
+        <is>
+          <t>45 Вт, 3770 лм, Д, 4000 К, IP40</t>
+        </is>
+      </c>
+      <c r="E875" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F875" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G875" s="9" t="inlineStr">
+        <is>
+          <t>6 950,90 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="876">
+      <c r="A876" s="6" t="inlineStr">
+        <is>
+          <t>505615</t>
+        </is>
+      </c>
+      <c r="B876" s="6" t="inlineStr"/>
+      <c r="C876" s="7" t="inlineStr">
+        <is>
+          <t>Светодиодный светильник Office Comfort 45Вт 4000К 90Ra Опал, Светодиодный светильник Office Comfort 595x595x60 60Вт 3000К 90Ra Опал</t>
+        </is>
+      </c>
+      <c r="D876" s="8" t="inlineStr">
+        <is>
+          <t>45 Вт, 3770 лм, Д, 4000 К, IP40</t>
+        </is>
+      </c>
+      <c r="E876" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F876" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G876" s="9" t="inlineStr">
+        <is>
+          <t>7 925,50 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="877">
+      <c r="A877" s="6" t="inlineStr">
+        <is>
+          <t>505626</t>
+        </is>
+      </c>
+      <c r="B877" s="6" t="inlineStr"/>
+      <c r="C877" s="7" t="inlineStr">
+        <is>
+          <t>Светодиодный светильник Office Comfort 45Вт 4000К 90Ra Опал, Светодиодный светильник Office Comfort 595x595x60 60Вт 4000К 90Ra IP54 Опал</t>
+        </is>
+      </c>
+      <c r="D877" s="8" t="inlineStr">
+        <is>
+          <t>45 Вт, 3770 лм, Д, 4000 К, IP40</t>
+        </is>
+      </c>
+      <c r="E877" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F877" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G877" s="9" t="inlineStr">
+        <is>
+          <t>9 541,40 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="878">
+      <c r="A878" s="6" t="inlineStr">
+        <is>
+          <t>505616</t>
+        </is>
+      </c>
+      <c r="B878" s="6" t="inlineStr"/>
+      <c r="C878" s="7" t="inlineStr">
+        <is>
+          <t>Светодиодный светильник Office Comfort 45Вт 4000К 90Ra Опал, Светодиодный светильник Office Comfort 595x595x60 60Вт 4000К 90Ra Опал</t>
+        </is>
+      </c>
+      <c r="D878" s="8" t="inlineStr">
+        <is>
+          <t>45 Вт, 3770 лм, Д, 4000 К, IP40</t>
+        </is>
+      </c>
+      <c r="E878" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F878" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G878" s="9" t="inlineStr">
+        <is>
+          <t>7 925,50 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="879">
+      <c r="A879" s="6" t="inlineStr">
+        <is>
+          <t>505627</t>
+        </is>
+      </c>
+      <c r="B879" s="6" t="inlineStr"/>
+      <c r="C879" s="7" t="inlineStr">
+        <is>
+          <t>Светодиодный светильник Office Comfort 45Вт 4000К 90Ra Опал, Светодиодный светильник Office Comfort 595x595x60 60Вт 5000К 90Ra IP54 Опал</t>
+        </is>
+      </c>
+      <c r="D879" s="8" t="inlineStr">
+        <is>
+          <t>45 Вт, 3770 лм, Д, 4000 К, IP40</t>
+        </is>
+      </c>
+      <c r="E879" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F879" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G879" s="9" t="inlineStr">
+        <is>
+          <t>9 541,40 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="880">
+      <c r="A880" s="6" t="inlineStr">
+        <is>
+          <t>505617</t>
+        </is>
+      </c>
+      <c r="B880" s="6" t="inlineStr"/>
+      <c r="C880" s="7" t="inlineStr">
+        <is>
+          <t>Светодиодный светильник Office Comfort 45Вт 4000К 90Ra Опал, Светодиодный светильник Office Comfort 595x595x60 60Вт 5000К 90Ra Опал</t>
+        </is>
+      </c>
+      <c r="D880" s="8" t="inlineStr">
+        <is>
+          <t>45 Вт, 3770 лм, Д, 4000 К, IP40</t>
+        </is>
+      </c>
+      <c r="E880" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F880" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G880" s="9" t="inlineStr">
+        <is>
+          <t>7 925,50 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="881">
+      <c r="A881" s="6" t="inlineStr">
+        <is>
+          <t>505618</t>
+        </is>
+      </c>
+      <c r="B881" s="6" t="inlineStr"/>
+      <c r="C881" s="7" t="inlineStr">
+        <is>
+          <t>Светодиодный светильник Office Comfort 45Вт 4000К 90Ra Опал, Светодиодный светильник Office Comfort 595x595x60 75Вт 3000К 90Ra Опал</t>
+        </is>
+      </c>
+      <c r="D881" s="8" t="inlineStr">
+        <is>
+          <t>45 Вт, 3770 лм, Д, 4000 К, IP40</t>
+        </is>
+      </c>
+      <c r="E881" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F881" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G881" s="9" t="inlineStr">
+        <is>
+          <t>9 567,80 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="882">
+      <c r="A882" s="6" t="inlineStr">
+        <is>
+          <t>505619</t>
+        </is>
+      </c>
+      <c r="B882" s="6" t="inlineStr"/>
+      <c r="C882" s="7" t="inlineStr">
+        <is>
+          <t>Светодиодный светильник Office Comfort 45Вт 4000К 90Ra Опал, Светодиодный светильник Office Comfort 595x595x60 75Вт 4000К 90Ra Опал</t>
+        </is>
+      </c>
+      <c r="D882" s="8" t="inlineStr">
+        <is>
+          <t>45 Вт, 3770 лм, Д, 4000 К, IP40</t>
+        </is>
+      </c>
+      <c r="E882" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F882" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G882" s="9" t="inlineStr">
+        <is>
+          <t>9 567,80 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="883">
+      <c r="A883" s="6" t="inlineStr">
+        <is>
+          <t>505620</t>
+        </is>
+      </c>
+      <c r="B883" s="6" t="inlineStr"/>
+      <c r="C883" s="7" t="inlineStr">
+        <is>
+          <t>Светодиодный светильник Office Comfort 45Вт 4000К 90Ra Опал, Светодиодный светильник Office Comfort 595x595x60 75Вт 5000К 90Ra Опал</t>
+        </is>
+      </c>
+      <c r="D883" s="8" t="inlineStr">
+        <is>
+          <t>45 Вт, 3770 лм, Д, 4000 К, IP40</t>
+        </is>
+      </c>
+      <c r="E883" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F883" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G883" s="9" t="inlineStr">
+        <is>
+          <t>9 567,80 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="884">
+      <c r="A884" s="6" t="inlineStr">
+        <is>
+          <t>505621</t>
+        </is>
+      </c>
+      <c r="B884" s="6" t="inlineStr"/>
+      <c r="C884" s="7" t="inlineStr">
+        <is>
+          <t>Светодиодный светильник Office Comfort 45Вт 4000К 90Ra Опал, Светодиодный светильник Office Comfort 595x595x60 90Вт 3000К 90Ra Опал</t>
+        </is>
+      </c>
+      <c r="D884" s="8" t="inlineStr">
+        <is>
+          <t>45 Вт, 3770 лм, Д, 4000 К, IP40</t>
+        </is>
+      </c>
+      <c r="E884" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F884" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G884" s="9" t="inlineStr">
+        <is>
+          <t>11 099,00 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="885">
+      <c r="A885" s="6" t="inlineStr">
+        <is>
+          <t>505622</t>
+        </is>
+      </c>
+      <c r="B885" s="6" t="inlineStr"/>
+      <c r="C885" s="7" t="inlineStr">
+        <is>
+          <t>Светодиодный светильник Office Comfort 45Вт 4000К 90Ra Опал, Светодиодный светильник Office Comfort 595x595x60 90Вт 4000К 90Ra Опал</t>
+        </is>
+      </c>
+      <c r="D885" s="8" t="inlineStr">
+        <is>
+          <t>45 Вт, 3770 лм, Д, 4000 К, IP40</t>
+        </is>
+      </c>
+      <c r="E885" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F885" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G885" s="9" t="inlineStr">
+        <is>
+          <t>11 099,00 ₽</t>
+        </is>
+      </c>
+    </row>
+    <row r="886">
+      <c r="A886" s="6" t="inlineStr">
+        <is>
+          <t>505623</t>
+        </is>
+      </c>
+      <c r="B886" s="6" t="inlineStr"/>
+      <c r="C886" s="7" t="inlineStr">
+        <is>
+          <t>Светодиодный светильник Office Comfort 45Вт 4000К 90Ra Опал, Светодиодный светильник Office Comfort 595x595x60 90Вт 5000К 90Ra Опал</t>
+        </is>
+      </c>
+      <c r="D886" s="8" t="inlineStr">
+        <is>
+          <t>45 Вт, 3770 лм, Д, 4000 К, IP40</t>
+        </is>
+      </c>
+      <c r="E886" s="6" t="inlineStr">
+        <is>
+          <t>5 лет</t>
+        </is>
+      </c>
+      <c r="F886" s="9" t="inlineStr">
+        <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G886" s="9" t="inlineStr">
+        <is>
+          <t>11 099,00 ₽</t>
         </is>
       </c>
     </row>
   </sheetData>
   <mergeCells count="7">
     <mergeCell ref="A1:C4"/>
     <mergeCell ref="D1:G1"/>
     <mergeCell ref="D2:G2"/>
     <mergeCell ref="D3:G3"/>
     <mergeCell ref="D4:G4"/>
     <mergeCell ref="A5:G5"/>
     <mergeCell ref="A6:G6"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="D2" r:id="rId1"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="D3" r:id="rId2"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="A5" r:id="rId3"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C8" r:id="rId4"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C9" r:id="rId5"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C10" r:id="rId6"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C11" r:id="rId7"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C12" r:id="rId8"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C13" r:id="rId9"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C14" r:id="rId10"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C15" r:id="rId11"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C16" r:id="rId12"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C17" r:id="rId13"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C18" r:id="rId14"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C19" r:id="rId15"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C20" r:id="rId16"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C21" r:id="rId17"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C22" r:id="rId18"/>
     <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C23" r:id="rId19"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C24" r:id="rId20"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C25" r:id="rId21"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C26" r:id="rId22"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C27" r:id="rId23"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C28" r:id="rId24"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C29" r:id="rId25"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C30" r:id="rId26"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C31" r:id="rId27"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C32" r:id="rId28"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C33" r:id="rId29"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C34" r:id="rId30"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C35" r:id="rId31"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C36" r:id="rId32"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C37" r:id="rId33"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C38" r:id="rId34"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C39" r:id="rId35"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C40" r:id="rId36"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C41" r:id="rId37"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C42" r:id="rId38"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C43" r:id="rId39"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C44" r:id="rId40"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C45" r:id="rId41"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C46" r:id="rId42"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C47" r:id="rId43"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C48" r:id="rId44"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C49" r:id="rId45"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C50" r:id="rId46"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C51" r:id="rId47"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C52" r:id="rId48"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C53" r:id="rId49"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C54" r:id="rId50"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C55" r:id="rId51"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C56" r:id="rId52"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C57" r:id="rId53"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C58" r:id="rId54"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C59" r:id="rId55"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C60" r:id="rId56"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C61" r:id="rId57"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C62" r:id="rId58"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C63" r:id="rId59"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C64" r:id="rId60"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C65" r:id="rId61"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C66" r:id="rId62"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C67" r:id="rId63"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C68" r:id="rId64"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C69" r:id="rId65"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C70" r:id="rId66"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C71" r:id="rId67"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C72" r:id="rId68"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C73" r:id="rId69"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C74" r:id="rId70"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C75" r:id="rId71"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C76" r:id="rId72"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C77" r:id="rId73"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C78" r:id="rId74"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C79" r:id="rId75"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C80" r:id="rId76"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C81" r:id="rId77"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C82" r:id="rId78"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C83" r:id="rId79"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C84" r:id="rId80"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C85" r:id="rId81"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C86" r:id="rId82"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C87" r:id="rId83"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C88" r:id="rId84"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C89" r:id="rId85"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C90" r:id="rId86"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C91" r:id="rId87"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C92" r:id="rId88"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C93" r:id="rId89"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C94" r:id="rId90"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C95" r:id="rId91"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C96" r:id="rId92"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C97" r:id="rId93"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C98" r:id="rId94"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C99" r:id="rId95"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C100" r:id="rId96"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C101" r:id="rId97"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C102" r:id="rId98"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C103" r:id="rId99"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C104" r:id="rId100"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C105" r:id="rId101"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C106" r:id="rId102"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C107" r:id="rId103"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C108" r:id="rId104"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C109" r:id="rId105"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C110" r:id="rId106"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C111" r:id="rId107"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C112" r:id="rId108"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C113" r:id="rId109"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C114" r:id="rId110"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C115" r:id="rId111"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C116" r:id="rId112"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C117" r:id="rId113"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C118" r:id="rId114"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C119" r:id="rId115"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C120" r:id="rId116"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C121" r:id="rId117"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C122" r:id="rId118"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C123" r:id="rId119"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C124" r:id="rId120"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C125" r:id="rId121"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C126" r:id="rId122"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C127" r:id="rId123"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C128" r:id="rId124"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C129" r:id="rId125"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C130" r:id="rId126"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C131" r:id="rId127"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C132" r:id="rId128"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C133" r:id="rId129"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C134" r:id="rId130"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C135" r:id="rId131"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C136" r:id="rId132"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C137" r:id="rId133"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C138" r:id="rId134"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C139" r:id="rId135"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C140" r:id="rId136"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C141" r:id="rId137"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C142" r:id="rId138"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C143" r:id="rId139"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C144" r:id="rId140"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C145" r:id="rId141"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C146" r:id="rId142"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C147" r:id="rId143"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C148" r:id="rId144"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C149" r:id="rId145"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C150" r:id="rId146"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C151" r:id="rId147"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C152" r:id="rId148"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C153" r:id="rId149"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C154" r:id="rId150"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C155" r:id="rId151"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C156" r:id="rId152"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C157" r:id="rId153"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C158" r:id="rId154"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C159" r:id="rId155"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C160" r:id="rId156"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C161" r:id="rId157"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C162" r:id="rId158"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C163" r:id="rId159"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C164" r:id="rId160"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C165" r:id="rId161"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C166" r:id="rId162"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C167" r:id="rId163"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C168" r:id="rId164"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C169" r:id="rId165"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C170" r:id="rId166"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C171" r:id="rId167"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C172" r:id="rId168"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C173" r:id="rId169"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C174" r:id="rId170"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C175" r:id="rId171"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C176" r:id="rId172"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C177" r:id="rId173"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C178" r:id="rId174"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C179" r:id="rId175"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C180" r:id="rId176"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C181" r:id="rId177"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C182" r:id="rId178"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C183" r:id="rId179"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C184" r:id="rId180"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C185" r:id="rId181"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C186" r:id="rId182"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C187" r:id="rId183"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C188" r:id="rId184"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C189" r:id="rId185"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C190" r:id="rId186"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C191" r:id="rId187"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C192" r:id="rId188"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C193" r:id="rId189"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C194" r:id="rId190"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C195" r:id="rId191"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C196" r:id="rId192"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C197" r:id="rId193"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C198" r:id="rId194"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C199" r:id="rId195"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C200" r:id="rId196"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C201" r:id="rId197"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C202" r:id="rId198"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C203" r:id="rId199"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C204" r:id="rId200"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C205" r:id="rId201"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C206" r:id="rId202"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C207" r:id="rId203"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C208" r:id="rId204"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C209" r:id="rId205"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C210" r:id="rId206"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C211" r:id="rId207"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C212" r:id="rId208"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C213" r:id="rId209"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C214" r:id="rId210"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C215" r:id="rId211"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C216" r:id="rId212"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C217" r:id="rId213"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C218" r:id="rId214"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C219" r:id="rId215"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C220" r:id="rId216"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C221" r:id="rId217"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C222" r:id="rId218"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C223" r:id="rId219"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C224" r:id="rId220"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C225" r:id="rId221"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C226" r:id="rId222"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C227" r:id="rId223"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C228" r:id="rId224"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C229" r:id="rId225"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C230" r:id="rId226"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C231" r:id="rId227"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C232" r:id="rId228"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C233" r:id="rId229"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C234" r:id="rId230"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C235" r:id="rId231"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C236" r:id="rId232"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C237" r:id="rId233"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C238" r:id="rId234"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C239" r:id="rId235"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C240" r:id="rId236"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C241" r:id="rId237"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C242" r:id="rId238"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C243" r:id="rId239"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C244" r:id="rId240"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C245" r:id="rId241"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C246" r:id="rId242"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C247" r:id="rId243"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C248" r:id="rId244"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C249" r:id="rId245"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C250" r:id="rId246"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C251" r:id="rId247"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C252" r:id="rId248"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C253" r:id="rId249"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C254" r:id="rId250"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C255" r:id="rId251"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C256" r:id="rId252"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C257" r:id="rId253"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C258" r:id="rId254"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C259" r:id="rId255"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C260" r:id="rId256"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C261" r:id="rId257"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C262" r:id="rId258"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C263" r:id="rId259"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C264" r:id="rId260"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C265" r:id="rId261"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C266" r:id="rId262"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C267" r:id="rId263"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C268" r:id="rId264"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C269" r:id="rId265"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C270" r:id="rId266"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C271" r:id="rId267"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C272" r:id="rId268"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C273" r:id="rId269"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C274" r:id="rId270"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C275" r:id="rId271"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C276" r:id="rId272"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C277" r:id="rId273"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C278" r:id="rId274"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C279" r:id="rId275"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C280" r:id="rId276"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C281" r:id="rId277"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C282" r:id="rId278"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C283" r:id="rId279"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C284" r:id="rId280"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C285" r:id="rId281"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C286" r:id="rId282"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C287" r:id="rId283"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C288" r:id="rId284"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C289" r:id="rId285"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C290" r:id="rId286"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C291" r:id="rId287"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C292" r:id="rId288"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C293" r:id="rId289"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C294" r:id="rId290"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C295" r:id="rId291"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C296" r:id="rId292"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C297" r:id="rId293"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C298" r:id="rId294"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C299" r:id="rId295"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C300" r:id="rId296"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C301" r:id="rId297"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C302" r:id="rId298"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C303" r:id="rId299"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C304" r:id="rId300"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C305" r:id="rId301"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C306" r:id="rId302"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C307" r:id="rId303"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C308" r:id="rId304"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C309" r:id="rId305"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C310" r:id="rId306"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C311" r:id="rId307"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C312" r:id="rId308"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C313" r:id="rId309"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C314" r:id="rId310"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C315" r:id="rId311"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C316" r:id="rId312"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C317" r:id="rId313"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C318" r:id="rId314"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C319" r:id="rId315"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C320" r:id="rId316"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C321" r:id="rId317"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C322" r:id="rId318"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C323" r:id="rId319"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C324" r:id="rId320"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C325" r:id="rId321"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C326" r:id="rId322"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C327" r:id="rId323"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C328" r:id="rId324"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C329" r:id="rId325"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C330" r:id="rId326"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C331" r:id="rId327"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C332" r:id="rId328"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C333" r:id="rId329"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C334" r:id="rId330"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C335" r:id="rId331"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C336" r:id="rId332"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C337" r:id="rId333"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C338" r:id="rId334"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C339" r:id="rId335"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C340" r:id="rId336"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C341" r:id="rId337"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C342" r:id="rId338"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C343" r:id="rId339"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C344" r:id="rId340"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C345" r:id="rId341"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C346" r:id="rId342"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C347" r:id="rId343"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C348" r:id="rId344"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C349" r:id="rId345"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C350" r:id="rId346"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C351" r:id="rId347"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C352" r:id="rId348"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C353" r:id="rId349"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C354" r:id="rId350"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C355" r:id="rId351"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C356" r:id="rId352"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C357" r:id="rId353"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C358" r:id="rId354"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C359" r:id="rId355"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C360" r:id="rId356"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C361" r:id="rId357"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C362" r:id="rId358"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C363" r:id="rId359"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C364" r:id="rId360"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C365" r:id="rId361"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C366" r:id="rId362"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C367" r:id="rId363"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C368" r:id="rId364"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C369" r:id="rId365"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C370" r:id="rId366"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C371" r:id="rId367"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C372" r:id="rId368"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C373" r:id="rId369"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C374" r:id="rId370"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C375" r:id="rId371"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C376" r:id="rId372"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C377" r:id="rId373"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C378" r:id="rId374"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C379" r:id="rId375"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C380" r:id="rId376"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C381" r:id="rId377"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C382" r:id="rId378"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C383" r:id="rId379"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C384" r:id="rId380"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C385" r:id="rId381"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C386" r:id="rId382"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C387" r:id="rId383"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C388" r:id="rId384"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C389" r:id="rId385"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C390" r:id="rId386"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C391" r:id="rId387"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C392" r:id="rId388"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C393" r:id="rId389"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C394" r:id="rId390"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C395" r:id="rId391"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C396" r:id="rId392"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C397" r:id="rId393"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C398" r:id="rId394"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C399" r:id="rId395"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C400" r:id="rId396"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C401" r:id="rId397"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C402" r:id="rId398"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C403" r:id="rId399"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C404" r:id="rId400"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C405" r:id="rId401"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C406" r:id="rId402"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C407" r:id="rId403"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C408" r:id="rId404"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C409" r:id="rId405"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C410" r:id="rId406"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C411" r:id="rId407"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C412" r:id="rId408"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C413" r:id="rId409"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C414" r:id="rId410"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C415" r:id="rId411"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C416" r:id="rId412"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C417" r:id="rId413"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C418" r:id="rId414"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C419" r:id="rId415"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C420" r:id="rId416"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C421" r:id="rId417"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C422" r:id="rId418"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C423" r:id="rId419"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C424" r:id="rId420"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C425" r:id="rId421"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C426" r:id="rId422"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C427" r:id="rId423"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C428" r:id="rId424"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C429" r:id="rId425"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C430" r:id="rId426"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C431" r:id="rId427"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C432" r:id="rId428"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C433" r:id="rId429"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C434" r:id="rId430"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C435" r:id="rId431"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C436" r:id="rId432"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C437" r:id="rId433"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C438" r:id="rId434"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C439" r:id="rId435"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C440" r:id="rId436"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C441" r:id="rId437"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C442" r:id="rId438"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C443" r:id="rId439"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C444" r:id="rId440"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C445" r:id="rId441"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C446" r:id="rId442"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C447" r:id="rId443"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C448" r:id="rId444"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C449" r:id="rId445"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C450" r:id="rId446"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C451" r:id="rId447"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C452" r:id="rId448"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C453" r:id="rId449"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C454" r:id="rId450"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C455" r:id="rId451"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C456" r:id="rId452"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C457" r:id="rId453"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C458" r:id="rId454"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C459" r:id="rId455"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C460" r:id="rId456"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C461" r:id="rId457"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C462" r:id="rId458"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C463" r:id="rId459"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C464" r:id="rId460"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C465" r:id="rId461"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C466" r:id="rId462"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C467" r:id="rId463"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C468" r:id="rId464"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C469" r:id="rId465"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C470" r:id="rId466"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C471" r:id="rId467"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C472" r:id="rId468"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C473" r:id="rId469"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C474" r:id="rId470"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C475" r:id="rId471"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C476" r:id="rId472"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C477" r:id="rId473"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C478" r:id="rId474"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C479" r:id="rId475"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C480" r:id="rId476"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C481" r:id="rId477"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C482" r:id="rId478"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C483" r:id="rId479"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C484" r:id="rId480"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C485" r:id="rId481"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C486" r:id="rId482"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C487" r:id="rId483"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C488" r:id="rId484"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C489" r:id="rId485"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C490" r:id="rId486"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C491" r:id="rId487"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C492" r:id="rId488"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C493" r:id="rId489"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C494" r:id="rId490"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C495" r:id="rId491"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C496" r:id="rId492"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C497" r:id="rId493"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C498" r:id="rId494"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C499" r:id="rId495"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C500" r:id="rId496"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C501" r:id="rId497"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C502" r:id="rId498"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C503" r:id="rId499"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C504" r:id="rId500"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C505" r:id="rId501"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C506" r:id="rId502"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C507" r:id="rId503"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C508" r:id="rId504"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C509" r:id="rId505"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C510" r:id="rId506"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C511" r:id="rId507"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C512" r:id="rId508"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C513" r:id="rId509"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C514" r:id="rId510"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C515" r:id="rId511"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C516" r:id="rId512"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C517" r:id="rId513"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C518" r:id="rId514"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C519" r:id="rId515"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C520" r:id="rId516"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C521" r:id="rId517"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C522" r:id="rId518"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C523" r:id="rId519"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C524" r:id="rId520"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C525" r:id="rId521"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C526" r:id="rId522"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C527" r:id="rId523"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C528" r:id="rId524"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C529" r:id="rId525"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C530" r:id="rId526"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C531" r:id="rId527"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C532" r:id="rId528"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C533" r:id="rId529"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C534" r:id="rId530"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C535" r:id="rId531"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C536" r:id="rId532"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C537" r:id="rId533"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C538" r:id="rId534"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C539" r:id="rId535"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C540" r:id="rId536"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C541" r:id="rId537"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C542" r:id="rId538"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C543" r:id="rId539"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C544" r:id="rId540"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C545" r:id="rId541"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C546" r:id="rId542"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C547" r:id="rId543"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C548" r:id="rId544"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C549" r:id="rId545"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C550" r:id="rId546"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C551" r:id="rId547"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C552" r:id="rId548"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C553" r:id="rId549"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C554" r:id="rId550"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C555" r:id="rId551"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C556" r:id="rId552"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C557" r:id="rId553"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C558" r:id="rId554"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C559" r:id="rId555"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C560" r:id="rId556"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C561" r:id="rId557"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C562" r:id="rId558"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C563" r:id="rId559"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C564" r:id="rId560"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C565" r:id="rId561"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C566" r:id="rId562"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C567" r:id="rId563"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C568" r:id="rId564"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C569" r:id="rId565"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C570" r:id="rId566"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C571" r:id="rId567"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C572" r:id="rId568"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C573" r:id="rId569"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C574" r:id="rId570"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C575" r:id="rId571"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C576" r:id="rId572"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C577" r:id="rId573"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C578" r:id="rId574"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C579" r:id="rId575"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C580" r:id="rId576"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C581" r:id="rId577"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C582" r:id="rId578"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C583" r:id="rId579"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C584" r:id="rId580"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C585" r:id="rId581"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C586" r:id="rId582"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C587" r:id="rId583"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C588" r:id="rId584"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C589" r:id="rId585"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C590" r:id="rId586"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C591" r:id="rId587"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C592" r:id="rId588"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C593" r:id="rId589"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C594" r:id="rId590"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C595" r:id="rId591"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C596" r:id="rId592"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C597" r:id="rId593"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C598" r:id="rId594"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C599" r:id="rId595"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C600" r:id="rId596"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C601" r:id="rId597"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C602" r:id="rId598"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C603" r:id="rId599"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C604" r:id="rId600"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C605" r:id="rId601"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C606" r:id="rId602"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C607" r:id="rId603"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C608" r:id="rId604"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C609" r:id="rId605"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C610" r:id="rId606"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C611" r:id="rId607"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C612" r:id="rId608"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C613" r:id="rId609"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C614" r:id="rId610"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C615" r:id="rId611"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C616" r:id="rId612"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C617" r:id="rId613"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C618" r:id="rId614"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C619" r:id="rId615"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C620" r:id="rId616"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C621" r:id="rId617"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C622" r:id="rId618"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C623" r:id="rId619"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C624" r:id="rId620"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C625" r:id="rId621"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C626" r:id="rId622"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C627" r:id="rId623"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C628" r:id="rId624"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C629" r:id="rId625"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C630" r:id="rId626"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C631" r:id="rId627"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C632" r:id="rId628"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C633" r:id="rId629"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C634" r:id="rId630"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C635" r:id="rId631"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C636" r:id="rId632"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C637" r:id="rId633"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C638" r:id="rId634"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C639" r:id="rId635"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C640" r:id="rId636"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C641" r:id="rId637"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C642" r:id="rId638"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C643" r:id="rId639"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C644" r:id="rId640"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C645" r:id="rId641"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C646" r:id="rId642"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C647" r:id="rId643"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C648" r:id="rId644"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C649" r:id="rId645"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C650" r:id="rId646"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C651" r:id="rId647"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C652" r:id="rId648"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C653" r:id="rId649"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C654" r:id="rId650"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C655" r:id="rId651"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C656" r:id="rId652"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C657" r:id="rId653"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C658" r:id="rId654"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C659" r:id="rId655"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C660" r:id="rId656"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C661" r:id="rId657"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C662" r:id="rId658"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C663" r:id="rId659"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C664" r:id="rId660"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C665" r:id="rId661"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C666" r:id="rId662"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C667" r:id="rId663"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C668" r:id="rId664"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C669" r:id="rId665"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C670" r:id="rId666"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C671" r:id="rId667"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C672" r:id="rId668"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C673" r:id="rId669"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C674" r:id="rId670"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C675" r:id="rId671"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C676" r:id="rId672"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C677" r:id="rId673"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C678" r:id="rId674"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C679" r:id="rId675"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C680" r:id="rId676"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C681" r:id="rId677"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C682" r:id="rId678"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C683" r:id="rId679"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C684" r:id="rId680"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C685" r:id="rId681"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C686" r:id="rId682"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C687" r:id="rId683"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C688" r:id="rId684"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C689" r:id="rId685"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C690" r:id="rId686"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C691" r:id="rId687"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C692" r:id="rId688"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C693" r:id="rId689"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C694" r:id="rId690"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C695" r:id="rId691"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C696" r:id="rId692"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C697" r:id="rId693"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C698" r:id="rId694"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C699" r:id="rId695"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C700" r:id="rId696"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C701" r:id="rId697"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C702" r:id="rId698"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C703" r:id="rId699"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C704" r:id="rId700"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C705" r:id="rId701"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C706" r:id="rId702"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C707" r:id="rId703"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C708" r:id="rId704"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C709" r:id="rId705"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C710" r:id="rId706"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C711" r:id="rId707"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C712" r:id="rId708"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C713" r:id="rId709"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C714" r:id="rId710"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C715" r:id="rId711"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C716" r:id="rId712"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C717" r:id="rId713"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C718" r:id="rId714"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C719" r:id="rId715"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C720" r:id="rId716"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C721" r:id="rId717"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C722" r:id="rId718"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C723" r:id="rId719"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C724" r:id="rId720"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C725" r:id="rId721"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C726" r:id="rId722"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C727" r:id="rId723"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C728" r:id="rId724"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C729" r:id="rId725"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C730" r:id="rId726"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C731" r:id="rId727"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C732" r:id="rId728"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C733" r:id="rId729"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C734" r:id="rId730"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C735" r:id="rId731"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C736" r:id="rId732"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C737" r:id="rId733"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C738" r:id="rId734"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C739" r:id="rId735"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C740" r:id="rId736"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C741" r:id="rId737"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C742" r:id="rId738"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C743" r:id="rId739"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C744" r:id="rId740"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C745" r:id="rId741"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C746" r:id="rId742"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C747" r:id="rId743"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C748" r:id="rId744"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C749" r:id="rId745"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C750" r:id="rId746"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C751" r:id="rId747"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C752" r:id="rId748"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C753" r:id="rId749"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C754" r:id="rId750"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C755" r:id="rId751"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C756" r:id="rId752"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C757" r:id="rId753"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C758" r:id="rId754"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C759" r:id="rId755"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C760" r:id="rId756"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C761" r:id="rId757"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C762" r:id="rId758"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C763" r:id="rId759"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C764" r:id="rId760"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C765" r:id="rId761"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C766" r:id="rId762"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C767" r:id="rId763"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C768" r:id="rId764"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C769" r:id="rId765"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C770" r:id="rId766"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C771" r:id="rId767"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C772" r:id="rId768"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C773" r:id="rId769"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C774" r:id="rId770"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C775" r:id="rId771"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C776" r:id="rId772"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C777" r:id="rId773"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C778" r:id="rId774"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C779" r:id="rId775"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C780" r:id="rId776"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C781" r:id="rId777"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C782" r:id="rId778"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C783" r:id="rId779"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C784" r:id="rId780"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C785" r:id="rId781"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C786" r:id="rId782"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C787" r:id="rId783"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C788" r:id="rId784"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C789" r:id="rId785"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C790" r:id="rId786"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C791" r:id="rId787"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C792" r:id="rId788"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C793" r:id="rId789"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C794" r:id="rId790"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C795" r:id="rId791"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C796" r:id="rId792"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C797" r:id="rId793"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C798" r:id="rId794"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C799" r:id="rId795"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C800" r:id="rId796"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C801" r:id="rId797"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C802" r:id="rId798"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C803" r:id="rId799"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C804" r:id="rId800"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C805" r:id="rId801"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C806" r:id="rId802"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C807" r:id="rId803"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C808" r:id="rId804"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C809" r:id="rId805"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C810" r:id="rId806"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C811" r:id="rId807"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C812" r:id="rId808"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C813" r:id="rId809"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C814" r:id="rId810"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C815" r:id="rId811"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C816" r:id="rId812"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C817" r:id="rId813"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C818" r:id="rId814"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C819" r:id="rId815"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C820" r:id="rId816"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C821" r:id="rId817"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C822" r:id="rId818"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C823" r:id="rId819"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C824" r:id="rId820"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C825" r:id="rId821"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C826" r:id="rId822"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C827" r:id="rId823"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C828" r:id="rId824"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C829" r:id="rId825"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C830" r:id="rId826"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C831" r:id="rId827"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C832" r:id="rId828"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C833" r:id="rId829"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C834" r:id="rId830"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C835" r:id="rId831"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C836" r:id="rId832"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C837" r:id="rId833"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C838" r:id="rId834"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C839" r:id="rId835"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C840" r:id="rId836"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C841" r:id="rId837"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C842" r:id="rId838"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C843" r:id="rId839"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C844" r:id="rId840"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C845" r:id="rId841"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C846" r:id="rId842"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C847" r:id="rId843"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C848" r:id="rId844"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C849" r:id="rId845"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C850" r:id="rId846"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C851" r:id="rId847"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C852" r:id="rId848"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C853" r:id="rId849"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C854" r:id="rId850"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C855" r:id="rId851"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C856" r:id="rId852"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C857" r:id="rId853"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C858" r:id="rId854"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C859" r:id="rId855"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C860" r:id="rId856"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C861" r:id="rId857"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C862" r:id="rId858"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C863" r:id="rId859"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C864" r:id="rId860"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C865" r:id="rId861"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C866" r:id="rId862"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C867" r:id="rId863"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C868" r:id="rId864"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C869" r:id="rId865"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C870" r:id="rId866"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C871" r:id="rId867"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C872" r:id="rId868"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C873" r:id="rId869"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C874" r:id="rId870"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C875" r:id="rId871"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C876" r:id="rId872"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C877" r:id="rId873"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C878" r:id="rId874"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C879" r:id="rId875"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C880" r:id="rId876"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C881" r:id="rId877"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C882" r:id="rId878"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C883" r:id="rId879"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C884" r:id="rId880"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C885" r:id="rId881"/>
+    <hyperlink xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ref="C886" r:id="rId882"/>
   </hyperlinks>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
-  <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId20"/>
+  <drawing xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId883"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>