--- v3 (2026-05-12)
+++ v4 (2026-06-26)
@@ -465,51 +465,51 @@
   <sheetData>
     <row r="1">
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>+74957888385</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>https://top-svet.ru</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>info@top-svet.ru</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>2026-05-12 14:30</t>
+          <t>2026-06-26 19:22</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Показаны только результаты, подходящие под установленные во время скачивания фильтры. Для скачивания прайс-листа на все товары категории - щёлкните на этот текст.</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
           <t>ОФИСНЫЕ СВЕТОДИОДНЫЕ СВЕТИЛЬНИКИ</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
           <t>Артикул</t>
         </is>
       </c>
       <c r="B7" s="5" t="inlineStr">
         <is>