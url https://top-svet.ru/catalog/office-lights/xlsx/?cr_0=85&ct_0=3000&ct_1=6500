--- v4 (2026-06-26)
+++ v5 (2026-08-12)
@@ -415,101 +415,101 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru" TargetMode="External" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@top-svet.ru" TargetMode="External" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/xlsx/" TargetMode="External" Id="rId3"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/dioteck-ds-g-56/" TargetMode="External" Id="rId4"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/dioteck-ds-g-64/" TargetMode="External" Id="rId5"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/dioteck-ds-g-72/" TargetMode="External" Id="rId6"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/dioteck-ds-g-80/" TargetMode="External" Id="rId7"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/dioteck-ds-n-64/" TargetMode="External" Id="rId8"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/dioteck-ds-n-72/" TargetMode="External" Id="rId9"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/dioteck-ds-n-80-bap/" TargetMode="External" Id="rId10"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/dioteck-ds-u-56/" TargetMode="External" Id="rId11"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/dioteck-ds-u-64/" TargetMode="External" Id="rId12"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/dioteck-ds-u-72/" TargetMode="External" Id="rId13"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/dioteck-ds-u-80-bap/" TargetMode="External" Id="rId14"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ds-n56-32-vt-ip-40/" TargetMode="External" Id="rId15"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ds-u56-32-vt-ip54/" TargetMode="External" Id="rId16"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ds-u64-36-vt-ip-54/" TargetMode="External" Id="rId17"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ds-u72-39-vt-ip54/" TargetMode="External" Id="rId18"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ds-u80-45-vt-ip54/" TargetMode="External" Id="rId19"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/" TargetMode="External" Id="rId20"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x5-100x10010-25-3000-4/" TargetMode="External" Id="rId21"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x5-100x10010-25-3000-2/" TargetMode="External" Id="rId22"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x5-100x10010-25-3000-3/" TargetMode="External" Id="rId23"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x5-100x10010-25-3000/" TargetMode="External" Id="rId24"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x5-100x10010-25-4000-4/" TargetMode="External" Id="rId25"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x5-100x10010-25-4000-2/" TargetMode="External" Id="rId26"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x5-100x10010-25-4000-3/" TargetMode="External" Id="rId27"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x5-100x10010-25-4000/" TargetMode="External" Id="rId28"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x5-100x10010-25-5000-4/" TargetMode="External" Id="rId29"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x5-100x10010-25-5000-2/" TargetMode="External" Id="rId30"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x5-100x10010-25-5000-3/" TargetMode="External" Id="rId31"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x5-100x10010-25-5000/" TargetMode="External" Id="rId32"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x5-100x10015-25-3000-4/" TargetMode="External" Id="rId33"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x5-100x10015-25-3000-2/" TargetMode="External" Id="rId34"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x5-100x10015-25-3000-3/" TargetMode="External" Id="rId35"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x5-100x10015-25-3000/" TargetMode="External" Id="rId36"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x5-100x10015-25-4000-4/" TargetMode="External" Id="rId37"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x5-100x10015-25-4000-2/" TargetMode="External" Id="rId38"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x5-100x10015-25-4000-3/" TargetMode="External" Id="rId39"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x5-100x10015-25-4000/" TargetMode="External" Id="rId40"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x5-100x10015-25-5000-4/" TargetMode="External" Id="rId41"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x5-100x10015-25-5000-2/" TargetMode="External" Id="rId42"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x5-100x10015-25-5000-3/" TargetMode="External" Id="rId43"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x5-100x10015-25-5000/" TargetMode="External" Id="rId44"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x5-dlya-yacheyki-75x75-10-25vt-3000k-mikroprizma/" TargetMode="External" Id="rId45"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x5-dlya-yacheyki-75x75-10-25vt-3000k-mikroprizma-chernyy/" TargetMode="External" Id="rId46"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x5-dlya-yacheyki-75x75-10-25vt-3000k-opal/" TargetMode="External" Id="rId47"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x5-dlya-yacheyki-75x75-10-25vt-3000k-opal-chernyy/" TargetMode="External" Id="rId48"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x5-dlya-yacheyki-75x75-10-25vt-4000k-mikroprizma/" TargetMode="External" Id="rId49"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x5-dlya-yacheyki-75x75-10-25vt-4000k-mikroprizma-chernyy/" TargetMode="External" Id="rId50"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x5-dlya-yacheyki-75x75-10-25vt-4000k-opal/" TargetMode="External" Id="rId51"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x5-dlya-yacheyki-75x75-10-25vt-4000k-opal-chernyy/" TargetMode="External" Id="rId52"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x5-dlya-yacheyki-75x75-10-25vt-5000k-mikroprizma/" TargetMode="External" Id="rId53"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x5-dlya-yacheyki-75x75-10-25vt-5000k-mikroprizma-chernyy/" TargetMode="External" Id="rId54"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x5-dlya-yacheyki-75x75-10-25vt-5000k-opal/" TargetMode="External" Id="rId55"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x5-dlya-yacheyki-75x75-10-25vt-5000k-opal-chernyy/" TargetMode="External" Id="rId56"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x6-100x10010-30-3000-4/" TargetMode="External" Id="rId57"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x6-100x10010-30-3000-2/" TargetMode="External" Id="rId58"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x6-100x10010-30-3000-3/" TargetMode="External" Id="rId59"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x6-100x10010-30-3000/" TargetMode="External" Id="rId60"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x6-100x10010-30-4000-4/" TargetMode="External" Id="rId61"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x6-100x10010-30-4000-2/" TargetMode="External" Id="rId62"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x6-100x10010-30-4000-3/" TargetMode="External" Id="rId63"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x6-100x10010-30-4000/" TargetMode="External" Id="rId64"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x6-100x10010-30-5000-4/" TargetMode="External" Id="rId65"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x6-100x10010-30-5000-2/" TargetMode="External" Id="rId66"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x6-100x10010-30-5000-3/" TargetMode="External" Id="rId67"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x6-100x10010-30-5000/" TargetMode="External" Id="rId68"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x6-100x10015-30-3000-4/" TargetMode="External" Id="rId69"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x6-100x10015-30-3000-2/" TargetMode="External" Id="rId70"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x6-100x10015-30-3000-3/" TargetMode="External" Id="rId71"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x6-100x10015-30-3000/" TargetMode="External" Id="rId72"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x6-100x10015-30-4000-4/" TargetMode="External" Id="rId73"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x6-100x10015-30-4000-2/" TargetMode="External" Id="rId74"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x6-100x10015-30-4000-3/" TargetMode="External" Id="rId75"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x6-100x10015-30-4000/" TargetMode="External" Id="rId76"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x6-100x10015-30-5000-4/" TargetMode="External" Id="rId77"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x6-100x10015-30-5000-2/" TargetMode="External" Id="rId78"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x6-100x10015-30-5000-3/" TargetMode="External" Id="rId79"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x6-100x10015-30-5000/" TargetMode="External" Id="rId80"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x6-dlya-yacheyki-75x75-10-30vt-3000k-mikroprizma/" TargetMode="External" Id="rId81"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x6-dlya-yacheyki-75x75-10-30vt-3000k-mikroprizma-chernyy/" TargetMode="External" Id="rId82"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x6-dlya-yacheyki-75x75-10-30vt-3000k-opal/" TargetMode="External" Id="rId83"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x6-dlya-yacheyki-75x75-10-30vt-3000k-opal-chernyy/" TargetMode="External" Id="rId84"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x6-dlya-yacheyki-75x75-10-30vt-4000k-mikroprizma/" TargetMode="External" Id="rId85"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x6-dlya-yacheyki-75x75-10-30vt-4000k-mikroprizma-chernyy/" TargetMode="External" Id="rId86"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x6-dlya-yacheyki-75x75-10-30vt-4000k-opal/" TargetMode="External" Id="rId87"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x6-dlya-yacheyki-75x75-10-30vt-4000k-opal-chernyy/" TargetMode="External" Id="rId88"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x6-dlya-yacheyki-75x75-10-30vt-5000k-mikroprizma/" TargetMode="External" Id="rId89"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x6-dlya-yacheyki-75x75-10-30vt-5000k-mikroprizma-chernyy/" TargetMode="External" Id="rId90"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x6-dlya-yacheyki-75x75-10-30vt-5000k-opal/" TargetMode="External" Id="rId91"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x6-dlya-yacheyki-75x75-10-30vt-5000k-opal-chernyy/" TargetMode="External" Id="rId92"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x7-100x10010-35-3000-4/" TargetMode="External" Id="rId93"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x7-100x10010-35-3000-2/" TargetMode="External" Id="rId94"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x7-100x10010-35-3000-3/" TargetMode="External" Id="rId95"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x7-100x10010-35-3000/" TargetMode="External" Id="rId96"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x7-100x10010-35-4000-4/" TargetMode="External" Id="rId97"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x7-100x10010-35-4000-2/" TargetMode="External" Id="rId98"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x7-100x10010-35-4000-3/" TargetMode="External" Id="rId99"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x7-100x10010-35-4000/" TargetMode="External" Id="rId100"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x7-100x10010-35-5000-4/" TargetMode="External" Id="rId101"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x7-100x10010-35-5000-2/" TargetMode="External" Id="rId102"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x7-100x10010-35-5000-3/" TargetMode="External" Id="rId103"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x7-100x10010-35-5000/" TargetMode="External" Id="rId104"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x7-100x10015-35-3000-4/" TargetMode="External" Id="rId105"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x7-100x10015-35-3000-2/" TargetMode="External" Id="rId106"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x7-100x10015-35-3000-3/" TargetMode="External" Id="rId107"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x7-100x10015-35-3000/" TargetMode="External" Id="rId108"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x7-100x10015-35-4000-4/" TargetMode="External" Id="rId109"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x7-100x10015-35-4000-2/" TargetMode="External" Id="rId110"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x7-100x10015-35-4000-3/" TargetMode="External" Id="rId111"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x7-100x10015-35-4000/" TargetMode="External" Id="rId112"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x7-100x10015-35-5000-4/" TargetMode="External" Id="rId113"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x7-100x10015-35-5000-2/" TargetMode="External" Id="rId114"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x7-100x10015-35-5000-3/" TargetMode="External" Id="rId115"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x7-100x10015-35-5000/" TargetMode="External" Id="rId116"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x7-dlya-yacheyki-75x75-10-35vt-3000k-mikroprizma/" TargetMode="External" Id="rId117"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x7-dlya-yacheyki-75x75-10-35vt-3000k-mikroprizma-chernyy/" TargetMode="External" Id="rId118"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x7-dlya-yacheyki-75x75-10-35vt-3000k-opal/" TargetMode="External" Id="rId119"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x7-dlya-yacheyki-75x75-10-35vt-3000k-opal-chernyy/" TargetMode="External" Id="rId120"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x7-dlya-yacheyki-75x75-10-35vt-4000k-mikroprizma/" TargetMode="External" Id="rId121"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x7-dlya-yacheyki-75x75-10-35vt-4000k-mikroprizma-chernyy/" TargetMode="External" Id="rId122"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x7-dlya-yacheyki-75x75-10-35vt-4000k-opal/" TargetMode="External" Id="rId123"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x7-dlya-yacheyki-75x75-10-35vt-4000k-opal-chernyy/" TargetMode="External" Id="rId124"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x7-dlya-yacheyki-75x75-10-35vt-5000k-mikroprizma/" TargetMode="External" Id="rId125"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x7-dlya-yacheyki-75x75-10-35vt-5000k-mikroprizma-chernyy/" TargetMode="External" Id="rId126"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x7-dlya-yacheyki-75x75-10-35vt-5000k-opal/" TargetMode="External" Id="rId127"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x7-dlya-yacheyki-75x75-10-35vt-5000k-opal-chernyy/" TargetMode="External" Id="rId128"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x8-100x10010-40-3000-4/" TargetMode="External" Id="rId129"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x8-100x10010-40-3000-2/" TargetMode="External" Id="rId130"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x8-100x10010-40-3000-3/" TargetMode="External" Id="rId131"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x8-100x10010-40-3000/" TargetMode="External" Id="rId132"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x8-100x10010-40-4000-4/" TargetMode="External" Id="rId133"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x8-100x10010-40-4000-2/" TargetMode="External" Id="rId134"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x8-100x10010-40-4000-3/" TargetMode="External" Id="rId135"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x8-100x10010-40-4000/" TargetMode="External" Id="rId136"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x8-100x10010-40-5000-4/" TargetMode="External" Id="rId137"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x8-100x10010-40-5000-2/" TargetMode="External" Id="rId138"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x8-100x10010-40-5000-3/" TargetMode="External" Id="rId139"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x8-100x10010-40-5000/" TargetMode="External" Id="rId140"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x8-100x10015-40-3000-4/" TargetMode="External" Id="rId141"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x8-100x10015-40-3000-2/" TargetMode="External" Id="rId142"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x8-100x10015-40-3000-3/" TargetMode="External" Id="rId143"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x8-100x10015-40-3000/" TargetMode="External" Id="rId144"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x8-100x10015-40-4000-4/" TargetMode="External" Id="rId145"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x8-100x10015-40-4000-2/" TargetMode="External" Id="rId146"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x8-100x10015-40-4000-3/" TargetMode="External" Id="rId147"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x8-100x10015-40-4000/" TargetMode="External" Id="rId148"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x8-100x10015-40-5000-4/" TargetMode="External" Id="rId149"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x8-100x10015-40-5000-2/" TargetMode="External" Id="rId150"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x8-100x10015-40-5000-3/" TargetMode="External" Id="rId151"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x8-100x10015-40-5000/" TargetMode="External" Id="rId152"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x8-dlya-yacheyki-75x75-10-40vt-3000k-mikroprizma/" TargetMode="External" Id="rId153"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x8-dlya-yacheyki-75x75-10-40vt-3000k-mikroprizma-chernyy/" TargetMode="External" Id="rId154"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x8-dlya-yacheyki-75x75-10-40vt-3000k-opal/" TargetMode="External" Id="rId155"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x8-dlya-yacheyki-75x75-10-40vt-3000k-opal-chernyy/" TargetMode="External" Id="rId156"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x8-dlya-yacheyki-75x75-10-40vt-4000k-mikroprizma/" TargetMode="External" Id="rId157"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x8-dlya-yacheyki-75x75-10-40vt-4000k-mikroprizma-chernyy/" TargetMode="External" Id="rId158"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x8-dlya-yacheyki-75x75-10-40vt-4000k-opal/" TargetMode="External" Id="rId159"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x8-dlya-yacheyki-75x75-10-40vt-4000k-opal-chernyy/" TargetMode="External" Id="rId160"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x8-dlya-yacheyki-75x75-10-40vt-5000k-mikroprizma/" TargetMode="External" Id="rId161"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x8-dlya-yacheyki-75x75-10-40vt-5000k-mikroprizma-chernyy/" TargetMode="External" Id="rId162"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x8-dlya-yacheyki-75x75-10-40vt-5000k-opal/" TargetMode="External" Id="rId163"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x8-dlya-yacheyki-75x75-10-40vt-5000k-opal-chernyy/" TargetMode="External" Id="rId164"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x10-dlya-yacheyki-50x50-10-70vt-3000k-mikroprizma/" TargetMode="External" Id="rId165"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x10-dlya-yacheyki-50x50-10-70vt-3000k-mikroprizma-chernyy/" TargetMode="External" Id="rId166"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x10-dlya-yacheyki-50x50-10-70vt-3000k-opal/" TargetMode="External" Id="rId167"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x10-dlya-yacheyki-50x50-10-70vt-3000k-opal-chernyy/" TargetMode="External" Id="rId168"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x10-dlya-yacheyki-50x50-10-70vt-4000k-mikroprizma/" TargetMode="External" Id="rId169"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x10-dlya-yacheyki-50x50-10-70vt-4000k-mikroprizma-chernyy/" TargetMode="External" Id="rId170"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x10-dlya-yacheyki-50x50-10-70vt-4000k-opal/" TargetMode="External" Id="rId171"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x10-dlya-yacheyki-50x50-10-70vt-4000k-opal-chernyy/" TargetMode="External" Id="rId172"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x10-dlya-yacheyki-50x50-10-70vt-5000k-mikroprizma/" TargetMode="External" Id="rId173"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x10-dlya-yacheyki-50x50-10-70vt-5000k-mikroprizma-chernyy/" TargetMode="External" Id="rId174"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x10-dlya-yacheyki-50x50-10-70vt-5000k-opal/" TargetMode="External" Id="rId175"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x10-dlya-yacheyki-50x50-10-70vt-5000k-opal-chernyy/" TargetMode="External" Id="rId176"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x10-75x7515-70-3000-4/" TargetMode="External" Id="rId177"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x10-75x7515-70-3000-2/" TargetMode="External" Id="rId178"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x10-75x7515-70-3000-3/" TargetMode="External" Id="rId179"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x10-75x7515-70-3000/" TargetMode="External" Id="rId180"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x10-75x7515-70-4000-4/" TargetMode="External" Id="rId181"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x10-75x7515-70-4000-2/" TargetMode="External" Id="rId182"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x10-75x7515-70-4000-3/" TargetMode="External" Id="rId183"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x10-75x7515-70-4000/" TargetMode="External" Id="rId184"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x10-75x7515-70-5000-4/" TargetMode="External" Id="rId185"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x10-75x7515-70-5000-2/" TargetMode="External" Id="rId186"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x10-75x7515-70-5000-3/" TargetMode="External" Id="rId187"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x10-75x7515-70-5000/" TargetMode="External" Id="rId188"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x11-dlya-yacheyki-50x50-10-77vt-3000k-mikroprizma/" TargetMode="External" Id="rId189"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x11-dlya-yacheyki-50x50-10-77vt-3000k-mikroprizma-chernyy/" TargetMode="External" Id="rId190"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x11-dlya-yacheyki-50x50-10-77vt-3000k-opal/" TargetMode="External" Id="rId191"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x11-dlya-yacheyki-50x50-10-77vt-3000k-opal-chernyy/" TargetMode="External" Id="rId192"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x11-dlya-yacheyki-50x50-10-77vt-4000k-mikroprizma/" TargetMode="External" Id="rId193"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x11-dlya-yacheyki-50x50-10-77vt-4000k-mikroprizma-chernyy/" TargetMode="External" Id="rId194"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x11-dlya-yacheyki-50x50-10-77vt-4000k-opal/" TargetMode="External" Id="rId195"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x11-dlya-yacheyki-50x50-10-77vt-4000k-opal-chernyy/" TargetMode="External" Id="rId196"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x11-dlya-yacheyki-50x50-10-77vt-5000k-mikroprizma/" TargetMode="External" Id="rId197"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x11-dlya-yacheyki-50x50-10-77vt-5000k-mikroprizma-chernyy/" TargetMode="External" Id="rId198"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x11-dlya-yacheyki-50x50-10-77vt-5000k-opal/" TargetMode="External" Id="rId199"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x11-dlya-yacheyki-50x50-10-77vt-5000k-opal-chernyy/" TargetMode="External" Id="rId200"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x11-75x7515-77-3000-4/" TargetMode="External" Id="rId201"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x11-75x7515-77-3000-2/" TargetMode="External" Id="rId202"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x11-75x7515-77-3000-3/" TargetMode="External" Id="rId203"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x11-75x7515-77-3000/" TargetMode="External" Id="rId204"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x11-75x7515-77-4000-4/" TargetMode="External" Id="rId205"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x11-75x7515-77-4000-2/" TargetMode="External" Id="rId206"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x11-75x7515-77-4000-3/" TargetMode="External" Id="rId207"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x11-75x7515-77-4000/" TargetMode="External" Id="rId208"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x11-75x7515-77-5000-4/" TargetMode="External" Id="rId209"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x11-75x7515-77-5000-2/" TargetMode="External" Id="rId210"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x11-75x7515-77-5000-3/" TargetMode="External" Id="rId211"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x11-75x7515-77-5000/" TargetMode="External" Id="rId212"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x12-dlya-yacheyki-50x50-10-84vt-3000k-mikroprizma/" TargetMode="External" Id="rId213"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x12-dlya-yacheyki-50x50-10-84vt-3000k-mikroprizma-chernyy/" TargetMode="External" Id="rId214"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x12-dlya-yacheyki-50x50-10-84vt-3000k-opal/" TargetMode="External" Id="rId215"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x12-dlya-yacheyki-50x50-10-84vt-3000k-opal-chernyy/" TargetMode="External" Id="rId216"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x12-dlya-yacheyki-50x50-10-84vt-4000k-mikroprizma/" TargetMode="External" Id="rId217"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x12-dlya-yacheyki-50x50-10-84vt-4000k-mikroprizma-chernyy/" TargetMode="External" Id="rId218"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x12-dlya-yacheyki-50x50-10-84vt-4000k-opal/" TargetMode="External" Id="rId219"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x12-dlya-yacheyki-50x50-10-84vt-4000k-opal-chernyy/" TargetMode="External" Id="rId220"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x12-dlya-yacheyki-50x50-10-84vt-5000k-mikroprizma/" TargetMode="External" Id="rId221"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x12-dlya-yacheyki-50x50-10-84vt-5000k-mikroprizma-chernyy/" TargetMode="External" Id="rId222"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x12-dlya-yacheyki-50x50-10-84vt-5000k-opal/" TargetMode="External" Id="rId223"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x12-dlya-yacheyki-50x50-10-84vt-5000k-opal-chernyy/" TargetMode="External" Id="rId224"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x12-75x7515-84-3000-4/" TargetMode="External" Id="rId225"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x12-75x7515-84-3000-2/" TargetMode="External" Id="rId226"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x12-75x7515-84-3000-3/" TargetMode="External" Id="rId227"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x12-75x7515-84-3000/" TargetMode="External" Id="rId228"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x12-75x7515-84-4000-4/" TargetMode="External" Id="rId229"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x12-75x7515-84-4000-2/" TargetMode="External" Id="rId230"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x12-75x7515-84-4000-3/" TargetMode="External" Id="rId231"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x12-75x7515-84-4000/" TargetMode="External" Id="rId232"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x12-75x7515-84-5000-4/" TargetMode="External" Id="rId233"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x12-75x7515-84-5000-2/" TargetMode="External" Id="rId234"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x12-75x7515-84-5000-3/" TargetMode="External" Id="rId235"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x12-75x7515-84-5000/" TargetMode="External" Id="rId236"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x13-dlya-yacheyki-50x50-10-91vt-3000k-mikroprizma/" TargetMode="External" Id="rId237"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x13-dlya-yacheyki-50x50-10-91vt-3000k-mikroprizma-chernyy/" TargetMode="External" Id="rId238"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x13-dlya-yacheyki-50x50-10-91vt-3000k-opal/" TargetMode="External" Id="rId239"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x13-dlya-yacheyki-50x50-10-91vt-3000k-opal-chernyy/" TargetMode="External" Id="rId240"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x13-dlya-yacheyki-50x50-10-91vt-4000k-mikroprizma/" TargetMode="External" Id="rId241"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x13-dlya-yacheyki-50x50-10-91vt-4000k-mikroprizma-chernyy/" TargetMode="External" Id="rId242"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x13-dlya-yacheyki-50x50-10-91vt-4000k-opal/" TargetMode="External" Id="rId243"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x13-dlya-yacheyki-50x50-10-91vt-4000k-opal-chernyy/" TargetMode="External" Id="rId244"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x13-dlya-yacheyki-50x50-10-91vt-5000k-mikroprizma/" TargetMode="External" Id="rId245"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x13-dlya-yacheyki-50x50-10-91vt-5000k-mikroprizma-chernyy/" TargetMode="External" Id="rId246"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x13-dlya-yacheyki-50x50-10-91vt-5000k-opal/" TargetMode="External" Id="rId247"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x13-dlya-yacheyki-50x50-10-91vt-5000k-opal-chernyy/" TargetMode="External" Id="rId248"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x13-75x7515-91-3000-4/" TargetMode="External" Id="rId249"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x13-75x7515-91-3000-2/" TargetMode="External" Id="rId250"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x13-75x7515-91-3000-3/" TargetMode="External" Id="rId251"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x13-75x7515-91-3000/" TargetMode="External" Id="rId252"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x13-75x7515-91-4000-4/" TargetMode="External" Id="rId253"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x13-75x7515-91-4000-2/" TargetMode="External" Id="rId254"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x13-75x7515-91-4000-3/" TargetMode="External" Id="rId255"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x13-75x7515-91-4000/" TargetMode="External" Id="rId256"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x13-75x7515-91-5000-4/" TargetMode="External" Id="rId257"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x13-75x7515-91-5000-2/" TargetMode="External" Id="rId258"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x13-75x7515-91-5000-3/" TargetMode="External" Id="rId259"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x13-75x7515-91-5000/" TargetMode="External" Id="rId260"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x14-dlya-yacheyki-50x50-10-98vt-3000k-mikroprizma/" TargetMode="External" Id="rId261"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x14-dlya-yacheyki-50x50-10-98vt-3000k-mikroprizma-chernyy/" TargetMode="External" Id="rId262"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x14-dlya-yacheyki-50x50-10-98vt-3000k-opal/" TargetMode="External" Id="rId263"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x14-dlya-yacheyki-50x50-10-98vt-3000k-opal-chernyy/" TargetMode="External" Id="rId264"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x14-dlya-yacheyki-50x50-10-98vt-4000k-mikroprizma/" TargetMode="External" Id="rId265"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x14-dlya-yacheyki-50x50-10-98vt-4000k-mikroprizma-chernyy/" TargetMode="External" Id="rId266"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x14-dlya-yacheyki-50x50-10-98vt-4000k-opal/" TargetMode="External" Id="rId267"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x14-dlya-yacheyki-50x50-10-98vt-4000k-opal-chernyy/" TargetMode="External" Id="rId268"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x14-dlya-yacheyki-50x50-10-98vt-5000k-mikroprizma/" TargetMode="External" Id="rId269"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x14-dlya-yacheyki-50x50-10-98vt-5000k-mikroprizma-chernyy/" TargetMode="External" Id="rId270"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x14-dlya-yacheyki-50x50-10-98vt-5000k-opal/" TargetMode="External" Id="rId271"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x14-dlya-yacheyki-50x50-10-98vt-5000k-opal-chernyy/" TargetMode="External" Id="rId272"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x14-75x7515-98-3000-4/" TargetMode="External" Id="rId273"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x14-75x7515-98-3000-2/" TargetMode="External" Id="rId274"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x14-75x7515-98-3000-3/" TargetMode="External" Id="rId275"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x14-75x7515-98-3000/" TargetMode="External" Id="rId276"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x14-75x7515-98-4000-4/" TargetMode="External" Id="rId277"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x14-75x7515-98-4000-2/" TargetMode="External" Id="rId278"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x14-75x7515-98-4000-3/" TargetMode="External" Id="rId279"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x14-75x7515-98-4000/" TargetMode="External" Id="rId280"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x14-75x7515-98-5000-4/" TargetMode="External" Id="rId281"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x14-75x7515-98-5000-2/" TargetMode="External" Id="rId282"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x14-75x7515-98-5000-3/" TargetMode="External" Id="rId283"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x14-75x7515-98-5000/" TargetMode="External" Id="rId284"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x1-100x10010-10-3000-4/" TargetMode="External" Id="rId285"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x1-100x10010-10-3000-2/" TargetMode="External" Id="rId286"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x1-100x10010-10-3000-3/" TargetMode="External" Id="rId287"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x1-100x10010-10-3000/" TargetMode="External" Id="rId288"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x1-100x10010-10-4000-5/" TargetMode="External" Id="rId289"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x1-100x10010-10-4000-4/" TargetMode="External" Id="rId290"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x1-100x10010-10-4000-2/" TargetMode="External" Id="rId291"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x1-100x10010-10-4000-3/" TargetMode="External" Id="rId292"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x1-100x10010-10-4000/" TargetMode="External" Id="rId293"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x1-100x10010-10-5000-4/" TargetMode="External" Id="rId294"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x1-100x10010-10-5000-2/" TargetMode="External" Id="rId295"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x1-100x10010-10-5000-3/" TargetMode="External" Id="rId296"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x1-100x10010-10-5000/" TargetMode="External" Id="rId297"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x1-100x10015-10-3000-4/" TargetMode="External" Id="rId298"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x1-100x10015-10-3000-2/" TargetMode="External" Id="rId299"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x1-100x10015-10-3000-3/" TargetMode="External" Id="rId300"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x1-100x10015-10-3000/" TargetMode="External" Id="rId301"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x1-100x10015-10-4000-3/" TargetMode="External" Id="rId302"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x1-100x10015-10-4000/" TargetMode="External" Id="rId303"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x1-100x10015-10-4000-2/" TargetMode="External" Id="rId304"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x1-100x10015-10-5000-3/" TargetMode="External" Id="rId305"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x1-100x10015-10-5000-2/" TargetMode="External" Id="rId306"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x1-100x10015-10-5000/" TargetMode="External" Id="rId307"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x1-100x10015-10-5000-4/" TargetMode="External" Id="rId308"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x1-dlya-yacheyki-75x75-10-10vt-3000k-mikroprizma/" TargetMode="External" Id="rId309"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x1-dlya-yacheyki-75x75-10-10vt-3000k-mikroprizma-chernyy/" TargetMode="External" Id="rId310"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x1-dlya-yacheyki-75x75-10-10vt-3000k-opal/" TargetMode="External" Id="rId311"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x1-dlya-yacheyki-75x75-10-10vt-3000k-opal-chernyy/" TargetMode="External" Id="rId312"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x1-dlya-yacheyki-75x75-10-10vt-4000k-mikroprizma/" TargetMode="External" Id="rId313"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x1-dlya-yacheyki-75x75-10-10vt-4000k-mikroprizma-chernyy/" TargetMode="External" Id="rId314"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x1-dlya-yacheyki-75x75-10-10vt-4000k-opal/" TargetMode="External" Id="rId315"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x1-dlya-yacheyki-75x75-10-10vt-4000k-opal-chernyy/" TargetMode="External" Id="rId316"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x1-dlya-yacheyki-75x75-10-10vt-5000k-mikroprizma/" TargetMode="External" Id="rId317"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x1-dlya-yacheyki-75x75-10-10vt-5000k-mikroprizma-chernyy/" TargetMode="External" Id="rId318"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x1-dlya-yacheyki-75x75-10-10vt-5000k-opal/" TargetMode="External" Id="rId319"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x1-dlya-yacheyki-75x75-10-10vt-5000k-opal-chernyy/" TargetMode="External" Id="rId320"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-100x10010-20-3000-4/" TargetMode="External" Id="rId321"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-100x10010-20-3000-2/" TargetMode="External" Id="rId322"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-100x10010-20-3000-3/" TargetMode="External" Id="rId323"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-100x10010-20-3000/" TargetMode="External" Id="rId324"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-100x10010-20-4000-4/" TargetMode="External" Id="rId325"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-100x10010-20-4000-2/" TargetMode="External" Id="rId326"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-100x10010-20-4000-3/" TargetMode="External" Id="rId327"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-100x10010-20-4000/" TargetMode="External" Id="rId328"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-100x10010-20-5000-4/" TargetMode="External" Id="rId329"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-100x10010-20-5000-2/" TargetMode="External" Id="rId330"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-100x10010-20-5000-3/" TargetMode="External" Id="rId331"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-100x10010-20-5000/" TargetMode="External" Id="rId332"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-100x10015-20-3000-4/" TargetMode="External" Id="rId333"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-100x10015-20-3000-2/" TargetMode="External" Id="rId334"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-100x10015-20-3000-3/" TargetMode="External" Id="rId335"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-100x10015-20-3000/" TargetMode="External" Id="rId336"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-100x10015-20-4000-4/" TargetMode="External" Id="rId337"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-100x10015-20-4000-2/" TargetMode="External" Id="rId338"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-100x10015-20-4000-3/" TargetMode="External" Id="rId339"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-100x10015-20-4000/" TargetMode="External" Id="rId340"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-100x10015-20-5000-4/" TargetMode="External" Id="rId341"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-100x10015-20-5000-2/" TargetMode="External" Id="rId342"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-100x10015-20-5000-3/" TargetMode="External" Id="rId343"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-100x10015-20-5000/" TargetMode="External" Id="rId344"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-200x20015-40-3000-4/" TargetMode="External" Id="rId345"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-200x20015-40-3000-2/" TargetMode="External" Id="rId346"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-200x20015-40-3000-3/" TargetMode="External" Id="rId347"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-200x20015-40-3000/" TargetMode="External" Id="rId348"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-200x20015-40-4000-4/" TargetMode="External" Id="rId349"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-200x20015-40-4000-2/" TargetMode="External" Id="rId350"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-200x20015-40-4000-3/" TargetMode="External" Id="rId351"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-200x20015-40-4000/" TargetMode="External" Id="rId352"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-200x20015-40-5000-4/" TargetMode="External" Id="rId353"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-200x20015-40-5000-2/" TargetMode="External" Id="rId354"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-200x20015-40-5000-3/" TargetMode="External" Id="rId355"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-200x20015-40-5000/" TargetMode="External" Id="rId356"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x2-dlya-yacheyki-50x50-10-14vt-3000k-mikroprizma/" TargetMode="External" Id="rId357"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x2-dlya-yacheyki-50x50-10-14vt-3000k-mikroprizma-chernyy/" TargetMode="External" Id="rId358"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x2-dlya-yacheyki-50x50-10-14vt-3000k-opal/" TargetMode="External" Id="rId359"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x2-dlya-yacheyki-50x50-10-14vt-4000k-mikroprizma/" TargetMode="External" Id="rId360"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x2-dlya-yacheyki-50x50-10-14vt-4000k-mikroprizma-chernyy/" TargetMode="External" Id="rId361"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x2-dlya-yacheyki-50x50-10-14vt-4000k-opal/" TargetMode="External" Id="rId362"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x2-dlya-yacheyki-50x50-10-14vt-4000k-opal-chernyy/" TargetMode="External" Id="rId363"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x2-dlya-yacheyki-50x50-10-14vt-5000k-mikroprizma/" TargetMode="External" Id="rId364"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x2-dlya-yacheyki-50x50-10-14vt-5000k-mikroprizma-chernyy/" TargetMode="External" Id="rId365"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x2-dlya-yacheyki-50x50-10-14vt-5000k-opal/" TargetMode="External" Id="rId366"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x2-dlya-yacheyki-50x50-10-14vt-5000k-opal-chernyy/" TargetMode="External" Id="rId367"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x2-dlya-yacheyki-75x75-10-20vt-3000k-mikroprizma/" TargetMode="External" Id="rId368"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x2-dlya-yacheyki-75x75-10-20vt-3000k-mikroprizma-chernyy/" TargetMode="External" Id="rId369"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x2-dlya-yacheyki-75x75-10-20vt-3000k-opal/" TargetMode="External" Id="rId370"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x2-dlya-yacheyki-75x75-10-20vt-3000k-opal-chernyy/" TargetMode="External" Id="rId371"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x2-dlya-yacheyki-75x75-10-20vt-4000k-mikroprizma/" TargetMode="External" Id="rId372"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x2-dlya-yacheyki-75x75-10-20vt-4000k-mikroprizma-chernyy/" TargetMode="External" Id="rId373"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x2-dlya-yacheyki-75x75-10-20vt-4000k-opal/" TargetMode="External" Id="rId374"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x2-dlya-yacheyki-75x75-10-20vt-4000k-opal-chernyy/" TargetMode="External" Id="rId375"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x2-dlya-yacheyki-75x75-10-20vt-5000k-mikroprizma/" TargetMode="External" Id="rId376"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x2-dlya-yacheyki-75x75-10-20vt-5000k-mikroprizma-chernyy/" TargetMode="External" Id="rId377"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x2-dlya-yacheyki-75x75-10-20vt-5000k-opal/" TargetMode="External" Id="rId378"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x2-dlya-yacheyki-75x75-10-20vt-5000k-opal-chernyy/" TargetMode="External" Id="rId379"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-75x7515-14-3000-2/" TargetMode="External" Id="rId380"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x2-dlya-yacheyki-75x75-15-14vt-3000k-mikroprizma-chernyy/" TargetMode="External" Id="rId381"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-75x7515-14-3000/" TargetMode="External" Id="rId382"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x2-dlya-yacheyki-75x75-15-14vt-3000k-opal-chernyy/" TargetMode="External" Id="rId383"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-75x7515-14-4000-2/" TargetMode="External" Id="rId384"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x2-dlya-yacheyki-75x75-15-14vt-4000k-mikroprizma-chernyy/" TargetMode="External" Id="rId385"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-75x7515-14-4000/" TargetMode="External" Id="rId386"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x2-dlya-yacheyki-75x75-15-14vt-4000k-opal-chernyy/" TargetMode="External" Id="rId387"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-75x7515-14-5000-2/" TargetMode="External" Id="rId388"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x2-dlya-yacheyki-75x75-15-14vt-5000k-mikroprizma-chernyy/" TargetMode="External" Id="rId389"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-75x7515-14-5000/" TargetMode="External" Id="rId390"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x2-dlya-yacheyki-75x75-15-14vt-5000k-opal-chernyy/" TargetMode="External" Id="rId391"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-100x10010-30-3000-4/" TargetMode="External" Id="rId392"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-100x10010-30-3000-2/" TargetMode="External" Id="rId393"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-100x10010-30-3000-3/" TargetMode="External" Id="rId394"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-100x10010-30-3000/" TargetMode="External" Id="rId395"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-100x10010-30-4000-4/" TargetMode="External" Id="rId396"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-100x10010-30-4000-2/" TargetMode="External" Id="rId397"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-100x10010-30-4000-3/" TargetMode="External" Id="rId398"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-100x10010-30-4000/" TargetMode="External" Id="rId399"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-100x10010-30-5000-4/" TargetMode="External" Id="rId400"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-100x10010-30-5000-2/" TargetMode="External" Id="rId401"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-100x10010-30-5000-3/" TargetMode="External" Id="rId402"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-100x10010-30-5000/" TargetMode="External" Id="rId403"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-100x10015-30-3000-4/" TargetMode="External" Id="rId404"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-100x10015-30-3000-2/" TargetMode="External" Id="rId405"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-100x10015-30-3000-3/" TargetMode="External" Id="rId406"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-100x10015-30-3000/" TargetMode="External" Id="rId407"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-100x10015-30-4000-4/" TargetMode="External" Id="rId408"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-100x10015-30-4000-2/" TargetMode="External" Id="rId409"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-100x10015-30-4000-3/" TargetMode="External" Id="rId410"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-100x10015-30-4000/" TargetMode="External" Id="rId411"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-100x10015-30-5000-4/" TargetMode="External" Id="rId412"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-100x10015-30-5000-2/" TargetMode="External" Id="rId413"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-100x10015-30-5000-3/" TargetMode="External" Id="rId414"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-100x10015-30-5000/" TargetMode="External" Id="rId415"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-200x20015-60-3000-4/" TargetMode="External" Id="rId416"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-200x20015-60-3000-2/" TargetMode="External" Id="rId417"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-200x20015-60-3000-3/" TargetMode="External" Id="rId418"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-200x20015-60-3000/" TargetMode="External" Id="rId419"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-200x20015-60-4000-4/" TargetMode="External" Id="rId420"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-200x20015-60-4000-2/" TargetMode="External" Id="rId421"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-200x20015-60-4000-3/" TargetMode="External" Id="rId422"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-200x20015-60-4000/" TargetMode="External" Id="rId423"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-200x20015-60-5000-4/" TargetMode="External" Id="rId424"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-200x20015-60-5000-2/" TargetMode="External" Id="rId425"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-200x20015-60-5000-3/" TargetMode="External" Id="rId426"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-200x20015-60-5000/" TargetMode="External" Id="rId427"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x3-dlya-yacheyki-50x50-10-21vt-3000k-mikroprizma/" TargetMode="External" Id="rId428"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x3-dlya-yacheyki-50x50-10-21vt-3000k-mikroprizma-chernyy/" TargetMode="External" Id="rId429"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x3-dlya-yacheyki-50x50-10-21vt-3000k-opal/" TargetMode="External" Id="rId430"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x3-dlya-yacheyki-50x50-10-21vt-3000k-opal-chernyy/" TargetMode="External" Id="rId431"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x3-dlya-yacheyki-50x50-10-21vt-4000k-mikroprizma/" TargetMode="External" Id="rId432"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x3-dlya-yacheyki-50x50-10-21vt-4000k-mikroprizma-chernyy/" TargetMode="External" Id="rId433"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x3-dlya-yacheyki-50x50-10-21vt-4000k-opal/" TargetMode="External" Id="rId434"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x3-dlya-yacheyki-50x50-10-21vt-4000k-opal-chernyy/" TargetMode="External" Id="rId435"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x3-dlya-yacheyki-50x50-10-21vt-5000k-mikroprizma/" TargetMode="External" Id="rId436"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x3-dlya-yacheyki-50x50-10-21vt-5000k-mikroprizma-chernyy/" TargetMode="External" Id="rId437"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x3-dlya-yacheyki-50x50-10-21vt-5000k-opal/" TargetMode="External" Id="rId438"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x3-dlya-yacheyki-50x50-10-21vt-5000k-opal-chernyy/" TargetMode="External" Id="rId439"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x3-dlya-yacheyki-75x75-10-30vt-3000k-mikroprizma/" TargetMode="External" Id="rId440"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x3-dlya-yacheyki-75x75-10-30vt-3000k-mikroprizma-chernyy/" TargetMode="External" Id="rId441"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x3-dlya-yacheyki-75x75-10-30vt-3000k-opal/" TargetMode="External" Id="rId442"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x3-dlya-yacheyki-75x75-10-30vt-3000k-opal-chernyy/" TargetMode="External" Id="rId443"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x3-dlya-yacheyki-75x75-10-30vt-4000k-mikroprizma/" TargetMode="External" Id="rId444"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x3-dlya-yacheyki-75x75-10-30vt-4000k-mikroprizma-chernyy/" TargetMode="External" Id="rId445"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x3-dlya-yacheyki-75x75-10-30vt-4000k-opal/" TargetMode="External" Id="rId446"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x3-dlya-yacheyki-75x75-10-30vt-4000k-opal-chernyy/" TargetMode="External" Id="rId447"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x3-dlya-yacheyki-75x75-10-30vt-5000k-mikroprizma/" TargetMode="External" Id="rId448"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x3-dlya-yacheyki-75x75-10-30vt-5000k-mikroprizma-chernyy/" TargetMode="External" Id="rId449"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x3-dlya-yacheyki-75x75-10-30vt-5000k-opal/" TargetMode="External" Id="rId450"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x3-dlya-yacheyki-75x75-10-30vt-5000k-opal-chernyy/" TargetMode="External" Id="rId451"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-75x7515-21-3000-2/" TargetMode="External" Id="rId452"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x3-dlya-yacheyki-75x75-15-21vt-3000k-mikroprizma-chernyy/" TargetMode="External" Id="rId453"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-75x7515-21-3000/" TargetMode="External" Id="rId454"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x3-dlya-yacheyki-75x75-15-21vt-3000k-opal-chernyy/" TargetMode="External" Id="rId455"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-75x7515-21-4000-2/" TargetMode="External" Id="rId456"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x3-dlya-yacheyki-75x75-15-21vt-4000k-mikroprizma-chernyy/" TargetMode="External" Id="rId457"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-75x7515-21-4000/" TargetMode="External" Id="rId458"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x3-dlya-yacheyki-75x75-15-21vt-4000k-opal-chernyy/" TargetMode="External" Id="rId459"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-75x7515-21-5000-2/" TargetMode="External" Id="rId460"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x3-dlya-yacheyki-75x75-15-21vt-5000k-mikroprizma-chernyy/" TargetMode="External" Id="rId461"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-75x7515-21-5000/" TargetMode="External" Id="rId462"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x3-dlya-yacheyki-75x75-15-21vt-5000k-opal-chernyy/" TargetMode="External" Id="rId463"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-100x10010-40-3000-4/" TargetMode="External" Id="rId464"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-100x10010-40-3000-2/" TargetMode="External" Id="rId465"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-100x10010-40-3000-3/" TargetMode="External" Id="rId466"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-100x10010-40-3000/" TargetMode="External" Id="rId467"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-100x10010-40-4000-4/" TargetMode="External" Id="rId468"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-100x10010-40-4000-2/" TargetMode="External" Id="rId469"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-100x10010-40-4000-3/" TargetMode="External" Id="rId470"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-100x10010-40-4000/" TargetMode="External" Id="rId471"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-100x10010-40-5000-4/" TargetMode="External" Id="rId472"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-100x10010-40-5000-2/" TargetMode="External" Id="rId473"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-100x10010-40-5000-3/" TargetMode="External" Id="rId474"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-100x10010-40-5000/" TargetMode="External" Id="rId475"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-100x10015-40-3000-4/" TargetMode="External" Id="rId476"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-100x10015-40-3000-2/" TargetMode="External" Id="rId477"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-100x10015-40-3000-3/" TargetMode="External" Id="rId478"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-100x10015-40-3000/" TargetMode="External" Id="rId479"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-100x10015-40-4000-4/" TargetMode="External" Id="rId480"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-100x10015-40-4000-2/" TargetMode="External" Id="rId481"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-100x10015-40-4000-3/" TargetMode="External" Id="rId482"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-100x10015-40-4000/" TargetMode="External" Id="rId483"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-100x10015-40-5000-4/" TargetMode="External" Id="rId484"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-100x10015-40-5000-2/" TargetMode="External" Id="rId485"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-100x10015-40-5000-3/" TargetMode="External" Id="rId486"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-100x10015-40-5000/" TargetMode="External" Id="rId487"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-200x20015-80-3000-4/" TargetMode="External" Id="rId488"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-200x20015-80-3000-2/" TargetMode="External" Id="rId489"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-200x20015-80-3000-3/" TargetMode="External" Id="rId490"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-200x20015-80-3000/" TargetMode="External" Id="rId491"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-200x20015-80-4000-4/" TargetMode="External" Id="rId492"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-200x20015-80-4000-2/" TargetMode="External" Id="rId493"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-200x20015-80-4000-3/" TargetMode="External" Id="rId494"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-200x20015-80-4000/" TargetMode="External" Id="rId495"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-200x20015-80-5000-4/" TargetMode="External" Id="rId496"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-200x20015-80-5000-2/" TargetMode="External" Id="rId497"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-200x20015-80-5000-3/" TargetMode="External" Id="rId498"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-200x20015-80-5000/" TargetMode="External" Id="rId499"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x4-dlya-yacheyki-50x50-10-28vt-3000k-mikroprizma/" TargetMode="External" Id="rId500"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x4-dlya-yacheyki-50x50-10-28vt-3000k-mikroprizma-chernyy/" TargetMode="External" Id="rId501"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x4-dlya-yacheyki-50x50-10-28vt-3000k-opal/" TargetMode="External" Id="rId502"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x4-dlya-yacheyki-50x50-10-28vt-3000k-opal-chernyy/" TargetMode="External" Id="rId503"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x4-dlya-yacheyki-50x50-10-28vt-4000k-mikroprizma/" TargetMode="External" Id="rId504"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x4-dlya-yacheyki-50x50-10-28vt-4000k-mikroprizma-chernyy/" TargetMode="External" Id="rId505"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x4-dlya-yacheyki-50x50-10-28vt-4000k-opal/" TargetMode="External" Id="rId506"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x4-dlya-yacheyki-50x50-10-28vt-5000k-mikroprizma/" TargetMode="External" Id="rId507"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x4-dlya-yacheyki-50x50-10-28vt-5000k-mikroprizma-chernyy/" TargetMode="External" Id="rId508"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x4-dlya-yacheyki-50x50-10-28vt-5000k-opal/" TargetMode="External" Id="rId509"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x4-dlya-yacheyki-50x50-10-28vt-5000k-opal-chernyy/" TargetMode="External" Id="rId510"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x4-dlya-yacheyki-75x75-10-40vt-3000k-mikroprizma/" TargetMode="External" Id="rId511"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x4-dlya-yacheyki-75x75-10-40vt-3000k-mikroprizma-chernyy/" TargetMode="External" Id="rId512"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x4-dlya-yacheyki-75x75-10-40vt-3000k-opal/" TargetMode="External" Id="rId513"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x4-dlya-yacheyki-75x75-10-40vt-3000k-opal-chernyy/" TargetMode="External" Id="rId514"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x4-dlya-yacheyki-75x75-10-40vt-4000k-mikroprizma/" TargetMode="External" Id="rId515"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x4-dlya-yacheyki-75x75-10-40vt-4000k-mikroprizma-chernyy/" TargetMode="External" Id="rId516"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x4-dlya-yacheyki-75x75-10-40vt-4000k-opal/" TargetMode="External" Id="rId517"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x4-dlya-yacheyki-75x75-10-40vt-4000k-opal-chernyy/" TargetMode="External" Id="rId518"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x4-dlya-yacheyki-75x75-10-40vt-5000k-mikroprizma/" TargetMode="External" Id="rId519"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x4-dlya-yacheyki-75x75-10-40vt-5000k-mikroprizma-chernyy/" TargetMode="External" Id="rId520"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x4-dlya-yacheyki-75x75-10-40vt-5000k-opal/" TargetMode="External" Id="rId521"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x4-dlya-yacheyki-75x75-10-40vt-5000k-opal-chernyy/" TargetMode="External" Id="rId522"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-75x7515-28-3000-2/" TargetMode="External" Id="rId523"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x4-dlya-yacheyki-75x75-15-28vt-3000k-mikroprizma-chernyy/" TargetMode="External" Id="rId524"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-75x7515-28-3000/" TargetMode="External" Id="rId525"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x4-dlya-yacheyki-75x75-15-28vt-3000k-opal-chernyy/" TargetMode="External" Id="rId526"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-75x7515-28-4000-2/" TargetMode="External" Id="rId527"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x4-dlya-yacheyki-75x75-15-28vt-4000k-mikroprizma-chernyy/" TargetMode="External" Id="rId528"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-75x7515-28-4000/" TargetMode="External" Id="rId529"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x4-dlya-yacheyki-75x75-15-28vt-4000k-opal-chernyy/" TargetMode="External" Id="rId530"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-75x7515-28-5000-2/" TargetMode="External" Id="rId531"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x4-dlya-yacheyki-75x75-15-28vt-5000k-mikroprizma-chernyy/" TargetMode="External" Id="rId532"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-75x7515-28-5000/" TargetMode="External" Id="rId533"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x4-dlya-yacheyki-75x75-15-28vt-5000k-opal-chernyy/" TargetMode="External" Id="rId534"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-100x10010-50-3000-4/" TargetMode="External" Id="rId535"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-100x10010-50-3000-2/" TargetMode="External" Id="rId536"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-100x10010-50-3000-3/" TargetMode="External" Id="rId537"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-100x10010-50-3000/" TargetMode="External" Id="rId538"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-100x10010-50-4000-4/" TargetMode="External" Id="rId539"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-100x10010-50-4000-2/" TargetMode="External" Id="rId540"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-100x10010-50-4000-3/" TargetMode="External" Id="rId541"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-100x10010-50-4000/" TargetMode="External" Id="rId542"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-100x10010-50-5000-4/" TargetMode="External" Id="rId543"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-100x10010-50-5000-2/" TargetMode="External" Id="rId544"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-100x10010-50-5000-3/" TargetMode="External" Id="rId545"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-100x10010-50-5000/" TargetMode="External" Id="rId546"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-100x10015-50-3000-4/" TargetMode="External" Id="rId547"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-100x10015-50-3000-2/" TargetMode="External" Id="rId548"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-100x10015-50-3000-3/" TargetMode="External" Id="rId549"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-100x10015-50-3000/" TargetMode="External" Id="rId550"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-100x10015-50-4000-4/" TargetMode="External" Id="rId551"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-100x10015-50-4000-2/" TargetMode="External" Id="rId552"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-100x10015-50-4000-3/" TargetMode="External" Id="rId553"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-100x10015-50-4000/" TargetMode="External" Id="rId554"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-100x10015-50-5000-4/" TargetMode="External" Id="rId555"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-100x10015-50-5000-2/" TargetMode="External" Id="rId556"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-100x10015-50-5000-3/" TargetMode="External" Id="rId557"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-100x10015-50-5000/" TargetMode="External" Id="rId558"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-200x20015-100-3000-4/" TargetMode="External" Id="rId559"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-200x20015-100-3000-2/" TargetMode="External" Id="rId560"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-200x20015-100-3000-3/" TargetMode="External" Id="rId561"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-200x20015-100-3000/" TargetMode="External" Id="rId562"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-200x20015-100-4000-4/" TargetMode="External" Id="rId563"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-200x20015-100-4000-2/" TargetMode="External" Id="rId564"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-200x20015-100-4000-3/" TargetMode="External" Id="rId565"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-200x20015-100-4000/" TargetMode="External" Id="rId566"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-200x20015-100-5000-4/" TargetMode="External" Id="rId567"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-200x20015-100-5000-2/" TargetMode="External" Id="rId568"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-200x20015-100-5000-3/" TargetMode="External" Id="rId569"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-200x20015-100-5000/" TargetMode="External" Id="rId570"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x5-dlya-yacheyki-50x50-10-35vt-3000k-mikroprizma/" TargetMode="External" Id="rId571"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x5-dlya-yacheyki-50x50-10-35vt-3000k-mikroprizma-chernyy/" TargetMode="External" Id="rId572"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x5-dlya-yacheyki-50x50-10-35vt-3000k-opal/" TargetMode="External" Id="rId573"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x5-dlya-yacheyki-50x50-10-35vt-3000k-opal-chernyy/" TargetMode="External" Id="rId574"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x5-dlya-yacheyki-50x50-10-35vt-4000k-mikroprizma/" TargetMode="External" Id="rId575"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x5-dlya-yacheyki-50x50-10-35vt-4000k-mikroprizma-chernyy/" TargetMode="External" Id="rId576"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x5-dlya-yacheyki-50x50-10-35vt-4000k-opal/" TargetMode="External" Id="rId577"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x5-dlya-yacheyki-50x50-10-35vt-4000k-opal-chernyy/" TargetMode="External" Id="rId578"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x5-dlya-yacheyki-50x50-10-35vt-5000k-mikroprizma/" TargetMode="External" Id="rId579"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x5-dlya-yacheyki-50x50-10-35vt-5000k-mikroprizma-chernyy/" TargetMode="External" Id="rId580"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x5-dlya-yacheyki-50x50-10-35vt-5000k-opal/" TargetMode="External" Id="rId581"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x5-dlya-yacheyki-50x50-10-35vt-5000k-opal-chernyy/" TargetMode="External" Id="rId582"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x5-dlya-yacheyki-75x75-10-50vt-3000k-mikroprizma/" TargetMode="External" Id="rId583"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x5-dlya-yacheyki-75x75-10-50vt-3000k-mikroprizma-chernyy/" TargetMode="External" Id="rId584"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x5-dlya-yacheyki-75x75-10-50vt-3000k-opal/" TargetMode="External" Id="rId585"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x5-dlya-yacheyki-75x75-10-50vt-3000k-opal-chernyy/" TargetMode="External" Id="rId586"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x5-dlya-yacheyki-75x75-10-50vt-4000k-mikroprizma/" TargetMode="External" Id="rId587"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x5-dlya-yacheyki-75x75-10-50vt-4000k-mikroprizma-chernyy/" TargetMode="External" Id="rId588"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x5-dlya-yacheyki-75x75-10-50vt-4000k-opal/" TargetMode="External" Id="rId589"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x5-dlya-yacheyki-75x75-10-50vt-4000k-opal-chernyy/" TargetMode="External" Id="rId590"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x5-dlya-yacheyki-75x75-10-50vt-5000k-mikroprizma/" TargetMode="External" Id="rId591"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x5-dlya-yacheyki-75x75-10-50vt-5000k-mikroprizma-chernyy/" TargetMode="External" Id="rId592"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x5-dlya-yacheyki-75x75-10-50vt-5000k-opal/" TargetMode="External" Id="rId593"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x5-dlya-yacheyki-75x75-10-50vt-5000k-opal-chernyy/" TargetMode="External" Id="rId594"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-75x7515-35-3000-3/" TargetMode="External" Id="rId595"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-75x7515-35-3000/" TargetMode="External" Id="rId596"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-75x7515-35-3000-2/" TargetMode="External" Id="rId597"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x5-dlya-yacheyki-75x75-15-35vt-3000k-opal-chernyy/" TargetMode="External" Id="rId598"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-75x7515-35-4000-4/" TargetMode="External" Id="rId599"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-75x7515-35-4000-2/" TargetMode="External" Id="rId600"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-75x7515-35-4000-3/" TargetMode="External" Id="rId601"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-75x7515-35-4000/" TargetMode="External" Id="rId602"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-75x7515-35-5000-4/" TargetMode="External" Id="rId603"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-75x7515-35-5000-2/" TargetMode="External" Id="rId604"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-75x7515-35-5000-3/" TargetMode="External" Id="rId605"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-75x7515-35-5000/" TargetMode="External" Id="rId606"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-100x10010-60-3000-4/" TargetMode="External" Id="rId607"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-100x10010-60-3000-2/" TargetMode="External" Id="rId608"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-100x10010-60-3000-3/" TargetMode="External" Id="rId609"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-100x10010-60-3000/" TargetMode="External" Id="rId610"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-100x10010-60-4000-4/" TargetMode="External" Id="rId611"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-100x10010-60-4000-2/" TargetMode="External" Id="rId612"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-100x10010-60-4000-3/" TargetMode="External" Id="rId613"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-100x10010-60-4000/" TargetMode="External" Id="rId614"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-100x10010-60-5000-4/" TargetMode="External" Id="rId615"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-100x10010-60-5000-2/" TargetMode="External" Id="rId616"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-100x10010-60-5000-3/" TargetMode="External" Id="rId617"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-100x10010-60-5000/" TargetMode="External" Id="rId618"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-100x10015-60-3000-4/" TargetMode="External" Id="rId619"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-100x10015-60-3000-2/" TargetMode="External" Id="rId620"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-100x10015-60-3000-3/" TargetMode="External" Id="rId621"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-100x10015-60-3000/" TargetMode="External" Id="rId622"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-100x10015-60-4000-4/" TargetMode="External" Id="rId623"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-100x10015-60-4000-2/" TargetMode="External" Id="rId624"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-100x10015-60-4000-3/" TargetMode="External" Id="rId625"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-100x10015-60-4000/" TargetMode="External" Id="rId626"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-100x10015-60-5000-4/" TargetMode="External" Id="rId627"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-100x10015-60-5000-2/" TargetMode="External" Id="rId628"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-100x10015-60-5000-3/" TargetMode="External" Id="rId629"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-100x10015-60-5000/" TargetMode="External" Id="rId630"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x6-dlya-yacheyki-50x50-10-42vt-3000k-mikroprizma/" TargetMode="External" Id="rId631"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x6-dlya-yacheyki-50x50-10-42vt-3000k-mikroprizma-chernyy/" TargetMode="External" Id="rId632"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x6-dlya-yacheyki-50x50-10-42vt-3000k-opal/" TargetMode="External" Id="rId633"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x6-dlya-yacheyki-50x50-10-42vt-3000k-opal-chernyy/" TargetMode="External" Id="rId634"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x6-dlya-yacheyki-50x50-10-42vt-4000k-mikroprizma/" TargetMode="External" Id="rId635"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x6-dlya-yacheyki-50x50-10-42vt-4000k-mikroprizma-chernyy/" TargetMode="External" Id="rId636"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x6-dlya-yacheyki-50x50-10-42vt-4000k-opal/" TargetMode="External" Id="rId637"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x6-dlya-yacheyki-50x50-10-42vt-4000k-opal-chernyy/" TargetMode="External" Id="rId638"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x6-dlya-yacheyki-50x50-10-42vt-5000k-mikroprizma/" TargetMode="External" Id="rId639"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x6-dlya-yacheyki-50x50-10-42vt-5000k-mikroprizma-chernyy/" TargetMode="External" Id="rId640"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x6-dlya-yacheyki-50x50-10-42vt-5000k-opal/" TargetMode="External" Id="rId641"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x6-dlya-yacheyki-50x50-10-42vt-5000k-opal-chernyy/" TargetMode="External" Id="rId642"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x6-dlya-yacheyki-75x75-10-60vt-3000k-mikroprizma/" TargetMode="External" Id="rId643"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x6-dlya-yacheyki-75x75-10-60vt-3000k-mikroprizma-chernyy/" TargetMode="External" Id="rId644"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x6-dlya-yacheyki-75x75-10-60vt-3000k-opal/" TargetMode="External" Id="rId645"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x6-dlya-yacheyki-75x75-10-60vt-3000k-opal-chernyy/" TargetMode="External" Id="rId646"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x6-dlya-yacheyki-75x75-10-60vt-4000k-mikroprizma/" TargetMode="External" Id="rId647"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x6-dlya-yacheyki-75x75-10-60vt-4000k-mikroprizma-chernyy/" TargetMode="External" Id="rId648"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x6-dlya-yacheyki-75x75-10-60vt-4000k-opal/" TargetMode="External" Id="rId649"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x6-dlya-yacheyki-75x75-10-60vt-4000k-opal-chernyy/" TargetMode="External" Id="rId650"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x6-dlya-yacheyki-75x75-10-60vt-5000k-mikroprizma/" TargetMode="External" Id="rId651"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x6-dlya-yacheyki-75x75-10-60vt-5000k-mikroprizma-chernyy/" TargetMode="External" Id="rId652"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x6-dlya-yacheyki-75x75-10-60vt-5000k-opal/" TargetMode="External" Id="rId653"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x6-dlya-yacheyki-75x75-10-60vt-5000k-opal-chernyy/" TargetMode="External" Id="rId654"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-75x7515-42-3000-4/" TargetMode="External" Id="rId655"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-75x7515-42-3000-2/" TargetMode="External" Id="rId656"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-75x7515-42-3000-3/" TargetMode="External" Id="rId657"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-75x7515-42-3000/" TargetMode="External" Id="rId658"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-75x7515-42-4000-4/" TargetMode="External" Id="rId659"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-75x7515-42-4000-2/" TargetMode="External" Id="rId660"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-75x7515-42-4000-3/" TargetMode="External" Id="rId661"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-75x7515-42-4000/" TargetMode="External" Id="rId662"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-75x7515-42-5000-4/" TargetMode="External" Id="rId663"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-75x7515-42-5000-2/" TargetMode="External" Id="rId664"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-75x7515-42-5000-3/" TargetMode="External" Id="rId665"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-75x7515-42-5000/" TargetMode="External" Id="rId666"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-100x10010-70-3000-4/" TargetMode="External" Id="rId667"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-100x10010-70-3000-2/" TargetMode="External" Id="rId668"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-100x10010-70-3000-3/" TargetMode="External" Id="rId669"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-100x10010-70-3000/" TargetMode="External" Id="rId670"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-100x10010-70-4000-4/" TargetMode="External" Id="rId671"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-100x10010-70-4000-2/" TargetMode="External" Id="rId672"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-100x10010-70-4000-3/" TargetMode="External" Id="rId673"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-100x10010-70-4000/" TargetMode="External" Id="rId674"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-100x10010-70-5000-4/" TargetMode="External" Id="rId675"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-100x10010-70-5000-2/" TargetMode="External" Id="rId676"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-100x10010-70-5000-3/" TargetMode="External" Id="rId677"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-100x10010-70-5000/" TargetMode="External" Id="rId678"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-100x10015-70-3000-4/" TargetMode="External" Id="rId679"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-100x10015-70-3000-2/" TargetMode="External" Id="rId680"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-100x10015-70-3000-3/" TargetMode="External" Id="rId681"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-100x10015-70-3000/" TargetMode="External" Id="rId682"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-100x10015-70-4000-4/" TargetMode="External" Id="rId683"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-100x10015-70-4000-2/" TargetMode="External" Id="rId684"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-100x10015-70-4000-3/" TargetMode="External" Id="rId685"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-100x10015-70-4000/" TargetMode="External" Id="rId686"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-100x10015-70-5000-4/" TargetMode="External" Id="rId687"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-100x10015-70-5000-2/" TargetMode="External" Id="rId688"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-100x10015-70-5000-3/" TargetMode="External" Id="rId689"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-100x10015-70-5000/" TargetMode="External" Id="rId690"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x7-dlya-yacheyki-50x50-10-49vt-3000k-mikroprizma/" TargetMode="External" Id="rId691"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x7-dlya-yacheyki-50x50-10-49vt-3000k-mikroprizma-chernyy/" TargetMode="External" Id="rId692"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x7-dlya-yacheyki-50x50-10-49vt-3000k-opal/" TargetMode="External" Id="rId693"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x7-dlya-yacheyki-50x50-10-49vt-3000k-opal-chernyy/" TargetMode="External" Id="rId694"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x7-dlya-yacheyki-50x50-10-49vt-4000k-mikroprizma/" TargetMode="External" Id="rId695"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x7-dlya-yacheyki-50x50-10-49vt-4000k-mikroprizma-chernyy/" TargetMode="External" Id="rId696"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x7-dlya-yacheyki-50x50-10-49vt-4000k-opal/" TargetMode="External" Id="rId697"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x7-dlya-yacheyki-50x50-10-49vt-4000k-opal-chernyy/" TargetMode="External" Id="rId698"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x7-dlya-yacheyki-50x50-10-49vt-5000k-mikroprizma/" TargetMode="External" Id="rId699"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x7-dlya-yacheyki-50x50-10-49vt-5000k-mikroprizma-chernyy/" TargetMode="External" Id="rId700"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x7-dlya-yacheyki-50x50-10-49vt-5000k-opal/" TargetMode="External" Id="rId701"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x7-dlya-yacheyki-50x50-10-49vt-5000k-opal-chernyy/" TargetMode="External" Id="rId702"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x7-dlya-yacheyki-75x75-10-70vt-3000k-mikroprizma/" TargetMode="External" Id="rId703"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x7-dlya-yacheyki-75x75-10-70vt-3000k-mikroprizma-chernyy/" TargetMode="External" Id="rId704"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x7-dlya-yacheyki-75x75-10-70vt-3000k-opal/" TargetMode="External" Id="rId705"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x7-dlya-yacheyki-75x75-10-70vt-3000k-opal-chernyy/" TargetMode="External" Id="rId706"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x7-dlya-yacheyki-75x75-10-70vt-4000k-mikroprizma/" TargetMode="External" Id="rId707"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x7-dlya-yacheyki-75x75-10-70vt-4000k-mikroprizma-chernyy/" TargetMode="External" Id="rId708"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x7-dlya-yacheyki-75x75-10-70vt-4000k-opal/" TargetMode="External" Id="rId709"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x7-dlya-yacheyki-75x75-10-70vt-4000k-opal-chernyy/" TargetMode="External" Id="rId710"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x7-dlya-yacheyki-75x75-10-70vt-5000k-mikroprizma/" TargetMode="External" Id="rId711"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x7-dlya-yacheyki-75x75-10-70vt-5000k-mikroprizma-chernyy/" TargetMode="External" Id="rId712"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x7-dlya-yacheyki-75x75-10-70vt-5000k-opal/" TargetMode="External" Id="rId713"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x7-dlya-yacheyki-75x75-10-70vt-5000k-opal-chernyy/" TargetMode="External" Id="rId714"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-75x7515-49-3000-4/" TargetMode="External" Id="rId715"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-75x7515-49-3000-5/" TargetMode="External" Id="rId716"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-75x7515-49-3000-2/" TargetMode="External" Id="rId717"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-75x7515-49-3000-3/" TargetMode="External" Id="rId718"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-75x7515-49-3000/" TargetMode="External" Id="rId719"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-75x7515-49-4000-4/" TargetMode="External" Id="rId720"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-75x7515-49-4000-2/" TargetMode="External" Id="rId721"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-75x7515-49-4000-3/" TargetMode="External" Id="rId722"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-75x7515-49-4000/" TargetMode="External" Id="rId723"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-75x7515-49-5000-2/" TargetMode="External" Id="rId724"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-75x7515-49-5000-3/" TargetMode="External" Id="rId725"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-75x7515-49-5000/" TargetMode="External" Id="rId726"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-100x10010-80-3000-4/" TargetMode="External" Id="rId727"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-100x10010-80-3000-2/" TargetMode="External" Id="rId728"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-100x10010-80-3000-3/" TargetMode="External" Id="rId729"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-100x10010-80-3000/" TargetMode="External" Id="rId730"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-100x10010-80-4000-4/" TargetMode="External" Id="rId731"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-100x10010-80-4000-2/" TargetMode="External" Id="rId732"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-100x10010-80-4000-3/" TargetMode="External" Id="rId733"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-100x10010-80-4000/" TargetMode="External" Id="rId734"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-100x10010-80-5000-4/" TargetMode="External" Id="rId735"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-100x10010-80-5000-2/" TargetMode="External" Id="rId736"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-100x10010-80-5000-3/" TargetMode="External" Id="rId737"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-100x10010-80-5000/" TargetMode="External" Id="rId738"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-100x10015-80-3000-4/" TargetMode="External" Id="rId739"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-100x10015-80-3000-2/" TargetMode="External" Id="rId740"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-100x10015-80-3000-3/" TargetMode="External" Id="rId741"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-100x10015-80-3000/" TargetMode="External" Id="rId742"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-100x10015-80-4000-4/" TargetMode="External" Id="rId743"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-100x10015-80-4000-2/" TargetMode="External" Id="rId744"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-100x10015-80-4000-3/" TargetMode="External" Id="rId745"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-100x10015-80-4000/" TargetMode="External" Id="rId746"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-100x10015-80-5000-4/" TargetMode="External" Id="rId747"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-100x10015-80-5000-2/" TargetMode="External" Id="rId748"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-100x10015-80-5000-3/" TargetMode="External" Id="rId749"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-100x10015-80-5000/" TargetMode="External" Id="rId750"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x8-dlya-yacheyki-50x50-10-56vt-3000k-mikroprizma/" TargetMode="External" Id="rId751"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x8-dlya-yacheyki-50x50-10-56vt-3000k-mikroprizma-chernyy/" TargetMode="External" Id="rId752"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x8-dlya-yacheyki-50x50-10-56vt-3000k-opal/" TargetMode="External" Id="rId753"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x8-dlya-yacheyki-50x50-10-56vt-3000k-opal-chernyy/" TargetMode="External" Id="rId754"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x8-dlya-yacheyki-50x50-10-56vt-4000k-mikroprizma/" TargetMode="External" Id="rId755"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x8-dlya-yacheyki-50x50-10-56vt-4000k-mikroprizma-chernyy/" TargetMode="External" Id="rId756"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x8-dlya-yacheyki-50x50-10-56vt-4000k-opal/" TargetMode="External" Id="rId757"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x8-dlya-yacheyki-50x50-10-56vt-4000k-opal-chernyy/" TargetMode="External" Id="rId758"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x8-dlya-yacheyki-50x50-10-56vt-5000k-mikroprizma/" TargetMode="External" Id="rId759"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x8-dlya-yacheyki-50x50-10-56vt-5000k-mikroprizma-chernyy/" TargetMode="External" Id="rId760"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x8-dlya-yacheyki-50x50-10-56vt-5000k-opal/" TargetMode="External" Id="rId761"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x8-dlya-yacheyki-50x50-10-56vt-5000k-opal-chernyy/" TargetMode="External" Id="rId762"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x8-dlya-yacheyki-75x75-10-80vt-3000k-mikroprizma/" TargetMode="External" Id="rId763"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x8-dlya-yacheyki-75x75-10-80vt-3000k-mikroprizma-chernyy/" TargetMode="External" Id="rId764"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x8-dlya-yacheyki-75x75-10-80vt-3000k-opal/" TargetMode="External" Id="rId765"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x8-dlya-yacheyki-75x75-10-80vt-3000k-opal-chernyy/" TargetMode="External" Id="rId766"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x8-dlya-yacheyki-75x75-10-80vt-4000k-mikroprizma/" TargetMode="External" Id="rId767"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x8-dlya-yacheyki-75x75-10-80vt-4000k-mikroprizma-chernyy/" TargetMode="External" Id="rId768"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x8-dlya-yacheyki-75x75-10-80vt-4000k-opal/" TargetMode="External" Id="rId769"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x8-dlya-yacheyki-75x75-10-80vt-4000k-opal-chernyy/" TargetMode="External" Id="rId770"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x8-dlya-yacheyki-75x75-10-80vt-5000k-mikroprizma/" TargetMode="External" Id="rId771"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x8-dlya-yacheyki-75x75-10-80vt-5000k-mikroprizma-chernyy/" TargetMode="External" Id="rId772"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x8-dlya-yacheyki-75x75-10-80vt-5000k-opal/" TargetMode="External" Id="rId773"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x8-dlya-yacheyki-75x75-10-80vt-5000k-opal-chernyy/" TargetMode="External" Id="rId774"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-75x7515-56-3000-4/" TargetMode="External" Id="rId775"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-75x7515-56-3000-2/" TargetMode="External" Id="rId776"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-75x7515-56-3000-3/" TargetMode="External" Id="rId777"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-75x7515-56-3000/" TargetMode="External" Id="rId778"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-75x7515-56-4000-4/" TargetMode="External" Id="rId779"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-75x7515-56-4000-2/" TargetMode="External" Id="rId780"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-75x7515-56-4000-3/" TargetMode="External" Id="rId781"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-75x7515-56-4000/" TargetMode="External" Id="rId782"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-75x7515-56-5000-4/" TargetMode="External" Id="rId783"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-75x7515-56-5000-2/" TargetMode="External" Id="rId784"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-75x7515-56-5000-3/" TargetMode="External" Id="rId785"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-75x7515-56-5000/" TargetMode="External" Id="rId786"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x9-dlya-yacheyki-50x50-10-63vt-3000k-mikroprizma/" TargetMode="External" Id="rId787"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x9-dlya-yacheyki-50x50-10-63vt-3000k-mikroprizma-chernyy/" TargetMode="External" Id="rId788"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x9-dlya-yacheyki-50x50-10-63vt-3000k-opal/" TargetMode="External" Id="rId789"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x9-dlya-yacheyki-50x50-10-63vt-3000k-opal-chernyy/" TargetMode="External" Id="rId790"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x9-dlya-yacheyki-50x50-10-63vt-4000k-mikroprizma/" TargetMode="External" Id="rId791"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x9-dlya-yacheyki-50x50-10-63vt-4000k-mikroprizma-chernyy/" TargetMode="External" Id="rId792"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x9-dlya-yacheyki-50x50-10-63vt-4000k-opal/" TargetMode="External" Id="rId793"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x9-dlya-yacheyki-50x50-10-63vt-4000k-opal-chernyy/" TargetMode="External" Id="rId794"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x9-dlya-yacheyki-50x50-10-63vt-5000k-mikroprizma-chernyy/" TargetMode="External" Id="rId795"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x9-dlya-yacheyki-50x50-10-63vt-5000k-opal/" TargetMode="External" Id="rId796"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x9-dlya-yacheyki-50x50-10-63vt-5000k-opal-chernyy/" TargetMode="External" Id="rId797"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x9-75x7515-63-3000-4/" TargetMode="External" Id="rId798"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x9-75x7515-63-3000-2/" TargetMode="External" Id="rId799"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x9-75x7515-63-3000-3/" TargetMode="External" Id="rId800"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x9-75x7515-63-3000/" TargetMode="External" Id="rId801"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x9-75x7515-63-4000-4/" TargetMode="External" Id="rId802"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x9-75x7515-63-4000-2/" TargetMode="External" Id="rId803"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x9-75x7515-63-4000-3/" TargetMode="External" Id="rId804"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x9-75x7515-63-4000/" TargetMode="External" Id="rId805"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x9-75x7515-63-5000-4/" TargetMode="External" Id="rId806"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x9-75x7515-63-5000-2/" TargetMode="External" Id="rId807"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x9-75x7515-63-5000-3/" TargetMode="External" Id="rId808"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x9-75x7515-63-5000/" TargetMode="External" Id="rId809"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/svetodiodnyy-svetil-nik-geniled-geniled-griliato-tetris-dlya-yacheyki-50h50-10-3000k-mikroprizma-bez-drayvera/" TargetMode="External" Id="rId810"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/svetodiodnyy-svetil-nik-geniled-geniled-griliato-tetris-dlya-yacheyki-50h50-10-3000k-opal-bez-drayvera/" TargetMode="External" Id="rId811"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/svetodiodnyy-svetil-nik-geniled-geniled-griliato-tetris-dlya-yacheyki-50h50-10-4000k-mikroprizma-bez-drayvera/" TargetMode="External" Id="rId812"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/svetodiodnyy-svetil-nik-geniled-geniled-griliato-tetris-dlya-yacheyki-50h50-10-4000k-opal-bez-drayvera/" TargetMode="External" Id="rId813"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/svetodiodnyy-svetil-nik-geniled-geniled-griliato-tetris-dlya-yacheyki-50h50-10-5000k-mikroprizma-bez-drayvera/" TargetMode="External" Id="rId814"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/svetodiodnyy-svetil-nik-geniled-geniled-griliato-tetris-dlya-yacheyki-50h50-10-5000k-opal-bez-drayvera/" TargetMode="External" Id="rId815"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x1-gx53-100100-2/" TargetMode="External" Id="rId816"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x1-gx53-100100/" TargetMode="External" Id="rId817"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-10010010-3000-4/" TargetMode="External" Id="rId818"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-10010010-3000-2/" TargetMode="External" Id="rId819"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-10010010-3000-3/" TargetMode="External" Id="rId820"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-10010010-3000/" TargetMode="External" Id="rId821"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-10010010-4000-4/" TargetMode="External" Id="rId822"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-10010010-4000-2/" TargetMode="External" Id="rId823"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-10010010-4000-3/" TargetMode="External" Id="rId824"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-10010010-4000/" TargetMode="External" Id="rId825"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-10010010-5000-4/" TargetMode="External" Id="rId826"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-10010010-5000-2/" TargetMode="External" Id="rId827"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-10010010-5000-3/" TargetMode="External" Id="rId828"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-10010010-5000/" TargetMode="External" Id="rId829"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-10010015-3000-4/" TargetMode="External" Id="rId830"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-10010015-3000-2/" TargetMode="External" Id="rId831"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-10010015-3000-3/" TargetMode="External" Id="rId832"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-10010015-3000/" TargetMode="External" Id="rId833"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-10010015-4000-4/" TargetMode="External" Id="rId834"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-10010015-4000-2/" TargetMode="External" Id="rId835"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-10010015-4000-3/" TargetMode="External" Id="rId836"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-10010015-4000/" TargetMode="External" Id="rId837"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-10010015-5000-4/" TargetMode="External" Id="rId838"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-10010015-5000-2/" TargetMode="External" Id="rId839"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-10010015-5000-3/" TargetMode="External" Id="rId840"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-10010015-5000/" TargetMode="External" Id="rId841"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-75x7515-3000-2/" TargetMode="External" Id="rId842"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/svetodiodnyy-svetil-nik-geniled-griliato-tetris-dlya-yacheyki-75x75-15-3000k-mikroprizma-chernyy-bez-drayvera/" TargetMode="External" Id="rId843"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-75x7515-3000/" TargetMode="External" Id="rId844"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/svetodiodnyy-svetil-nik-geniled-griliato-tetris-dlya-yacheyki-75x75-15-3000k-opal-chernyy-bez-drayvera/" TargetMode="External" Id="rId845"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-75x7515-4000-2/" TargetMode="External" Id="rId846"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-75x7515-4000/" TargetMode="External" Id="rId847"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/svetodiodnyy-svetil-nik-geniled-griliato-tetris-dlya-yacheyki-75x75-15-4000k-opal-chernyy-bez-drayvera/" TargetMode="External" Id="rId848"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-75x7515-5000-2/" TargetMode="External" Id="rId849"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/svetodiodnyy-svetil-nik-geniled-griliato-tetris-dlya-yacheyki-75x75-15-5000k-mikroprizma-chernyy-bez-drayvera/" TargetMode="External" Id="rId850"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-75x7515-5000/" TargetMode="External" Id="rId851"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/svetodiodnyy-svetil-nik-geniled-griliato-tetris-dlya-yacheyki-75x75-15-5000k-opal-chernyy-bez-drayvera/" TargetMode="External" Id="rId852"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/svetodiodnyy-svetil-nik-geniled-griliato-tetris-dlya-yacheyki-75h75-10-3000k-mikroprizma-bez-drayvera/" TargetMode="External" Id="rId853"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/svetodiodnyy-svetil-nik-geniled-griliato-tetris-dlya-yacheyki-75h75-10-3000k-mikroprizma-chernyy-bez-drayvera/" TargetMode="External" Id="rId854"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/svetodiodnyy-svetil-nik-geniled-griliato-tetris-dlya-yacheyki-75h75-10-3000k-opal-bez-drayvera/" TargetMode="External" Id="rId855"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/svetodiodnyy-svetil-nik-geniled-griliato-tetris-dlya-yacheyki-75h75-10-3000k-opal-chernyy-bez-drayvera/" TargetMode="External" Id="rId856"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/svetodiodnyy-svetil-nik-geniled-griliato-tetris-dlya-yacheyki-75h75-10-4000k-mikroprizma-bez-drayvera/" TargetMode="External" Id="rId857"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/svetodiodnyy-svetil-nik-geniled-griliato-tetris-dlya-yacheyki-75h75-10-4000k-mikroprizma-chernyy-bez-drayvera/" TargetMode="External" Id="rId858"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/svetodiodnyy-svetil-nik-geniled-griliato-tetris-dlya-yacheyki-75h75-10-4000k-opal-bez-drayvera/" TargetMode="External" Id="rId859"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/svetodiodnyy-svetil-nik-geniled-griliato-tetris-dlya-yacheyki-75h75-10-4000k-opal-chernyy-bez-drayvera/" TargetMode="External" Id="rId860"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/svetodiodnyy-svetil-nik-geniled-griliato-tetris-dlya-yacheyki-75h75-10-5000k-mikroprizma-bez-drayvera/" TargetMode="External" Id="rId861"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/svetodiodnyy-svetil-nik-geniled-griliato-tetris-dlya-yacheyki-75h75-10-5000k-mikroprizma-chernyy-bez-drayvera/" TargetMode="External" Id="rId862"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/svetodiodnyy-svetil-nik-geniled-griliato-tetris-dlya-yacheyki-75h75-10-5000k-opal-bez-drayvera/" TargetMode="External" Id="rId863"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/svetodiodnyy-svetil-nik-geniled-griliato-tetris-dlya-yacheyki-75h75-10-5000k-opal-chernyy-bez-drayvera/" TargetMode="External" Id="rId864"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/svetodiodnyy-svetil-nik-griliato-tetris-dlya-yacheyki-75x75-15-4000k-mikroprizma-chernyy-bez-drayvera/" TargetMode="External" Id="rId865"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-office-comfort-45vt-4000k-90ra-opal/" TargetMode="External" Id="rId866"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-office-comfort-45vt-4000k-90ra-opal/svetodiodnyy-svetil-nik-geniled-office-comfort-595x595x60-45vt-3000k-90ra-opal/" TargetMode="External" Id="rId867"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-office-comfort-45vt-4000k-90ra-opal/svetodiodnyy-svetil-nik-office-comfort-595x595x60-45vt-4000k-90ra-ip54-opal/" TargetMode="External" Id="rId868"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-office-comfort-45vt-4000k-90ra-opal/svetodiodnyy-svetil-nik-office-comfort-595x595x60-45vt-4000k-90ra-opal/" TargetMode="External" Id="rId869"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-office-comfort-45vt-4000k-90ra-opal/svetodiodnyy-svetil-nik-office-comfort-595x595x60-45vt-5000k-90ra-ip54-opal/" TargetMode="External" Id="rId870"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-office-comfort-45vt-4000k-90ra-opal/svetodiodnyy-svetil-nik-office-comfort-595x595x60-45vt-5000k-90ra-opal/" TargetMode="External" Id="rId871"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-office-comfort-45vt-4000k-90ra-opal/svetodiodnyy-svetil-nik-office-comfort-595x595x60-60vt-3000k-90ra-opal/" TargetMode="External" Id="rId872"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-office-comfort-45vt-4000k-90ra-opal/svetodiodnyy-svetil-nik-office-comfort-595x595x60-60vt-4000k-90ra-ip54-opal/" TargetMode="External" Id="rId873"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-office-comfort-45vt-4000k-90ra-opal/svetodiodnyy-svetil-nik-office-comfort-595x595x60-60vt-4000k-90ra-opal/" TargetMode="External" Id="rId874"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-office-comfort-45vt-4000k-90ra-opal/svetodiodnyy-svetil-nik-office-comfort-595x595x60-60vt-5000k-90ra-ip54-opal/" TargetMode="External" Id="rId875"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-office-comfort-45vt-4000k-90ra-opal/svetodiodnyy-svetil-nik-office-comfort-595x595x60-60vt-5000k-90ra-opal/" TargetMode="External" Id="rId876"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-office-comfort-45vt-4000k-90ra-opal/svetodiodnyy-svetil-nik-office-comfort-595x595x60-75vt-3000k-90ra-opal/" TargetMode="External" Id="rId877"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-office-comfort-45vt-4000k-90ra-opal/svetodiodnyy-svetil-nik-office-comfort-595x595x60-75vt-4000k-90ra-opal/" TargetMode="External" Id="rId878"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-office-comfort-45vt-4000k-90ra-opal/svetodiodnyy-svetil-nik-office-comfort-595x595x60-75vt-5000k-90ra-opal/" TargetMode="External" Id="rId879"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-office-comfort-45vt-4000k-90ra-opal/svetodiodnyy-svetil-nik-office-comfort-595x595x60-90vt-3000k-90ra-opal/" TargetMode="External" Id="rId880"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-office-comfort-45vt-4000k-90ra-opal/svetodiodnyy-svetil-nik-office-comfort-595x595x60-90vt-4000k-90ra-opal/" TargetMode="External" Id="rId881"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-office-comfort-45vt-4000k-90ra-opal/svetodiodnyy-svetil-nik-office-comfort-595x595x60-90vt-5000k-90ra-opal/" TargetMode="External" Id="rId882"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId883"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru" TargetMode="External" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@top-svet.ru" TargetMode="External" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/xlsx/" TargetMode="External" Id="rId3"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/dioteck-ds-g-56/" TargetMode="External" Id="rId4"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/dioteck-ds-g-64/" TargetMode="External" Id="rId5"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/dioteck-ds-g-72/" TargetMode="External" Id="rId6"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/dioteck-ds-g-80/" TargetMode="External" Id="rId7"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/dioteck-ds-n-64/" TargetMode="External" Id="rId8"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/dioteck-ds-n-72/" TargetMode="External" Id="rId9"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/dioteck-ds-n-80-bap/" TargetMode="External" Id="rId10"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/dioteck-ds-u-56/" TargetMode="External" Id="rId11"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/dioteck-ds-u-64/" TargetMode="External" Id="rId12"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/dioteck-ds-u-72/" TargetMode="External" Id="rId13"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/dioteck-ds-u-80-bap/" TargetMode="External" Id="rId14"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ds-n56-32-vt-ip-40/" TargetMode="External" Id="rId15"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ds-u56-32-vt-ip54/" TargetMode="External" Id="rId16"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ds-u64-36-vt-ip-54/" TargetMode="External" Id="rId17"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ds-u72-39-vt-ip54/" TargetMode="External" Id="rId18"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ds-u80-45-vt-ip54/" TargetMode="External" Id="rId19"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/" TargetMode="External" Id="rId20"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x5-100x10010-25-3000-4/" TargetMode="External" Id="rId21"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x5-100x10010-25-3000-2/" TargetMode="External" Id="rId22"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x5-100x10010-25-3000-3/" TargetMode="External" Id="rId23"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x5-100x10010-25-3000/" TargetMode="External" Id="rId24"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x5-100x10010-25-4000-4/" TargetMode="External" Id="rId25"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x5-100x10010-25-4000-2/" TargetMode="External" Id="rId26"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x5-100x10010-25-4000-3/" TargetMode="External" Id="rId27"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x5-100x10010-25-4000/" TargetMode="External" Id="rId28"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x5-100x10010-25-5000-4/" TargetMode="External" Id="rId29"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x5-100x10010-25-5000-2/" TargetMode="External" Id="rId30"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x5-100x10010-25-5000-3/" TargetMode="External" Id="rId31"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x5-100x10010-25-5000/" TargetMode="External" Id="rId32"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x5-100x10015-25-3000-4/" TargetMode="External" Id="rId33"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x5-100x10015-25-3000-2/" TargetMode="External" Id="rId34"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x5-100x10015-25-3000-3/" TargetMode="External" Id="rId35"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x5-100x10015-25-3000/" TargetMode="External" Id="rId36"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x5-100x10015-25-4000-4/" TargetMode="External" Id="rId37"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x5-100x10015-25-4000-2/" TargetMode="External" Id="rId38"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x5-100x10015-25-4000-3/" TargetMode="External" Id="rId39"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x5-100x10015-25-4000/" TargetMode="External" Id="rId40"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x5-100x10015-25-5000-4/" TargetMode="External" Id="rId41"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x5-100x10015-25-5000-2/" TargetMode="External" Id="rId42"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x5-100x10015-25-5000-3/" TargetMode="External" Id="rId43"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x5-100x10015-25-5000/" TargetMode="External" Id="rId44"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x5-dlya-yacheyki-75x75-10-25vt-3000k-mikroprizma/" TargetMode="External" Id="rId45"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x5-dlya-yacheyki-75x75-10-25vt-3000k-mikroprizma-chernyy/" TargetMode="External" Id="rId46"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x5-dlya-yacheyki-75x75-10-25vt-3000k-opal/" TargetMode="External" Id="rId47"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x5-dlya-yacheyki-75x75-10-25vt-3000k-opal-chernyy/" TargetMode="External" Id="rId48"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x5-dlya-yacheyki-75x75-10-25vt-4000k-mikroprizma/" TargetMode="External" Id="rId49"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x5-dlya-yacheyki-75x75-10-25vt-4000k-mikroprizma-chernyy/" TargetMode="External" Id="rId50"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x5-dlya-yacheyki-75x75-10-25vt-4000k-opal/" TargetMode="External" Id="rId51"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x5-dlya-yacheyki-75x75-10-25vt-4000k-opal-chernyy/" TargetMode="External" Id="rId52"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x5-dlya-yacheyki-75x75-10-25vt-5000k-mikroprizma/" TargetMode="External" Id="rId53"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x5-dlya-yacheyki-75x75-10-25vt-5000k-mikroprizma-chernyy/" TargetMode="External" Id="rId54"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x5-dlya-yacheyki-75x75-10-25vt-5000k-opal/" TargetMode="External" Id="rId55"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x5-dlya-yacheyki-75x75-10-25vt-5000k-opal-chernyy/" TargetMode="External" Id="rId56"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x6-100x10010-30-3000-4/" TargetMode="External" Id="rId57"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x6-100x10010-30-3000-2/" TargetMode="External" Id="rId58"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x6-100x10010-30-3000-3/" TargetMode="External" Id="rId59"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x6-100x10010-30-3000/" TargetMode="External" Id="rId60"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x6-100x10010-30-4000-4/" TargetMode="External" Id="rId61"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x6-100x10010-30-4000-2/" TargetMode="External" Id="rId62"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x6-100x10010-30-4000-3/" TargetMode="External" Id="rId63"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x6-100x10010-30-4000/" TargetMode="External" Id="rId64"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x6-100x10010-30-5000-4/" TargetMode="External" Id="rId65"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x6-100x10010-30-5000-2/" TargetMode="External" Id="rId66"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x6-100x10010-30-5000-3/" TargetMode="External" Id="rId67"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x6-100x10010-30-5000/" TargetMode="External" Id="rId68"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x6-100x10015-30-3000-4/" TargetMode="External" Id="rId69"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x6-100x10015-30-3000-2/" TargetMode="External" Id="rId70"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x6-100x10015-30-3000-3/" TargetMode="External" Id="rId71"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x6-100x10015-30-3000/" TargetMode="External" Id="rId72"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x6-100x10015-30-4000-4/" TargetMode="External" Id="rId73"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x6-100x10015-30-4000-2/" TargetMode="External" Id="rId74"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x6-100x10015-30-4000-3/" TargetMode="External" Id="rId75"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x6-100x10015-30-4000/" TargetMode="External" Id="rId76"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x6-100x10015-30-5000-4/" TargetMode="External" Id="rId77"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x6-100x10015-30-5000-2/" TargetMode="External" Id="rId78"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x6-100x10015-30-5000-3/" TargetMode="External" Id="rId79"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x6-100x10015-30-5000/" TargetMode="External" Id="rId80"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x6-dlya-yacheyki-75x75-10-30vt-3000k-mikroprizma/" TargetMode="External" Id="rId81"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x6-dlya-yacheyki-75x75-10-30vt-3000k-mikroprizma-chernyy/" TargetMode="External" Id="rId82"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x6-dlya-yacheyki-75x75-10-30vt-3000k-opal/" TargetMode="External" Id="rId83"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x6-dlya-yacheyki-75x75-10-30vt-3000k-opal-chernyy/" TargetMode="External" Id="rId84"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x6-dlya-yacheyki-75x75-10-30vt-4000k-mikroprizma/" TargetMode="External" Id="rId85"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x6-dlya-yacheyki-75x75-10-30vt-4000k-mikroprizma-chernyy/" TargetMode="External" Id="rId86"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x6-dlya-yacheyki-75x75-10-30vt-4000k-opal/" TargetMode="External" Id="rId87"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x6-dlya-yacheyki-75x75-10-30vt-4000k-opal-chernyy/" TargetMode="External" Id="rId88"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x6-dlya-yacheyki-75x75-10-30vt-5000k-mikroprizma/" TargetMode="External" Id="rId89"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x6-dlya-yacheyki-75x75-10-30vt-5000k-mikroprizma-chernyy/" TargetMode="External" Id="rId90"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x6-dlya-yacheyki-75x75-10-30vt-5000k-opal/" TargetMode="External" Id="rId91"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x6-dlya-yacheyki-75x75-10-30vt-5000k-opal-chernyy/" TargetMode="External" Id="rId92"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x7-100x10010-35-3000-4/" TargetMode="External" Id="rId93"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x7-100x10010-35-3000-2/" TargetMode="External" Id="rId94"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x7-100x10010-35-3000-3/" TargetMode="External" Id="rId95"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x7-100x10010-35-3000/" TargetMode="External" Id="rId96"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x7-100x10010-35-4000-4/" TargetMode="External" Id="rId97"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x7-100x10010-35-4000-2/" TargetMode="External" Id="rId98"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x7-100x10010-35-4000-3/" TargetMode="External" Id="rId99"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x7-100x10010-35-4000/" TargetMode="External" Id="rId100"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x7-100x10010-35-5000-4/" TargetMode="External" Id="rId101"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x7-100x10010-35-5000-2/" TargetMode="External" Id="rId102"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x7-100x10010-35-5000-3/" TargetMode="External" Id="rId103"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x7-100x10010-35-5000/" TargetMode="External" Id="rId104"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x7-100x10015-35-3000-4/" TargetMode="External" Id="rId105"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x7-100x10015-35-3000-2/" TargetMode="External" Id="rId106"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x7-100x10015-35-3000-3/" TargetMode="External" Id="rId107"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x7-100x10015-35-3000/" TargetMode="External" Id="rId108"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x7-100x10015-35-4000-4/" TargetMode="External" Id="rId109"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x7-100x10015-35-4000-2/" TargetMode="External" Id="rId110"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x7-100x10015-35-4000-3/" TargetMode="External" Id="rId111"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x7-100x10015-35-4000/" TargetMode="External" Id="rId112"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x7-100x10015-35-5000-4/" TargetMode="External" Id="rId113"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x7-100x10015-35-5000-2/" TargetMode="External" Id="rId114"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x7-100x10015-35-5000-3/" TargetMode="External" Id="rId115"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x7-100x10015-35-5000/" TargetMode="External" Id="rId116"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x7-dlya-yacheyki-75x75-10-35vt-3000k-mikroprizma/" TargetMode="External" Id="rId117"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x7-dlya-yacheyki-75x75-10-35vt-3000k-mikroprizma-chernyy/" TargetMode="External" Id="rId118"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x7-dlya-yacheyki-75x75-10-35vt-3000k-opal/" TargetMode="External" Id="rId119"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x7-dlya-yacheyki-75x75-10-35vt-3000k-opal-chernyy/" TargetMode="External" Id="rId120"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x7-dlya-yacheyki-75x75-10-35vt-4000k-mikroprizma/" TargetMode="External" Id="rId121"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x7-dlya-yacheyki-75x75-10-35vt-4000k-mikroprizma-chernyy/" TargetMode="External" Id="rId122"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x7-dlya-yacheyki-75x75-10-35vt-4000k-opal/" TargetMode="External" Id="rId123"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x7-dlya-yacheyki-75x75-10-35vt-4000k-opal-chernyy/" TargetMode="External" Id="rId124"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x7-dlya-yacheyki-75x75-10-35vt-5000k-mikroprizma/" TargetMode="External" Id="rId125"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x7-dlya-yacheyki-75x75-10-35vt-5000k-mikroprizma-chernyy/" TargetMode="External" Id="rId126"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x7-dlya-yacheyki-75x75-10-35vt-5000k-opal/" TargetMode="External" Id="rId127"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x7-dlya-yacheyki-75x75-10-35vt-5000k-opal-chernyy/" TargetMode="External" Id="rId128"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x8-100x10010-40-3000-4/" TargetMode="External" Id="rId129"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x8-100x10010-40-3000-2/" TargetMode="External" Id="rId130"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x8-100x10010-40-3000-3/" TargetMode="External" Id="rId131"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x8-100x10010-40-3000/" TargetMode="External" Id="rId132"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x8-100x10010-40-4000-4/" TargetMode="External" Id="rId133"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x8-100x10010-40-4000-2/" TargetMode="External" Id="rId134"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x8-100x10010-40-4000-3/" TargetMode="External" Id="rId135"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x8-100x10010-40-4000/" TargetMode="External" Id="rId136"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x8-100x10010-40-5000-4/" TargetMode="External" Id="rId137"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x8-100x10010-40-5000-2/" TargetMode="External" Id="rId138"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x8-100x10010-40-5000-3/" TargetMode="External" Id="rId139"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x8-100x10010-40-5000/" TargetMode="External" Id="rId140"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x8-100x10015-40-3000-4/" TargetMode="External" Id="rId141"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x8-100x10015-40-3000-2/" TargetMode="External" Id="rId142"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x8-100x10015-40-3000-3/" TargetMode="External" Id="rId143"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x8-100x10015-40-3000/" TargetMode="External" Id="rId144"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x8-100x10015-40-4000-4/" TargetMode="External" Id="rId145"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x8-100x10015-40-4000-2/" TargetMode="External" Id="rId146"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x8-100x10015-40-4000-3/" TargetMode="External" Id="rId147"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x8-100x10015-40-4000/" TargetMode="External" Id="rId148"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x8-100x10015-40-5000-4/" TargetMode="External" Id="rId149"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x8-100x10015-40-5000-2/" TargetMode="External" Id="rId150"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x8-100x10015-40-5000-3/" TargetMode="External" Id="rId151"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-basic-x8-100x10015-40-5000/" TargetMode="External" Id="rId152"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x8-dlya-yacheyki-75x75-10-40vt-3000k-mikroprizma/" TargetMode="External" Id="rId153"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x8-dlya-yacheyki-75x75-10-40vt-3000k-mikroprizma-chernyy/" TargetMode="External" Id="rId154"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x8-dlya-yacheyki-75x75-10-40vt-3000k-opal/" TargetMode="External" Id="rId155"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x8-dlya-yacheyki-75x75-10-40vt-3000k-opal-chernyy/" TargetMode="External" Id="rId156"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x8-dlya-yacheyki-75x75-10-40vt-4000k-mikroprizma/" TargetMode="External" Id="rId157"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x8-dlya-yacheyki-75x75-10-40vt-4000k-mikroprizma-chernyy/" TargetMode="External" Id="rId158"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x8-dlya-yacheyki-75x75-10-40vt-4000k-opal/" TargetMode="External" Id="rId159"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x8-dlya-yacheyki-75x75-10-40vt-4000k-opal-chernyy/" TargetMode="External" Id="rId160"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x8-dlya-yacheyki-75x75-10-40vt-5000k-mikroprizma/" TargetMode="External" Id="rId161"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x8-dlya-yacheyki-75x75-10-40vt-5000k-mikroprizma-chernyy/" TargetMode="External" Id="rId162"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x8-dlya-yacheyki-75x75-10-40vt-5000k-opal/" TargetMode="External" Id="rId163"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-basic-x8-dlya-yacheyki-75x75-10-40vt-5000k-opal-chernyy/" TargetMode="External" Id="rId164"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x10-dlya-yacheyki-50x50-10-70vt-3000k-mikroprizma/" TargetMode="External" Id="rId165"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x10-dlya-yacheyki-50x50-10-70vt-3000k-mikroprizma-chernyy/" TargetMode="External" Id="rId166"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x10-dlya-yacheyki-50x50-10-70vt-3000k-opal/" TargetMode="External" Id="rId167"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x10-dlya-yacheyki-50x50-10-70vt-3000k-opal-chernyy/" TargetMode="External" Id="rId168"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x10-dlya-yacheyki-50x50-10-70vt-4000k-mikroprizma/" TargetMode="External" Id="rId169"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x10-dlya-yacheyki-50x50-10-70vt-4000k-mikroprizma-chernyy/" TargetMode="External" Id="rId170"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x10-dlya-yacheyki-50x50-10-70vt-4000k-opal/" TargetMode="External" Id="rId171"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x10-dlya-yacheyki-50x50-10-70vt-4000k-opal-chernyy/" TargetMode="External" Id="rId172"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x10-dlya-yacheyki-50x50-10-70vt-5000k-mikroprizma/" TargetMode="External" Id="rId173"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x10-dlya-yacheyki-50x50-10-70vt-5000k-mikroprizma-chernyy/" TargetMode="External" Id="rId174"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x10-dlya-yacheyki-50x50-10-70vt-5000k-opal/" TargetMode="External" Id="rId175"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x10-dlya-yacheyki-50x50-10-70vt-5000k-opal-chernyy/" TargetMode="External" Id="rId176"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x10-75x7515-70-3000-4/" TargetMode="External" Id="rId177"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x10-75x7515-70-3000-2/" TargetMode="External" Id="rId178"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x10-75x7515-70-3000-3/" TargetMode="External" Id="rId179"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x10-75x7515-70-3000/" TargetMode="External" Id="rId180"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x10-75x7515-70-4000-4/" TargetMode="External" Id="rId181"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x10-75x7515-70-4000-2/" TargetMode="External" Id="rId182"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x10-75x7515-70-4000-3/" TargetMode="External" Id="rId183"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x10-75x7515-70-4000/" TargetMode="External" Id="rId184"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x10-75x7515-70-5000-4/" TargetMode="External" Id="rId185"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x10-75x7515-70-5000-2/" TargetMode="External" Id="rId186"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x10-75x7515-70-5000-3/" TargetMode="External" Id="rId187"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x10-75x7515-70-5000/" TargetMode="External" Id="rId188"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x11-dlya-yacheyki-50x50-10-77vt-3000k-mikroprizma/" TargetMode="External" Id="rId189"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x11-dlya-yacheyki-50x50-10-77vt-3000k-mikroprizma-chernyy/" TargetMode="External" Id="rId190"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x11-dlya-yacheyki-50x50-10-77vt-3000k-opal/" TargetMode="External" Id="rId191"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x11-dlya-yacheyki-50x50-10-77vt-3000k-opal-chernyy/" TargetMode="External" Id="rId192"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x11-dlya-yacheyki-50x50-10-77vt-4000k-mikroprizma/" TargetMode="External" Id="rId193"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x11-dlya-yacheyki-50x50-10-77vt-4000k-mikroprizma-chernyy/" TargetMode="External" Id="rId194"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x11-dlya-yacheyki-50x50-10-77vt-4000k-opal/" TargetMode="External" Id="rId195"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x11-dlya-yacheyki-50x50-10-77vt-4000k-opal-chernyy/" TargetMode="External" Id="rId196"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x11-dlya-yacheyki-50x50-10-77vt-5000k-mikroprizma/" TargetMode="External" Id="rId197"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x11-dlya-yacheyki-50x50-10-77vt-5000k-mikroprizma-chernyy/" TargetMode="External" Id="rId198"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x11-dlya-yacheyki-50x50-10-77vt-5000k-opal/" TargetMode="External" Id="rId199"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x11-dlya-yacheyki-50x50-10-77vt-5000k-opal-chernyy/" TargetMode="External" Id="rId200"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x11-75x7515-77-3000-4/" TargetMode="External" Id="rId201"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x11-75x7515-77-3000-2/" TargetMode="External" Id="rId202"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x11-75x7515-77-3000-3/" TargetMode="External" Id="rId203"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x11-75x7515-77-3000/" TargetMode="External" Id="rId204"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x11-75x7515-77-4000-4/" TargetMode="External" Id="rId205"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x11-75x7515-77-4000-2/" TargetMode="External" Id="rId206"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x11-75x7515-77-4000-3/" TargetMode="External" Id="rId207"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x11-75x7515-77-4000/" TargetMode="External" Id="rId208"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x11-75x7515-77-5000-4/" TargetMode="External" Id="rId209"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x11-75x7515-77-5000-2/" TargetMode="External" Id="rId210"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x11-75x7515-77-5000-3/" TargetMode="External" Id="rId211"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x11-75x7515-77-5000/" TargetMode="External" Id="rId212"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x12-dlya-yacheyki-50x50-10-84vt-3000k-mikroprizma/" TargetMode="External" Id="rId213"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x12-dlya-yacheyki-50x50-10-84vt-3000k-mikroprizma-chernyy/" TargetMode="External" Id="rId214"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x12-dlya-yacheyki-50x50-10-84vt-3000k-opal/" TargetMode="External" Id="rId215"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x12-dlya-yacheyki-50x50-10-84vt-3000k-opal-chernyy/" TargetMode="External" Id="rId216"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x12-dlya-yacheyki-50x50-10-84vt-4000k-mikroprizma/" TargetMode="External" Id="rId217"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x12-dlya-yacheyki-50x50-10-84vt-4000k-mikroprizma-chernyy/" TargetMode="External" Id="rId218"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x12-dlya-yacheyki-50x50-10-84vt-4000k-opal/" TargetMode="External" Id="rId219"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x12-dlya-yacheyki-50x50-10-84vt-4000k-opal-chernyy/" TargetMode="External" Id="rId220"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x12-dlya-yacheyki-50x50-10-84vt-5000k-mikroprizma/" TargetMode="External" Id="rId221"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x12-dlya-yacheyki-50x50-10-84vt-5000k-mikroprizma-chernyy/" TargetMode="External" Id="rId222"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x12-dlya-yacheyki-50x50-10-84vt-5000k-opal/" TargetMode="External" Id="rId223"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x12-dlya-yacheyki-50x50-10-84vt-5000k-opal-chernyy/" TargetMode="External" Id="rId224"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x12-75x7515-84-3000-4/" TargetMode="External" Id="rId225"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x12-75x7515-84-3000-2/" TargetMode="External" Id="rId226"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x12-75x7515-84-3000-3/" TargetMode="External" Id="rId227"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x12-75x7515-84-3000/" TargetMode="External" Id="rId228"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x12-75x7515-84-4000-4/" TargetMode="External" Id="rId229"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x12-75x7515-84-4000-2/" TargetMode="External" Id="rId230"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x12-75x7515-84-4000-3/" TargetMode="External" Id="rId231"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x12-75x7515-84-4000/" TargetMode="External" Id="rId232"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x12-75x7515-84-5000-4/" TargetMode="External" Id="rId233"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x12-75x7515-84-5000-2/" TargetMode="External" Id="rId234"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x12-75x7515-84-5000-3/" TargetMode="External" Id="rId235"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x12-75x7515-84-5000/" TargetMode="External" Id="rId236"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x13-dlya-yacheyki-50x50-10-91vt-3000k-mikroprizma/" TargetMode="External" Id="rId237"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x13-dlya-yacheyki-50x50-10-91vt-3000k-mikroprizma-chernyy/" TargetMode="External" Id="rId238"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x13-dlya-yacheyki-50x50-10-91vt-3000k-opal/" TargetMode="External" Id="rId239"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x13-dlya-yacheyki-50x50-10-91vt-3000k-opal-chernyy/" TargetMode="External" Id="rId240"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x13-dlya-yacheyki-50x50-10-91vt-4000k-mikroprizma/" TargetMode="External" Id="rId241"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x13-dlya-yacheyki-50x50-10-91vt-4000k-mikroprizma-chernyy/" TargetMode="External" Id="rId242"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x13-dlya-yacheyki-50x50-10-91vt-4000k-opal/" TargetMode="External" Id="rId243"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x13-dlya-yacheyki-50x50-10-91vt-4000k-opal-chernyy/" TargetMode="External" Id="rId244"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x13-dlya-yacheyki-50x50-10-91vt-5000k-mikroprizma/" TargetMode="External" Id="rId245"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x13-dlya-yacheyki-50x50-10-91vt-5000k-mikroprizma-chernyy/" TargetMode="External" Id="rId246"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x13-dlya-yacheyki-50x50-10-91vt-5000k-opal/" TargetMode="External" Id="rId247"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x13-dlya-yacheyki-50x50-10-91vt-5000k-opal-chernyy/" TargetMode="External" Id="rId248"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x13-75x7515-91-3000-4/" TargetMode="External" Id="rId249"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x13-75x7515-91-3000-2/" TargetMode="External" Id="rId250"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x13-75x7515-91-3000-3/" TargetMode="External" Id="rId251"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x13-75x7515-91-3000/" TargetMode="External" Id="rId252"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x13-75x7515-91-4000-4/" TargetMode="External" Id="rId253"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x13-75x7515-91-4000-2/" TargetMode="External" Id="rId254"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x13-75x7515-91-4000-3/" TargetMode="External" Id="rId255"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x13-75x7515-91-4000/" TargetMode="External" Id="rId256"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x13-75x7515-91-5000-4/" TargetMode="External" Id="rId257"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x13-75x7515-91-5000-2/" TargetMode="External" Id="rId258"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x13-75x7515-91-5000-3/" TargetMode="External" Id="rId259"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x13-75x7515-91-5000/" TargetMode="External" Id="rId260"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x14-dlya-yacheyki-50x50-10-98vt-3000k-mikroprizma/" TargetMode="External" Id="rId261"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x14-dlya-yacheyki-50x50-10-98vt-3000k-mikroprizma-chernyy/" TargetMode="External" Id="rId262"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x14-dlya-yacheyki-50x50-10-98vt-3000k-opal/" TargetMode="External" Id="rId263"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x14-dlya-yacheyki-50x50-10-98vt-3000k-opal-chernyy/" TargetMode="External" Id="rId264"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x14-dlya-yacheyki-50x50-10-98vt-4000k-mikroprizma/" TargetMode="External" Id="rId265"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x14-dlya-yacheyki-50x50-10-98vt-4000k-mikroprizma-chernyy/" TargetMode="External" Id="rId266"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x14-dlya-yacheyki-50x50-10-98vt-4000k-opal/" TargetMode="External" Id="rId267"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x14-dlya-yacheyki-50x50-10-98vt-4000k-opal-chernyy/" TargetMode="External" Id="rId268"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x14-dlya-yacheyki-50x50-10-98vt-5000k-mikroprizma/" TargetMode="External" Id="rId269"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x14-dlya-yacheyki-50x50-10-98vt-5000k-mikroprizma-chernyy/" TargetMode="External" Id="rId270"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x14-dlya-yacheyki-50x50-10-98vt-5000k-opal/" TargetMode="External" Id="rId271"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x14-dlya-yacheyki-50x50-10-98vt-5000k-opal-chernyy/" TargetMode="External" Id="rId272"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x14-75x7515-98-3000-4/" TargetMode="External" Id="rId273"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x14-75x7515-98-3000-2/" TargetMode="External" Id="rId274"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x14-75x7515-98-3000-3/" TargetMode="External" Id="rId275"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x14-75x7515-98-3000/" TargetMode="External" Id="rId276"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x14-75x7515-98-4000-4/" TargetMode="External" Id="rId277"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x14-75x7515-98-4000-2/" TargetMode="External" Id="rId278"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x14-75x7515-98-4000-3/" TargetMode="External" Id="rId279"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x14-75x7515-98-4000/" TargetMode="External" Id="rId280"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x14-75x7515-98-5000-4/" TargetMode="External" Id="rId281"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x14-75x7515-98-5000-2/" TargetMode="External" Id="rId282"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x14-75x7515-98-5000-3/" TargetMode="External" Id="rId283"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x14-75x7515-98-5000/" TargetMode="External" Id="rId284"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x1-100x10010-10-3000-4/" TargetMode="External" Id="rId285"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x1-100x10010-10-3000-2/" TargetMode="External" Id="rId286"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x1-100x10010-10-3000-3/" TargetMode="External" Id="rId287"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x1-100x10010-10-3000/" TargetMode="External" Id="rId288"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x1-100x10010-10-4000-5/" TargetMode="External" Id="rId289"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x1-100x10010-10-4000-4/" TargetMode="External" Id="rId290"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x1-100x10010-10-4000-2/" TargetMode="External" Id="rId291"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x1-100x10010-10-4000-3/" TargetMode="External" Id="rId292"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x1-100x10010-10-4000/" TargetMode="External" Id="rId293"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x1-100x10010-10-5000-4/" TargetMode="External" Id="rId294"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x1-100x10010-10-5000-2/" TargetMode="External" Id="rId295"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x1-100x10010-10-5000-3/" TargetMode="External" Id="rId296"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x1-100x10010-10-5000/" TargetMode="External" Id="rId297"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x1-100x10015-10-3000-4/" TargetMode="External" Id="rId298"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x1-100x10015-10-3000-2/" TargetMode="External" Id="rId299"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x1-100x10015-10-3000-3/" TargetMode="External" Id="rId300"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x1-100x10015-10-3000/" TargetMode="External" Id="rId301"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x1-100x10015-10-4000-3/" TargetMode="External" Id="rId302"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x1-100x10015-10-4000/" TargetMode="External" Id="rId303"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x1-100x10015-10-4000-2/" TargetMode="External" Id="rId304"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x1-100x10015-10-5000-3/" TargetMode="External" Id="rId305"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x1-100x10015-10-5000/" TargetMode="External" Id="rId306"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x1-100x10015-10-5000-2/" TargetMode="External" Id="rId307"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x1-100x10015-10-5000-4/" TargetMode="External" Id="rId308"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x1-dlya-yacheyki-75x75-10-10vt-3000k-mikroprizma/" TargetMode="External" Id="rId309"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x1-dlya-yacheyki-75x75-10-10vt-3000k-mikroprizma-chernyy/" TargetMode="External" Id="rId310"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x1-dlya-yacheyki-75x75-10-10vt-3000k-opal/" TargetMode="External" Id="rId311"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x1-dlya-yacheyki-75x75-10-10vt-3000k-opal-chernyy/" TargetMode="External" Id="rId312"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x1-dlya-yacheyki-75x75-10-10vt-4000k-mikroprizma/" TargetMode="External" Id="rId313"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x1-dlya-yacheyki-75x75-10-10vt-4000k-mikroprizma-chernyy/" TargetMode="External" Id="rId314"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x1-dlya-yacheyki-75x75-10-10vt-4000k-opal/" TargetMode="External" Id="rId315"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x1-dlya-yacheyki-75x75-10-10vt-4000k-opal-chernyy/" TargetMode="External" Id="rId316"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x1-dlya-yacheyki-75x75-10-10vt-5000k-mikroprizma/" TargetMode="External" Id="rId317"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x1-dlya-yacheyki-75x75-10-10vt-5000k-mikroprizma-chernyy/" TargetMode="External" Id="rId318"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x1-dlya-yacheyki-75x75-10-10vt-5000k-opal/" TargetMode="External" Id="rId319"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x1-dlya-yacheyki-75x75-10-10vt-5000k-opal-chernyy/" TargetMode="External" Id="rId320"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-100x10010-20-3000-4/" TargetMode="External" Id="rId321"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-100x10010-20-3000-2/" TargetMode="External" Id="rId322"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-100x10010-20-3000-3/" TargetMode="External" Id="rId323"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-100x10010-20-3000/" TargetMode="External" Id="rId324"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-100x10010-20-4000-4/" TargetMode="External" Id="rId325"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-100x10010-20-4000-2/" TargetMode="External" Id="rId326"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-100x10010-20-4000-3/" TargetMode="External" Id="rId327"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-100x10010-20-4000/" TargetMode="External" Id="rId328"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-100x10010-20-5000-4/" TargetMode="External" Id="rId329"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-100x10010-20-5000-2/" TargetMode="External" Id="rId330"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-100x10010-20-5000-3/" TargetMode="External" Id="rId331"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-100x10010-20-5000/" TargetMode="External" Id="rId332"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-100x10015-20-3000-4/" TargetMode="External" Id="rId333"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-100x10015-20-3000-2/" TargetMode="External" Id="rId334"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-100x10015-20-3000-3/" TargetMode="External" Id="rId335"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-100x10015-20-3000/" TargetMode="External" Id="rId336"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-100x10015-20-4000-4/" TargetMode="External" Id="rId337"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-100x10015-20-4000-2/" TargetMode="External" Id="rId338"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-100x10015-20-4000-3/" TargetMode="External" Id="rId339"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-100x10015-20-4000/" TargetMode="External" Id="rId340"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-100x10015-20-5000-4/" TargetMode="External" Id="rId341"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-100x10015-20-5000-2/" TargetMode="External" Id="rId342"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-100x10015-20-5000-3/" TargetMode="External" Id="rId343"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-100x10015-20-5000/" TargetMode="External" Id="rId344"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-200x20015-40-3000-4/" TargetMode="External" Id="rId345"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-200x20015-40-3000-2/" TargetMode="External" Id="rId346"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-200x20015-40-3000-3/" TargetMode="External" Id="rId347"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-200x20015-40-3000/" TargetMode="External" Id="rId348"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-200x20015-40-4000-4/" TargetMode="External" Id="rId349"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-200x20015-40-4000-2/" TargetMode="External" Id="rId350"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-200x20015-40-4000-3/" TargetMode="External" Id="rId351"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-200x20015-40-4000/" TargetMode="External" Id="rId352"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-200x20015-40-5000-4/" TargetMode="External" Id="rId353"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-200x20015-40-5000-2/" TargetMode="External" Id="rId354"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-200x20015-40-5000-3/" TargetMode="External" Id="rId355"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-200x20015-40-5000/" TargetMode="External" Id="rId356"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x2-dlya-yacheyki-50x50-10-14vt-3000k-mikroprizma/" TargetMode="External" Id="rId357"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x2-dlya-yacheyki-50x50-10-14vt-3000k-mikroprizma-chernyy/" TargetMode="External" Id="rId358"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x2-dlya-yacheyki-50x50-10-14vt-3000k-opal/" TargetMode="External" Id="rId359"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x2-dlya-yacheyki-50x50-10-14vt-4000k-mikroprizma/" TargetMode="External" Id="rId360"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x2-dlya-yacheyki-50x50-10-14vt-4000k-mikroprizma-chernyy/" TargetMode="External" Id="rId361"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x2-dlya-yacheyki-50x50-10-14vt-4000k-opal/" TargetMode="External" Id="rId362"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x2-dlya-yacheyki-50x50-10-14vt-4000k-opal-chernyy/" TargetMode="External" Id="rId363"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x2-dlya-yacheyki-50x50-10-14vt-5000k-mikroprizma/" TargetMode="External" Id="rId364"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x2-dlya-yacheyki-50x50-10-14vt-5000k-mikroprizma-chernyy/" TargetMode="External" Id="rId365"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x2-dlya-yacheyki-50x50-10-14vt-5000k-opal/" TargetMode="External" Id="rId366"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x2-dlya-yacheyki-50x50-10-14vt-5000k-opal-chernyy/" TargetMode="External" Id="rId367"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x2-dlya-yacheyki-75x75-10-20vt-3000k-mikroprizma/" TargetMode="External" Id="rId368"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x2-dlya-yacheyki-75x75-10-20vt-3000k-mikroprizma-chernyy/" TargetMode="External" Id="rId369"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x2-dlya-yacheyki-75x75-10-20vt-3000k-opal/" TargetMode="External" Id="rId370"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x2-dlya-yacheyki-75x75-10-20vt-3000k-opal-chernyy/" TargetMode="External" Id="rId371"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x2-dlya-yacheyki-75x75-10-20vt-4000k-mikroprizma/" TargetMode="External" Id="rId372"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x2-dlya-yacheyki-75x75-10-20vt-4000k-mikroprizma-chernyy/" TargetMode="External" Id="rId373"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x2-dlya-yacheyki-75x75-10-20vt-4000k-opal/" TargetMode="External" Id="rId374"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x2-dlya-yacheyki-75x75-10-20vt-4000k-opal-chernyy/" TargetMode="External" Id="rId375"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x2-dlya-yacheyki-75x75-10-20vt-5000k-mikroprizma/" TargetMode="External" Id="rId376"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x2-dlya-yacheyki-75x75-10-20vt-5000k-mikroprizma-chernyy/" TargetMode="External" Id="rId377"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x2-dlya-yacheyki-75x75-10-20vt-5000k-opal/" TargetMode="External" Id="rId378"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x2-dlya-yacheyki-75x75-10-20vt-5000k-opal-chernyy/" TargetMode="External" Id="rId379"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-75x7515-14-3000-2/" TargetMode="External" Id="rId380"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x2-dlya-yacheyki-75x75-15-14vt-3000k-mikroprizma-chernyy/" TargetMode="External" Id="rId381"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-75x7515-14-3000/" TargetMode="External" Id="rId382"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x2-dlya-yacheyki-75x75-15-14vt-3000k-opal-chernyy/" TargetMode="External" Id="rId383"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-75x7515-14-4000-2/" TargetMode="External" Id="rId384"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x2-dlya-yacheyki-75x75-15-14vt-4000k-mikroprizma-chernyy/" TargetMode="External" Id="rId385"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-75x7515-14-4000/" TargetMode="External" Id="rId386"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x2-dlya-yacheyki-75x75-15-14vt-4000k-opal-chernyy/" TargetMode="External" Id="rId387"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-75x7515-14-5000-2/" TargetMode="External" Id="rId388"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x2-dlya-yacheyki-75x75-15-14vt-5000k-mikroprizma-chernyy/" TargetMode="External" Id="rId389"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x2-75x7515-14-5000/" TargetMode="External" Id="rId390"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x2-dlya-yacheyki-75x75-15-14vt-5000k-opal-chernyy/" TargetMode="External" Id="rId391"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-100x10010-30-3000-4/" TargetMode="External" Id="rId392"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-100x10010-30-3000-2/" TargetMode="External" Id="rId393"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-100x10010-30-3000-3/" TargetMode="External" Id="rId394"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-100x10010-30-3000/" TargetMode="External" Id="rId395"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-100x10010-30-4000-4/" TargetMode="External" Id="rId396"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-100x10010-30-4000-2/" TargetMode="External" Id="rId397"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-100x10010-30-4000-3/" TargetMode="External" Id="rId398"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-100x10010-30-4000/" TargetMode="External" Id="rId399"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-100x10010-30-5000-4/" TargetMode="External" Id="rId400"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-100x10010-30-5000-2/" TargetMode="External" Id="rId401"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-100x10010-30-5000-3/" TargetMode="External" Id="rId402"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-100x10010-30-5000/" TargetMode="External" Id="rId403"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-100x10015-30-3000-4/" TargetMode="External" Id="rId404"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-100x10015-30-3000-2/" TargetMode="External" Id="rId405"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-100x10015-30-3000-3/" TargetMode="External" Id="rId406"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-100x10015-30-3000/" TargetMode="External" Id="rId407"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-100x10015-30-4000-4/" TargetMode="External" Id="rId408"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-100x10015-30-4000-2/" TargetMode="External" Id="rId409"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-100x10015-30-4000-3/" TargetMode="External" Id="rId410"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-100x10015-30-4000/" TargetMode="External" Id="rId411"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-100x10015-30-5000-4/" TargetMode="External" Id="rId412"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-100x10015-30-5000-2/" TargetMode="External" Id="rId413"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-100x10015-30-5000-3/" TargetMode="External" Id="rId414"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-100x10015-30-5000/" TargetMode="External" Id="rId415"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-200x20015-60-3000-4/" TargetMode="External" Id="rId416"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-200x20015-60-3000-2/" TargetMode="External" Id="rId417"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-200x20015-60-3000-3/" TargetMode="External" Id="rId418"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-200x20015-60-3000/" TargetMode="External" Id="rId419"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-200x20015-60-4000-4/" TargetMode="External" Id="rId420"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-200x20015-60-4000-2/" TargetMode="External" Id="rId421"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-200x20015-60-4000-3/" TargetMode="External" Id="rId422"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-200x20015-60-4000/" TargetMode="External" Id="rId423"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-200x20015-60-5000-4/" TargetMode="External" Id="rId424"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-200x20015-60-5000-2/" TargetMode="External" Id="rId425"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-200x20015-60-5000-3/" TargetMode="External" Id="rId426"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-200x20015-60-5000/" TargetMode="External" Id="rId427"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x3-dlya-yacheyki-50x50-10-21vt-3000k-mikroprizma/" TargetMode="External" Id="rId428"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x3-dlya-yacheyki-50x50-10-21vt-3000k-mikroprizma-chernyy/" TargetMode="External" Id="rId429"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x3-dlya-yacheyki-50x50-10-21vt-3000k-opal/" TargetMode="External" Id="rId430"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x3-dlya-yacheyki-50x50-10-21vt-3000k-opal-chernyy/" TargetMode="External" Id="rId431"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x3-dlya-yacheyki-50x50-10-21vt-4000k-mikroprizma/" TargetMode="External" Id="rId432"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x3-dlya-yacheyki-50x50-10-21vt-4000k-mikroprizma-chernyy/" TargetMode="External" Id="rId433"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x3-dlya-yacheyki-50x50-10-21vt-4000k-opal/" TargetMode="External" Id="rId434"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x3-dlya-yacheyki-50x50-10-21vt-4000k-opal-chernyy/" TargetMode="External" Id="rId435"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x3-dlya-yacheyki-50x50-10-21vt-5000k-mikroprizma/" TargetMode="External" Id="rId436"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x3-dlya-yacheyki-50x50-10-21vt-5000k-mikroprizma-chernyy/" TargetMode="External" Id="rId437"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x3-dlya-yacheyki-50x50-10-21vt-5000k-opal/" TargetMode="External" Id="rId438"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x3-dlya-yacheyki-50x50-10-21vt-5000k-opal-chernyy/" TargetMode="External" Id="rId439"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x3-dlya-yacheyki-75x75-10-30vt-3000k-mikroprizma/" TargetMode="External" Id="rId440"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x3-dlya-yacheyki-75x75-10-30vt-3000k-mikroprizma-chernyy/" TargetMode="External" Id="rId441"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x3-dlya-yacheyki-75x75-10-30vt-3000k-opal/" TargetMode="External" Id="rId442"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x3-dlya-yacheyki-75x75-10-30vt-3000k-opal-chernyy/" TargetMode="External" Id="rId443"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x3-dlya-yacheyki-75x75-10-30vt-4000k-mikroprizma/" TargetMode="External" Id="rId444"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x3-dlya-yacheyki-75x75-10-30vt-4000k-mikroprizma-chernyy/" TargetMode="External" Id="rId445"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x3-dlya-yacheyki-75x75-10-30vt-4000k-opal/" TargetMode="External" Id="rId446"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x3-dlya-yacheyki-75x75-10-30vt-4000k-opal-chernyy/" TargetMode="External" Id="rId447"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x3-dlya-yacheyki-75x75-10-30vt-5000k-mikroprizma/" TargetMode="External" Id="rId448"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x3-dlya-yacheyki-75x75-10-30vt-5000k-mikroprizma-chernyy/" TargetMode="External" Id="rId449"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x3-dlya-yacheyki-75x75-10-30vt-5000k-opal/" TargetMode="External" Id="rId450"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x3-dlya-yacheyki-75x75-10-30vt-5000k-opal-chernyy/" TargetMode="External" Id="rId451"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-75x7515-21-3000-2/" TargetMode="External" Id="rId452"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x3-dlya-yacheyki-75x75-15-21vt-3000k-mikroprizma-chernyy/" TargetMode="External" Id="rId453"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-75x7515-21-3000/" TargetMode="External" Id="rId454"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x3-dlya-yacheyki-75x75-15-21vt-3000k-opal-chernyy/" TargetMode="External" Id="rId455"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-75x7515-21-4000-2/" TargetMode="External" Id="rId456"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x3-dlya-yacheyki-75x75-15-21vt-4000k-mikroprizma-chernyy/" TargetMode="External" Id="rId457"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-75x7515-21-4000/" TargetMode="External" Id="rId458"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x3-dlya-yacheyki-75x75-15-21vt-4000k-opal-chernyy/" TargetMode="External" Id="rId459"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-75x7515-21-5000-2/" TargetMode="External" Id="rId460"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x3-dlya-yacheyki-75x75-15-21vt-5000k-mikroprizma-chernyy/" TargetMode="External" Id="rId461"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x3-75x7515-21-5000/" TargetMode="External" Id="rId462"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x3-dlya-yacheyki-75x75-15-21vt-5000k-opal-chernyy/" TargetMode="External" Id="rId463"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-100x10010-40-3000-4/" TargetMode="External" Id="rId464"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-100x10010-40-3000-2/" TargetMode="External" Id="rId465"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-100x10010-40-3000-3/" TargetMode="External" Id="rId466"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-100x10010-40-3000/" TargetMode="External" Id="rId467"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-100x10010-40-4000-4/" TargetMode="External" Id="rId468"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-100x10010-40-4000-2/" TargetMode="External" Id="rId469"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-100x10010-40-4000-3/" TargetMode="External" Id="rId470"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-100x10010-40-4000/" TargetMode="External" Id="rId471"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-100x10010-40-5000-4/" TargetMode="External" Id="rId472"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-100x10010-40-5000-2/" TargetMode="External" Id="rId473"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-100x10010-40-5000-3/" TargetMode="External" Id="rId474"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-100x10010-40-5000/" TargetMode="External" Id="rId475"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-100x10015-40-3000-4/" TargetMode="External" Id="rId476"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-100x10015-40-3000-2/" TargetMode="External" Id="rId477"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-100x10015-40-3000-3/" TargetMode="External" Id="rId478"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-100x10015-40-3000/" TargetMode="External" Id="rId479"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-100x10015-40-4000-4/" TargetMode="External" Id="rId480"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-100x10015-40-4000-2/" TargetMode="External" Id="rId481"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-100x10015-40-4000-3/" TargetMode="External" Id="rId482"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-100x10015-40-4000/" TargetMode="External" Id="rId483"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-100x10015-40-5000-4/" TargetMode="External" Id="rId484"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-100x10015-40-5000-2/" TargetMode="External" Id="rId485"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-100x10015-40-5000-3/" TargetMode="External" Id="rId486"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-100x10015-40-5000/" TargetMode="External" Id="rId487"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-200x20015-80-3000-4/" TargetMode="External" Id="rId488"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-200x20015-80-3000-2/" TargetMode="External" Id="rId489"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-200x20015-80-3000-3/" TargetMode="External" Id="rId490"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-200x20015-80-3000/" TargetMode="External" Id="rId491"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-200x20015-80-4000-4/" TargetMode="External" Id="rId492"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-200x20015-80-4000-2/" TargetMode="External" Id="rId493"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-200x20015-80-4000-3/" TargetMode="External" Id="rId494"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-200x20015-80-4000/" TargetMode="External" Id="rId495"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-200x20015-80-5000-4/" TargetMode="External" Id="rId496"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-200x20015-80-5000-2/" TargetMode="External" Id="rId497"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-200x20015-80-5000-3/" TargetMode="External" Id="rId498"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-200x20015-80-5000/" TargetMode="External" Id="rId499"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x4-dlya-yacheyki-50x50-10-28vt-3000k-mikroprizma/" TargetMode="External" Id="rId500"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x4-dlya-yacheyki-50x50-10-28vt-3000k-mikroprizma-chernyy/" TargetMode="External" Id="rId501"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x4-dlya-yacheyki-50x50-10-28vt-3000k-opal/" TargetMode="External" Id="rId502"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x4-dlya-yacheyki-50x50-10-28vt-3000k-opal-chernyy/" TargetMode="External" Id="rId503"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x4-dlya-yacheyki-50x50-10-28vt-4000k-mikroprizma/" TargetMode="External" Id="rId504"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x4-dlya-yacheyki-50x50-10-28vt-4000k-mikroprizma-chernyy/" TargetMode="External" Id="rId505"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x4-dlya-yacheyki-50x50-10-28vt-4000k-opal/" TargetMode="External" Id="rId506"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x4-dlya-yacheyki-50x50-10-28vt-5000k-mikroprizma/" TargetMode="External" Id="rId507"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x4-dlya-yacheyki-50x50-10-28vt-5000k-mikroprizma-chernyy/" TargetMode="External" Id="rId508"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x4-dlya-yacheyki-50x50-10-28vt-5000k-opal/" TargetMode="External" Id="rId509"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x4-dlya-yacheyki-50x50-10-28vt-5000k-opal-chernyy/" TargetMode="External" Id="rId510"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x4-dlya-yacheyki-75x75-10-40vt-3000k-mikroprizma/" TargetMode="External" Id="rId511"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x4-dlya-yacheyki-75x75-10-40vt-3000k-mikroprizma-chernyy/" TargetMode="External" Id="rId512"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x4-dlya-yacheyki-75x75-10-40vt-3000k-opal/" TargetMode="External" Id="rId513"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x4-dlya-yacheyki-75x75-10-40vt-3000k-opal-chernyy/" TargetMode="External" Id="rId514"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x4-dlya-yacheyki-75x75-10-40vt-4000k-mikroprizma/" TargetMode="External" Id="rId515"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x4-dlya-yacheyki-75x75-10-40vt-4000k-mikroprizma-chernyy/" TargetMode="External" Id="rId516"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x4-dlya-yacheyki-75x75-10-40vt-4000k-opal/" TargetMode="External" Id="rId517"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x4-dlya-yacheyki-75x75-10-40vt-4000k-opal-chernyy/" TargetMode="External" Id="rId518"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x4-dlya-yacheyki-75x75-10-40vt-5000k-mikroprizma/" TargetMode="External" Id="rId519"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x4-dlya-yacheyki-75x75-10-40vt-5000k-mikroprizma-chernyy/" TargetMode="External" Id="rId520"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x4-dlya-yacheyki-75x75-10-40vt-5000k-opal/" TargetMode="External" Id="rId521"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x4-dlya-yacheyki-75x75-10-40vt-5000k-opal-chernyy/" TargetMode="External" Id="rId522"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-75x7515-28-3000-2/" TargetMode="External" Id="rId523"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x4-dlya-yacheyki-75x75-15-28vt-3000k-mikroprizma-chernyy/" TargetMode="External" Id="rId524"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-75x7515-28-3000/" TargetMode="External" Id="rId525"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x4-dlya-yacheyki-75x75-15-28vt-3000k-opal-chernyy/" TargetMode="External" Id="rId526"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-75x7515-28-4000-2/" TargetMode="External" Id="rId527"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x4-dlya-yacheyki-75x75-15-28vt-4000k-mikroprizma-chernyy/" TargetMode="External" Id="rId528"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-75x7515-28-4000/" TargetMode="External" Id="rId529"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x4-dlya-yacheyki-75x75-15-28vt-4000k-opal-chernyy/" TargetMode="External" Id="rId530"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-75x7515-28-5000-2/" TargetMode="External" Id="rId531"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x4-dlya-yacheyki-75x75-15-28vt-5000k-mikroprizma-chernyy/" TargetMode="External" Id="rId532"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x4-75x7515-28-5000/" TargetMode="External" Id="rId533"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x4-dlya-yacheyki-75x75-15-28vt-5000k-opal-chernyy/" TargetMode="External" Id="rId534"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-100x10010-50-3000-4/" TargetMode="External" Id="rId535"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-100x10010-50-3000-2/" TargetMode="External" Id="rId536"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-100x10010-50-3000-3/" TargetMode="External" Id="rId537"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-100x10010-50-3000/" TargetMode="External" Id="rId538"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-100x10010-50-4000-4/" TargetMode="External" Id="rId539"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-100x10010-50-4000-2/" TargetMode="External" Id="rId540"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-100x10010-50-4000-3/" TargetMode="External" Id="rId541"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-100x10010-50-4000/" TargetMode="External" Id="rId542"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-100x10010-50-5000-4/" TargetMode="External" Id="rId543"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-100x10010-50-5000-2/" TargetMode="External" Id="rId544"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-100x10010-50-5000-3/" TargetMode="External" Id="rId545"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-100x10010-50-5000/" TargetMode="External" Id="rId546"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-100x10015-50-3000-4/" TargetMode="External" Id="rId547"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-100x10015-50-3000-2/" TargetMode="External" Id="rId548"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-100x10015-50-3000-3/" TargetMode="External" Id="rId549"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-100x10015-50-3000/" TargetMode="External" Id="rId550"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-100x10015-50-4000-4/" TargetMode="External" Id="rId551"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-100x10015-50-4000-2/" TargetMode="External" Id="rId552"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-100x10015-50-4000-3/" TargetMode="External" Id="rId553"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-100x10015-50-4000/" TargetMode="External" Id="rId554"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-100x10015-50-5000-4/" TargetMode="External" Id="rId555"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-100x10015-50-5000-2/" TargetMode="External" Id="rId556"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-100x10015-50-5000-3/" TargetMode="External" Id="rId557"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-100x10015-50-5000/" TargetMode="External" Id="rId558"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-200x20015-100-3000-4/" TargetMode="External" Id="rId559"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-200x20015-100-3000-2/" TargetMode="External" Id="rId560"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-200x20015-100-3000-3/" TargetMode="External" Id="rId561"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-200x20015-100-3000/" TargetMode="External" Id="rId562"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-200x20015-100-4000-4/" TargetMode="External" Id="rId563"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-200x20015-100-4000-2/" TargetMode="External" Id="rId564"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-200x20015-100-4000-3/" TargetMode="External" Id="rId565"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-200x20015-100-4000/" TargetMode="External" Id="rId566"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-200x20015-100-5000-4/" TargetMode="External" Id="rId567"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-200x20015-100-5000-2/" TargetMode="External" Id="rId568"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-200x20015-100-5000-3/" TargetMode="External" Id="rId569"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-200x20015-100-5000/" TargetMode="External" Id="rId570"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x5-dlya-yacheyki-50x50-10-35vt-3000k-mikroprizma/" TargetMode="External" Id="rId571"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x5-dlya-yacheyki-50x50-10-35vt-3000k-mikroprizma-chernyy/" TargetMode="External" Id="rId572"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x5-dlya-yacheyki-50x50-10-35vt-3000k-opal/" TargetMode="External" Id="rId573"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x5-dlya-yacheyki-50x50-10-35vt-3000k-opal-chernyy/" TargetMode="External" Id="rId574"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x5-dlya-yacheyki-50x50-10-35vt-4000k-mikroprizma/" TargetMode="External" Id="rId575"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x5-dlya-yacheyki-50x50-10-35vt-4000k-mikroprizma-chernyy/" TargetMode="External" Id="rId576"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x5-dlya-yacheyki-50x50-10-35vt-4000k-opal/" TargetMode="External" Id="rId577"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x5-dlya-yacheyki-50x50-10-35vt-4000k-opal-chernyy/" TargetMode="External" Id="rId578"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x5-dlya-yacheyki-50x50-10-35vt-5000k-mikroprizma/" TargetMode="External" Id="rId579"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x5-dlya-yacheyki-50x50-10-35vt-5000k-mikroprizma-chernyy/" TargetMode="External" Id="rId580"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x5-dlya-yacheyki-50x50-10-35vt-5000k-opal/" TargetMode="External" Id="rId581"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x5-dlya-yacheyki-50x50-10-35vt-5000k-opal-chernyy/" TargetMode="External" Id="rId582"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x5-dlya-yacheyki-75x75-10-50vt-3000k-mikroprizma/" TargetMode="External" Id="rId583"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x5-dlya-yacheyki-75x75-10-50vt-3000k-mikroprizma-chernyy/" TargetMode="External" Id="rId584"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x5-dlya-yacheyki-75x75-10-50vt-3000k-opal/" TargetMode="External" Id="rId585"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x5-dlya-yacheyki-75x75-10-50vt-3000k-opal-chernyy/" TargetMode="External" Id="rId586"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x5-dlya-yacheyki-75x75-10-50vt-4000k-mikroprizma/" TargetMode="External" Id="rId587"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x5-dlya-yacheyki-75x75-10-50vt-4000k-mikroprizma-chernyy/" TargetMode="External" Id="rId588"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x5-dlya-yacheyki-75x75-10-50vt-4000k-opal/" TargetMode="External" Id="rId589"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x5-dlya-yacheyki-75x75-10-50vt-4000k-opal-chernyy/" TargetMode="External" Id="rId590"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x5-dlya-yacheyki-75x75-10-50vt-5000k-mikroprizma/" TargetMode="External" Id="rId591"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x5-dlya-yacheyki-75x75-10-50vt-5000k-mikroprizma-chernyy/" TargetMode="External" Id="rId592"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x5-dlya-yacheyki-75x75-10-50vt-5000k-opal/" TargetMode="External" Id="rId593"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x5-dlya-yacheyki-75x75-10-50vt-5000k-opal-chernyy/" TargetMode="External" Id="rId594"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-75x7515-35-3000-3/" TargetMode="External" Id="rId595"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-75x7515-35-3000/" TargetMode="External" Id="rId596"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-75x7515-35-3000-2/" TargetMode="External" Id="rId597"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x5-dlya-yacheyki-75x75-15-35vt-3000k-opal-chernyy/" TargetMode="External" Id="rId598"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-75x7515-35-4000-4/" TargetMode="External" Id="rId599"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-75x7515-35-4000-2/" TargetMode="External" Id="rId600"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-75x7515-35-4000-3/" TargetMode="External" Id="rId601"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-75x7515-35-4000/" TargetMode="External" Id="rId602"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-75x7515-35-5000-4/" TargetMode="External" Id="rId603"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-75x7515-35-5000-2/" TargetMode="External" Id="rId604"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-75x7515-35-5000-3/" TargetMode="External" Id="rId605"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x5-75x7515-35-5000/" TargetMode="External" Id="rId606"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-100x10010-60-3000-4/" TargetMode="External" Id="rId607"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-100x10010-60-3000-2/" TargetMode="External" Id="rId608"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-100x10010-60-3000-3/" TargetMode="External" Id="rId609"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-100x10010-60-3000/" TargetMode="External" Id="rId610"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-100x10010-60-4000-4/" TargetMode="External" Id="rId611"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-100x10010-60-4000-2/" TargetMode="External" Id="rId612"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-100x10010-60-4000-3/" TargetMode="External" Id="rId613"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-100x10010-60-4000/" TargetMode="External" Id="rId614"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-100x10010-60-5000-4/" TargetMode="External" Id="rId615"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-100x10010-60-5000-2/" TargetMode="External" Id="rId616"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-100x10010-60-5000-3/" TargetMode="External" Id="rId617"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-100x10010-60-5000/" TargetMode="External" Id="rId618"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-100x10015-60-3000-4/" TargetMode="External" Id="rId619"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-100x10015-60-3000-2/" TargetMode="External" Id="rId620"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-100x10015-60-3000-3/" TargetMode="External" Id="rId621"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-100x10015-60-3000/" TargetMode="External" Id="rId622"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-100x10015-60-4000-4/" TargetMode="External" Id="rId623"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-100x10015-60-4000-2/" TargetMode="External" Id="rId624"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-100x10015-60-4000-3/" TargetMode="External" Id="rId625"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-100x10015-60-4000/" TargetMode="External" Id="rId626"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-100x10015-60-5000-4/" TargetMode="External" Id="rId627"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-100x10015-60-5000-2/" TargetMode="External" Id="rId628"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-100x10015-60-5000-3/" TargetMode="External" Id="rId629"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-100x10015-60-5000/" TargetMode="External" Id="rId630"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x6-dlya-yacheyki-50x50-10-42vt-3000k-mikroprizma/" TargetMode="External" Id="rId631"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x6-dlya-yacheyki-50x50-10-42vt-3000k-mikroprizma-chernyy/" TargetMode="External" Id="rId632"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x6-dlya-yacheyki-50x50-10-42vt-3000k-opal/" TargetMode="External" Id="rId633"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x6-dlya-yacheyki-50x50-10-42vt-3000k-opal-chernyy/" TargetMode="External" Id="rId634"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x6-dlya-yacheyki-50x50-10-42vt-4000k-mikroprizma/" TargetMode="External" Id="rId635"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x6-dlya-yacheyki-50x50-10-42vt-4000k-mikroprizma-chernyy/" TargetMode="External" Id="rId636"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x6-dlya-yacheyki-50x50-10-42vt-4000k-opal/" TargetMode="External" Id="rId637"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x6-dlya-yacheyki-50x50-10-42vt-4000k-opal-chernyy/" TargetMode="External" Id="rId638"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x6-dlya-yacheyki-50x50-10-42vt-5000k-mikroprizma/" TargetMode="External" Id="rId639"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x6-dlya-yacheyki-50x50-10-42vt-5000k-mikroprizma-chernyy/" TargetMode="External" Id="rId640"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x6-dlya-yacheyki-50x50-10-42vt-5000k-opal/" TargetMode="External" Id="rId641"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x6-dlya-yacheyki-50x50-10-42vt-5000k-opal-chernyy/" TargetMode="External" Id="rId642"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x6-dlya-yacheyki-75x75-10-60vt-3000k-mikroprizma/" TargetMode="External" Id="rId643"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x6-dlya-yacheyki-75x75-10-60vt-3000k-mikroprizma-chernyy/" TargetMode="External" Id="rId644"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x6-dlya-yacheyki-75x75-10-60vt-3000k-opal/" TargetMode="External" Id="rId645"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x6-dlya-yacheyki-75x75-10-60vt-3000k-opal-chernyy/" TargetMode="External" Id="rId646"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x6-dlya-yacheyki-75x75-10-60vt-4000k-mikroprizma/" TargetMode="External" Id="rId647"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x6-dlya-yacheyki-75x75-10-60vt-4000k-mikroprizma-chernyy/" TargetMode="External" Id="rId648"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x6-dlya-yacheyki-75x75-10-60vt-4000k-opal/" TargetMode="External" Id="rId649"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x6-dlya-yacheyki-75x75-10-60vt-4000k-opal-chernyy/" TargetMode="External" Id="rId650"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x6-dlya-yacheyki-75x75-10-60vt-5000k-mikroprizma/" TargetMode="External" Id="rId651"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x6-dlya-yacheyki-75x75-10-60vt-5000k-mikroprizma-chernyy/" TargetMode="External" Id="rId652"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x6-dlya-yacheyki-75x75-10-60vt-5000k-opal/" TargetMode="External" Id="rId653"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x6-dlya-yacheyki-75x75-10-60vt-5000k-opal-chernyy/" TargetMode="External" Id="rId654"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-75x7515-42-3000-4/" TargetMode="External" Id="rId655"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-75x7515-42-3000-2/" TargetMode="External" Id="rId656"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-75x7515-42-3000-3/" TargetMode="External" Id="rId657"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-75x7515-42-3000/" TargetMode="External" Id="rId658"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-75x7515-42-4000-4/" TargetMode="External" Id="rId659"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-75x7515-42-4000-2/" TargetMode="External" Id="rId660"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-75x7515-42-4000-3/" TargetMode="External" Id="rId661"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-75x7515-42-4000/" TargetMode="External" Id="rId662"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-75x7515-42-5000-4/" TargetMode="External" Id="rId663"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-75x7515-42-5000-2/" TargetMode="External" Id="rId664"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-75x7515-42-5000-3/" TargetMode="External" Id="rId665"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x6-75x7515-42-5000/" TargetMode="External" Id="rId666"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-100x10010-70-3000-4/" TargetMode="External" Id="rId667"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-100x10010-70-3000-2/" TargetMode="External" Id="rId668"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-100x10010-70-3000-3/" TargetMode="External" Id="rId669"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-100x10010-70-3000/" TargetMode="External" Id="rId670"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-100x10010-70-4000-4/" TargetMode="External" Id="rId671"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-100x10010-70-4000-2/" TargetMode="External" Id="rId672"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-100x10010-70-4000-3/" TargetMode="External" Id="rId673"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-100x10010-70-4000/" TargetMode="External" Id="rId674"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-100x10010-70-5000-4/" TargetMode="External" Id="rId675"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-100x10010-70-5000-2/" TargetMode="External" Id="rId676"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-100x10010-70-5000-3/" TargetMode="External" Id="rId677"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-100x10010-70-5000/" TargetMode="External" Id="rId678"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-100x10015-70-3000-4/" TargetMode="External" Id="rId679"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-100x10015-70-3000-2/" TargetMode="External" Id="rId680"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-100x10015-70-3000-3/" TargetMode="External" Id="rId681"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-100x10015-70-3000/" TargetMode="External" Id="rId682"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-100x10015-70-4000-4/" TargetMode="External" Id="rId683"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-100x10015-70-4000-2/" TargetMode="External" Id="rId684"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-100x10015-70-4000-3/" TargetMode="External" Id="rId685"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-100x10015-70-4000/" TargetMode="External" Id="rId686"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-100x10015-70-5000-4/" TargetMode="External" Id="rId687"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-100x10015-70-5000-2/" TargetMode="External" Id="rId688"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-100x10015-70-5000-3/" TargetMode="External" Id="rId689"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-100x10015-70-5000/" TargetMode="External" Id="rId690"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x7-dlya-yacheyki-50x50-10-49vt-3000k-mikroprizma/" TargetMode="External" Id="rId691"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x7-dlya-yacheyki-50x50-10-49vt-3000k-mikroprizma-chernyy/" TargetMode="External" Id="rId692"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x7-dlya-yacheyki-50x50-10-49vt-3000k-opal/" TargetMode="External" Id="rId693"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x7-dlya-yacheyki-50x50-10-49vt-3000k-opal-chernyy/" TargetMode="External" Id="rId694"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x7-dlya-yacheyki-50x50-10-49vt-4000k-mikroprizma/" TargetMode="External" Id="rId695"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x7-dlya-yacheyki-50x50-10-49vt-4000k-mikroprizma-chernyy/" TargetMode="External" Id="rId696"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x7-dlya-yacheyki-50x50-10-49vt-4000k-opal/" TargetMode="External" Id="rId697"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x7-dlya-yacheyki-50x50-10-49vt-4000k-opal-chernyy/" TargetMode="External" Id="rId698"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x7-dlya-yacheyki-50x50-10-49vt-5000k-mikroprizma/" TargetMode="External" Id="rId699"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x7-dlya-yacheyki-50x50-10-49vt-5000k-mikroprizma-chernyy/" TargetMode="External" Id="rId700"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x7-dlya-yacheyki-50x50-10-49vt-5000k-opal/" TargetMode="External" Id="rId701"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x7-dlya-yacheyki-50x50-10-49vt-5000k-opal-chernyy/" TargetMode="External" Id="rId702"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x7-dlya-yacheyki-75x75-10-70vt-3000k-mikroprizma/" TargetMode="External" Id="rId703"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x7-dlya-yacheyki-75x75-10-70vt-3000k-mikroprizma-chernyy/" TargetMode="External" Id="rId704"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x7-dlya-yacheyki-75x75-10-70vt-3000k-opal/" TargetMode="External" Id="rId705"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x7-dlya-yacheyki-75x75-10-70vt-3000k-opal-chernyy/" TargetMode="External" Id="rId706"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x7-dlya-yacheyki-75x75-10-70vt-4000k-mikroprizma/" TargetMode="External" Id="rId707"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x7-dlya-yacheyki-75x75-10-70vt-4000k-mikroprizma-chernyy/" TargetMode="External" Id="rId708"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x7-dlya-yacheyki-75x75-10-70vt-4000k-opal/" TargetMode="External" Id="rId709"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x7-dlya-yacheyki-75x75-10-70vt-4000k-opal-chernyy/" TargetMode="External" Id="rId710"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x7-dlya-yacheyki-75x75-10-70vt-5000k-mikroprizma/" TargetMode="External" Id="rId711"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x7-dlya-yacheyki-75x75-10-70vt-5000k-mikroprizma-chernyy/" TargetMode="External" Id="rId712"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x7-dlya-yacheyki-75x75-10-70vt-5000k-opal/" TargetMode="External" Id="rId713"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x7-dlya-yacheyki-75x75-10-70vt-5000k-opal-chernyy/" TargetMode="External" Id="rId714"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-75x7515-49-3000-5/" TargetMode="External" Id="rId715"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-75x7515-49-3000-4/" TargetMode="External" Id="rId716"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-75x7515-49-3000-2/" TargetMode="External" Id="rId717"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-75x7515-49-3000-3/" TargetMode="External" Id="rId718"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-75x7515-49-3000/" TargetMode="External" Id="rId719"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-75x7515-49-4000-4/" TargetMode="External" Id="rId720"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-75x7515-49-4000-2/" TargetMode="External" Id="rId721"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-75x7515-49-4000-3/" TargetMode="External" Id="rId722"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-75x7515-49-4000/" TargetMode="External" Id="rId723"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-75x7515-49-5000-2/" TargetMode="External" Id="rId724"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-75x7515-49-5000-3/" TargetMode="External" Id="rId725"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x7-75x7515-49-5000/" TargetMode="External" Id="rId726"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-100x10010-80-3000-4/" TargetMode="External" Id="rId727"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-100x10010-80-3000-2/" TargetMode="External" Id="rId728"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-100x10010-80-3000-3/" TargetMode="External" Id="rId729"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-100x10010-80-3000/" TargetMode="External" Id="rId730"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-100x10010-80-4000-4/" TargetMode="External" Id="rId731"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-100x10010-80-4000-2/" TargetMode="External" Id="rId732"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-100x10010-80-4000-3/" TargetMode="External" Id="rId733"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-100x10010-80-4000/" TargetMode="External" Id="rId734"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-100x10010-80-5000-4/" TargetMode="External" Id="rId735"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-100x10010-80-5000-2/" TargetMode="External" Id="rId736"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-100x10010-80-5000-3/" TargetMode="External" Id="rId737"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-100x10010-80-5000/" TargetMode="External" Id="rId738"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-100x10015-80-3000-4/" TargetMode="External" Id="rId739"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-100x10015-80-3000-2/" TargetMode="External" Id="rId740"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-100x10015-80-3000-3/" TargetMode="External" Id="rId741"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-100x10015-80-3000/" TargetMode="External" Id="rId742"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-100x10015-80-4000-4/" TargetMode="External" Id="rId743"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-100x10015-80-4000-2/" TargetMode="External" Id="rId744"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-100x10015-80-4000-3/" TargetMode="External" Id="rId745"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-100x10015-80-4000/" TargetMode="External" Id="rId746"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-100x10015-80-5000-4/" TargetMode="External" Id="rId747"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-100x10015-80-5000-2/" TargetMode="External" Id="rId748"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-100x10015-80-5000-3/" TargetMode="External" Id="rId749"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-100x10015-80-5000/" TargetMode="External" Id="rId750"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x8-dlya-yacheyki-50x50-10-56vt-3000k-mikroprizma/" TargetMode="External" Id="rId751"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x8-dlya-yacheyki-50x50-10-56vt-3000k-mikroprizma-chernyy/" TargetMode="External" Id="rId752"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x8-dlya-yacheyki-50x50-10-56vt-3000k-opal/" TargetMode="External" Id="rId753"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x8-dlya-yacheyki-50x50-10-56vt-3000k-opal-chernyy/" TargetMode="External" Id="rId754"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x8-dlya-yacheyki-50x50-10-56vt-4000k-mikroprizma/" TargetMode="External" Id="rId755"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x8-dlya-yacheyki-50x50-10-56vt-4000k-mikroprizma-chernyy/" TargetMode="External" Id="rId756"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x8-dlya-yacheyki-50x50-10-56vt-4000k-opal/" TargetMode="External" Id="rId757"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x8-dlya-yacheyki-50x50-10-56vt-4000k-opal-chernyy/" TargetMode="External" Id="rId758"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x8-dlya-yacheyki-50x50-10-56vt-5000k-mikroprizma/" TargetMode="External" Id="rId759"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x8-dlya-yacheyki-50x50-10-56vt-5000k-mikroprizma-chernyy/" TargetMode="External" Id="rId760"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x8-dlya-yacheyki-50x50-10-56vt-5000k-opal/" TargetMode="External" Id="rId761"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x8-dlya-yacheyki-50x50-10-56vt-5000k-opal-chernyy/" TargetMode="External" Id="rId762"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x8-dlya-yacheyki-75x75-10-80vt-3000k-mikroprizma/" TargetMode="External" Id="rId763"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x8-dlya-yacheyki-75x75-10-80vt-3000k-mikroprizma-chernyy/" TargetMode="External" Id="rId764"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x8-dlya-yacheyki-75x75-10-80vt-3000k-opal/" TargetMode="External" Id="rId765"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x8-dlya-yacheyki-75x75-10-80vt-3000k-opal-chernyy/" TargetMode="External" Id="rId766"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x8-dlya-yacheyki-75x75-10-80vt-4000k-mikroprizma/" TargetMode="External" Id="rId767"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x8-dlya-yacheyki-75x75-10-80vt-4000k-mikroprizma-chernyy/" TargetMode="External" Id="rId768"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x8-dlya-yacheyki-75x75-10-80vt-4000k-opal/" TargetMode="External" Id="rId769"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x8-dlya-yacheyki-75x75-10-80vt-4000k-opal-chernyy/" TargetMode="External" Id="rId770"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x8-dlya-yacheyki-75x75-10-80vt-5000k-mikroprizma/" TargetMode="External" Id="rId771"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x8-dlya-yacheyki-75x75-10-80vt-5000k-mikroprizma-chernyy/" TargetMode="External" Id="rId772"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x8-dlya-yacheyki-75x75-10-80vt-5000k-opal/" TargetMode="External" Id="rId773"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x8-dlya-yacheyki-75x75-10-80vt-5000k-opal-chernyy/" TargetMode="External" Id="rId774"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-75x7515-56-3000-4/" TargetMode="External" Id="rId775"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-75x7515-56-3000-2/" TargetMode="External" Id="rId776"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-75x7515-56-3000-3/" TargetMode="External" Id="rId777"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-75x7515-56-3000/" TargetMode="External" Id="rId778"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-75x7515-56-4000-4/" TargetMode="External" Id="rId779"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-75x7515-56-4000-2/" TargetMode="External" Id="rId780"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-75x7515-56-4000-3/" TargetMode="External" Id="rId781"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-75x7515-56-4000/" TargetMode="External" Id="rId782"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-75x7515-56-5000-4/" TargetMode="External" Id="rId783"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-75x7515-56-5000-2/" TargetMode="External" Id="rId784"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-75x7515-56-5000-3/" TargetMode="External" Id="rId785"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x8-75x7515-56-5000/" TargetMode="External" Id="rId786"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x9-dlya-yacheyki-50x50-10-63vt-3000k-mikroprizma/" TargetMode="External" Id="rId787"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x9-dlya-yacheyki-50x50-10-63vt-3000k-mikroprizma-chernyy/" TargetMode="External" Id="rId788"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x9-dlya-yacheyki-50x50-10-63vt-3000k-opal/" TargetMode="External" Id="rId789"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x9-dlya-yacheyki-50x50-10-63vt-3000k-opal-chernyy/" TargetMode="External" Id="rId790"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x9-dlya-yacheyki-50x50-10-63vt-4000k-mikroprizma/" TargetMode="External" Id="rId791"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x9-dlya-yacheyki-50x50-10-63vt-4000k-mikroprizma-chernyy/" TargetMode="External" Id="rId792"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x9-dlya-yacheyki-50x50-10-63vt-4000k-opal/" TargetMode="External" Id="rId793"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x9-dlya-yacheyki-50x50-10-63vt-4000k-opal-chernyy/" TargetMode="External" Id="rId794"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x9-dlya-yacheyki-50x50-10-63vt-5000k-mikroprizma-chernyy/" TargetMode="External" Id="rId795"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x9-dlya-yacheyki-50x50-10-63vt-5000k-opal/" TargetMode="External" Id="rId796"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/komplekt-svetil-nikov-geniled-griliato-tetris-x9-dlya-yacheyki-50x50-10-63vt-5000k-opal-chernyy/" TargetMode="External" Id="rId797"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x9-75x7515-63-3000-4/" TargetMode="External" Id="rId798"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x9-75x7515-63-3000-2/" TargetMode="External" Id="rId799"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x9-75x7515-63-3000-3/" TargetMode="External" Id="rId800"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x9-75x7515-63-3000/" TargetMode="External" Id="rId801"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x9-75x7515-63-4000-4/" TargetMode="External" Id="rId802"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x9-75x7515-63-4000-2/" TargetMode="External" Id="rId803"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x9-75x7515-63-4000-3/" TargetMode="External" Id="rId804"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x9-75x7515-63-4000/" TargetMode="External" Id="rId805"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x9-75x7515-63-5000-4/" TargetMode="External" Id="rId806"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x9-75x7515-63-5000-2/" TargetMode="External" Id="rId807"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x9-75x7515-63-5000-3/" TargetMode="External" Id="rId808"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x9-75x7515-63-5000/" TargetMode="External" Id="rId809"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/svetodiodnyy-svetil-nik-geniled-geniled-griliato-tetris-dlya-yacheyki-50h50-10-3000k-mikroprizma-bez-drayvera/" TargetMode="External" Id="rId810"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/svetodiodnyy-svetil-nik-geniled-geniled-griliato-tetris-dlya-yacheyki-50h50-10-3000k-opal-bez-drayvera/" TargetMode="External" Id="rId811"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/svetodiodnyy-svetil-nik-geniled-geniled-griliato-tetris-dlya-yacheyki-50h50-10-4000k-mikroprizma-bez-drayvera/" TargetMode="External" Id="rId812"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/svetodiodnyy-svetil-nik-geniled-geniled-griliato-tetris-dlya-yacheyki-50h50-10-4000k-opal-bez-drayvera/" TargetMode="External" Id="rId813"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/svetodiodnyy-svetil-nik-geniled-geniled-griliato-tetris-dlya-yacheyki-50h50-10-5000k-mikroprizma-bez-drayvera/" TargetMode="External" Id="rId814"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/svetodiodnyy-svetil-nik-geniled-geniled-griliato-tetris-dlya-yacheyki-50h50-10-5000k-opal-bez-drayvera/" TargetMode="External" Id="rId815"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x1-gx53-100100-2/" TargetMode="External" Id="rId816"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-x1-gx53-100100/" TargetMode="External" Id="rId817"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-10010010-3000-4/" TargetMode="External" Id="rId818"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-10010010-3000-2/" TargetMode="External" Id="rId819"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-10010010-3000-3/" TargetMode="External" Id="rId820"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-10010010-3000/" TargetMode="External" Id="rId821"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-10010010-4000-4/" TargetMode="External" Id="rId822"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-10010010-4000-2/" TargetMode="External" Id="rId823"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-10010010-4000-3/" TargetMode="External" Id="rId824"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-10010010-4000/" TargetMode="External" Id="rId825"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-10010010-5000-4/" TargetMode="External" Id="rId826"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-10010010-5000-2/" TargetMode="External" Id="rId827"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-10010010-5000-3/" TargetMode="External" Id="rId828"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-10010010-5000/" TargetMode="External" Id="rId829"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-10010015-3000-4/" TargetMode="External" Id="rId830"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-10010015-3000-2/" TargetMode="External" Id="rId831"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-10010015-3000-3/" TargetMode="External" Id="rId832"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-10010015-3000/" TargetMode="External" Id="rId833"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-10010015-4000-4/" TargetMode="External" Id="rId834"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-10010015-4000-2/" TargetMode="External" Id="rId835"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-10010015-4000-3/" TargetMode="External" Id="rId836"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-10010015-4000/" TargetMode="External" Id="rId837"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-10010015-5000-4/" TargetMode="External" Id="rId838"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-10010015-5000-2/" TargetMode="External" Id="rId839"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-10010015-5000-3/" TargetMode="External" Id="rId840"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-10010015-5000/" TargetMode="External" Id="rId841"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-75x7515-3000-2/" TargetMode="External" Id="rId842"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/svetodiodnyy-svetil-nik-geniled-griliato-tetris-dlya-yacheyki-75x75-15-3000k-mikroprizma-chernyy-bez-drayvera/" TargetMode="External" Id="rId843"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-75x7515-3000/" TargetMode="External" Id="rId844"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/svetodiodnyy-svetil-nik-geniled-griliato-tetris-dlya-yacheyki-75x75-15-3000k-opal-chernyy-bez-drayvera/" TargetMode="External" Id="rId845"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-75x7515-4000-2/" TargetMode="External" Id="rId846"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-75x7515-4000/" TargetMode="External" Id="rId847"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/svetodiodnyy-svetil-nik-geniled-griliato-tetris-dlya-yacheyki-75x75-15-4000k-opal-chernyy-bez-drayvera/" TargetMode="External" Id="rId848"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-75x7515-5000-2/" TargetMode="External" Id="rId849"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/svetodiodnyy-svetil-nik-geniled-griliato-tetris-dlya-yacheyki-75x75-15-5000k-mikroprizma-chernyy-bez-drayvera/" TargetMode="External" Id="rId850"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/geniled-griliato-tetris-75x7515-5000/" TargetMode="External" Id="rId851"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/svetodiodnyy-svetil-nik-geniled-griliato-tetris-dlya-yacheyki-75x75-15-5000k-opal-chernyy-bez-drayvera/" TargetMode="External" Id="rId852"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/svetodiodnyy-svetil-nik-geniled-griliato-tetris-dlya-yacheyki-75h75-10-3000k-mikroprizma-bez-drayvera/" TargetMode="External" Id="rId853"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/svetodiodnyy-svetil-nik-geniled-griliato-tetris-dlya-yacheyki-75h75-10-3000k-mikroprizma-chernyy-bez-drayvera/" TargetMode="External" Id="rId854"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/svetodiodnyy-svetil-nik-geniled-griliato-tetris-dlya-yacheyki-75h75-10-3000k-opal-bez-drayvera/" TargetMode="External" Id="rId855"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/svetodiodnyy-svetil-nik-geniled-griliato-tetris-dlya-yacheyki-75h75-10-3000k-opal-chernyy-bez-drayvera/" TargetMode="External" Id="rId856"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/svetodiodnyy-svetil-nik-geniled-griliato-tetris-dlya-yacheyki-75h75-10-4000k-mikroprizma-bez-drayvera/" TargetMode="External" Id="rId857"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/svetodiodnyy-svetil-nik-geniled-griliato-tetris-dlya-yacheyki-75h75-10-4000k-mikroprizma-chernyy-bez-drayvera/" TargetMode="External" Id="rId858"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/svetodiodnyy-svetil-nik-geniled-griliato-tetris-dlya-yacheyki-75h75-10-4000k-opal-bez-drayvera/" TargetMode="External" Id="rId859"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/svetodiodnyy-svetil-nik-geniled-griliato-tetris-dlya-yacheyki-75h75-10-4000k-opal-chernyy-bez-drayvera/" TargetMode="External" Id="rId860"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/svetodiodnyy-svetil-nik-geniled-griliato-tetris-dlya-yacheyki-75h75-10-5000k-mikroprizma-bez-drayvera/" TargetMode="External" Id="rId861"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/svetodiodnyy-svetil-nik-geniled-griliato-tetris-dlya-yacheyki-75h75-10-5000k-mikroprizma-chernyy-bez-drayvera/" TargetMode="External" Id="rId862"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/svetodiodnyy-svetil-nik-geniled-griliato-tetris-dlya-yacheyki-75h75-10-5000k-opal-bez-drayvera/" TargetMode="External" Id="rId863"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/svetodiodnyy-svetil-nik-geniled-griliato-tetris-dlya-yacheyki-75h75-10-5000k-opal-chernyy-bez-drayvera/" TargetMode="External" Id="rId864"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/griliato-tetris-dlya-yachejki-50h5010-3000k-opal-chernyj-bez-drajvera/svetodiodnyy-svetil-nik-griliato-tetris-dlya-yacheyki-75x75-15-4000k-mikroprizma-chernyy-bez-drayvera/" TargetMode="External" Id="rId865"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-office-comfort-45vt-4000k-90ra-opal/" TargetMode="External" Id="rId866"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-office-comfort-45vt-4000k-90ra-opal/svetodiodnyy-svetil-nik-geniled-office-comfort-595x595x60-45vt-3000k-90ra-opal/" TargetMode="External" Id="rId867"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-office-comfort-45vt-4000k-90ra-opal/svetodiodnyy-svetil-nik-office-comfort-595x595x60-45vt-4000k-90ra-ip54-opal/" TargetMode="External" Id="rId868"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-office-comfort-45vt-4000k-90ra-opal/svetodiodnyy-svetil-nik-office-comfort-595x595x60-45vt-4000k-90ra-opal/" TargetMode="External" Id="rId869"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-office-comfort-45vt-4000k-90ra-opal/svetodiodnyy-svetil-nik-office-comfort-595x595x60-45vt-5000k-90ra-ip54-opal/" TargetMode="External" Id="rId870"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-office-comfort-45vt-4000k-90ra-opal/svetodiodnyy-svetil-nik-office-comfort-595x595x60-45vt-5000k-90ra-opal/" TargetMode="External" Id="rId871"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-office-comfort-45vt-4000k-90ra-opal/svetodiodnyy-svetil-nik-office-comfort-595x595x60-60vt-3000k-90ra-opal/" TargetMode="External" Id="rId872"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-office-comfort-45vt-4000k-90ra-opal/svetodiodnyy-svetil-nik-office-comfort-595x595x60-60vt-4000k-90ra-ip54-opal/" TargetMode="External" Id="rId873"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-office-comfort-45vt-4000k-90ra-opal/svetodiodnyy-svetil-nik-office-comfort-595x595x60-60vt-4000k-90ra-opal/" TargetMode="External" Id="rId874"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-office-comfort-45vt-4000k-90ra-opal/svetodiodnyy-svetil-nik-office-comfort-595x595x60-60vt-5000k-90ra-ip54-opal/" TargetMode="External" Id="rId875"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-office-comfort-45vt-4000k-90ra-opal/svetodiodnyy-svetil-nik-office-comfort-595x595x60-60vt-5000k-90ra-opal/" TargetMode="External" Id="rId876"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-office-comfort-45vt-4000k-90ra-opal/svetodiodnyy-svetil-nik-office-comfort-595x595x60-75vt-3000k-90ra-opal/" TargetMode="External" Id="rId877"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-office-comfort-45vt-4000k-90ra-opal/svetodiodnyy-svetil-nik-office-comfort-595x595x60-75vt-4000k-90ra-opal/" TargetMode="External" Id="rId878"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-office-comfort-45vt-4000k-90ra-opal/svetodiodnyy-svetil-nik-office-comfort-595x595x60-75vt-5000k-90ra-opal/" TargetMode="External" Id="rId879"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-office-comfort-45vt-4000k-90ra-opal/svetodiodnyy-svetil-nik-office-comfort-595x595x60-90vt-3000k-90ra-opal/" TargetMode="External" Id="rId880"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-office-comfort-45vt-4000k-90ra-opal/svetodiodnyy-svetil-nik-office-comfort-595x595x60-90vt-4000k-90ra-opal/" TargetMode="External" Id="rId881"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-office-comfort-45vt-4000k-90ra-opal/svetodiodnyy-svetil-nik-office-comfort-595x595x60-90vt-5000k-90ra-opal/" TargetMode="External" Id="rId882"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId883"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:G886"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="8" customWidth="1" min="1" max="1"/>
     <col width="30" customWidth="1" min="2" max="2"/>
     <col width="50" customWidth="1" min="3" max="3"/>
     <col width="40" customWidth="1" min="4" max="4"/>
     <col width="10" customWidth="1" min="5" max="5"/>
     <col width="20" customWidth="1" min="6" max="6"/>
     <col width="20" customWidth="1" min="7" max="7"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>+74957888385</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>https://top-svet.ru</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>info@top-svet.ru</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>2026-06-26 19:22</t>
+          <t>2026-08-12 11:17</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Показаны только результаты, подходящие под установленные во время скачивания фильтры. Для скачивания прайс-листа на все товары категории - щёлкните на этот текст.</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
           <t>ОФИСНЫЕ СВЕТОДИОДНЫЕ СВЕТИЛЬНИКИ</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
           <t>Артикул</t>
         </is>
       </c>
       <c r="B7" s="5" t="inlineStr">
         <is>
@@ -10553,84 +10553,84 @@
       </c>
       <c r="D309" s="8" t="inlineStr">
         <is>
           <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E309" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F309" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G309" s="9" t="inlineStr">
         <is>
           <t>2 333,10 ₽</t>
         </is>
       </c>
     </row>
     <row r="310">
       <c r="A310" s="6" t="inlineStr">
         <is>
-          <t>506335</t>
+          <t>506334</t>
         </is>
       </c>
       <c r="B310" s="6" t="inlineStr"/>
       <c r="C310" s="7" t="inlineStr">
         <is>
           <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x1 для ячейки 100x100/15 10Вт 5000К Микропризма Черный</t>
         </is>
       </c>
       <c r="D310" s="8" t="inlineStr">
         <is>
           <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E310" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F310" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G310" s="9" t="inlineStr">
         <is>
           <t>2 333,10 ₽</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="6" t="inlineStr">
         <is>
-          <t>506334</t>
+          <t>506335</t>
         </is>
       </c>
       <c r="B311" s="6" t="inlineStr"/>
       <c r="C311" s="7" t="inlineStr">
         <is>
           <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x1 для ячейки 100x100/15 10Вт 5000К Микропризма Черный</t>
         </is>
       </c>
       <c r="D311" s="8" t="inlineStr">
         <is>
           <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E311" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F311" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G311" s="9" t="inlineStr">
         <is>
@@ -24050,84 +24050,84 @@
       </c>
       <c r="D718" s="8" t="inlineStr">
         <is>
           <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E718" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F718" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G718" s="9" t="inlineStr">
         <is>
           <t>9 904,40 ₽</t>
         </is>
       </c>
     </row>
     <row r="719">
       <c r="A719" s="6" t="inlineStr">
         <is>
-          <t>506119</t>
+          <t>506123</t>
         </is>
       </c>
       <c r="B719" s="6" t="inlineStr"/>
       <c r="C719" s="7" t="inlineStr">
         <is>
           <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x7 для ячейки 75x75/15 49Вт 3000К Микропризма</t>
         </is>
       </c>
       <c r="D719" s="8" t="inlineStr">
         <is>
           <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E719" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F719" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G719" s="9" t="inlineStr">
         <is>
           <t>9 373,10 ₽</t>
         </is>
       </c>
     </row>
     <row r="720">
       <c r="A720" s="6" t="inlineStr">
         <is>
-          <t>506123</t>
+          <t>506119</t>
         </is>
       </c>
       <c r="B720" s="6" t="inlineStr"/>
       <c r="C720" s="7" t="inlineStr">
         <is>
           <t>Комплект светодиодных светильников Geniled Griliato Tetris x2 для ячейки 50x50/10 14Вт 3000К Опал Черный, Комплект светильников Geniled Griliato Tetris x7 для ячейки 75x75/15 49Вт 3000К Микропризма</t>
         </is>
       </c>
       <c r="D720" s="8" t="inlineStr">
         <is>
           <t>14 Вт, 910 лм, Г, 3000 К, IP20</t>
         </is>
       </c>
       <c r="E720" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F720" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G720" s="9" t="inlineStr">
         <is>