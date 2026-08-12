--- v3 (2026-06-26)
+++ v4 (2026-08-12)
@@ -415,101 +415,101 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru" TargetMode="External" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@top-svet.ru" TargetMode="External" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/xlsx/" TargetMode="External" Id="rId3"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/top-svet-ts-office-100/" TargetMode="External" Id="rId4"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/top-svet-ts-office-20-1200/" TargetMode="External" Id="rId5"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/top-svet-ts-office-20/" TargetMode="External" Id="rId6"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/top-svet-ts-office-30-1200/" TargetMode="External" Id="rId7"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/top-svet-ts-office-30/" TargetMode="External" Id="rId8"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/top-svet-ts-office-35-1200/" TargetMode="External" Id="rId9"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/top-svet-ts-office-35/" TargetMode="External" Id="rId10"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/top-svet-ts-office-40-1200/" TargetMode="External" Id="rId11"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/top-svet-ts-office-40/" TargetMode="External" Id="rId12"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/top-svet-ts-office-45/" TargetMode="External" Id="rId13"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/top-svet-ts-office-50-1200/" TargetMode="External" Id="rId14"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/top-svet-ts-office-50/" TargetMode="External" Id="rId15"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/top-svet-ts-office-60-1200/" TargetMode="External" Id="rId16"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/top-svet-ts-office-60/" TargetMode="External" Id="rId17"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/top-svet-ts-office-70-1200/" TargetMode="External" Id="rId18"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/top-svet-ts-office-70/" TargetMode="External" Id="rId19"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/top-svet-ts-office-80-1200/" TargetMode="External" Id="rId20"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/top-svet-ts-office-80/" TargetMode="External" Id="rId21"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/top-svet-ts-office-90/" TargetMode="External" Id="rId22"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-010-003-ip-20-linia-10/" TargetMode="External" Id="rId23"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-010-003-ip-20-linia-10-l300/" TargetMode="External" Id="rId24"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-020-003-ip-20-linia-20/" TargetMode="External" Id="rId25"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-020-003-ip-20-linia-20-l300/" TargetMode="External" Id="rId26"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-020-003-ip-20-linia-20-l600/" TargetMode="External" Id="rId27"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-020-003-ip-20-linia-20-l/" TargetMode="External" Id="rId28"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-030-003-ip-20-linia-30/" TargetMode="External" Id="rId29"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-030-003-ip-20-liniya-30-l-900/" TargetMode="External" Id="rId30"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-liniya-003-30-t/" TargetMode="External" Id="rId31"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-040-003-ip-20-linia-40/" TargetMode="External" Id="rId32"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-040-003-ip-20-linia40-l1200/" TargetMode="External" Id="rId33"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-040-003-ip-20-linia-40-l600/" TargetMode="External" Id="rId34"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-040-003-ip-20-linia-40-l/" TargetMode="External" Id="rId35"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-040-003-ip-20-linia-40-x/" TargetMode="External" Id="rId36"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-050-003-ip-20-linia-50/" TargetMode="External" Id="rId37"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-050-003-ip-20-liniya-50-l-1500/" TargetMode="External" Id="rId38"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-060-003-ip-20-linia-60/" TargetMode="External" Id="rId39"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-060-003-ip-20-linia-60-l900/" TargetMode="External" Id="rId40"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-060-003-ip-20-linia-60-t/" TargetMode="External" Id="rId41"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-070-003-ip-20-linia-70/" TargetMode="External" Id="rId42"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-080-003-ip-20-linia-80/" TargetMode="External" Id="rId43"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-080-003-ip-20-linia-80-l1200/" TargetMode="External" Id="rId44"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-080-003-ip-20-linia-80-x/" TargetMode="External" Id="rId45"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-090-003-ip-20-linia-90/" TargetMode="External" Id="rId46"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-100-003-ip-20-linia-100/" TargetMode="External" Id="rId47"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-100-003-ip-20-linia-100-l1500/" TargetMode="External" Id="rId48"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-liniya-003-30/" TargetMode="External" Id="rId49"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-liniya-003-50/" TargetMode="External" Id="rId50"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/" TargetMode="External" Id="rId51"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-4000k/" TargetMode="External" Id="rId52"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-4000k-mglass/" TargetMode="External" Id="rId53"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-4000k-mp/" TargetMode="External" Id="rId54"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-4000k-oppol/" TargetMode="External" Id="rId55"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-4000k-op/" TargetMode="External" Id="rId56"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-5000k-mglass/" TargetMode="External" Id="rId57"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-5000k-mp/" TargetMode="External" Id="rId58"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-5000k-oppol/" TargetMode="External" Id="rId59"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-5000k-op/" TargetMode="External" Id="rId60"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-4000k/" TargetMode="External" Id="rId61"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-4000k-mglass/" TargetMode="External" Id="rId62"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-4000k-mp/" TargetMode="External" Id="rId63"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-4000k-oppol/" TargetMode="External" Id="rId64"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-4000k-op/" TargetMode="External" Id="rId65"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-5000k/" TargetMode="External" Id="rId66"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-5000k-mglass/" TargetMode="External" Id="rId67"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-5000k-mp/" TargetMode="External" Id="rId68"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-5000k-oppol/" TargetMode="External" Id="rId69"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-5000k-op/" TargetMode="External" Id="rId70"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/" TargetMode="External" Id="rId71"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/" TargetMode="External" Id="rId72"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-4000k/" TargetMode="External" Id="rId73"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-4000k/" TargetMode="External" Id="rId74"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-4000k-mglass/" TargetMode="External" Id="rId75"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-4000k-mglass/" TargetMode="External" Id="rId76"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-4000k-mp/" TargetMode="External" Id="rId77"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-4000k-mp/" TargetMode="External" Id="rId78"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-4000k-op/" TargetMode="External" Id="rId79"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-4000k-oppol/" TargetMode="External" Id="rId80"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-4000k-oppol/" TargetMode="External" Id="rId81"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-4000k-op/" TargetMode="External" Id="rId82"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-5000k-mglass/" TargetMode="External" Id="rId83"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-5000k-mglass/" TargetMode="External" Id="rId84"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-5000k-mp/" TargetMode="External" Id="rId85"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-5000k-mp/" TargetMode="External" Id="rId86"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-5000k-op/" TargetMode="External" Id="rId87"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-5000k-oppol/" TargetMode="External" Id="rId88"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-5000k-oppol/" TargetMode="External" Id="rId89"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-5000k-op/" TargetMode="External" Id="rId90"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-4000k/" TargetMode="External" Id="rId91"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-4000k/" TargetMode="External" Id="rId92"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-4000k-mglass/" TargetMode="External" Id="rId93"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-4000k-mglass/" TargetMode="External" Id="rId94"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-4000k-mp/" TargetMode="External" Id="rId95"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-4000k-mp/" TargetMode="External" Id="rId96"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-4000k-op/" TargetMode="External" Id="rId97"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-4000k-oppol/" TargetMode="External" Id="rId98"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-4000k-oppol/" TargetMode="External" Id="rId99"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-4000k-op/" TargetMode="External" Id="rId100"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-5000k/" TargetMode="External" Id="rId101"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-5000k/" TargetMode="External" Id="rId102"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-5000k-mglass/" TargetMode="External" Id="rId103"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-5000k-mglass/" TargetMode="External" Id="rId104"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-5000k-mp/" TargetMode="External" Id="rId105"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-5000k-mp/" TargetMode="External" Id="rId106"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-5000k-op/" TargetMode="External" Id="rId107"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-5000k-oppol/" TargetMode="External" Id="rId108"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-5000k-oppol/" TargetMode="External" Id="rId109"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-5000k-op/" TargetMode="External" Id="rId110"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/" TargetMode="External" Id="rId111"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/" TargetMode="External" Id="rId112"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-4000k/" TargetMode="External" Id="rId113"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-4000k/" TargetMode="External" Id="rId114"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-4000k-mglass/" TargetMode="External" Id="rId115"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-4000k-mglass/" TargetMode="External" Id="rId116"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-4000k-mp/" TargetMode="External" Id="rId117"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-4000k-mp/" TargetMode="External" Id="rId118"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-4000k-op/" TargetMode="External" Id="rId119"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-4000k-oppol/" TargetMode="External" Id="rId120"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-4000k-oppol/" TargetMode="External" Id="rId121"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-4000k-op/" TargetMode="External" Id="rId122"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-004-ofis-30/" TargetMode="External" Id="rId123"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-5000k-mglass/" TargetMode="External" Id="rId124"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-5000k-mglass/" TargetMode="External" Id="rId125"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-5000k-mp/" TargetMode="External" Id="rId126"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-5000k-mp/" TargetMode="External" Id="rId127"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-5000k-op/" TargetMode="External" Id="rId128"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-5000k-oppol/" TargetMode="External" Id="rId129"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-5000k-oppol/" TargetMode="External" Id="rId130"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-5000k-op/" TargetMode="External" Id="rId131"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-4000k/" TargetMode="External" Id="rId132"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-4000k/" TargetMode="External" Id="rId133"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-4000k-mglass/" TargetMode="External" Id="rId134"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-4000k-mglass/" TargetMode="External" Id="rId135"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-4000k-mp/" TargetMode="External" Id="rId136"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-4000k-mp/" TargetMode="External" Id="rId137"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-4000k-op/" TargetMode="External" Id="rId138"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-4000k-oppol/" TargetMode="External" Id="rId139"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-4000k-oppol/" TargetMode="External" Id="rId140"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-4000k-op/" TargetMode="External" Id="rId141"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-5000k/" TargetMode="External" Id="rId142"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-5000k/" TargetMode="External" Id="rId143"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-5000k-mglass/" TargetMode="External" Id="rId144"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-5000k-mglass/" TargetMode="External" Id="rId145"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-5000k-mp/" TargetMode="External" Id="rId146"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-5000k-mp/" TargetMode="External" Id="rId147"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-5000k-op/" TargetMode="External" Id="rId148"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-5000k-oppol/" TargetMode="External" Id="rId149"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-5000k-oppol/" TargetMode="External" Id="rId150"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-5000k-op/" TargetMode="External" Id="rId151"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/" TargetMode="External" Id="rId152"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35/" TargetMode="External" Id="rId153"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-4000k/" TargetMode="External" Id="rId154"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-4000k-mglass/" TargetMode="External" Id="rId155"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-4000k-mp/" TargetMode="External" Id="rId156"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-4000k-op/" TargetMode="External" Id="rId157"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-4000k-oppol/" TargetMode="External" Id="rId158"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-5000k-mglass/" TargetMode="External" Id="rId159"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-5000k-mp/" TargetMode="External" Id="rId160"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-5000k-op/" TargetMode="External" Id="rId161"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-5000k-oppol/" TargetMode="External" Id="rId162"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-4000k/" TargetMode="External" Id="rId163"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-4000k-mglass/" TargetMode="External" Id="rId164"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-4000k-mp/" TargetMode="External" Id="rId165"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-4000k-op/" TargetMode="External" Id="rId166"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-4000k-oppol/" TargetMode="External" Id="rId167"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-5000k/" TargetMode="External" Id="rId168"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-5000k-mglass/" TargetMode="External" Id="rId169"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-5000k-mp/" TargetMode="External" Id="rId170"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-5000k-op/" TargetMode="External" Id="rId171"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-5000k-oppol/" TargetMode="External" Id="rId172"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/" TargetMode="External" Id="rId173"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/" TargetMode="External" Id="rId174"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-4000k/" TargetMode="External" Id="rId175"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip20-4000k/" TargetMode="External" Id="rId176"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-4000k-mglass/" TargetMode="External" Id="rId177"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip20-4000k-mp/" TargetMode="External" Id="rId178"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-4000k-mp/" TargetMode="External" Id="rId179"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip20-4000k-op/" TargetMode="External" Id="rId180"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-4000k-oppol/" TargetMode="External" Id="rId181"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-4000k-op/" TargetMode="External" Id="rId182"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-5000k-mglass/" TargetMode="External" Id="rId183"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip20-5000k-mp/" TargetMode="External" Id="rId184"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-5000k-mp/" TargetMode="External" Id="rId185"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip20-5000k-op/" TargetMode="External" Id="rId186"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-5000k-oppol/" TargetMode="External" Id="rId187"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-5000k-op/" TargetMode="External" Id="rId188"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-4000k/" TargetMode="External" Id="rId189"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip54-4000k/" TargetMode="External" Id="rId190"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-4000k-mglass/" TargetMode="External" Id="rId191"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip54-4000k-mp/" TargetMode="External" Id="rId192"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-4000k-mp/" TargetMode="External" Id="rId193"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip54-4000k-op/" TargetMode="External" Id="rId194"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-4000k-oppol/" TargetMode="External" Id="rId195"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-4000k-op/" TargetMode="External" Id="rId196"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-5000k/" TargetMode="External" Id="rId197"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip54-5000k/" TargetMode="External" Id="rId198"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-5000k-mglass/" TargetMode="External" Id="rId199"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip54-5000k-mp/" TargetMode="External" Id="rId200"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-5000k-mp/" TargetMode="External" Id="rId201"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip54-5000k-op/" TargetMode="External" Id="rId202"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-5000k-oppol/" TargetMode="External" Id="rId203"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-5000k-op/" TargetMode="External" Id="rId204"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/" TargetMode="External" Id="rId205"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-4000k/" TargetMode="External" Id="rId206"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-4000k-mglass/" TargetMode="External" Id="rId207"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-4000k-mp/" TargetMode="External" Id="rId208"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-4000k-oppol/" TargetMode="External" Id="rId209"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-4000k-op/" TargetMode="External" Id="rId210"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-5000k-mglass/" TargetMode="External" Id="rId211"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-5000k-mp/" TargetMode="External" Id="rId212"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-5000k-oppol/" TargetMode="External" Id="rId213"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-5000k-op/" TargetMode="External" Id="rId214"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-4000k/" TargetMode="External" Id="rId215"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-4000k-mglass/" TargetMode="External" Id="rId216"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-4000k-mp/" TargetMode="External" Id="rId217"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-4000k-oppol/" TargetMode="External" Id="rId218"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-4000k-op/" TargetMode="External" Id="rId219"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-5000k/" TargetMode="External" Id="rId220"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-5000k-mglass/" TargetMode="External" Id="rId221"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-5000k-mp/" TargetMode="External" Id="rId222"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-5000k-oppol/" TargetMode="External" Id="rId223"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-5000k-op/" TargetMode="External" Id="rId224"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/" TargetMode="External" Id="rId225"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/" TargetMode="External" Id="rId226"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-4000k/" TargetMode="External" Id="rId227"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-4000k/" TargetMode="External" Id="rId228"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-4000k-mglass/" TargetMode="External" Id="rId229"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-4000k-mglass/" TargetMode="External" Id="rId230"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-4000k-mp/" TargetMode="External" Id="rId231"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-4000k-mp/" TargetMode="External" Id="rId232"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-4000k-op/" TargetMode="External" Id="rId233"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-4000k-oppol/" TargetMode="External" Id="rId234"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-4000k-oppol/" TargetMode="External" Id="rId235"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-4000k-op/" TargetMode="External" Id="rId236"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-5000k-mglass/" TargetMode="External" Id="rId237"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-5000k-mglass/" TargetMode="External" Id="rId238"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-5000k-mp/" TargetMode="External" Id="rId239"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-5000k-mp/" TargetMode="External" Id="rId240"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-5000k-op/" TargetMode="External" Id="rId241"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-5000k-oppol/" TargetMode="External" Id="rId242"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-5000k-oppol/" TargetMode="External" Id="rId243"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-5000k-op/" TargetMode="External" Id="rId244"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-4000k/" TargetMode="External" Id="rId245"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-4000k/" TargetMode="External" Id="rId246"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-4000k-mglass/" TargetMode="External" Id="rId247"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-4000k-mglass/" TargetMode="External" Id="rId248"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-4000k-mp/" TargetMode="External" Id="rId249"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-4000k-mp/" TargetMode="External" Id="rId250"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-4000k-op/" TargetMode="External" Id="rId251"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-4000k-oppol/" TargetMode="External" Id="rId252"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-4000k-oppol/" TargetMode="External" Id="rId253"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-4000k-op/" TargetMode="External" Id="rId254"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-5000k/" TargetMode="External" Id="rId255"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-5000k/" TargetMode="External" Id="rId256"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-5000k-mglass/" TargetMode="External" Id="rId257"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-5000k-mglass/" TargetMode="External" Id="rId258"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-5000k-mp/" TargetMode="External" Id="rId259"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-5000k-mp/" TargetMode="External" Id="rId260"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-5000k-op/" TargetMode="External" Id="rId261"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-5000k-oppol/" TargetMode="External" Id="rId262"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-5000k-oppol/" TargetMode="External" Id="rId263"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-5000k-op/" TargetMode="External" Id="rId264"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/" TargetMode="External" Id="rId265"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/" TargetMode="External" Id="rId266"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-4000k/" TargetMode="External" Id="rId267"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-4000k/" TargetMode="External" Id="rId268"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-4000k-mglass/" TargetMode="External" Id="rId269"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-4000k-mglass/" TargetMode="External" Id="rId270"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-4000k-mp/" TargetMode="External" Id="rId271"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-4000k-mp/" TargetMode="External" Id="rId272"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-4000k-op/" TargetMode="External" Id="rId273"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-4000k-oppol/" TargetMode="External" Id="rId274"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-4000k-oppol/" TargetMode="External" Id="rId275"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-4000k-op/" TargetMode="External" Id="rId276"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-5000k-mglass/" TargetMode="External" Id="rId277"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-5000k-mglass/" TargetMode="External" Id="rId278"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-5000k-mp/" TargetMode="External" Id="rId279"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-5000k-mp/" TargetMode="External" Id="rId280"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-5000k-op/" TargetMode="External" Id="rId281"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-5000k-oppol/" TargetMode="External" Id="rId282"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-5000k-oppol/" TargetMode="External" Id="rId283"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-5000k-op/" TargetMode="External" Id="rId284"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-4000k/" TargetMode="External" Id="rId285"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-4000k/" TargetMode="External" Id="rId286"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-4000k-mglass/" TargetMode="External" Id="rId287"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-4000k-mglass/" TargetMode="External" Id="rId288"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-4000k-mp/" TargetMode="External" Id="rId289"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-4000k-mp/" TargetMode="External" Id="rId290"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-4000k-op/" TargetMode="External" Id="rId291"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-4000k-oppol/" TargetMode="External" Id="rId292"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-4000k-oppol/" TargetMode="External" Id="rId293"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-4000k-op/" TargetMode="External" Id="rId294"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-5000k/" TargetMode="External" Id="rId295"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-5000k/" TargetMode="External" Id="rId296"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-5000k-mglass/" TargetMode="External" Id="rId297"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-5000k-mglass/" TargetMode="External" Id="rId298"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-5000k-mp/" TargetMode="External" Id="rId299"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-5000k-mp/" TargetMode="External" Id="rId300"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-5000k-op/" TargetMode="External" Id="rId301"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-5000k-oppol/" TargetMode="External" Id="rId302"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-5000k-oppol/" TargetMode="External" Id="rId303"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-5000k-op/" TargetMode="External" Id="rId304"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/" TargetMode="External" Id="rId305"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/" TargetMode="External" Id="rId306"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-4000k/" TargetMode="External" Id="rId307"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-4000k/" TargetMode="External" Id="rId308"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-4000k-mglass/" TargetMode="External" Id="rId309"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-4000k-mglass/" TargetMode="External" Id="rId310"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-4000k-mp/" TargetMode="External" Id="rId311"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-4000k-mp/" TargetMode="External" Id="rId312"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-4000k-op/" TargetMode="External" Id="rId313"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-4000k-oppol/" TargetMode="External" Id="rId314"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-4000k-oppol/" TargetMode="External" Id="rId315"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-4000k-op/" TargetMode="External" Id="rId316"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-5000k-mglass/" TargetMode="External" Id="rId317"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-5000k-mglass/" TargetMode="External" Id="rId318"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-5000k-mp/" TargetMode="External" Id="rId319"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-5000k-mp/" TargetMode="External" Id="rId320"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-5000k-op/" TargetMode="External" Id="rId321"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-5000k-oppol/" TargetMode="External" Id="rId322"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-5000k-oppol/" TargetMode="External" Id="rId323"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-5000k-op/" TargetMode="External" Id="rId324"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-4000k/" TargetMode="External" Id="rId325"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-4000k/" TargetMode="External" Id="rId326"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-4000k-mglass/" TargetMode="External" Id="rId327"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-4000k-mglass/" TargetMode="External" Id="rId328"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-4000k-mp/" TargetMode="External" Id="rId329"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-4000k-mp/" TargetMode="External" Id="rId330"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-4000k-op/" TargetMode="External" Id="rId331"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-4000k-oppol/" TargetMode="External" Id="rId332"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-4000k-oppol/" TargetMode="External" Id="rId333"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-4000k-op/" TargetMode="External" Id="rId334"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-5000k/" TargetMode="External" Id="rId335"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-5000k/" TargetMode="External" Id="rId336"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-5000k-mglass/" TargetMode="External" Id="rId337"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-5000k-mglass/" TargetMode="External" Id="rId338"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-5000k-mp/" TargetMode="External" Id="rId339"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-5000k-mp/" TargetMode="External" Id="rId340"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-5000k-op/" TargetMode="External" Id="rId341"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-5000k-oppol/" TargetMode="External" Id="rId342"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-5000k-oppol/" TargetMode="External" Id="rId343"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-5000k-op/" TargetMode="External" Id="rId344"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/" TargetMode="External" Id="rId345"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/" TargetMode="External" Id="rId346"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-4000k/" TargetMode="External" Id="rId347"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-4000k/" TargetMode="External" Id="rId348"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-4000k-mglass/" TargetMode="External" Id="rId349"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-4000k-mglass/" TargetMode="External" Id="rId350"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-4000k-mp/" TargetMode="External" Id="rId351"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-4000k-mp/" TargetMode="External" Id="rId352"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-4000k-op/" TargetMode="External" Id="rId353"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-4000k-oppol/" TargetMode="External" Id="rId354"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-4000k-oppol/" TargetMode="External" Id="rId355"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-4000k-op/" TargetMode="External" Id="rId356"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-5000k-mglass/" TargetMode="External" Id="rId357"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-5000k-mglass/" TargetMode="External" Id="rId358"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-5000k-mp/" TargetMode="External" Id="rId359"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-5000k-mp/" TargetMode="External" Id="rId360"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-5000k-op/" TargetMode="External" Id="rId361"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-5000k-oppol/" TargetMode="External" Id="rId362"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-5000k-oppol/" TargetMode="External" Id="rId363"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-5000k-op/" TargetMode="External" Id="rId364"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-4000k/" TargetMode="External" Id="rId365"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-4000k/" TargetMode="External" Id="rId366"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-4000k-mglass/" TargetMode="External" Id="rId367"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-4000k-mglass/" TargetMode="External" Id="rId368"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-4000k-mp/" TargetMode="External" Id="rId369"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-4000k-mp/" TargetMode="External" Id="rId370"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-4000k-op/" TargetMode="External" Id="rId371"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-4000k-oppol/" TargetMode="External" Id="rId372"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-4000k-oppol/" TargetMode="External" Id="rId373"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-4000k-op/" TargetMode="External" Id="rId374"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-5000k/" TargetMode="External" Id="rId375"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-5000k/" TargetMode="External" Id="rId376"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-5000k-mglass/" TargetMode="External" Id="rId377"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-5000k-mglass/" TargetMode="External" Id="rId378"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-5000k-mp/" TargetMode="External" Id="rId379"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-5000k-mp/" TargetMode="External" Id="rId380"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-5000k-op/" TargetMode="External" Id="rId381"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-5000k-oppol/" TargetMode="External" Id="rId382"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-5000k-oppol/" TargetMode="External" Id="rId383"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-5000k-op/" TargetMode="External" Id="rId384"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/" TargetMode="External" Id="rId385"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-4000k/" TargetMode="External" Id="rId386"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-4000k-mglass/" TargetMode="External" Id="rId387"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-4000k-mp/" TargetMode="External" Id="rId388"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-4000k-oppol/" TargetMode="External" Id="rId389"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-4000k-op/" TargetMode="External" Id="rId390"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-5000k-mglass/" TargetMode="External" Id="rId391"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-5000k-mp/" TargetMode="External" Id="rId392"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-5000k-oppol/" TargetMode="External" Id="rId393"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-5000k-op/" TargetMode="External" Id="rId394"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-4000k/" TargetMode="External" Id="rId395"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-4000k-mglass/" TargetMode="External" Id="rId396"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-4000k-mp/" TargetMode="External" Id="rId397"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-4000k-oppol/" TargetMode="External" Id="rId398"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-4000k-op/" TargetMode="External" Id="rId399"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-5000k/" TargetMode="External" Id="rId400"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-5000k-mglass/" TargetMode="External" Id="rId401"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-5000k-mp/" TargetMode="External" Id="rId402"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-5000k-oppol/" TargetMode="External" Id="rId403"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-5000k-op/" TargetMode="External" Id="rId404"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-ofis-clip-in-100/" TargetMode="External" Id="rId405"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-ofis-clip-in-20/" TargetMode="External" Id="rId406"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-ofis-clip-in-30/" TargetMode="External" Id="rId407"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-ofis-clip-in-35/" TargetMode="External" Id="rId408"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-ofis-clip-in-40/" TargetMode="External" Id="rId409"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-ofis-clip-in-45/" TargetMode="External" Id="rId410"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-ofis-clip-in-50/" TargetMode="External" Id="rId411"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-ofis-clip-in-60/" TargetMode="External" Id="rId412"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-ofis-clip-in-70/" TargetMode="External" Id="rId413"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-ofis-clip-in-80/" TargetMode="External" Id="rId414"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-ofis-clip-in-90/" TargetMode="External" Id="rId415"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/fereks-fdl-03-45/" TargetMode="External" Id="rId416"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/fereks-fdl-03-65/" TargetMode="External" Id="rId417"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/fereks-dvo-02-22/" TargetMode="External" Id="rId418"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/fereks-dvo-03-22/" TargetMode="External" Id="rId419"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/fereks-dvo-05-22/" TargetMode="External" Id="rId420"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/fereks-dvo-05-33/" TargetMode="External" Id="rId421"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/fereks-dvo-06-56/" TargetMode="External" Id="rId422"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/fereks-dvo-07-18/" TargetMode="External" Id="rId423"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/fereks-dsb-01-14/" TargetMode="External" Id="rId424"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/fereks-dsb-01-28/" TargetMode="External" Id="rId425"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/fereks-ssv-15-1600/" TargetMode="External" Id="rId426"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/fereks-ssv-28-3000/" TargetMode="External" Id="rId427"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/fereks-ssv-28-3100/" TargetMode="External" Id="rId428"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/fereks-ssv-37-3900/" TargetMode="External" Id="rId429"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/fereks-ssv-37-4000/" TargetMode="External" Id="rId430"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/fereks-ssv-41-4500/" TargetMode="External" Id="rId431"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/dioteck-ds-g-56/" TargetMode="External" Id="rId432"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/dioteck-ds-g-64/" TargetMode="External" Id="rId433"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/dioteck-ds-g-72/" TargetMode="External" Id="rId434"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/dioteck-ds-g-80/" TargetMode="External" Id="rId435"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/dioteck-ds-n-64/" TargetMode="External" Id="rId436"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/dioteck-ds-n-72/" TargetMode="External" Id="rId437"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/dioteck-ds-n-80-bap/" TargetMode="External" Id="rId438"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/dioteck-ds-u-56/" TargetMode="External" Id="rId439"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/dioteck-ds-u-64/" TargetMode="External" Id="rId440"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/dioteck-ds-u-72/" TargetMode="External" Id="rId441"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/dioteck-ds-u-80-bap/" TargetMode="External" Id="rId442"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ds-n56-32-vt-ip-40/" TargetMode="External" Id="rId443"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ds-u56-32-vt-ip54/" TargetMode="External" Id="rId444"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ds-u64-36-vt-ip-54/" TargetMode="External" Id="rId445"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ds-u72-39-vt-ip54/" TargetMode="External" Id="rId446"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ds-u80-45-vt-ip54/" TargetMode="External" Id="rId447"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ofisnyj-svetodiodnyj-svetilnik-geniled-ofis-basic/" TargetMode="External" Id="rId448"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ofisnyj-svetodiodnyj-svetilnik-geniled-ofis-basic/svetodiodnyj-svetilnik-geniled-ofis-basic-596x592x20-40vt-4000k-opal/" TargetMode="External" Id="rId449"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ofisnyj-svetodiodnyj-svetilnik-geniled-ofis-basic/svetodiodnyj-svetilnik-geniled-ofis-basic-596x178x20-30vt-4000k-mikroprizma/" TargetMode="External" Id="rId450"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ofisnyj-svetodiodnyj-svetilnik-geniled-ofis-basic/svetodiodnyj-svetilnik-geniled-ofis-basic-596h178h20-20vt-4000k-opal-90ra/" TargetMode="External" Id="rId451"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ofisnyj-svetodiodnyj-svetilnik-geniled-ofis-basic/svetodiodnyj-svetilnik-geniled-ofis-basic-596x592x20-30vt-4000k-90ra-opal/" TargetMode="External" Id="rId452"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ofisnyj-svetodiodnyj-svetilnik-geniled-ofis-basic/svetodiodnyj-svetilnik-geniled-ofis-basic-596x178x20-30vt-4000k-opal/" TargetMode="External" Id="rId453"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ofisnyj-svetodiodnyj-svetilnik-geniled-ofis-basic/svetodiodnyj-svetilnik-geniled-ofis-basic-596x592x20-40vt-4000k-mikroprizma/" TargetMode="External" Id="rId454"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ofisnyj-svetodiodnyj-svetilnik-geniled-ofis-basic/svetodiodnyj-svetilnik-geniled-ofis-basic-596h178h20-20vt-4000k-mikroprizma/" TargetMode="External" Id="rId455"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ofisnyj-svetodiodnyj-svetilnik-geniled-ofis-basic/svetodiodnyj-svetilnik-geniled-ofis-basic-596x178x20-30vt-4000k-mikroprizma-90ra/" TargetMode="External" Id="rId456"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ofisnyj-svetodiodnyj-svetilnik-geniled-ofis-basic/svetodiodnyj-svetilnik-geniled-ofis-basic-596x178x20-30vt-4000k-opal-90ra/" TargetMode="External" Id="rId457"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ofisnyj-svetodiodnyj-svetilnik-geniled-ofis-basic/svetodiodnyj-svetilnik-geniled-ofis-basic-596x592x20-30vt-4000k-opal/" TargetMode="External" Id="rId458"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ofisnyj-svetodiodnyj-svetilnik-geniled-ofis-basic/svetodiodnyj-svetilnik-geniled-ofis-basic-596x592x20-30vt-4000k-90ra-mikroprizma/" TargetMode="External" Id="rId459"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ofisnyj-svetodiodnyj-svetilnik-geniled-ofis-basic/svetodiodnyj-svetilnik-geniled-ofis-basic-596x178x20-20vt-4000k-mikroprizma-90ra/" TargetMode="External" Id="rId460"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ofisnyj-svetodiodnyj-svetilnik-geniled-ofis-basic/svetodiodnyj-svetilnik-geniled-ofis-basic-596x592x20-40vt-4000k-90ra-mikroprizma/" TargetMode="External" Id="rId461"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ofisnyj-svetodiodnyj-svetilnik-geniled-ofis-basic/svetodiodnyj-svetilnik-geniled-ofis-basic-596x592x20-30vt-4000k-mikroprizma/" TargetMode="External" Id="rId462"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ofisnyj-svetodiodnyj-svetilnik-geniled-ofis-basic/svetodiodnyj-svetilnik-geniled-ofis-basic-596x592x20-40vt-4000k-90ra-opal/" TargetMode="External" Id="rId463"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ofisnyj-svetodiodnyj-svetilnik-geniled-ofis-basic/svetodiodnyj-svetilnik-geniled-ofis-basic-596x592x20-40vt-5000k-opal/" TargetMode="External" Id="rId464"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ofisnyj-svetodiodnyj-svetilnik-geniled-ofis-basic/svetodiodnyj-svetilnik-geniled-ofis-basic-596x178x20-20vt-5000k-mikroprizma/" TargetMode="External" Id="rId465"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ofisnyj-svetodiodnyj-svetilnik-geniled-ofis-basic/svetodiodnyj-svetilnik-geniled-ofis-basic-596x178x20-20vt-5000k-opal/" TargetMode="External" Id="rId466"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ofisnyj-svetodiodnyj-svetilnik-geniled-ofis-basic/svetodiodnyj-svetilnik-geniled-ofis-basic-596x178x20-30vt-5000k-opal/" TargetMode="External" Id="rId467"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ofisnyj-svetodiodnyj-svetilnik-geniled-ofis-basic/svetodiodnyj-svetilnik-geniled-ofis-basic-596x178x20-30vt-5000k-mikroprizma/" TargetMode="External" Id="rId468"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ofisnyj-svetodiodnyj-svetilnik-geniled-ofis-basic/svetodiodnyj-svetilnik-geniled-ofis-basic-596x592x20-40vt-5000k-mikroprizma/" TargetMode="External" Id="rId469"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ofisnyj-svetodiodnyj-svetilnik-geniled-ofis-basic/svetodiodnyj-svetilnik-geniled-ofis-basic-596x592x20-30vt-5000k-mikroprizma/" TargetMode="External" Id="rId470"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ofisnyj-svetodiodnyj-svetilnik-geniled-ofis-basic/svetodiodnyj-svetilnik-geniled-ofis-basic-596x592x20-30vt-5000k-opal/" TargetMode="External" Id="rId471"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/" TargetMode="External" Id="rId472"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x20-20vt-3000k-mikroprizma/" TargetMode="External" Id="rId473"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x20-20vt-3000k-opal/" TargetMode="External" Id="rId474"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x20-20vt-4000k-90ra-mikroprizma/" TargetMode="External" Id="rId475"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x20-20vt-4000k-90ra-opal/" TargetMode="External" Id="rId476"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x20-20vt-4000k-mikroprizma/" TargetMode="External" Id="rId477"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x20-20vt-4000k-opal/" TargetMode="External" Id="rId478"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x20-20vt-5000k-opal/" TargetMode="External" Id="rId479"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x20-30vt-3000k-mikroprizma/" TargetMode="External" Id="rId480"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x20-30vt-3000k-opal/" TargetMode="External" Id="rId481"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x20-30vt-4000k-90ra-mikroprizma/" TargetMode="External" Id="rId482"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x20-30vt-4000k-90ra-opal/" TargetMode="External" Id="rId483"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x20-30vt-4000k-mikroprizma/" TargetMode="External" Id="rId484"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x20-30vt-4000k-opal/" TargetMode="External" Id="rId485"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x20-30vt-5000k-mikroprizma/" TargetMode="External" Id="rId486"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x20-30vt-5000k-opal/" TargetMode="External" Id="rId487"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x20-40vt-3000k-mikroprizma/" TargetMode="External" Id="rId488"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x20-40vt-3000k-opal/" TargetMode="External" Id="rId489"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x20-40vt-4000k-90ra-mikroprizma/" TargetMode="External" Id="rId490"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x20-40vt-4000k-mikroprizma/" TargetMode="External" Id="rId491"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x20-40vt-4000k-opal/" TargetMode="External" Id="rId492"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x20-40vt-5000k-mikroprizma/" TargetMode="External" Id="rId493"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x20-40vt-5000k-opal/" TargetMode="External" Id="rId494"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x25-20vt-3000k-ip54-mikroprizma/" TargetMode="External" Id="rId495"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x25-20vt-3000k-ip54-opal/" TargetMode="External" Id="rId496"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x25-20vt-4000k-ip54-mikroprizma/" TargetMode="External" Id="rId497"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x25-20vt-4000k-ip54-opal/" TargetMode="External" Id="rId498"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x25-20vt-5000k-ip54-mikroprizma/" TargetMode="External" Id="rId499"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x25-20vt-5000k-ip54-opal/" TargetMode="External" Id="rId500"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x25-30vt-3000k-ip54-mikroprizma/" TargetMode="External" Id="rId501"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x25-30vt-3000k-ip54-opal/" TargetMode="External" Id="rId502"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x25-30vt-4000k-ip54-mikroprizma/" TargetMode="External" Id="rId503"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x25-30vt-4000k-ip54-opal/" TargetMode="External" Id="rId504"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x25-30vt-5000k-ip54-mikroprizma/" TargetMode="External" Id="rId505"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x25-30vt-5000k-ip54-opal/" TargetMode="External" Id="rId506"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x25-40vt-3000k-ip54-mikroprizma/" TargetMode="External" Id="rId507"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x25-40vt-3000k-ip54-opal/" TargetMode="External" Id="rId508"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x25-40vt-4000k-ip54-mikroprizma/" TargetMode="External" Id="rId509"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x25-40vt-4000k-ip54-opal/" TargetMode="External" Id="rId510"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x25-40vt-5000k-ip54-mikroprizma/" TargetMode="External" Id="rId511"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x25-40vt-5000k-ip54-opal/" TargetMode="External" Id="rId512"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x40-20vt-3000k-mikroprizma/" TargetMode="External" Id="rId513"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x40-20vt-3000k-opal/" TargetMode="External" Id="rId514"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x40-20vt-4000k-90ra-mikroprizma/" TargetMode="External" Id="rId515"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x40-20vt-4000k-90ra-opal/" TargetMode="External" Id="rId516"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x40-20vt-4000k-mikroprizma/" TargetMode="External" Id="rId517"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x40-20vt-4000k-opal/" TargetMode="External" Id="rId518"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x40-20vt-5000k-mikroprizma/" TargetMode="External" Id="rId519"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x40-20vt-5000k-opal/" TargetMode="External" Id="rId520"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x40-30vt-3000k-mikroprizma/" TargetMode="External" Id="rId521"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x40-30vt-3000k-opal/" TargetMode="External" Id="rId522"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x40-30vt-4000k-90ra-mikroprizma/" TargetMode="External" Id="rId523"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x40-30vt-4000k-90ra-opal/" TargetMode="External" Id="rId524"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x40-30vt-4000k-mikroprizma/" TargetMode="External" Id="rId525"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x40-30vt-4000k-opal/" TargetMode="External" Id="rId526"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x40-30vt-5000k-mikroprizma/" TargetMode="External" Id="rId527"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x40-30vt-5000k-mikroprizma-smart/" TargetMode="External" Id="rId528"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x40-30vt-5000k-opal/" TargetMode="External" Id="rId529"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x40-40vt-3000k-mikroprizma/" TargetMode="External" Id="rId530"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x40-40vt-3000k-opal/" TargetMode="External" Id="rId531"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x40-40vt-4000k-90ra-mikroprizma/" TargetMode="External" Id="rId532"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x40-40vt-4000k-90ra-opal/" TargetMode="External" Id="rId533"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x40-40vt-4000k-mikroprizma/" TargetMode="External" Id="rId534"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x40-40vt-4000k-opal/" TargetMode="External" Id="rId535"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x40-40vt-5000k-mikroprizma/" TargetMode="External" Id="rId536"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x40-40vt-5000k-opal/" TargetMode="External" Id="rId537"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x45-20vt-3000k-ip54-mikroprizma/" TargetMode="External" Id="rId538"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x45-20vt-3000k-ip54-opal/" TargetMode="External" Id="rId539"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x45-20vt-4000k-ip54-mikroprizma/" TargetMode="External" Id="rId540"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x45-20vt-4000k-ip54-opal/" TargetMode="External" Id="rId541"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x45-20vt-5000k-ip54-mikroprizma/" TargetMode="External" Id="rId542"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x45-20vt-5000k-ip54-opal/" TargetMode="External" Id="rId543"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x45-30vt-3000k-ip54-mikroprizma/" TargetMode="External" Id="rId544"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x45-30vt-3000k-ip54-opal/" TargetMode="External" Id="rId545"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x45-30vt-4000k-ip54-mikroprizma/" TargetMode="External" Id="rId546"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x45-30vt-4000k-ip54-opal/" TargetMode="External" Id="rId547"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x45-30vt-5000k-ip54-mikroprizma/" TargetMode="External" Id="rId548"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x45-30vt-5000k-ip54-opal/" TargetMode="External" Id="rId549"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x45-40vt-3000k-ip54-mikroprizma/" TargetMode="External" Id="rId550"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x45-40vt-3000k-ip54-opal/" TargetMode="External" Id="rId551"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x45-40vt-4000k-ip54-mikroprizma/" TargetMode="External" Id="rId552"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x45-40vt-4000k-ip54-opal/" TargetMode="External" Id="rId553"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x45-40vt-5000k-ip54-mikroprizma/" TargetMode="External" Id="rId554"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x45-40vt-5000k-ip54-opal/" TargetMode="External" Id="rId555"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-100vt-3000k-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId556"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-100vt-3000k-mikroprizma/" TargetMode="External" Id="rId557"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-100vt-3000k-opal/" TargetMode="External" Id="rId558"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-100vt-4000k-90ra-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId559"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-100vt-4000k-90ra-mikroprizma/" TargetMode="External" Id="rId560"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-100vt-4000k-90ra-opal/" TargetMode="External" Id="rId561"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-100vt-4000k-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId562"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-100vt-4000k-mikroprizma/" TargetMode="External" Id="rId563"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-100vt-4000k-opal/" TargetMode="External" Id="rId564"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-100vt-5000k-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId565"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-100vt-5000k-mikroprizma/" TargetMode="External" Id="rId566"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-100vt-5000k-opal/" TargetMode="External" Id="rId567"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-30vt-3000k-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId568"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-30vt-3000k-mikroprizma/" TargetMode="External" Id="rId569"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-30vt-3000k-opal/" TargetMode="External" Id="rId570"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-30vt-4000k-90ra-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId571"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-30vt-4000k-90ra-mikroprizma/" TargetMode="External" Id="rId572"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-30vt-4000k-90ra-opal/" TargetMode="External" Id="rId573"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-30vt-4000k-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId574"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-30vt-4000k-mikroprizma/" TargetMode="External" Id="rId575"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-30vt-4000k-opal/" TargetMode="External" Id="rId576"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-30vt-5000k-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId577"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-30vt-5000k-mikroprizma/" TargetMode="External" Id="rId578"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-30vt-5000k-opal/" TargetMode="External" Id="rId579"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-40vt-3000k-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId580"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-40vt-3000k-mikroprizma/" TargetMode="External" Id="rId581"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-40vt-3000k-opal/" TargetMode="External" Id="rId582"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-40vt-4000k-90ra-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId583"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-40vt-4000k-90ra-mikroprizma/" TargetMode="External" Id="rId584"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-40vt-4000k-90ra-opal/" TargetMode="External" Id="rId585"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-40vt-4000k-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId586"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-40vt-4000k-mikroprizma/" TargetMode="External" Id="rId587"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-40vt-4000k-opal/" TargetMode="External" Id="rId588"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-40vt-5000k-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId589"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-40vt-5000k-mikroprizma/" TargetMode="External" Id="rId590"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-40vt-5000k-mikroprizma-smart/" TargetMode="External" Id="rId591"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-40vt-5000k-opal/" TargetMode="External" Id="rId592"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-50vt-3000k-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId593"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-50vt-3000k-mikroprizma/" TargetMode="External" Id="rId594"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-50vt-3000k-opal/" TargetMode="External" Id="rId595"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-50vt-4000k-90ra-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId596"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-50vt-4000k-90ra-mikroprizma/" TargetMode="External" Id="rId597"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-50vt-4000k-90ra-opal/" TargetMode="External" Id="rId598"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-50vt-4000k-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId599"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-50vt-4000k-mikroprizma/" TargetMode="External" Id="rId600"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-50vt-4000k-opal/" TargetMode="External" Id="rId601"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-50vt-5000k-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId602"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-50vt-5000k-mikroprizma/" TargetMode="External" Id="rId603"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-50vt-5000k-opal/" TargetMode="External" Id="rId604"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-60vt-3000k-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId605"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-60vt-3000k-mikroprizma/" TargetMode="External" Id="rId606"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-60vt-3000k-opal/" TargetMode="External" Id="rId607"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-60vt-4000k-90ra-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId608"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-60vt-4000k-90ra-mikroprizma/" TargetMode="External" Id="rId609"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-60vt-4000k-90ra-opal/" TargetMode="External" Id="rId610"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-60vt-4000k-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId611"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-60vt-4000k-mikroprizma/" TargetMode="External" Id="rId612"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-60vt-4000k-opal/" TargetMode="External" Id="rId613"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-60vt-5000k-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId614"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-60vt-5000k-mikroprizma/" TargetMode="External" Id="rId615"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-60vt-5000k-opal/" TargetMode="External" Id="rId616"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-80vt-3000k-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId617"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-80vt-3000k-mikroprizma/" TargetMode="External" Id="rId618"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-80vt-3000k-opal/" TargetMode="External" Id="rId619"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-80vt-4000k-90ra-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId620"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-80vt-4000k-90ra-mikroprizma/" TargetMode="External" Id="rId621"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-80vt-4000k-90ra-opal/" TargetMode="External" Id="rId622"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-80vt-4000k-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId623"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-80vt-4000k-mikroprizma/" TargetMode="External" Id="rId624"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-80vt-4000k-opal/" TargetMode="External" Id="rId625"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-80vt-5000k-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId626"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-80vt-5000k-mikroprizma/" TargetMode="External" Id="rId627"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-80vt-5000k-opal/" TargetMode="External" Id="rId628"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x25-30vt-3000k-ip54-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId629"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x25-30vt-3000k-ip54-mikroprizma/" TargetMode="External" Id="rId630"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x25-30vt-3000k-ip54-opal/" TargetMode="External" Id="rId631"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x25-30vt-4000k-90ra-ip54-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId632"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x25-30vt-4000k-90ra-ip54-mikroprizma/" TargetMode="External" Id="rId633"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x25-30vt-4000k-90ra-ip54-opal/" TargetMode="External" Id="rId634"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x25-30vt-4000k-ip54-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId635"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x25-30vt-4000k-ip54-mikroprizma/" TargetMode="External" Id="rId636"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x25-30vt-4000k-ip54-opal/" TargetMode="External" Id="rId637"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x25-30vt-5000k-ip54-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId638"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x25-30vt-5000k-ip54-mikroprizma/" TargetMode="External" Id="rId639"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x25-30vt-5000k-ip54-opal/" TargetMode="External" Id="rId640"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x25-40vt-3000k-ip54-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId641"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x25-40vt-3000k-ip54-mikroprizma/" TargetMode="External" Id="rId642"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x25-40vt-3000k-ip54-opal/" TargetMode="External" Id="rId643"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x25-40vt-4000k-90ra-ip54-mikroprizma/" TargetMode="External" Id="rId644"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x25-40vt-4000k-90ra-ip54-opal/" TargetMode="External" Id="rId645"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x25-40vt-4000k-ip54-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId646"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x25-40vt-4000k-ip54-mikroprizma/" TargetMode="External" Id="rId647"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x25-40vt-4000k-ip54-opal/" TargetMode="External" Id="rId648"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x25-40vt-5000k-ip54-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId649"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x25-40vt-5000k-ip54-mikroprizma/" TargetMode="External" Id="rId650"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x25-40vt-5000k-ip54-opal/" TargetMode="External" Id="rId651"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x25-50vt-3000k-ip54-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId652"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x25-50vt-3000k-ip54-mikroprizma/" TargetMode="External" Id="rId653"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x25-50vt-3000k-ip54-opal/" TargetMode="External" Id="rId654"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x25-50vt-4000k-ip54-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId655"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x25-50vt-4000k-ip54-mikroprizma/" TargetMode="External" Id="rId656"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x25-50vt-4000k-ip54-opal/" TargetMode="External" Id="rId657"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x25-50vt-5000k-ip54-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId658"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x25-50vt-5000k-ip54-mikroprizma/" TargetMode="External" Id="rId659"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x25-50vt-5000k-ip54-opal/" TargetMode="External" Id="rId660"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x25-60vt-3000k-ip54-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId661"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x25-60vt-3000k-ip54-mikroprizma/" TargetMode="External" Id="rId662"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x25-60vt-3000k-ip54-opal/" TargetMode="External" Id="rId663"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x25-60vt-4000k-ip54-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId664"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x25-60vt-4000k-ip54-mikroprizma/" TargetMode="External" Id="rId665"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x25-60vt-4000k-ip54-opal/" TargetMode="External" Id="rId666"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x25-60vt-5000k-ip54-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId667"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x25-60vt-5000k-ip54-mikroprizma/" TargetMode="External" Id="rId668"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x25-60vt-5000k-ip54-opal/" TargetMode="External" Id="rId669"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-100vt-3000k-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId670"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-100vt-3000k-mikroprizma/" TargetMode="External" Id="rId671"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-100vt-3000k-opal/" TargetMode="External" Id="rId672"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-100vt-4000k-90ra-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId673"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-100vt-4000k-90ra-mikroprizma/" TargetMode="External" Id="rId674"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-100vt-4000k-90ra-opal/" TargetMode="External" Id="rId675"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-100vt-4000k-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId676"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-100vt-4000k-mikroprizma/" TargetMode="External" Id="rId677"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-100vt-4000k-opal/" TargetMode="External" Id="rId678"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-100vt-5000k-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId679"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-100vt-5000k-mikroprizma/" TargetMode="External" Id="rId680"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-100vt-5000k-opal/" TargetMode="External" Id="rId681"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-30vt-3000k-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId682"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-30vt-3000k-mikroprizma/" TargetMode="External" Id="rId683"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-30vt-3000k-opal/" TargetMode="External" Id="rId684"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-30vt-4000k-90ra-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId685"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-30vt-4000k-90ra-mikroprizma/" TargetMode="External" Id="rId686"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-30vt-4000k-90ra-opal/" TargetMode="External" Id="rId687"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-30vt-4000k-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId688"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-30vt-4000k-mikroprizma/" TargetMode="External" Id="rId689"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-30vt-4000k-opal/" TargetMode="External" Id="rId690"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-30vt-5000k-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId691"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-30vt-5000k-mikroprizma/" TargetMode="External" Id="rId692"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-30vt-5000k-opal/" TargetMode="External" Id="rId693"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-30vt-5000k-opal-smart/" TargetMode="External" Id="rId694"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-40vt-3000k-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId695"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-40vt-3000k-mikroprizma/" TargetMode="External" Id="rId696"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-40vt-3000k-opal/" TargetMode="External" Id="rId697"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-40vt-4000k-90ra-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId698"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-40vt-4000k-90ra-mikroprizma/" TargetMode="External" Id="rId699"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-40vt-4000k-90ra-opal/" TargetMode="External" Id="rId700"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-40vt-4000k-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId701"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-40vt-4000k-mikroprizma/" TargetMode="External" Id="rId702"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-40vt-4000k-opal/" TargetMode="External" Id="rId703"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-40vt-5000k-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId704"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-40vt-5000k-mikroprizma/" TargetMode="External" Id="rId705"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-40vt-5000k-opal/" TargetMode="External" Id="rId706"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-50vt-3000k-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId707"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-50vt-3000k-mikroprizma/" TargetMode="External" Id="rId708"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-50vt-3000k-opal/" TargetMode="External" Id="rId709"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-50vt-4000k-90ra-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId710"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-50vt-4000k-90ra-mikroprizma/" TargetMode="External" Id="rId711"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-50vt-4000k-90ra-opal/" TargetMode="External" Id="rId712"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-50vt-4000k-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId713"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-50vt-4000k-mikroprizma/" TargetMode="External" Id="rId714"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-50vt-4000k-opal/" TargetMode="External" Id="rId715"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-50vt-5000k-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId716"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-50vt-5000k-mikroprizma/" TargetMode="External" Id="rId717"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-50vt-5000k-opal/" TargetMode="External" Id="rId718"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-60vt-3000k-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId719"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-60vt-3000k-mikroprizma/" TargetMode="External" Id="rId720"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-60vt-3000k-opal/" TargetMode="External" Id="rId721"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-60vt-4000k-90ra-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId722"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-60vt-4000k-90ra-mikroprizma/" TargetMode="External" Id="rId723"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-60vt-4000k-90ra-opal/" TargetMode="External" Id="rId724"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-60vt-4000k-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId725"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-60vt-4000k-mikroprizma/" TargetMode="External" Id="rId726"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-60vt-4000k-opal/" TargetMode="External" Id="rId727"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-60vt-5000k-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId728"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-60vt-5000k-mikroprizma/" TargetMode="External" Id="rId729"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-60vt-5000k-opal/" TargetMode="External" Id="rId730"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-80vt-3000k-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId731"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-80vt-3000k-mikroprizma/" TargetMode="External" Id="rId732"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-80vt-3000k-opal/" TargetMode="External" Id="rId733"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-80vt-4000k-90ra-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId734"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-80vt-4000k-90ra-mikroprizma/" TargetMode="External" Id="rId735"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-80vt-4000k-90ra-opal/" TargetMode="External" Id="rId736"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-80vt-4000k-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId737"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-80vt-4000k-mikroprizma/" TargetMode="External" Id="rId738"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-80vt-4000k-opal/" TargetMode="External" Id="rId739"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-80vt-5000k-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId740"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-80vt-5000k-mikroprizma/" TargetMode="External" Id="rId741"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-80vt-5000k-opal/" TargetMode="External" Id="rId742"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-100vt-3000k-ip54-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId743"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-100vt-3000k-ip54-mikroprizma/" TargetMode="External" Id="rId744"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-100vt-3000k-ip54-opal/" TargetMode="External" Id="rId745"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-100vt-4000k-90ra-ip54-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId746"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-100vt-4000k-90ra-ip54-mikroprizma/" TargetMode="External" Id="rId747"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-100vt-4000k-90ra-ip54-opal/" TargetMode="External" Id="rId748"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-100vt-4000k-ip54-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId749"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-100vt-4000k-ip54-mikroprizma/" TargetMode="External" Id="rId750"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-100vt-4000k-ip54-opal/" TargetMode="External" Id="rId751"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-100vt-5000k-ip54-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId752"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-100vt-5000k-ip54-mikroprizma/" TargetMode="External" Id="rId753"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-100vt-5000k-ip54-opal/" TargetMode="External" Id="rId754"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-30vt-3000k-ip54-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId755"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-30vt-3000k-ip54-mikroprizma/" TargetMode="External" Id="rId756"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-30vt-3000k-ip54-opal/" TargetMode="External" Id="rId757"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-30vt-4000k-90ra-ip54-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId758"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-30vt-4000k-90ra-ip54-mikroprizma/" TargetMode="External" Id="rId759"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-30vt-4000k-90ra-ip54-opal/" TargetMode="External" Id="rId760"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-30vt-4000k-ip54-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId761"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-30vt-4000k-ip54-mikroprizma/" TargetMode="External" Id="rId762"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-30vt-4000k-ip54-opal/" TargetMode="External" Id="rId763"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-30vt-5000k-ip54-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId764"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-30vt-5000k-ip54-mikroprizma/" TargetMode="External" Id="rId765"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-30vt-5000k-ip54-opal/" TargetMode="External" Id="rId766"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-30vt-5000k-ip54-opal-smart/" TargetMode="External" Id="rId767"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-40vt-3000k-ip54-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId768"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-40vt-3000k-ip54-mikroprizma/" TargetMode="External" Id="rId769"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-40vt-3000k-ip54-opal/" TargetMode="External" Id="rId770"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-40vt-4000k-90ra-ip54-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId771"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-40vt-4000k-90ra-ip54-mikroprizma/" TargetMode="External" Id="rId772"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-40vt-4000k-90ra-ip54-opal/" TargetMode="External" Id="rId773"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-40vt-4000k-ip54-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId774"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-40vt-4000k-ip54-mikroprizma/" TargetMode="External" Id="rId775"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-40vt-4000k-ip54-opal/" TargetMode="External" Id="rId776"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-40vt-5000k-ip54-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId777"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-40vt-5000k-ip54-mikroprizma/" TargetMode="External" Id="rId778"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-40vt-5000k-ip54-opal/" TargetMode="External" Id="rId779"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-50vt-3000k-ip54-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId780"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-50vt-3000k-ip54-mikroprizma/" TargetMode="External" Id="rId781"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-50vt-3000k-ip54-opal/" TargetMode="External" Id="rId782"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-50vt-4000k-90ra-ip54-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId783"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-50vt-4000k-90ra-ip54-mikroprizma/" TargetMode="External" Id="rId784"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-50vt-4000k-90ra-ip54-opal/" TargetMode="External" Id="rId785"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-50vt-4000k-ip54-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId786"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-50vt-4000k-ip54-mikroprizma/" TargetMode="External" Id="rId787"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-50vt-4000k-ip54-opal/" TargetMode="External" Id="rId788"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-50vt-5000k-ip54-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId789"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-50vt-5000k-ip54-mikroprizma/" TargetMode="External" Id="rId790"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-50vt-5000k-ip54-opal/" TargetMode="External" Id="rId791"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-60vt-3000k-ip54-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId792"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-60vt-3000k-ip54-mikroprizma/" TargetMode="External" Id="rId793"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-60vt-3000k-ip54-opal/" TargetMode="External" Id="rId794"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-60vt-4000k-90ra-ip54-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId795"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-60vt-4000k-90ra-ip54-mikroprizma/" TargetMode="External" Id="rId796"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-60vt-4000k-90ra-ip54-opal/" TargetMode="External" Id="rId797"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-60vt-4000k-ip54-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId798"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-60vt-4000k-ip54-mikroprizma/" TargetMode="External" Id="rId799"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-60vt-4000k-ip54-opal/" TargetMode="External" Id="rId800"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-60vt-5000k-ip54-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId801"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-60vt-5000k-ip54-mikroprizma/" TargetMode="External" Id="rId802"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-60vt-5000k-ip54-opal/" TargetMode="External" Id="rId803"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-80vt-3000k-ip54-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId804"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-80vt-3000k-ip54-mikroprizma/" TargetMode="External" Id="rId805"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-80vt-3000k-ip54-opal/" TargetMode="External" Id="rId806"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-80vt-4000k-90ra-ip54-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId807"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-80vt-4000k-90ra-ip54-mikroprizma/" TargetMode="External" Id="rId808"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-80vt-4000k-90ra-ip54-opal/" TargetMode="External" Id="rId809"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-80vt-4000k-ip54-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId810"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-80vt-4000k-ip54-mikroprizma/" TargetMode="External" Id="rId811"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-80vt-4000k-ip54-opal/" TargetMode="External" Id="rId812"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-80vt-5000k-ip54-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId813"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-80vt-5000k-ip54-mikroprizma/" TargetMode="External" Id="rId814"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-80vt-5000k-ip54-opal/" TargetMode="External" Id="rId815"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ekofon-advanced-30vt-3000k-opal/svetodiodnyy-svetil-nik-geniled-ekofon-advanced-100vt-4000k-opal/" TargetMode="External" Id="rId816"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ekofon-advanced-30vt-3000k-opal/svetodiodnyy-svetil-nik-geniled-ekofon-advanced-100vt-5000k-opal/" TargetMode="External" Id="rId817"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ekofon-advanced-30vt-3000k-opal/svetodiodnyy-svetil-nik-geniled-ekofon-advanced-30vt-4000k-opal/" TargetMode="External" Id="rId818"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ekofon-advanced-30vt-3000k-opal/svetodiodnyy-svetil-nik-geniled-ekofon-advanced-30vt-5000k-opal/" TargetMode="External" Id="rId819"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ekofon-advanced-30vt-3000k-opal/svetodiodnyy-svetil-nik-geniled-ekofon-advanced-40vt-4000k-opal/" TargetMode="External" Id="rId820"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ekofon-advanced-30vt-3000k-opal/svetodiodnyy-svetil-nik-geniled-ekofon-advanced-40vt-5000k-opal/" TargetMode="External" Id="rId821"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ekofon-advanced-30vt-3000k-opal/svetodiodnyy-svetil-nik-geniled-ekofon-advanced-50vt-4000k-opal/" TargetMode="External" Id="rId822"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ekofon-advanced-30vt-3000k-opal/svetodiodnyy-svetil-nik-geniled-ekofon-advanced-50vt-5000k-opal/" TargetMode="External" Id="rId823"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ekofon-advanced-30vt-3000k-opal/svetodiodnyy-svetil-nik-geniled-ekofon-advanced-60vt-4000k-opal/" TargetMode="External" Id="rId824"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ekofon-advanced-30vt-3000k-opal/svetodiodnyy-svetil-nik-geniled-ekofon-advanced-60vt-5000k-opal/" TargetMode="External" Id="rId825"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ekofon-advanced-30vt-3000k-opal/svetodiodnyy-svetil-nik-geniled-ekofon-advanced-80vt-4000k-opal/" TargetMode="External" Id="rId826"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ekofon-advanced-30vt-3000k-opal/svetodiodnyy-svetil-nik-geniled-ekofon-advanced-80vt-5000k-opal/" TargetMode="External" Id="rId827"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-office-comfort-45vt-4000k-90ra-opal/" TargetMode="External" Id="rId828"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-office-comfort-45vt-4000k-90ra-opal/svetodiodnyy-svetil-nik-geniled-office-comfort-595x595x60-45vt-3000k-90ra-opal/" TargetMode="External" Id="rId829"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-office-comfort-45vt-4000k-90ra-opal/svetodiodnyy-svetil-nik-office-comfort-595x595x60-45vt-4000k-90ra-ip54-opal/" TargetMode="External" Id="rId830"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-office-comfort-45vt-4000k-90ra-opal/svetodiodnyy-svetil-nik-office-comfort-595x595x60-45vt-4000k-90ra-opal/" TargetMode="External" Id="rId831"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-office-comfort-45vt-4000k-90ra-opal/svetodiodnyy-svetil-nik-office-comfort-595x595x60-45vt-5000k-90ra-ip54-opal/" TargetMode="External" Id="rId832"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-office-comfort-45vt-4000k-90ra-opal/svetodiodnyy-svetil-nik-office-comfort-595x595x60-45vt-5000k-90ra-opal/" TargetMode="External" Id="rId833"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-office-comfort-45vt-4000k-90ra-opal/svetodiodnyy-svetil-nik-office-comfort-595x595x60-60vt-3000k-90ra-opal/" TargetMode="External" Id="rId834"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-office-comfort-45vt-4000k-90ra-opal/svetodiodnyy-svetil-nik-office-comfort-595x595x60-60vt-4000k-90ra-ip54-opal/" TargetMode="External" Id="rId835"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-office-comfort-45vt-4000k-90ra-opal/svetodiodnyy-svetil-nik-office-comfort-595x595x60-60vt-4000k-90ra-opal/" TargetMode="External" Id="rId836"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-office-comfort-45vt-4000k-90ra-opal/svetodiodnyy-svetil-nik-office-comfort-595x595x60-60vt-5000k-90ra-ip54-opal/" TargetMode="External" Id="rId837"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-office-comfort-45vt-4000k-90ra-opal/svetodiodnyy-svetil-nik-office-comfort-595x595x60-60vt-5000k-90ra-opal/" TargetMode="External" Id="rId838"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-office-comfort-45vt-4000k-90ra-opal/svetodiodnyy-svetil-nik-office-comfort-595x595x60-75vt-3000k-90ra-opal/" TargetMode="External" Id="rId839"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-office-comfort-45vt-4000k-90ra-opal/svetodiodnyy-svetil-nik-office-comfort-595x595x60-75vt-4000k-90ra-opal/" TargetMode="External" Id="rId840"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-office-comfort-45vt-4000k-90ra-opal/svetodiodnyy-svetil-nik-office-comfort-595x595x60-75vt-5000k-90ra-opal/" TargetMode="External" Id="rId841"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-office-comfort-45vt-4000k-90ra-opal/svetodiodnyy-svetil-nik-office-comfort-595x595x60-90vt-3000k-90ra-opal/" TargetMode="External" Id="rId842"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-office-comfort-45vt-4000k-90ra-opal/svetodiodnyy-svetil-nik-office-comfort-595x595x60-90vt-4000k-90ra-opal/" TargetMode="External" Id="rId843"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-office-comfort-45vt-4000k-90ra-opal/svetodiodnyy-svetil-nik-office-comfort-595x595x60-90vt-5000k-90ra-opal/" TargetMode="External" Id="rId844"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ledeffect-grilliato-domino-50/" TargetMode="External" Id="rId845"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ledeffect-downlight-22/" TargetMode="External" Id="rId846"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ledeffect-downlight-ip54-22/" TargetMode="External" Id="rId847"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ledeffect-office-comfort-40/" TargetMode="External" Id="rId848"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ledeffect-office-rockfon-33/" TargetMode="External" Id="rId849"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ledeffect-office-rockfon-34/" TargetMode="External" Id="rId850"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ledeffect-office-rockfon-68/" TargetMode="External" Id="rId851"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ledeffect-office-rockfon-comfort-43/" TargetMode="External" Id="rId852"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ledeffect-office-rockfon-comfort-42/" TargetMode="External" Id="rId853"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ledeffect-office-rockfon-comfort-85/" TargetMode="External" Id="rId854"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ledeffect-strela-svo-20/" TargetMode="External" Id="rId855"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ledeffect-strela-svo-40/" TargetMode="External" Id="rId856"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ledeffect-strela-svo-60/" TargetMode="External" Id="rId857"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ledeffect-strela-svo-80/" TargetMode="External" Id="rId858"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ledeffect-office-ip54-ree-25/" TargetMode="External" Id="rId859"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ledeffect-office-ip54-ree-33/" TargetMode="External" Id="rId860"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ledeffect-strela-g/" TargetMode="External" Id="rId861"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ledeffect-strela-30/" TargetMode="External" Id="rId862"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ledeffect-strela-t/" TargetMode="External" Id="rId863"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ledeffect-strela-40/" TargetMode="External" Id="rId864"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ledeffect-strela-x/" TargetMode="External" Id="rId865"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ledeffect-strela-60/" TargetMode="External" Id="rId866"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ledeffect-strela-80/" TargetMode="External" Id="rId867"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ledeffect-classica-16/" TargetMode="External" Id="rId868"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ledeffect-classica-33/" TargetMode="External" Id="rId869"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ledeffect-orion-45/" TargetMode="External" Id="rId870"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ledeffect-orion-60/" TargetMode="External" Id="rId871"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ledeffect-orion-80/" TargetMode="External" Id="rId872"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ledeffect-office-comfort-3d-40/" TargetMode="External" Id="rId873"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ledeffect-standart-33/" TargetMode="External" Id="rId874"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ledeffect-standart-40/" TargetMode="External" Id="rId875"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ledeffect-strela-r-43/" TargetMode="External" Id="rId876"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ledeffect-strela-r-60/" TargetMode="External" Id="rId877"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ledeffect-strela-r-80/" TargetMode="External" Id="rId878"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ledeffect-strela-ugr-20/" TargetMode="External" Id="rId879"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ledeffect-strela-ugr-40/" TargetMode="External" Id="rId880"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ledeffect-strela-ugr-60/" TargetMode="External" Id="rId881"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ledeffect-strela-ugr-80/" TargetMode="External" Id="rId882"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ledeffect-strela-woody-20/" TargetMode="External" Id="rId883"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ledeffect-strela-woody-30/" TargetMode="External" Id="rId884"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ledeffect-strela-woody-40/" TargetMode="External" Id="rId885"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ledeffect-strela-woody-60/" TargetMode="External" Id="rId886"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/leaderlight-slimpanel-1-p600x600/4000k/" TargetMode="External" Id="rId887"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/leaderlight-slimpanel-1-p600x600/" TargetMode="External" Id="rId888"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/leaderlight-slimpanel-2-p150x1200/4000k/" TargetMode="External" Id="rId889"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/leaderlight-slimpanel-2-p150x1200/" TargetMode="External" Id="rId890"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/leaderlight-slimpanel-2-p150x600/4000k/" TargetMode="External" Id="rId891"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/leaderlight-slimpanel-2-p150x600/" TargetMode="External" Id="rId892"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/leaderlight-slimpanel-2-p300x1200/4000k/" TargetMode="External" Id="rId893"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/leaderlight-slimpanel-2-p300x1200/" TargetMode="External" Id="rId894"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/leaderlight-slimpanel-2-p300x300/4000k/" TargetMode="External" Id="rId895"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/leaderlight-slimpanel-2-p300x300/" TargetMode="External" Id="rId896"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/leaderlight-slimpanel-2-p300x600/4000k/" TargetMode="External" Id="rId897"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/leaderlight-slimpanel-2-p300x600/" TargetMode="External" Id="rId898"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/liderlajt-slimpanel2-p600x1200/4000k/" TargetMode="External" Id="rId899"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/leaderlight-slimpanel-2-p600x600/4000k/" TargetMode="External" Id="rId900"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/leaderlight-slimpanel-2-p600x600/" TargetMode="External" Id="rId901"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId902"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru" TargetMode="External" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@top-svet.ru" TargetMode="External" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/xlsx/" TargetMode="External" Id="rId3"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/top-svet-ts-office-100/" TargetMode="External" Id="rId4"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/top-svet-ts-office-20-1200/" TargetMode="External" Id="rId5"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/top-svet-ts-office-20/" TargetMode="External" Id="rId6"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/top-svet-ts-office-30-1200/" TargetMode="External" Id="rId7"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/top-svet-ts-office-30/" TargetMode="External" Id="rId8"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/top-svet-ts-office-35-1200/" TargetMode="External" Id="rId9"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/top-svet-ts-office-35/" TargetMode="External" Id="rId10"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/top-svet-ts-office-40-1200/" TargetMode="External" Id="rId11"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/top-svet-ts-office-40/" TargetMode="External" Id="rId12"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/top-svet-ts-office-45/" TargetMode="External" Id="rId13"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/top-svet-ts-office-50-1200/" TargetMode="External" Id="rId14"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/top-svet-ts-office-50/" TargetMode="External" Id="rId15"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/top-svet-ts-office-60-1200/" TargetMode="External" Id="rId16"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/top-svet-ts-office-60/" TargetMode="External" Id="rId17"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/top-svet-ts-office-70-1200/" TargetMode="External" Id="rId18"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/top-svet-ts-office-70/" TargetMode="External" Id="rId19"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/top-svet-ts-office-80-1200/" TargetMode="External" Id="rId20"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/top-svet-ts-office-80/" TargetMode="External" Id="rId21"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/top-svet-ts-office-90/" TargetMode="External" Id="rId22"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-010-003-ip-20-linia-10/" TargetMode="External" Id="rId23"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-010-003-ip-20-linia-10-l300/" TargetMode="External" Id="rId24"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-020-003-ip-20-linia-20/" TargetMode="External" Id="rId25"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-020-003-ip-20-linia-20-l300/" TargetMode="External" Id="rId26"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-020-003-ip-20-linia-20-l600/" TargetMode="External" Id="rId27"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-020-003-ip-20-linia-20-l/" TargetMode="External" Id="rId28"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-030-003-ip-20-linia-30/" TargetMode="External" Id="rId29"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-030-003-ip-20-liniya-30-l-900/" TargetMode="External" Id="rId30"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-liniya-003-30-t/" TargetMode="External" Id="rId31"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-040-003-ip-20-linia-40/" TargetMode="External" Id="rId32"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-040-003-ip-20-linia40-l1200/" TargetMode="External" Id="rId33"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-040-003-ip-20-linia-40-l600/" TargetMode="External" Id="rId34"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-040-003-ip-20-linia-40-l/" TargetMode="External" Id="rId35"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-040-003-ip-20-linia-40-x/" TargetMode="External" Id="rId36"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-050-003-ip-20-linia-50/" TargetMode="External" Id="rId37"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-050-003-ip-20-liniya-50-l-1500/" TargetMode="External" Id="rId38"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-060-003-ip-20-linia-60/" TargetMode="External" Id="rId39"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-060-003-ip-20-linia-60-l900/" TargetMode="External" Id="rId40"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-060-003-ip-20-linia-60-t/" TargetMode="External" Id="rId41"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-070-003-ip-20-linia-70/" TargetMode="External" Id="rId42"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-080-003-ip-20-linia-80/" TargetMode="External" Id="rId43"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-080-003-ip-20-linia-80-l1200/" TargetMode="External" Id="rId44"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-080-003-ip-20-linia-80-x/" TargetMode="External" Id="rId45"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-090-003-ip-20-linia-90/" TargetMode="External" Id="rId46"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-100-003-ip-20-linia-100/" TargetMode="External" Id="rId47"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-01-100-003-ip-20-linia-100-l1500/" TargetMode="External" Id="rId48"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-liniya-003-30/" TargetMode="External" Id="rId49"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-liniya-003-50/" TargetMode="External" Id="rId50"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/" TargetMode="External" Id="rId51"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-4000k/" TargetMode="External" Id="rId52"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-4000k-mglass/" TargetMode="External" Id="rId53"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-4000k-mp/" TargetMode="External" Id="rId54"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-4000k-oppol/" TargetMode="External" Id="rId55"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-4000k-op/" TargetMode="External" Id="rId56"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-5000k-mglass/" TargetMode="External" Id="rId57"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-5000k-mp/" TargetMode="External" Id="rId58"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-5000k-oppol/" TargetMode="External" Id="rId59"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip20-5000k-op/" TargetMode="External" Id="rId60"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-4000k/" TargetMode="External" Id="rId61"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-4000k-mglass/" TargetMode="External" Id="rId62"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-4000k-mp/" TargetMode="External" Id="rId63"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-4000k-oppol/" TargetMode="External" Id="rId64"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-4000k-op/" TargetMode="External" Id="rId65"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-5000k/" TargetMode="External" Id="rId66"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-5000k-mglass/" TargetMode="External" Id="rId67"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-5000k-mp/" TargetMode="External" Id="rId68"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-5000k-oppol/" TargetMode="External" Id="rId69"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-100/ip54-5000k-op/" TargetMode="External" Id="rId70"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/" TargetMode="External" Id="rId71"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/" TargetMode="External" Id="rId72"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-4000k/" TargetMode="External" Id="rId73"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-4000k/" TargetMode="External" Id="rId74"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-4000k-mglass/" TargetMode="External" Id="rId75"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-4000k-mglass/" TargetMode="External" Id="rId76"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-4000k-mp/" TargetMode="External" Id="rId77"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-4000k-mp/" TargetMode="External" Id="rId78"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-4000k-op/" TargetMode="External" Id="rId79"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-4000k-oppol/" TargetMode="External" Id="rId80"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-4000k-oppol/" TargetMode="External" Id="rId81"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-4000k-op/" TargetMode="External" Id="rId82"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-5000k-mglass/" TargetMode="External" Id="rId83"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-5000k-mglass/" TargetMode="External" Id="rId84"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-5000k-mp/" TargetMode="External" Id="rId85"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-5000k-mp/" TargetMode="External" Id="rId86"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-5000k-op/" TargetMode="External" Id="rId87"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip20-5000k-oppol/" TargetMode="External" Id="rId88"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-5000k-oppol/" TargetMode="External" Id="rId89"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip20-5000k-op/" TargetMode="External" Id="rId90"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-4000k/" TargetMode="External" Id="rId91"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-4000k/" TargetMode="External" Id="rId92"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-4000k-mglass/" TargetMode="External" Id="rId93"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-4000k-mglass/" TargetMode="External" Id="rId94"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-4000k-mp/" TargetMode="External" Id="rId95"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-4000k-mp/" TargetMode="External" Id="rId96"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-4000k-op/" TargetMode="External" Id="rId97"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-4000k-oppol/" TargetMode="External" Id="rId98"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-4000k-oppol/" TargetMode="External" Id="rId99"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-4000k-op/" TargetMode="External" Id="rId100"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-5000k/" TargetMode="External" Id="rId101"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-5000k/" TargetMode="External" Id="rId102"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-5000k-mglass/" TargetMode="External" Id="rId103"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-5000k-mglass/" TargetMode="External" Id="rId104"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-5000k-mp/" TargetMode="External" Id="rId105"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-5000k-mp/" TargetMode="External" Id="rId106"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-5000k-op/" TargetMode="External" Id="rId107"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-5000k-oppol/" TargetMode="External" Id="rId108"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20-1200/ip54-5000k-oppol/" TargetMode="External" Id="rId109"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-20/ip54-5000k-op/" TargetMode="External" Id="rId110"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/" TargetMode="External" Id="rId111"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/" TargetMode="External" Id="rId112"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-4000k/" TargetMode="External" Id="rId113"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-4000k/" TargetMode="External" Id="rId114"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-4000k-mglass/" TargetMode="External" Id="rId115"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-4000k-mglass/" TargetMode="External" Id="rId116"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-4000k-mp/" TargetMode="External" Id="rId117"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-4000k-mp/" TargetMode="External" Id="rId118"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-4000k-op/" TargetMode="External" Id="rId119"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-4000k-oppol/" TargetMode="External" Id="rId120"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-4000k-oppol/" TargetMode="External" Id="rId121"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-4000k-op/" TargetMode="External" Id="rId122"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-004-ofis-30/" TargetMode="External" Id="rId123"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-5000k-mglass/" TargetMode="External" Id="rId124"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-5000k-mglass/" TargetMode="External" Id="rId125"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-5000k-mp/" TargetMode="External" Id="rId126"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-5000k-mp/" TargetMode="External" Id="rId127"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-5000k-op/" TargetMode="External" Id="rId128"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-5000k-oppol/" TargetMode="External" Id="rId129"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip20-5000k-oppol/" TargetMode="External" Id="rId130"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip20-5000k-op/" TargetMode="External" Id="rId131"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-4000k/" TargetMode="External" Id="rId132"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-4000k/" TargetMode="External" Id="rId133"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-4000k-mglass/" TargetMode="External" Id="rId134"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-4000k-mglass/" TargetMode="External" Id="rId135"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-4000k-mp/" TargetMode="External" Id="rId136"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-4000k-mp/" TargetMode="External" Id="rId137"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-4000k-op/" TargetMode="External" Id="rId138"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-4000k-oppol/" TargetMode="External" Id="rId139"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-4000k-oppol/" TargetMode="External" Id="rId140"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-4000k-op/" TargetMode="External" Id="rId141"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-5000k/" TargetMode="External" Id="rId142"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-5000k/" TargetMode="External" Id="rId143"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-5000k-mglass/" TargetMode="External" Id="rId144"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-5000k-mglass/" TargetMode="External" Id="rId145"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-5000k-mp/" TargetMode="External" Id="rId146"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-5000k-mp/" TargetMode="External" Id="rId147"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-5000k-op/" TargetMode="External" Id="rId148"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30-1200/ip54-5000k-oppol/" TargetMode="External" Id="rId149"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-5000k-oppol/" TargetMode="External" Id="rId150"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-30/ip54-5000k-op/" TargetMode="External" Id="rId151"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/" TargetMode="External" Id="rId152"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35/" TargetMode="External" Id="rId153"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-4000k/" TargetMode="External" Id="rId154"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-4000k-mglass/" TargetMode="External" Id="rId155"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-4000k-mp/" TargetMode="External" Id="rId156"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-4000k-op/" TargetMode="External" Id="rId157"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-4000k-oppol/" TargetMode="External" Id="rId158"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-5000k-mglass/" TargetMode="External" Id="rId159"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-5000k-mp/" TargetMode="External" Id="rId160"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-5000k-op/" TargetMode="External" Id="rId161"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip20-5000k-oppol/" TargetMode="External" Id="rId162"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-4000k/" TargetMode="External" Id="rId163"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-4000k-mglass/" TargetMode="External" Id="rId164"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-4000k-mp/" TargetMode="External" Id="rId165"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-4000k-op/" TargetMode="External" Id="rId166"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-4000k-oppol/" TargetMode="External" Id="rId167"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-5000k/" TargetMode="External" Id="rId168"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-5000k-mglass/" TargetMode="External" Id="rId169"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-5000k-mp/" TargetMode="External" Id="rId170"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-5000k-op/" TargetMode="External" Id="rId171"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-35-1200/ip54-5000k-oppol/" TargetMode="External" Id="rId172"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/" TargetMode="External" Id="rId173"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/" TargetMode="External" Id="rId174"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-4000k/" TargetMode="External" Id="rId175"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip20-4000k/" TargetMode="External" Id="rId176"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-4000k-mglass/" TargetMode="External" Id="rId177"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-4000k-mp/" TargetMode="External" Id="rId178"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip20-4000k-mp/" TargetMode="External" Id="rId179"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip20-4000k-op/" TargetMode="External" Id="rId180"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-4000k-oppol/" TargetMode="External" Id="rId181"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-4000k-op/" TargetMode="External" Id="rId182"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-5000k-mglass/" TargetMode="External" Id="rId183"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-5000k-mp/" TargetMode="External" Id="rId184"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip20-5000k-mp/" TargetMode="External" Id="rId185"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip20-5000k-op/" TargetMode="External" Id="rId186"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-5000k-oppol/" TargetMode="External" Id="rId187"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip20-5000k-op/" TargetMode="External" Id="rId188"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-4000k/" TargetMode="External" Id="rId189"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip54-4000k/" TargetMode="External" Id="rId190"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-4000k-mglass/" TargetMode="External" Id="rId191"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip54-4000k-mp/" TargetMode="External" Id="rId192"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-4000k-mp/" TargetMode="External" Id="rId193"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip54-4000k-op/" TargetMode="External" Id="rId194"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-4000k-oppol/" TargetMode="External" Id="rId195"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-4000k-op/" TargetMode="External" Id="rId196"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-5000k/" TargetMode="External" Id="rId197"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip54-5000k/" TargetMode="External" Id="rId198"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-5000k-mglass/" TargetMode="External" Id="rId199"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip54-5000k-mp/" TargetMode="External" Id="rId200"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-5000k-mp/" TargetMode="External" Id="rId201"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40-1200/ip54-5000k-op/" TargetMode="External" Id="rId202"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-5000k-oppol/" TargetMode="External" Id="rId203"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-40/ip54-5000k-op/" TargetMode="External" Id="rId204"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/" TargetMode="External" Id="rId205"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-4000k/" TargetMode="External" Id="rId206"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-4000k-mglass/" TargetMode="External" Id="rId207"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-4000k-mp/" TargetMode="External" Id="rId208"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-4000k-oppol/" TargetMode="External" Id="rId209"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-4000k-op/" TargetMode="External" Id="rId210"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-5000k-mglass/" TargetMode="External" Id="rId211"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-5000k-mp/" TargetMode="External" Id="rId212"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-5000k-oppol/" TargetMode="External" Id="rId213"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip20-5000k-op/" TargetMode="External" Id="rId214"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-4000k/" TargetMode="External" Id="rId215"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-4000k-mglass/" TargetMode="External" Id="rId216"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-4000k-mp/" TargetMode="External" Id="rId217"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-4000k-oppol/" TargetMode="External" Id="rId218"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-4000k-op/" TargetMode="External" Id="rId219"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-5000k/" TargetMode="External" Id="rId220"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-5000k-mglass/" TargetMode="External" Id="rId221"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-5000k-mp/" TargetMode="External" Id="rId222"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-5000k-oppol/" TargetMode="External" Id="rId223"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-45/ip54-5000k-op/" TargetMode="External" Id="rId224"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/" TargetMode="External" Id="rId225"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/" TargetMode="External" Id="rId226"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-4000k/" TargetMode="External" Id="rId227"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-4000k/" TargetMode="External" Id="rId228"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-4000k-mglass/" TargetMode="External" Id="rId229"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-4000k-mglass/" TargetMode="External" Id="rId230"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-4000k-mp/" TargetMode="External" Id="rId231"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-4000k-mp/" TargetMode="External" Id="rId232"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-4000k-op/" TargetMode="External" Id="rId233"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-4000k-oppol/" TargetMode="External" Id="rId234"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-4000k-oppol/" TargetMode="External" Id="rId235"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-4000k-op/" TargetMode="External" Id="rId236"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-5000k-mglass/" TargetMode="External" Id="rId237"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-5000k-mglass/" TargetMode="External" Id="rId238"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-5000k-mp/" TargetMode="External" Id="rId239"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-5000k-mp/" TargetMode="External" Id="rId240"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-5000k-op/" TargetMode="External" Id="rId241"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip20-5000k-oppol/" TargetMode="External" Id="rId242"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-5000k-oppol/" TargetMode="External" Id="rId243"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip20-5000k-op/" TargetMode="External" Id="rId244"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-4000k/" TargetMode="External" Id="rId245"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-4000k/" TargetMode="External" Id="rId246"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-4000k-mglass/" TargetMode="External" Id="rId247"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-4000k-mglass/" TargetMode="External" Id="rId248"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-4000k-mp/" TargetMode="External" Id="rId249"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-4000k-mp/" TargetMode="External" Id="rId250"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-4000k-op/" TargetMode="External" Id="rId251"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-4000k-oppol/" TargetMode="External" Id="rId252"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-4000k-oppol/" TargetMode="External" Id="rId253"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-4000k-op/" TargetMode="External" Id="rId254"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-5000k/" TargetMode="External" Id="rId255"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-5000k/" TargetMode="External" Id="rId256"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-5000k-mglass/" TargetMode="External" Id="rId257"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-5000k-mglass/" TargetMode="External" Id="rId258"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-5000k-mp/" TargetMode="External" Id="rId259"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-5000k-mp/" TargetMode="External" Id="rId260"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-5000k-op/" TargetMode="External" Id="rId261"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-5000k-oppol/" TargetMode="External" Id="rId262"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50-1200/ip54-5000k-oppol/" TargetMode="External" Id="rId263"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-50/ip54-5000k-op/" TargetMode="External" Id="rId264"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/" TargetMode="External" Id="rId265"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/" TargetMode="External" Id="rId266"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-4000k/" TargetMode="External" Id="rId267"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-4000k/" TargetMode="External" Id="rId268"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-4000k-mglass/" TargetMode="External" Id="rId269"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-4000k-mglass/" TargetMode="External" Id="rId270"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-4000k-mp/" TargetMode="External" Id="rId271"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-4000k-mp/" TargetMode="External" Id="rId272"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-4000k-op/" TargetMode="External" Id="rId273"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-4000k-oppol/" TargetMode="External" Id="rId274"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-4000k-oppol/" TargetMode="External" Id="rId275"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-4000k-op/" TargetMode="External" Id="rId276"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-5000k-mglass/" TargetMode="External" Id="rId277"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-5000k-mglass/" TargetMode="External" Id="rId278"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-5000k-mp/" TargetMode="External" Id="rId279"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-5000k-mp/" TargetMode="External" Id="rId280"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-5000k-op/" TargetMode="External" Id="rId281"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-5000k-oppol/" TargetMode="External" Id="rId282"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip20-5000k-oppol/" TargetMode="External" Id="rId283"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip20-5000k-op/" TargetMode="External" Id="rId284"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-4000k/" TargetMode="External" Id="rId285"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-4000k/" TargetMode="External" Id="rId286"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-4000k-mglass/" TargetMode="External" Id="rId287"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-4000k-mglass/" TargetMode="External" Id="rId288"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-4000k-mp/" TargetMode="External" Id="rId289"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-4000k-mp/" TargetMode="External" Id="rId290"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-4000k-op/" TargetMode="External" Id="rId291"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-4000k-oppol/" TargetMode="External" Id="rId292"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-4000k-oppol/" TargetMode="External" Id="rId293"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-4000k-op/" TargetMode="External" Id="rId294"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-5000k/" TargetMode="External" Id="rId295"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-5000k/" TargetMode="External" Id="rId296"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-5000k-mglass/" TargetMode="External" Id="rId297"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-5000k-mglass/" TargetMode="External" Id="rId298"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-5000k-mp/" TargetMode="External" Id="rId299"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-5000k-mp/" TargetMode="External" Id="rId300"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-5000k-op/" TargetMode="External" Id="rId301"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-5000k-oppol/" TargetMode="External" Id="rId302"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60-1200/ip54-5000k-oppol/" TargetMode="External" Id="rId303"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-60/ip54-5000k-op/" TargetMode="External" Id="rId304"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/" TargetMode="External" Id="rId305"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/" TargetMode="External" Id="rId306"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-4000k/" TargetMode="External" Id="rId307"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-4000k/" TargetMode="External" Id="rId308"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-4000k-mglass/" TargetMode="External" Id="rId309"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-4000k-mglass/" TargetMode="External" Id="rId310"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-4000k-mp/" TargetMode="External" Id="rId311"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-4000k-mp/" TargetMode="External" Id="rId312"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-4000k-op/" TargetMode="External" Id="rId313"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-4000k-oppol/" TargetMode="External" Id="rId314"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-4000k-oppol/" TargetMode="External" Id="rId315"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-4000k-op/" TargetMode="External" Id="rId316"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-5000k-mglass/" TargetMode="External" Id="rId317"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-5000k-mglass/" TargetMode="External" Id="rId318"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-5000k-mp/" TargetMode="External" Id="rId319"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-5000k-mp/" TargetMode="External" Id="rId320"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-5000k-op/" TargetMode="External" Id="rId321"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-5000k-oppol/" TargetMode="External" Id="rId322"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip20-5000k-oppol/" TargetMode="External" Id="rId323"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip20-5000k-op/" TargetMode="External" Id="rId324"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-4000k/" TargetMode="External" Id="rId325"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-4000k/" TargetMode="External" Id="rId326"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-4000k-mglass/" TargetMode="External" Id="rId327"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-4000k-mglass/" TargetMode="External" Id="rId328"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-4000k-mp/" TargetMode="External" Id="rId329"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-4000k-mp/" TargetMode="External" Id="rId330"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-4000k-op/" TargetMode="External" Id="rId331"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-4000k-oppol/" TargetMode="External" Id="rId332"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-4000k-oppol/" TargetMode="External" Id="rId333"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-4000k-op/" TargetMode="External" Id="rId334"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-5000k/" TargetMode="External" Id="rId335"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-5000k/" TargetMode="External" Id="rId336"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-5000k-mglass/" TargetMode="External" Id="rId337"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-5000k-mglass/" TargetMode="External" Id="rId338"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-5000k-mp/" TargetMode="External" Id="rId339"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-5000k-mp/" TargetMode="External" Id="rId340"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-5000k-op/" TargetMode="External" Id="rId341"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-5000k-oppol/" TargetMode="External" Id="rId342"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-71200/ip54-5000k-oppol/" TargetMode="External" Id="rId343"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-70/ip54-5000k-op/" TargetMode="External" Id="rId344"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/" TargetMode="External" Id="rId345"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/" TargetMode="External" Id="rId346"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-4000k/" TargetMode="External" Id="rId347"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-4000k/" TargetMode="External" Id="rId348"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-4000k-mglass/" TargetMode="External" Id="rId349"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-4000k-mglass/" TargetMode="External" Id="rId350"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-4000k-mp/" TargetMode="External" Id="rId351"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-4000k-mp/" TargetMode="External" Id="rId352"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-4000k-op/" TargetMode="External" Id="rId353"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-4000k-oppol/" TargetMode="External" Id="rId354"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-4000k-oppol/" TargetMode="External" Id="rId355"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-4000k-op/" TargetMode="External" Id="rId356"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-5000k-mglass/" TargetMode="External" Id="rId357"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-5000k-mglass/" TargetMode="External" Id="rId358"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-5000k-mp/" TargetMode="External" Id="rId359"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-5000k-mp/" TargetMode="External" Id="rId360"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-5000k-op/" TargetMode="External" Id="rId361"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip20-5000k-oppol/" TargetMode="External" Id="rId362"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-5000k-oppol/" TargetMode="External" Id="rId363"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip20-5000k-op/" TargetMode="External" Id="rId364"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-4000k/" TargetMode="External" Id="rId365"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-4000k/" TargetMode="External" Id="rId366"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-4000k-mglass/" TargetMode="External" Id="rId367"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-4000k-mglass/" TargetMode="External" Id="rId368"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-4000k-mp/" TargetMode="External" Id="rId369"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-4000k-mp/" TargetMode="External" Id="rId370"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-4000k-op/" TargetMode="External" Id="rId371"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-4000k-oppol/" TargetMode="External" Id="rId372"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-4000k-oppol/" TargetMode="External" Id="rId373"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-4000k-op/" TargetMode="External" Id="rId374"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-5000k/" TargetMode="External" Id="rId375"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-5000k/" TargetMode="External" Id="rId376"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-5000k-mglass/" TargetMode="External" Id="rId377"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-5000k-mglass/" TargetMode="External" Id="rId378"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-5000k-mp/" TargetMode="External" Id="rId379"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-5000k-mp/" TargetMode="External" Id="rId380"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-5000k-op/" TargetMode="External" Id="rId381"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-5000k-oppol/" TargetMode="External" Id="rId382"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80-1200/ip54-5000k-oppol/" TargetMode="External" Id="rId383"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-80/ip54-5000k-op/" TargetMode="External" Id="rId384"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/" TargetMode="External" Id="rId385"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-4000k/" TargetMode="External" Id="rId386"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-4000k-mglass/" TargetMode="External" Id="rId387"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-4000k-mp/" TargetMode="External" Id="rId388"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-4000k-oppol/" TargetMode="External" Id="rId389"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-4000k-op/" TargetMode="External" Id="rId390"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-5000k-mglass/" TargetMode="External" Id="rId391"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-5000k-mp/" TargetMode="External" Id="rId392"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-5000k-oppol/" TargetMode="External" Id="rId393"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip20-5000k-op/" TargetMode="External" Id="rId394"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-4000k/" TargetMode="External" Id="rId395"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-4000k-mglass/" TargetMode="External" Id="rId396"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-4000k-mp/" TargetMode="External" Id="rId397"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-4000k-oppol/" TargetMode="External" Id="rId398"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-4000k-op/" TargetMode="External" Id="rId399"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-5000k/" TargetMode="External" Id="rId400"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-5000k-mglass/" TargetMode="External" Id="rId401"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-5000k-mp/" TargetMode="External" Id="rId402"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-5000k-oppol/" TargetMode="External" Id="rId403"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-office-90/ip54-5000k-op/" TargetMode="External" Id="rId404"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-ofis-clip-in-100/" TargetMode="External" Id="rId405"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-ofis-clip-in-20/" TargetMode="External" Id="rId406"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-ofis-clip-in-30/" TargetMode="External" Id="rId407"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-ofis-clip-in-35/" TargetMode="External" Id="rId408"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-ofis-clip-in-40/" TargetMode="External" Id="rId409"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-ofis-clip-in-45/" TargetMode="External" Id="rId410"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-ofis-clip-in-50/" TargetMode="External" Id="rId411"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-ofis-clip-in-60/" TargetMode="External" Id="rId412"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-ofis-clip-in-70/" TargetMode="External" Id="rId413"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-ofis-clip-in-80/" TargetMode="External" Id="rId414"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svet-nn-ssdo-03-ofis-clip-in-90/" TargetMode="External" Id="rId415"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/fereks-fdl-03-45/" TargetMode="External" Id="rId416"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/fereks-fdl-03-65/" TargetMode="External" Id="rId417"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/fereks-dvo-02-22/" TargetMode="External" Id="rId418"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/fereks-dvo-03-22/" TargetMode="External" Id="rId419"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/fereks-dvo-05-22/" TargetMode="External" Id="rId420"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/fereks-dvo-05-33/" TargetMode="External" Id="rId421"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/fereks-dvo-06-56/" TargetMode="External" Id="rId422"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/fereks-dvo-07-18/" TargetMode="External" Id="rId423"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/fereks-dsb-01-14/" TargetMode="External" Id="rId424"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/fereks-dsb-01-28/" TargetMode="External" Id="rId425"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/fereks-ssv-15-1600/" TargetMode="External" Id="rId426"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/fereks-ssv-28-3000/" TargetMode="External" Id="rId427"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/fereks-ssv-28-3100/" TargetMode="External" Id="rId428"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/fereks-ssv-37-3900/" TargetMode="External" Id="rId429"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/fereks-ssv-37-4000/" TargetMode="External" Id="rId430"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/fereks-ssv-41-4500/" TargetMode="External" Id="rId431"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/dioteck-ds-g-56/" TargetMode="External" Id="rId432"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/dioteck-ds-g-64/" TargetMode="External" Id="rId433"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/dioteck-ds-g-72/" TargetMode="External" Id="rId434"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/dioteck-ds-g-80/" TargetMode="External" Id="rId435"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/dioteck-ds-n-64/" TargetMode="External" Id="rId436"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/dioteck-ds-n-72/" TargetMode="External" Id="rId437"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/dioteck-ds-n-80-bap/" TargetMode="External" Id="rId438"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/dioteck-ds-u-56/" TargetMode="External" Id="rId439"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/dioteck-ds-u-64/" TargetMode="External" Id="rId440"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/dioteck-ds-u-72/" TargetMode="External" Id="rId441"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/dioteck-ds-u-80-bap/" TargetMode="External" Id="rId442"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ds-n56-32-vt-ip-40/" TargetMode="External" Id="rId443"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ds-u56-32-vt-ip54/" TargetMode="External" Id="rId444"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ds-u64-36-vt-ip-54/" TargetMode="External" Id="rId445"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ds-u72-39-vt-ip54/" TargetMode="External" Id="rId446"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ds-u80-45-vt-ip54/" TargetMode="External" Id="rId447"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ofisnyj-svetodiodnyj-svetilnik-geniled-ofis-basic/" TargetMode="External" Id="rId448"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ofisnyj-svetodiodnyj-svetilnik-geniled-ofis-basic/svetodiodnyj-svetilnik-geniled-ofis-basic-596x592x20-40vt-4000k-opal/" TargetMode="External" Id="rId449"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ofisnyj-svetodiodnyj-svetilnik-geniled-ofis-basic/svetodiodnyj-svetilnik-geniled-ofis-basic-596x592x20-40vt-4000k-90ra-mikroprizma/" TargetMode="External" Id="rId450"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ofisnyj-svetodiodnyj-svetilnik-geniled-ofis-basic/svetodiodnyj-svetilnik-geniled-ofis-basic-596x178x20-30vt-4000k-mikroprizma-90ra/" TargetMode="External" Id="rId451"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ofisnyj-svetodiodnyj-svetilnik-geniled-ofis-basic/svetodiodnyj-svetilnik-geniled-ofis-basic-596x178x20-20vt-4000k-mikroprizma-90ra/" TargetMode="External" Id="rId452"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ofisnyj-svetodiodnyj-svetilnik-geniled-ofis-basic/svetodiodnyj-svetilnik-geniled-ofis-basic-596h178h20-20vt-4000k-mikroprizma/" TargetMode="External" Id="rId453"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ofisnyj-svetodiodnyj-svetilnik-geniled-ofis-basic/svetodiodnyj-svetilnik-geniled-ofis-basic-596x592x20-30vt-4000k-opal/" TargetMode="External" Id="rId454"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ofisnyj-svetodiodnyj-svetilnik-geniled-ofis-basic/svetodiodnyj-svetilnik-geniled-ofis-basic-596x592x20-30vt-4000k-90ra-mikroprizma/" TargetMode="External" Id="rId455"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ofisnyj-svetodiodnyj-svetilnik-geniled-ofis-basic/svetodiodnyj-svetilnik-geniled-ofis-basic-596x592x20-40vt-4000k-90ra-opal/" TargetMode="External" Id="rId456"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ofisnyj-svetodiodnyj-svetilnik-geniled-ofis-basic/svetodiodnyj-svetilnik-geniled-ofis-basic-596x178x20-30vt-4000k-opal/" TargetMode="External" Id="rId457"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ofisnyj-svetodiodnyj-svetilnik-geniled-ofis-basic/svetodiodnyj-svetilnik-geniled-ofis-basic-596x178x20-30vt-4000k-opal-90ra/" TargetMode="External" Id="rId458"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ofisnyj-svetodiodnyj-svetilnik-geniled-ofis-basic/svetodiodnyj-svetilnik-geniled-ofis-basic-596h178h20-20vt-4000k-opal-90ra/" TargetMode="External" Id="rId459"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ofisnyj-svetodiodnyj-svetilnik-geniled-ofis-basic/svetodiodnyj-svetilnik-geniled-ofis-basic-596x592x20-30vt-4000k-mikroprizma/" TargetMode="External" Id="rId460"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ofisnyj-svetodiodnyj-svetilnik-geniled-ofis-basic/svetodiodnyj-svetilnik-geniled-ofis-basic-596x592x20-30vt-4000k-90ra-opal/" TargetMode="External" Id="rId461"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ofisnyj-svetodiodnyj-svetilnik-geniled-ofis-basic/svetodiodnyj-svetilnik-geniled-ofis-basic-596x178x20-30vt-4000k-mikroprizma/" TargetMode="External" Id="rId462"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ofisnyj-svetodiodnyj-svetilnik-geniled-ofis-basic/svetodiodnyj-svetilnik-geniled-ofis-basic-596x592x20-40vt-4000k-mikroprizma/" TargetMode="External" Id="rId463"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ofisnyj-svetodiodnyj-svetilnik-geniled-ofis-basic/svetodiodnyj-svetilnik-geniled-ofis-basic-596x592x20-40vt-5000k-mikroprizma/" TargetMode="External" Id="rId464"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ofisnyj-svetodiodnyj-svetilnik-geniled-ofis-basic/svetodiodnyj-svetilnik-geniled-ofis-basic-596x178x20-20vt-5000k-opal/" TargetMode="External" Id="rId465"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ofisnyj-svetodiodnyj-svetilnik-geniled-ofis-basic/svetodiodnyj-svetilnik-geniled-ofis-basic-596x592x20-40vt-5000k-opal/" TargetMode="External" Id="rId466"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ofisnyj-svetodiodnyj-svetilnik-geniled-ofis-basic/svetodiodnyj-svetilnik-geniled-ofis-basic-596x178x20-30vt-5000k-opal/" TargetMode="External" Id="rId467"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ofisnyj-svetodiodnyj-svetilnik-geniled-ofis-basic/svetodiodnyj-svetilnik-geniled-ofis-basic-596x178x20-30vt-5000k-mikroprizma/" TargetMode="External" Id="rId468"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ofisnyj-svetodiodnyj-svetilnik-geniled-ofis-basic/svetodiodnyj-svetilnik-geniled-ofis-basic-596x592x20-30vt-5000k-mikroprizma/" TargetMode="External" Id="rId469"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ofisnyj-svetodiodnyj-svetilnik-geniled-ofis-basic/svetodiodnyj-svetilnik-geniled-ofis-basic-596x592x20-30vt-5000k-opal/" TargetMode="External" Id="rId470"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ofisnyj-svetodiodnyj-svetilnik-geniled-ofis-basic/svetodiodnyj-svetilnik-geniled-ofis-basic-596x178x20-20vt-5000k-mikroprizma/" TargetMode="External" Id="rId471"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/" TargetMode="External" Id="rId472"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x20-20vt-3000k-mikroprizma/" TargetMode="External" Id="rId473"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x20-20vt-3000k-opal/" TargetMode="External" Id="rId474"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x20-20vt-4000k-90ra-mikroprizma/" TargetMode="External" Id="rId475"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x20-20vt-4000k-90ra-opal/" TargetMode="External" Id="rId476"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x20-20vt-4000k-mikroprizma/" TargetMode="External" Id="rId477"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x20-20vt-4000k-opal/" TargetMode="External" Id="rId478"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x20-20vt-5000k-opal/" TargetMode="External" Id="rId479"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x20-30vt-3000k-mikroprizma/" TargetMode="External" Id="rId480"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x20-30vt-3000k-opal/" TargetMode="External" Id="rId481"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x20-30vt-4000k-90ra-mikroprizma/" TargetMode="External" Id="rId482"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x20-30vt-4000k-90ra-opal/" TargetMode="External" Id="rId483"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x20-30vt-4000k-mikroprizma/" TargetMode="External" Id="rId484"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x20-30vt-4000k-opal/" TargetMode="External" Id="rId485"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x20-30vt-5000k-mikroprizma/" TargetMode="External" Id="rId486"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x20-30vt-5000k-opal/" TargetMode="External" Id="rId487"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x20-40vt-3000k-mikroprizma/" TargetMode="External" Id="rId488"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x20-40vt-3000k-opal/" TargetMode="External" Id="rId489"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x20-40vt-4000k-90ra-mikroprizma/" TargetMode="External" Id="rId490"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x20-40vt-4000k-mikroprizma/" TargetMode="External" Id="rId491"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x20-40vt-4000k-opal/" TargetMode="External" Id="rId492"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x20-40vt-5000k-mikroprizma/" TargetMode="External" Id="rId493"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x20-40vt-5000k-opal/" TargetMode="External" Id="rId494"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x25-20vt-3000k-ip54-mikroprizma/" TargetMode="External" Id="rId495"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x25-20vt-3000k-ip54-opal/" TargetMode="External" Id="rId496"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x25-20vt-4000k-ip54-mikroprizma/" TargetMode="External" Id="rId497"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x25-20vt-4000k-ip54-opal/" TargetMode="External" Id="rId498"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x25-20vt-5000k-ip54-mikroprizma/" TargetMode="External" Id="rId499"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x25-20vt-5000k-ip54-opal/" TargetMode="External" Id="rId500"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x25-30vt-3000k-ip54-mikroprizma/" TargetMode="External" Id="rId501"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x25-30vt-3000k-ip54-opal/" TargetMode="External" Id="rId502"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x25-30vt-4000k-ip54-mikroprizma/" TargetMode="External" Id="rId503"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x25-30vt-4000k-ip54-opal/" TargetMode="External" Id="rId504"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x25-30vt-5000k-ip54-mikroprizma/" TargetMode="External" Id="rId505"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x25-30vt-5000k-ip54-opal/" TargetMode="External" Id="rId506"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x25-40vt-3000k-ip54-mikroprizma/" TargetMode="External" Id="rId507"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x25-40vt-3000k-ip54-opal/" TargetMode="External" Id="rId508"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x25-40vt-4000k-ip54-mikroprizma/" TargetMode="External" Id="rId509"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x25-40vt-4000k-ip54-opal/" TargetMode="External" Id="rId510"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x25-40vt-5000k-ip54-mikroprizma/" TargetMode="External" Id="rId511"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x25-40vt-5000k-ip54-opal/" TargetMode="External" Id="rId512"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x40-20vt-3000k-mikroprizma/" TargetMode="External" Id="rId513"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x40-20vt-3000k-opal/" TargetMode="External" Id="rId514"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x40-20vt-4000k-90ra-mikroprizma/" TargetMode="External" Id="rId515"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x40-20vt-4000k-90ra-opal/" TargetMode="External" Id="rId516"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x40-20vt-4000k-mikroprizma/" TargetMode="External" Id="rId517"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x40-20vt-4000k-opal/" TargetMode="External" Id="rId518"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x40-20vt-5000k-mikroprizma/" TargetMode="External" Id="rId519"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x40-20vt-5000k-opal/" TargetMode="External" Id="rId520"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x40-30vt-3000k-mikroprizma/" TargetMode="External" Id="rId521"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x40-30vt-3000k-opal/" TargetMode="External" Id="rId522"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x40-30vt-4000k-90ra-mikroprizma/" TargetMode="External" Id="rId523"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x40-30vt-4000k-90ra-opal/" TargetMode="External" Id="rId524"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x40-30vt-4000k-mikroprizma/" TargetMode="External" Id="rId525"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x40-30vt-4000k-opal/" TargetMode="External" Id="rId526"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x40-30vt-5000k-mikroprizma/" TargetMode="External" Id="rId527"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x40-30vt-5000k-mikroprizma-smart/" TargetMode="External" Id="rId528"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x40-30vt-5000k-opal/" TargetMode="External" Id="rId529"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x40-40vt-3000k-mikroprizma/" TargetMode="External" Id="rId530"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x40-40vt-3000k-opal/" TargetMode="External" Id="rId531"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x40-40vt-4000k-90ra-mikroprizma/" TargetMode="External" Id="rId532"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x40-40vt-4000k-90ra-opal/" TargetMode="External" Id="rId533"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x40-40vt-4000k-mikroprizma/" TargetMode="External" Id="rId534"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x40-40vt-4000k-opal/" TargetMode="External" Id="rId535"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x40-40vt-5000k-mikroprizma/" TargetMode="External" Id="rId536"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x40-40vt-5000k-opal/" TargetMode="External" Id="rId537"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x45-20vt-3000k-ip54-mikroprizma/" TargetMode="External" Id="rId538"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x45-20vt-3000k-ip54-opal/" TargetMode="External" Id="rId539"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x45-20vt-4000k-ip54-mikroprizma/" TargetMode="External" Id="rId540"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x45-20vt-4000k-ip54-opal/" TargetMode="External" Id="rId541"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x45-20vt-5000k-ip54-mikroprizma/" TargetMode="External" Id="rId542"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x45-20vt-5000k-ip54-opal/" TargetMode="External" Id="rId543"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x45-30vt-3000k-ip54-mikroprizma/" TargetMode="External" Id="rId544"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x45-30vt-3000k-ip54-opal/" TargetMode="External" Id="rId545"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x45-30vt-4000k-ip54-mikroprizma/" TargetMode="External" Id="rId546"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x45-30vt-4000k-ip54-opal/" TargetMode="External" Id="rId547"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x45-30vt-5000k-ip54-mikroprizma/" TargetMode="External" Id="rId548"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x45-30vt-5000k-ip54-opal/" TargetMode="External" Id="rId549"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x45-40vt-3000k-ip54-mikroprizma/" TargetMode="External" Id="rId550"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x45-40vt-3000k-ip54-opal/" TargetMode="External" Id="rId551"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x45-40vt-4000k-ip54-mikroprizma/" TargetMode="External" Id="rId552"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x45-40vt-4000k-ip54-opal/" TargetMode="External" Id="rId553"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x45-40vt-5000k-ip54-mikroprizma/" TargetMode="External" Id="rId554"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x200x45-40vt-5000k-ip54-opal/" TargetMode="External" Id="rId555"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-100vt-3000k-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId556"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-100vt-3000k-mikroprizma/" TargetMode="External" Id="rId557"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-100vt-3000k-opal/" TargetMode="External" Id="rId558"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-100vt-4000k-90ra-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId559"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-100vt-4000k-90ra-mikroprizma/" TargetMode="External" Id="rId560"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-100vt-4000k-90ra-opal/" TargetMode="External" Id="rId561"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-100vt-4000k-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId562"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-100vt-4000k-mikroprizma/" TargetMode="External" Id="rId563"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-100vt-4000k-opal/" TargetMode="External" Id="rId564"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-100vt-5000k-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId565"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-100vt-5000k-mikroprizma/" TargetMode="External" Id="rId566"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-100vt-5000k-opal/" TargetMode="External" Id="rId567"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-30vt-3000k-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId568"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-30vt-3000k-mikroprizma/" TargetMode="External" Id="rId569"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-30vt-3000k-opal/" TargetMode="External" Id="rId570"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-30vt-4000k-90ra-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId571"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-30vt-4000k-90ra-mikroprizma/" TargetMode="External" Id="rId572"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-30vt-4000k-90ra-opal/" TargetMode="External" Id="rId573"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-30vt-4000k-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId574"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-30vt-4000k-mikroprizma/" TargetMode="External" Id="rId575"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-30vt-4000k-opal/" TargetMode="External" Id="rId576"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-30vt-5000k-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId577"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-30vt-5000k-mikroprizma/" TargetMode="External" Id="rId578"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-30vt-5000k-opal/" TargetMode="External" Id="rId579"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-40vt-3000k-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId580"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-40vt-3000k-mikroprizma/" TargetMode="External" Id="rId581"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-40vt-3000k-opal/" TargetMode="External" Id="rId582"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-40vt-4000k-90ra-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId583"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-40vt-4000k-90ra-mikroprizma/" TargetMode="External" Id="rId584"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-40vt-4000k-90ra-opal/" TargetMode="External" Id="rId585"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-40vt-4000k-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId586"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-40vt-4000k-mikroprizma/" TargetMode="External" Id="rId587"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-40vt-4000k-opal/" TargetMode="External" Id="rId588"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-40vt-5000k-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId589"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-40vt-5000k-mikroprizma/" TargetMode="External" Id="rId590"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-40vt-5000k-mikroprizma-smart/" TargetMode="External" Id="rId591"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-40vt-5000k-opal/" TargetMode="External" Id="rId592"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-50vt-3000k-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId593"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-50vt-3000k-mikroprizma/" TargetMode="External" Id="rId594"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-50vt-3000k-opal/" TargetMode="External" Id="rId595"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-50vt-4000k-90ra-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId596"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-50vt-4000k-90ra-mikroprizma/" TargetMode="External" Id="rId597"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-50vt-4000k-90ra-opal/" TargetMode="External" Id="rId598"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-50vt-4000k-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId599"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-50vt-4000k-mikroprizma/" TargetMode="External" Id="rId600"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-50vt-4000k-opal/" TargetMode="External" Id="rId601"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-50vt-5000k-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId602"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-50vt-5000k-mikroprizma/" TargetMode="External" Id="rId603"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-50vt-5000k-opal/" TargetMode="External" Id="rId604"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-60vt-3000k-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId605"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-60vt-3000k-mikroprizma/" TargetMode="External" Id="rId606"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-60vt-3000k-opal/" TargetMode="External" Id="rId607"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-60vt-4000k-90ra-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId608"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-60vt-4000k-90ra-mikroprizma/" TargetMode="External" Id="rId609"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-60vt-4000k-90ra-opal/" TargetMode="External" Id="rId610"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-60vt-4000k-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId611"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-60vt-4000k-mikroprizma/" TargetMode="External" Id="rId612"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-60vt-4000k-opal/" TargetMode="External" Id="rId613"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-60vt-5000k-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId614"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-60vt-5000k-mikroprizma/" TargetMode="External" Id="rId615"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-60vt-5000k-opal/" TargetMode="External" Id="rId616"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-80vt-3000k-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId617"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-80vt-3000k-mikroprizma/" TargetMode="External" Id="rId618"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-80vt-3000k-opal/" TargetMode="External" Id="rId619"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-80vt-4000k-90ra-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId620"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-80vt-4000k-90ra-mikroprizma/" TargetMode="External" Id="rId621"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-80vt-4000k-90ra-opal/" TargetMode="External" Id="rId622"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-80vt-4000k-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId623"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-80vt-4000k-mikroprizma/" TargetMode="External" Id="rId624"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-80vt-4000k-opal/" TargetMode="External" Id="rId625"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-80vt-5000k-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId626"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-80vt-5000k-mikroprizma/" TargetMode="External" Id="rId627"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x20-80vt-5000k-opal/" TargetMode="External" Id="rId628"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x25-30vt-3000k-ip54-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId629"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x25-30vt-3000k-ip54-mikroprizma/" TargetMode="External" Id="rId630"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x25-30vt-3000k-ip54-opal/" TargetMode="External" Id="rId631"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x25-30vt-4000k-90ra-ip54-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId632"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x25-30vt-4000k-90ra-ip54-mikroprizma/" TargetMode="External" Id="rId633"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x25-30vt-4000k-90ra-ip54-opal/" TargetMode="External" Id="rId634"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x25-30vt-4000k-ip54-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId635"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x25-30vt-4000k-ip54-mikroprizma/" TargetMode="External" Id="rId636"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x25-30vt-4000k-ip54-opal/" TargetMode="External" Id="rId637"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x25-30vt-5000k-ip54-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId638"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x25-30vt-5000k-ip54-mikroprizma/" TargetMode="External" Id="rId639"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x25-30vt-5000k-ip54-opal/" TargetMode="External" Id="rId640"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x25-40vt-3000k-ip54-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId641"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x25-40vt-3000k-ip54-mikroprizma/" TargetMode="External" Id="rId642"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x25-40vt-3000k-ip54-opal/" TargetMode="External" Id="rId643"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x25-40vt-4000k-90ra-ip54-mikroprizma/" TargetMode="External" Id="rId644"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x25-40vt-4000k-90ra-ip54-opal/" TargetMode="External" Id="rId645"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x25-40vt-4000k-ip54-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId646"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x25-40vt-4000k-ip54-mikroprizma/" TargetMode="External" Id="rId647"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x25-40vt-4000k-ip54-opal/" TargetMode="External" Id="rId648"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x25-40vt-5000k-ip54-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId649"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x25-40vt-5000k-ip54-mikroprizma/" TargetMode="External" Id="rId650"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x25-40vt-5000k-ip54-opal/" TargetMode="External" Id="rId651"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x25-50vt-3000k-ip54-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId652"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x25-50vt-3000k-ip54-mikroprizma/" TargetMode="External" Id="rId653"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x25-50vt-3000k-ip54-opal/" TargetMode="External" Id="rId654"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x25-50vt-4000k-ip54-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId655"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x25-50vt-4000k-ip54-mikroprizma/" TargetMode="External" Id="rId656"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x25-50vt-4000k-ip54-opal/" TargetMode="External" Id="rId657"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x25-50vt-5000k-ip54-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId658"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x25-50vt-5000k-ip54-mikroprizma/" TargetMode="External" Id="rId659"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x25-50vt-5000k-ip54-opal/" TargetMode="External" Id="rId660"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x25-60vt-3000k-ip54-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId661"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x25-60vt-3000k-ip54-mikroprizma/" TargetMode="External" Id="rId662"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x25-60vt-3000k-ip54-opal/" TargetMode="External" Id="rId663"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x25-60vt-4000k-ip54-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId664"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x25-60vt-4000k-ip54-mikroprizma/" TargetMode="External" Id="rId665"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x25-60vt-4000k-ip54-opal/" TargetMode="External" Id="rId666"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x25-60vt-5000k-ip54-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId667"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x25-60vt-5000k-ip54-mikroprizma/" TargetMode="External" Id="rId668"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x25-60vt-5000k-ip54-opal/" TargetMode="External" Id="rId669"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-100vt-3000k-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId670"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-100vt-3000k-mikroprizma/" TargetMode="External" Id="rId671"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-100vt-3000k-opal/" TargetMode="External" Id="rId672"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-100vt-4000k-90ra-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId673"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-100vt-4000k-90ra-mikroprizma/" TargetMode="External" Id="rId674"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-100vt-4000k-90ra-opal/" TargetMode="External" Id="rId675"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-100vt-4000k-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId676"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-100vt-4000k-mikroprizma/" TargetMode="External" Id="rId677"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-100vt-4000k-opal/" TargetMode="External" Id="rId678"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-100vt-5000k-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId679"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-100vt-5000k-mikroprizma/" TargetMode="External" Id="rId680"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-100vt-5000k-opal/" TargetMode="External" Id="rId681"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-30vt-3000k-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId682"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-30vt-3000k-mikroprizma/" TargetMode="External" Id="rId683"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-30vt-3000k-opal/" TargetMode="External" Id="rId684"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-30vt-4000k-90ra-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId685"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-30vt-4000k-90ra-mikroprizma/" TargetMode="External" Id="rId686"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-30vt-4000k-90ra-opal/" TargetMode="External" Id="rId687"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-30vt-4000k-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId688"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-30vt-4000k-mikroprizma/" TargetMode="External" Id="rId689"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-30vt-4000k-opal/" TargetMode="External" Id="rId690"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-30vt-5000k-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId691"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-30vt-5000k-mikroprizma/" TargetMode="External" Id="rId692"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-30vt-5000k-opal/" TargetMode="External" Id="rId693"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-30vt-5000k-opal-smart/" TargetMode="External" Id="rId694"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-40vt-3000k-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId695"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-40vt-3000k-mikroprizma/" TargetMode="External" Id="rId696"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-40vt-3000k-opal/" TargetMode="External" Id="rId697"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-40vt-4000k-90ra-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId698"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-40vt-4000k-90ra-mikroprizma/" TargetMode="External" Id="rId699"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-40vt-4000k-90ra-opal/" TargetMode="External" Id="rId700"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-40vt-4000k-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId701"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-40vt-4000k-mikroprizma/" TargetMode="External" Id="rId702"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-40vt-4000k-opal/" TargetMode="External" Id="rId703"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-40vt-5000k-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId704"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-40vt-5000k-mikroprizma/" TargetMode="External" Id="rId705"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-40vt-5000k-opal/" TargetMode="External" Id="rId706"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-50vt-3000k-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId707"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-50vt-3000k-mikroprizma/" TargetMode="External" Id="rId708"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-50vt-3000k-opal/" TargetMode="External" Id="rId709"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-50vt-4000k-90ra-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId710"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-50vt-4000k-90ra-mikroprizma/" TargetMode="External" Id="rId711"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-50vt-4000k-90ra-opal/" TargetMode="External" Id="rId712"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-50vt-4000k-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId713"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-50vt-4000k-mikroprizma/" TargetMode="External" Id="rId714"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-50vt-4000k-opal/" TargetMode="External" Id="rId715"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-50vt-5000k-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId716"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-50vt-5000k-mikroprizma/" TargetMode="External" Id="rId717"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-50vt-5000k-opal/" TargetMode="External" Id="rId718"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-60vt-3000k-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId719"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-60vt-3000k-mikroprizma/" TargetMode="External" Id="rId720"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-60vt-3000k-opal/" TargetMode="External" Id="rId721"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-60vt-4000k-90ra-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId722"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-60vt-4000k-90ra-mikroprizma/" TargetMode="External" Id="rId723"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-60vt-4000k-90ra-opal/" TargetMode="External" Id="rId724"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-60vt-4000k-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId725"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-60vt-4000k-mikroprizma/" TargetMode="External" Id="rId726"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-60vt-4000k-opal/" TargetMode="External" Id="rId727"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-60vt-5000k-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId728"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-60vt-5000k-mikroprizma/" TargetMode="External" Id="rId729"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-60vt-5000k-opal/" TargetMode="External" Id="rId730"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-80vt-3000k-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId731"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-80vt-3000k-mikroprizma/" TargetMode="External" Id="rId732"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-80vt-3000k-opal/" TargetMode="External" Id="rId733"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-80vt-4000k-90ra-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId734"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-80vt-4000k-90ra-mikroprizma/" TargetMode="External" Id="rId735"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-80vt-4000k-90ra-opal/" TargetMode="External" Id="rId736"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-80vt-4000k-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId737"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-80vt-4000k-mikroprizma/" TargetMode="External" Id="rId738"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-80vt-4000k-opal/" TargetMode="External" Id="rId739"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-80vt-5000k-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId740"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-80vt-5000k-mikroprizma/" TargetMode="External" Id="rId741"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x40-80vt-5000k-opal/" TargetMode="External" Id="rId742"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-100vt-3000k-ip54-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId743"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-100vt-3000k-ip54-mikroprizma/" TargetMode="External" Id="rId744"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-100vt-3000k-ip54-opal/" TargetMode="External" Id="rId745"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-100vt-4000k-90ra-ip54-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId746"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-100vt-4000k-90ra-ip54-mikroprizma/" TargetMode="External" Id="rId747"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-100vt-4000k-90ra-ip54-opal/" TargetMode="External" Id="rId748"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-100vt-4000k-ip54-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId749"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-100vt-4000k-ip54-mikroprizma/" TargetMode="External" Id="rId750"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-100vt-4000k-ip54-opal/" TargetMode="External" Id="rId751"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-100vt-5000k-ip54-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId752"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-100vt-5000k-ip54-mikroprizma/" TargetMode="External" Id="rId753"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-100vt-5000k-ip54-opal/" TargetMode="External" Id="rId754"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-30vt-3000k-ip54-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId755"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-30vt-3000k-ip54-mikroprizma/" TargetMode="External" Id="rId756"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-30vt-3000k-ip54-opal/" TargetMode="External" Id="rId757"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-30vt-4000k-90ra-ip54-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId758"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-30vt-4000k-90ra-ip54-mikroprizma/" TargetMode="External" Id="rId759"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-30vt-4000k-90ra-ip54-opal/" TargetMode="External" Id="rId760"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-30vt-4000k-ip54-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId761"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-30vt-4000k-ip54-mikroprizma/" TargetMode="External" Id="rId762"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-30vt-4000k-ip54-opal/" TargetMode="External" Id="rId763"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-30vt-5000k-ip54-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId764"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-30vt-5000k-ip54-mikroprizma/" TargetMode="External" Id="rId765"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-30vt-5000k-ip54-opal/" TargetMode="External" Id="rId766"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-30vt-5000k-ip54-opal-smart/" TargetMode="External" Id="rId767"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-40vt-3000k-ip54-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId768"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-40vt-3000k-ip54-mikroprizma/" TargetMode="External" Id="rId769"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-40vt-3000k-ip54-opal/" TargetMode="External" Id="rId770"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-40vt-4000k-90ra-ip54-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId771"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-40vt-4000k-90ra-ip54-mikroprizma/" TargetMode="External" Id="rId772"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-40vt-4000k-90ra-ip54-opal/" TargetMode="External" Id="rId773"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-40vt-4000k-ip54-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId774"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-40vt-4000k-ip54-mikroprizma/" TargetMode="External" Id="rId775"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-40vt-4000k-ip54-opal/" TargetMode="External" Id="rId776"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-40vt-5000k-ip54-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId777"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-40vt-5000k-ip54-mikroprizma/" TargetMode="External" Id="rId778"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-40vt-5000k-ip54-opal/" TargetMode="External" Id="rId779"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-50vt-3000k-ip54-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId780"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-50vt-3000k-ip54-mikroprizma/" TargetMode="External" Id="rId781"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-50vt-3000k-ip54-opal/" TargetMode="External" Id="rId782"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-50vt-4000k-90ra-ip54-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId783"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-50vt-4000k-90ra-ip54-mikroprizma/" TargetMode="External" Id="rId784"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-50vt-4000k-90ra-ip54-opal/" TargetMode="External" Id="rId785"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-50vt-4000k-ip54-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId786"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-50vt-4000k-ip54-mikroprizma/" TargetMode="External" Id="rId787"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-50vt-4000k-ip54-opal/" TargetMode="External" Id="rId788"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-50vt-5000k-ip54-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId789"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-50vt-5000k-ip54-mikroprizma/" TargetMode="External" Id="rId790"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-50vt-5000k-ip54-opal/" TargetMode="External" Id="rId791"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-60vt-3000k-ip54-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId792"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-60vt-3000k-ip54-mikroprizma/" TargetMode="External" Id="rId793"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-60vt-3000k-ip54-opal/" TargetMode="External" Id="rId794"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-60vt-4000k-90ra-ip54-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId795"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-60vt-4000k-90ra-ip54-mikroprizma/" TargetMode="External" Id="rId796"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-60vt-4000k-90ra-ip54-opal/" TargetMode="External" Id="rId797"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-60vt-4000k-ip54-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId798"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-60vt-4000k-ip54-mikroprizma/" TargetMode="External" Id="rId799"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-60vt-4000k-ip54-opal/" TargetMode="External" Id="rId800"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-60vt-5000k-ip54-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId801"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-60vt-5000k-ip54-mikroprizma/" TargetMode="External" Id="rId802"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-60vt-5000k-ip54-opal/" TargetMode="External" Id="rId803"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-80vt-3000k-ip54-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId804"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-80vt-3000k-ip54-mikroprizma/" TargetMode="External" Id="rId805"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-80vt-3000k-ip54-opal/" TargetMode="External" Id="rId806"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-80vt-4000k-90ra-ip54-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId807"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-80vt-4000k-90ra-ip54-mikroprizma/" TargetMode="External" Id="rId808"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-80vt-4000k-90ra-ip54-opal/" TargetMode="External" Id="rId809"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-80vt-4000k-ip54-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId810"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-80vt-4000k-ip54-mikroprizma/" TargetMode="External" Id="rId811"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-80vt-4000k-ip54-opal/" TargetMode="External" Id="rId812"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-80vt-5000k-ip54-matovoe-zakalennoe-steklo/" TargetMode="External" Id="rId813"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-80vt-5000k-ip54-mikroprizma/" TargetMode="External" Id="rId814"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ofis-standart-595x200x20-20vt-mikroprizma/svetodiodnyy-svetil-nik-geniled-ofis-standart-595x595x45-80vt-5000k-ip54-opal/" TargetMode="External" Id="rId815"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ekofon-advanced-30vt-3000k-opal/svetodiodnyy-svetil-nik-geniled-ekofon-advanced-100vt-4000k-opal/" TargetMode="External" Id="rId816"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ekofon-advanced-30vt-3000k-opal/svetodiodnyy-svetil-nik-geniled-ekofon-advanced-100vt-5000k-opal/" TargetMode="External" Id="rId817"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ekofon-advanced-30vt-3000k-opal/svetodiodnyy-svetil-nik-geniled-ekofon-advanced-30vt-4000k-opal/" TargetMode="External" Id="rId818"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ekofon-advanced-30vt-3000k-opal/svetodiodnyy-svetil-nik-geniled-ekofon-advanced-30vt-5000k-opal/" TargetMode="External" Id="rId819"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ekofon-advanced-30vt-3000k-opal/svetodiodnyy-svetil-nik-geniled-ekofon-advanced-40vt-4000k-opal/" TargetMode="External" Id="rId820"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ekofon-advanced-30vt-3000k-opal/svetodiodnyy-svetil-nik-geniled-ekofon-advanced-40vt-5000k-opal/" TargetMode="External" Id="rId821"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ekofon-advanced-30vt-3000k-opal/svetodiodnyy-svetil-nik-geniled-ekofon-advanced-50vt-4000k-opal/" TargetMode="External" Id="rId822"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ekofon-advanced-30vt-3000k-opal/svetodiodnyy-svetil-nik-geniled-ekofon-advanced-50vt-5000k-opal/" TargetMode="External" Id="rId823"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ekofon-advanced-30vt-3000k-opal/svetodiodnyy-svetil-nik-geniled-ekofon-advanced-60vt-4000k-opal/" TargetMode="External" Id="rId824"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ekofon-advanced-30vt-3000k-opal/svetodiodnyy-svetil-nik-geniled-ekofon-advanced-60vt-5000k-opal/" TargetMode="External" Id="rId825"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ekofon-advanced-30vt-3000k-opal/svetodiodnyy-svetil-nik-geniled-ekofon-advanced-80vt-4000k-opal/" TargetMode="External" Id="rId826"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-geniled-ekofon-advanced-30vt-3000k-opal/svetodiodnyy-svetil-nik-geniled-ekofon-advanced-80vt-5000k-opal/" TargetMode="External" Id="rId827"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-office-comfort-45vt-4000k-90ra-opal/" TargetMode="External" Id="rId828"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-office-comfort-45vt-4000k-90ra-opal/svetodiodnyy-svetil-nik-geniled-office-comfort-595x595x60-45vt-3000k-90ra-opal/" TargetMode="External" Id="rId829"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-office-comfort-45vt-4000k-90ra-opal/svetodiodnyy-svetil-nik-office-comfort-595x595x60-45vt-4000k-90ra-ip54-opal/" TargetMode="External" Id="rId830"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-office-comfort-45vt-4000k-90ra-opal/svetodiodnyy-svetil-nik-office-comfort-595x595x60-45vt-4000k-90ra-opal/" TargetMode="External" Id="rId831"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-office-comfort-45vt-4000k-90ra-opal/svetodiodnyy-svetil-nik-office-comfort-595x595x60-45vt-5000k-90ra-ip54-opal/" TargetMode="External" Id="rId832"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-office-comfort-45vt-4000k-90ra-opal/svetodiodnyy-svetil-nik-office-comfort-595x595x60-45vt-5000k-90ra-opal/" TargetMode="External" Id="rId833"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-office-comfort-45vt-4000k-90ra-opal/svetodiodnyy-svetil-nik-office-comfort-595x595x60-60vt-3000k-90ra-opal/" TargetMode="External" Id="rId834"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-office-comfort-45vt-4000k-90ra-opal/svetodiodnyy-svetil-nik-office-comfort-595x595x60-60vt-4000k-90ra-ip54-opal/" TargetMode="External" Id="rId835"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-office-comfort-45vt-4000k-90ra-opal/svetodiodnyy-svetil-nik-office-comfort-595x595x60-60vt-4000k-90ra-opal/" TargetMode="External" Id="rId836"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-office-comfort-45vt-4000k-90ra-opal/svetodiodnyy-svetil-nik-office-comfort-595x595x60-60vt-5000k-90ra-ip54-opal/" TargetMode="External" Id="rId837"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-office-comfort-45vt-4000k-90ra-opal/svetodiodnyy-svetil-nik-office-comfort-595x595x60-60vt-5000k-90ra-opal/" TargetMode="External" Id="rId838"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-office-comfort-45vt-4000k-90ra-opal/svetodiodnyy-svetil-nik-office-comfort-595x595x60-75vt-3000k-90ra-opal/" TargetMode="External" Id="rId839"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-office-comfort-45vt-4000k-90ra-opal/svetodiodnyy-svetil-nik-office-comfort-595x595x60-75vt-4000k-90ra-opal/" TargetMode="External" Id="rId840"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-office-comfort-45vt-4000k-90ra-opal/svetodiodnyy-svetil-nik-office-comfort-595x595x60-75vt-5000k-90ra-opal/" TargetMode="External" Id="rId841"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-office-comfort-45vt-4000k-90ra-opal/svetodiodnyy-svetil-nik-office-comfort-595x595x60-90vt-3000k-90ra-opal/" TargetMode="External" Id="rId842"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-office-comfort-45vt-4000k-90ra-opal/svetodiodnyy-svetil-nik-office-comfort-595x595x60-90vt-4000k-90ra-opal/" TargetMode="External" Id="rId843"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/svetodiodnyj-svetilnik-office-comfort-45vt-4000k-90ra-opal/svetodiodnyy-svetil-nik-office-comfort-595x595x60-90vt-5000k-90ra-opal/" TargetMode="External" Id="rId844"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ledeffect-grilliato-domino-50/" TargetMode="External" Id="rId845"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ledeffect-downlight-22/" TargetMode="External" Id="rId846"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ledeffect-downlight-ip54-22/" TargetMode="External" Id="rId847"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ledeffect-office-comfort-40/" TargetMode="External" Id="rId848"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ledeffect-office-rockfon-33/" TargetMode="External" Id="rId849"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ledeffect-office-rockfon-34/" TargetMode="External" Id="rId850"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ledeffect-office-rockfon-68/" TargetMode="External" Id="rId851"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ledeffect-office-rockfon-comfort-43/" TargetMode="External" Id="rId852"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ledeffect-office-rockfon-comfort-42/" TargetMode="External" Id="rId853"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ledeffect-office-rockfon-comfort-85/" TargetMode="External" Id="rId854"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ledeffect-strela-svo-20/" TargetMode="External" Id="rId855"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ledeffect-strela-svo-40/" TargetMode="External" Id="rId856"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ledeffect-strela-svo-60/" TargetMode="External" Id="rId857"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ledeffect-strela-svo-80/" TargetMode="External" Id="rId858"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ledeffect-office-ip54-ree-25/" TargetMode="External" Id="rId859"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ledeffect-office-ip54-ree-33/" TargetMode="External" Id="rId860"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ledeffect-strela-g/" TargetMode="External" Id="rId861"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ledeffect-strela-30/" TargetMode="External" Id="rId862"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ledeffect-strela-t/" TargetMode="External" Id="rId863"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ledeffect-strela-40/" TargetMode="External" Id="rId864"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ledeffect-strela-x/" TargetMode="External" Id="rId865"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ledeffect-strela-60/" TargetMode="External" Id="rId866"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ledeffect-strela-80/" TargetMode="External" Id="rId867"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ledeffect-classica-16/" TargetMode="External" Id="rId868"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ledeffect-classica-33/" TargetMode="External" Id="rId869"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ledeffect-orion-45/" TargetMode="External" Id="rId870"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ledeffect-orion-60/" TargetMode="External" Id="rId871"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ledeffect-orion-80/" TargetMode="External" Id="rId872"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ledeffect-office-comfort-3d-40/" TargetMode="External" Id="rId873"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ledeffect-standart-33/" TargetMode="External" Id="rId874"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ledeffect-standart-40/" TargetMode="External" Id="rId875"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ledeffect-strela-r-43/" TargetMode="External" Id="rId876"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ledeffect-strela-r-60/" TargetMode="External" Id="rId877"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ledeffect-strela-r-80/" TargetMode="External" Id="rId878"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ledeffect-strela-ugr-20/" TargetMode="External" Id="rId879"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ledeffect-strela-ugr-40/" TargetMode="External" Id="rId880"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ledeffect-strela-ugr-60/" TargetMode="External" Id="rId881"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ledeffect-strela-ugr-80/" TargetMode="External" Id="rId882"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ledeffect-strela-woody-20/" TargetMode="External" Id="rId883"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ledeffect-strela-woody-30/" TargetMode="External" Id="rId884"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ledeffect-strela-woody-40/" TargetMode="External" Id="rId885"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/ledeffect-strela-woody-60/" TargetMode="External" Id="rId886"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/leaderlight-slimpanel-1-p600x600/4000k/" TargetMode="External" Id="rId887"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/leaderlight-slimpanel-1-p600x600/" TargetMode="External" Id="rId888"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/leaderlight-slimpanel-2-p150x1200/4000k/" TargetMode="External" Id="rId889"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/leaderlight-slimpanel-2-p150x1200/" TargetMode="External" Id="rId890"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/leaderlight-slimpanel-2-p150x600/4000k/" TargetMode="External" Id="rId891"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/leaderlight-slimpanel-2-p150x600/" TargetMode="External" Id="rId892"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/leaderlight-slimpanel-2-p300x1200/4000k/" TargetMode="External" Id="rId893"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/leaderlight-slimpanel-2-p300x1200/" TargetMode="External" Id="rId894"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/leaderlight-slimpanel-2-p300x300/4000k/" TargetMode="External" Id="rId895"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/leaderlight-slimpanel-2-p300x300/" TargetMode="External" Id="rId896"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/leaderlight-slimpanel-2-p300x600/4000k/" TargetMode="External" Id="rId897"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/leaderlight-slimpanel-2-p300x600/" TargetMode="External" Id="rId898"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/liderlajt-slimpanel2-p600x1200/4000k/" TargetMode="External" Id="rId899"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/leaderlight-slimpanel-2-p600x600/4000k/" TargetMode="External" Id="rId900"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/office-lights/leaderlight-slimpanel-2-p600x600/" TargetMode="External" Id="rId901"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId902"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:G905"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="8" customWidth="1" min="1" max="1"/>
     <col width="30" customWidth="1" min="2" max="2"/>
     <col width="50" customWidth="1" min="3" max="3"/>
     <col width="40" customWidth="1" min="4" max="4"/>
     <col width="10" customWidth="1" min="5" max="5"/>
     <col width="20" customWidth="1" min="6" max="6"/>
     <col width="20" customWidth="1" min="7" max="7"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>+74957888385</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>https://top-svet.ru</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>info@top-svet.ru</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>2026-06-26 19:22</t>
+          <t>2026-08-12 11:17</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Показаны только результаты, подходящие под установленные во время скачивания фильтры. Для скачивания прайс-листа на все товары категории - щёлкните на этот текст.</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
           <t>ОФИСНЫЕ СВЕТОДИОДНЫЕ СВЕТИЛЬНИКИ</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
           <t>Артикул</t>
         </is>
       </c>
       <c r="B7" s="5" t="inlineStr">
         <is>
@@ -3000,176 +3000,176 @@
       </c>
       <c r="D76" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E76" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F76" s="9" t="inlineStr">
         <is>
           <t>5 076,00 ₽</t>
         </is>
       </c>
       <c r="G76" s="9" t="inlineStr">
         <is>
           <t>4 823,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="6" t="inlineStr">
         <is>
-          <t>101086</t>
+          <t>101182</t>
         </is>
       </c>
       <c r="B77" s="6" t="inlineStr"/>
       <c r="C77" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP20, 4000 К</t>
         </is>
       </c>
       <c r="D77" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E77" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F77" s="9" t="inlineStr">
         <is>
-          <t>5 150,00 ₽</t>
+          <t>5 076,00 ₽</t>
         </is>
       </c>
       <c r="G77" s="9" t="inlineStr">
         <is>
-          <t>4 893,00 ₽</t>
+          <t>4 823,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="6" t="inlineStr">
         <is>
-          <t>101182</t>
+          <t>101086</t>
         </is>
       </c>
       <c r="B78" s="6" t="inlineStr"/>
       <c r="C78" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP20, 4000 К</t>
         </is>
       </c>
       <c r="D78" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E78" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F78" s="9" t="inlineStr">
         <is>
-          <t>5 076,00 ₽</t>
+          <t>5 150,00 ₽</t>
         </is>
       </c>
       <c r="G78" s="9" t="inlineStr">
         <is>
-          <t>4 823,00 ₽</t>
+          <t>4 893,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="6" t="inlineStr">
         <is>
-          <t>114334</t>
+          <t>114206</t>
         </is>
       </c>
       <c r="B79" s="6" t="inlineStr"/>
       <c r="C79" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP20, 4000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D79" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E79" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F79" s="9" t="inlineStr">
         <is>
-          <t>9 276,00 ₽</t>
+          <t>9 635,00 ₽</t>
         </is>
       </c>
       <c r="G79" s="9" t="inlineStr">
         <is>
-          <t>8 813,00 ₽</t>
+          <t>9 154,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="6" t="inlineStr">
         <is>
-          <t>114206</t>
+          <t>114334</t>
         </is>
       </c>
       <c r="B80" s="6" t="inlineStr"/>
       <c r="C80" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP20, 4000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D80" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E80" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F80" s="9" t="inlineStr">
         <is>
-          <t>9 635,00 ₽</t>
+          <t>9 276,00 ₽</t>
         </is>
       </c>
       <c r="G80" s="9" t="inlineStr">
         <is>
-          <t>9 154,00 ₽</t>
+          <t>8 813,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="6" t="inlineStr">
         <is>
           <t>111394</t>
         </is>
       </c>
       <c r="B81" s="6" t="inlineStr"/>
       <c r="C81" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP20, 4000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D81" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E81" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -3231,209 +3231,209 @@
       </c>
       <c r="D83" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E83" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F83" s="9" t="inlineStr">
         <is>
           <t>5 316,00 ₽</t>
         </is>
       </c>
       <c r="G83" s="9" t="inlineStr">
         <is>
           <t>5 051,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="6" t="inlineStr">
         <is>
-          <t>114198</t>
+          <t>114326</t>
         </is>
       </c>
       <c r="B84" s="6" t="inlineStr"/>
       <c r="C84" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP20, 4000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D84" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E84" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F84" s="9" t="inlineStr">
         <is>
-          <t>6 608,00 ₽</t>
+          <t>6 534,00 ₽</t>
         </is>
       </c>
       <c r="G84" s="9" t="inlineStr">
         <is>
-          <t>6 278,00 ₽</t>
+          <t>6 208,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="6" t="inlineStr">
         <is>
-          <t>114326</t>
+          <t>114198</t>
         </is>
       </c>
       <c r="B85" s="6" t="inlineStr"/>
       <c r="C85" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP20, 4000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D85" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E85" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F85" s="9" t="inlineStr">
         <is>
-          <t>6 534,00 ₽</t>
+          <t>6 608,00 ₽</t>
         </is>
       </c>
       <c r="G85" s="9" t="inlineStr">
         <is>
-          <t>6 208,00 ₽</t>
+          <t>6 278,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="6" t="inlineStr">
         <is>
           <t>111402</t>
         </is>
       </c>
       <c r="B86" s="6" t="inlineStr"/>
       <c r="C86" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP20, 4000 К, опал полистирол</t>
         </is>
       </c>
       <c r="D86" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E86" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F86" s="9" t="inlineStr">
         <is>
           <t>5 242,00 ₽</t>
         </is>
       </c>
       <c r="G86" s="9" t="inlineStr">
         <is>
           <t>4 980,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="6" t="inlineStr">
         <is>
-          <t>114335</t>
+          <t>114207</t>
         </is>
       </c>
       <c r="B87" s="6" t="inlineStr"/>
       <c r="C87" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP20, 5000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D87" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E87" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F87" s="9" t="inlineStr">
         <is>
-          <t>9 276,00 ₽</t>
+          <t>9 635,00 ₽</t>
         </is>
       </c>
       <c r="G87" s="9" t="inlineStr">
         <is>
-          <t>8 813,00 ₽</t>
+          <t>9 154,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="6" t="inlineStr">
         <is>
-          <t>114207</t>
+          <t>114335</t>
         </is>
       </c>
       <c r="B88" s="6" t="inlineStr"/>
       <c r="C88" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP20, 5000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D88" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E88" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F88" s="9" t="inlineStr">
         <is>
-          <t>9 635,00 ₽</t>
+          <t>9 276,00 ₽</t>
         </is>
       </c>
       <c r="G88" s="9" t="inlineStr">
         <is>
-          <t>9 154,00 ₽</t>
+          <t>8 813,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="6" t="inlineStr">
         <is>
           <t>111395</t>
         </is>
       </c>
       <c r="B89" s="6" t="inlineStr"/>
       <c r="C89" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP20, 5000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D89" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E89" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -3594,110 +3594,110 @@
       </c>
       <c r="D94" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E94" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F94" s="9" t="inlineStr">
         <is>
           <t>5 242,00 ₽</t>
         </is>
       </c>
       <c r="G94" s="9" t="inlineStr">
         <is>
           <t>4 980,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="6" t="inlineStr">
         <is>
-          <t>101189</t>
+          <t>101093</t>
         </is>
       </c>
       <c r="B95" s="6" t="inlineStr"/>
       <c r="C95" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP54, 4000 К</t>
         </is>
       </c>
       <c r="D95" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E95" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F95" s="9" t="inlineStr">
         <is>
-          <t>8 103,00 ₽</t>
+          <t>8 177,00 ₽</t>
         </is>
       </c>
       <c r="G95" s="9" t="inlineStr">
         <is>
-          <t>7 698,00 ₽</t>
+          <t>7 769,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="6" t="inlineStr">
         <is>
-          <t>101093</t>
+          <t>101189</t>
         </is>
       </c>
       <c r="B96" s="6" t="inlineStr"/>
       <c r="C96" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP54, 4000 К</t>
         </is>
       </c>
       <c r="D96" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E96" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F96" s="9" t="inlineStr">
         <is>
-          <t>8 177,00 ₽</t>
+          <t>8 103,00 ₽</t>
         </is>
       </c>
       <c r="G96" s="9" t="inlineStr">
         <is>
-          <t>7 769,00 ₽</t>
+          <t>7 698,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="6" t="inlineStr">
         <is>
           <t>114338</t>
         </is>
       </c>
       <c r="B97" s="6" t="inlineStr"/>
       <c r="C97" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP54, 4000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D97" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E97" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -3726,209 +3726,209 @@
       </c>
       <c r="D98" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E98" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F98" s="9" t="inlineStr">
         <is>
           <t>12 172,00 ₽</t>
         </is>
       </c>
       <c r="G98" s="9" t="inlineStr">
         <is>
           <t>11 564,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="6" t="inlineStr">
         <is>
-          <t>111398</t>
+          <t>111582</t>
         </is>
       </c>
       <c r="B99" s="6" t="inlineStr"/>
       <c r="C99" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP54, 4000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D99" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E99" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F99" s="9" t="inlineStr">
         <is>
-          <t>9 635,00 ₽</t>
+          <t>9 709,00 ₽</t>
         </is>
       </c>
       <c r="G99" s="9" t="inlineStr">
         <is>
-          <t>9 154,00 ₽</t>
+          <t>9 224,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="6" t="inlineStr">
         <is>
-          <t>111582</t>
+          <t>111398</t>
         </is>
       </c>
       <c r="B100" s="6" t="inlineStr"/>
       <c r="C100" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP54, 4000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D100" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E100" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F100" s="9" t="inlineStr">
         <is>
-          <t>9 709,00 ₽</t>
+          <t>9 635,00 ₽</t>
         </is>
       </c>
       <c r="G100" s="9" t="inlineStr">
         <is>
-          <t>9 224,00 ₽</t>
+          <t>9 154,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="6" t="inlineStr">
         <is>
           <t>111590</t>
         </is>
       </c>
       <c r="B101" s="6" t="inlineStr"/>
       <c r="C101" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP54, 4000 К, опал</t>
         </is>
       </c>
       <c r="D101" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E101" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F101" s="9" t="inlineStr">
         <is>
           <t>8 343,00 ₽</t>
         </is>
       </c>
       <c r="G101" s="9" t="inlineStr">
         <is>
           <t>7 926,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="6" t="inlineStr">
         <is>
-          <t>114202</t>
+          <t>114330</t>
         </is>
       </c>
       <c r="B102" s="6" t="inlineStr"/>
       <c r="C102" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP54, 4000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D102" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E102" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F102" s="9" t="inlineStr">
         <is>
-          <t>9 635,00 ₽</t>
+          <t>9 561,00 ₽</t>
         </is>
       </c>
       <c r="G102" s="9" t="inlineStr">
         <is>
-          <t>9 154,00 ₽</t>
+          <t>9 083,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="6" t="inlineStr">
         <is>
-          <t>114330</t>
+          <t>114202</t>
         </is>
       </c>
       <c r="B103" s="6" t="inlineStr"/>
       <c r="C103" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP54, 4000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D103" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E103" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F103" s="9" t="inlineStr">
         <is>
-          <t>9 561,00 ₽</t>
+          <t>9 635,00 ₽</t>
         </is>
       </c>
       <c r="G103" s="9" t="inlineStr">
         <is>
-          <t>9 083,00 ₽</t>
+          <t>9 154,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="6" t="inlineStr">
         <is>
           <t>111406</t>
         </is>
       </c>
       <c r="B104" s="6" t="inlineStr"/>
       <c r="C104" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP54, 4000 К, опал полистирол</t>
         </is>
       </c>
       <c r="D104" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E104" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -3990,110 +3990,110 @@
       </c>
       <c r="D106" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E106" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F106" s="9" t="inlineStr">
         <is>
           <t>8 177,00 ₽</t>
         </is>
       </c>
       <c r="G106" s="9" t="inlineStr">
         <is>
           <t>7 769,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="6" t="inlineStr">
         <is>
-          <t>114339</t>
+          <t>114211</t>
         </is>
       </c>
       <c r="B107" s="6" t="inlineStr"/>
       <c r="C107" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP54, 5000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D107" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E107" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F107" s="9" t="inlineStr">
         <is>
-          <t>12 303,00 ₽</t>
+          <t>12 172,00 ₽</t>
         </is>
       </c>
       <c r="G107" s="9" t="inlineStr">
         <is>
-          <t>11 688,00 ₽</t>
+          <t>11 564,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="6" t="inlineStr">
         <is>
-          <t>114211</t>
+          <t>114339</t>
         </is>
       </c>
       <c r="B108" s="6" t="inlineStr"/>
       <c r="C108" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP54, 5000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D108" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E108" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F108" s="9" t="inlineStr">
         <is>
-          <t>12 172,00 ₽</t>
+          <t>12 303,00 ₽</t>
         </is>
       </c>
       <c r="G108" s="9" t="inlineStr">
         <is>
-          <t>11 564,00 ₽</t>
+          <t>11 688,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="6" t="inlineStr">
         <is>
           <t>111583</t>
         </is>
       </c>
       <c r="B109" s="6" t="inlineStr"/>
       <c r="C109" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP54, 5000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D109" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E109" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -4155,349 +4155,349 @@
       </c>
       <c r="D111" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E111" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F111" s="9" t="inlineStr">
         <is>
           <t>8 343,00 ₽</t>
         </is>
       </c>
       <c r="G111" s="9" t="inlineStr">
         <is>
           <t>7 926,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="6" t="inlineStr">
         <is>
-          <t>114203</t>
+          <t>114331</t>
         </is>
       </c>
       <c r="B112" s="6" t="inlineStr"/>
       <c r="C112" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP54, 5000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D112" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E112" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F112" s="9" t="inlineStr">
         <is>
-          <t>9 635,00 ₽</t>
+          <t>9 561,00 ₽</t>
         </is>
       </c>
       <c r="G112" s="9" t="inlineStr">
         <is>
-          <t>9 154,00 ₽</t>
+          <t>9 083,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="6" t="inlineStr">
         <is>
-          <t>114331</t>
+          <t>114203</t>
         </is>
       </c>
       <c r="B113" s="6" t="inlineStr"/>
       <c r="C113" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP54, 5000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D113" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E113" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F113" s="9" t="inlineStr">
         <is>
-          <t>9 561,00 ₽</t>
+          <t>9 635,00 ₽</t>
         </is>
       </c>
       <c r="G113" s="9" t="inlineStr">
         <is>
-          <t>9 083,00 ₽</t>
+          <t>9 154,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="6" t="inlineStr">
         <is>
           <t>111407</t>
         </is>
       </c>
       <c r="B114" s="6" t="inlineStr"/>
       <c r="C114" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 20, IP54, 5000 К, опал полистирол</t>
         </is>
       </c>
       <c r="D114" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2625 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E114" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F114" s="9" t="inlineStr">
         <is>
           <t>8 269,00 ₽</t>
         </is>
       </c>
       <c r="G114" s="9" t="inlineStr">
         <is>
           <t>7 856,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="6" t="inlineStr">
         <is>
-          <t>101204</t>
+          <t>101096</t>
         </is>
       </c>
       <c r="B115" s="6" t="inlineStr">
         <is>
           <t>ССдО 03-030-003 IP20</t>
         </is>
       </c>
       <c r="C115" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, 5000 К</t>
         </is>
       </c>
       <c r="D115" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E115" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F115" s="9" t="inlineStr">
         <is>
-          <t>5 334,00 ₽</t>
+          <t>5 703,00 ₽</t>
         </is>
       </c>
       <c r="G115" s="9" t="inlineStr">
         <is>
-          <t>5 068,00 ₽</t>
+          <t>5 418,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="6" t="inlineStr">
         <is>
-          <t>101096</t>
+          <t>101204</t>
         </is>
       </c>
       <c r="B116" s="6" t="inlineStr">
         <is>
           <t>ССдО 03-030-003 IP20</t>
         </is>
       </c>
       <c r="C116" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, 5000 К</t>
         </is>
       </c>
       <c r="D116" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E116" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F116" s="9" t="inlineStr">
         <is>
-          <t>5 703,00 ₽</t>
+          <t>5 334,00 ₽</t>
         </is>
       </c>
       <c r="G116" s="9" t="inlineStr">
         <is>
-          <t>5 418,00 ₽</t>
+          <t>5 068,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="6" t="inlineStr">
         <is>
-          <t>101206</t>
+          <t>101098</t>
         </is>
       </c>
       <c r="B117" s="6" t="inlineStr"/>
       <c r="C117" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP20, 4000 К</t>
         </is>
       </c>
       <c r="D117" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E117" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F117" s="9" t="inlineStr">
         <is>
-          <t>5 334,00 ₽</t>
+          <t>5 703,00 ₽</t>
         </is>
       </c>
       <c r="G117" s="9" t="inlineStr">
         <is>
-          <t>5 068,00 ₽</t>
+          <t>5 418,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="6" t="inlineStr">
         <is>
-          <t>101098</t>
+          <t>101206</t>
         </is>
       </c>
       <c r="B118" s="6" t="inlineStr"/>
       <c r="C118" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP20, 4000 К</t>
         </is>
       </c>
       <c r="D118" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E118" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F118" s="9" t="inlineStr">
         <is>
-          <t>5 703,00 ₽</t>
+          <t>5 334,00 ₽</t>
         </is>
       </c>
       <c r="G118" s="9" t="inlineStr">
         <is>
-          <t>5 418,00 ₽</t>
+          <t>5 068,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="6" t="inlineStr">
         <is>
-          <t>114350</t>
+          <t>114222</t>
         </is>
       </c>
       <c r="B119" s="6" t="inlineStr"/>
       <c r="C119" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP20, 4000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D119" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E119" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F119" s="9" t="inlineStr">
         <is>
-          <t>9 534,00 ₽</t>
+          <t>9 903,00 ₽</t>
         </is>
       </c>
       <c r="G119" s="9" t="inlineStr">
         <is>
-          <t>9 058,00 ₽</t>
+          <t>9 408,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="6" t="inlineStr">
         <is>
-          <t>114222</t>
+          <t>114350</t>
         </is>
       </c>
       <c r="B120" s="6" t="inlineStr"/>
       <c r="C120" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP20, 4000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D120" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E120" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F120" s="9" t="inlineStr">
         <is>
-          <t>9 903,00 ₽</t>
+          <t>9 534,00 ₽</t>
         </is>
       </c>
       <c r="G120" s="9" t="inlineStr">
         <is>
-          <t>9 408,00 ₽</t>
+          <t>9 058,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="6" t="inlineStr">
         <is>
           <t>111410</t>
         </is>
       </c>
       <c r="B121" s="6" t="inlineStr"/>
       <c r="C121" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP20, 4000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D121" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E121" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -4856,110 +4856,110 @@
       </c>
       <c r="D132" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E132" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F132" s="9" t="inlineStr">
         <is>
           <t>5 869,00 ₽</t>
         </is>
       </c>
       <c r="G132" s="9" t="inlineStr">
         <is>
           <t>5 576,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="6" t="inlineStr">
         <is>
-          <t>114215</t>
+          <t>114343</t>
         </is>
       </c>
       <c r="B133" s="6" t="inlineStr"/>
       <c r="C133" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP20, 5000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D133" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E133" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F133" s="9" t="inlineStr">
         <is>
-          <t>7 161,00 ₽</t>
+          <t>6 792,00 ₽</t>
         </is>
       </c>
       <c r="G133" s="9" t="inlineStr">
         <is>
-          <t>6 803,00 ₽</t>
+          <t>6 453,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="6" t="inlineStr">
         <is>
-          <t>114343</t>
+          <t>114215</t>
         </is>
       </c>
       <c r="B134" s="6" t="inlineStr"/>
       <c r="C134" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP20, 5000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D134" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E134" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F134" s="9" t="inlineStr">
         <is>
-          <t>6 792,00 ₽</t>
+          <t>7 161,00 ₽</t>
         </is>
       </c>
       <c r="G134" s="9" t="inlineStr">
         <is>
-          <t>6 453,00 ₽</t>
+          <t>6 803,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="6" t="inlineStr">
         <is>
           <t>111419</t>
         </is>
       </c>
       <c r="B135" s="6" t="inlineStr"/>
       <c r="C135" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP20, 5000 К, опал полистирол</t>
         </is>
       </c>
       <c r="D135" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E135" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -5021,176 +5021,176 @@
       </c>
       <c r="D137" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E137" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F137" s="9" t="inlineStr">
         <is>
           <t>8 730,00 ₽</t>
         </is>
       </c>
       <c r="G137" s="9" t="inlineStr">
         <is>
           <t>8 294,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="6" t="inlineStr">
         <is>
-          <t>114354</t>
+          <t>114226</t>
         </is>
       </c>
       <c r="B138" s="6" t="inlineStr"/>
       <c r="C138" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP54, 4000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D138" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E138" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F138" s="9" t="inlineStr">
         <is>
-          <t>12 561,00 ₽</t>
+          <t>12 732,00 ₽</t>
         </is>
       </c>
       <c r="G138" s="9" t="inlineStr">
         <is>
-          <t>11 933,00 ₽</t>
+          <t>12 096,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="6" t="inlineStr">
         <is>
-          <t>114226</t>
+          <t>114354</t>
         </is>
       </c>
       <c r="B139" s="6" t="inlineStr"/>
       <c r="C139" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP54, 4000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D139" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E139" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F139" s="9" t="inlineStr">
         <is>
-          <t>12 732,00 ₽</t>
+          <t>12 561,00 ₽</t>
         </is>
       </c>
       <c r="G139" s="9" t="inlineStr">
         <is>
-          <t>12 096,00 ₽</t>
+          <t>11 933,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="6" t="inlineStr">
         <is>
-          <t>111414</t>
+          <t>111598</t>
         </is>
       </c>
       <c r="B140" s="6" t="inlineStr"/>
       <c r="C140" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP54, 4000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D140" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E140" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F140" s="9" t="inlineStr">
         <is>
-          <t>9 893,00 ₽</t>
+          <t>10 262,00 ₽</t>
         </is>
       </c>
       <c r="G140" s="9" t="inlineStr">
         <is>
-          <t>9 399,00 ₽</t>
+          <t>9 749,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="6" t="inlineStr">
         <is>
-          <t>111598</t>
+          <t>111414</t>
         </is>
       </c>
       <c r="B141" s="6" t="inlineStr"/>
       <c r="C141" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP54, 4000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D141" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E141" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F141" s="9" t="inlineStr">
         <is>
-          <t>10 262,00 ₽</t>
+          <t>9 893,00 ₽</t>
         </is>
       </c>
       <c r="G141" s="9" t="inlineStr">
         <is>
-          <t>9 749,00 ₽</t>
+          <t>9 399,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="6" t="inlineStr">
         <is>
           <t>111606</t>
         </is>
       </c>
       <c r="B142" s="6" t="inlineStr"/>
       <c r="C142" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP54, 4000 К, опал</t>
         </is>
       </c>
       <c r="D142" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E142" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -5285,110 +5285,110 @@
       </c>
       <c r="D145" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E145" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F145" s="9" t="inlineStr">
         <is>
           <t>8 527,00 ₽</t>
         </is>
       </c>
       <c r="G145" s="9" t="inlineStr">
         <is>
           <t>8 101,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="6" t="inlineStr">
         <is>
-          <t>101106</t>
+          <t>101214</t>
         </is>
       </c>
       <c r="B146" s="6" t="inlineStr"/>
       <c r="C146" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP54, 5000 К</t>
         </is>
       </c>
       <c r="D146" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E146" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F146" s="9" t="inlineStr">
         <is>
-          <t>8 730,00 ₽</t>
+          <t>8 361,00 ₽</t>
         </is>
       </c>
       <c r="G146" s="9" t="inlineStr">
         <is>
-          <t>8 294,00 ₽</t>
+          <t>7 943,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="6" t="inlineStr">
         <is>
-          <t>101214</t>
+          <t>101106</t>
         </is>
       </c>
       <c r="B147" s="6" t="inlineStr"/>
       <c r="C147" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP54, 5000 К</t>
         </is>
       </c>
       <c r="D147" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E147" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F147" s="9" t="inlineStr">
         <is>
-          <t>8 361,00 ₽</t>
+          <t>8 730,00 ₽</t>
         </is>
       </c>
       <c r="G147" s="9" t="inlineStr">
         <is>
-          <t>7 943,00 ₽</t>
+          <t>8 294,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="6" t="inlineStr">
         <is>
           <t>114227</t>
         </is>
       </c>
       <c r="B148" s="6" t="inlineStr"/>
       <c r="C148" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 30, IP54, 5000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D148" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3938 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E148" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -6489,110 +6489,110 @@
       </c>
       <c r="D181" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E181" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F181" s="9" t="inlineStr">
         <is>
           <t>10 014,00 ₽</t>
         </is>
       </c>
       <c r="G181" s="9" t="inlineStr">
         <is>
           <t>9 514,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="6" t="inlineStr">
         <is>
-          <t>111626</t>
+          <t>111442</t>
         </is>
       </c>
       <c r="B182" s="6" t="inlineStr"/>
       <c r="C182" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 40, IP20, 4000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D182" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E182" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F182" s="9" t="inlineStr">
         <is>
-          <t>7 604,00 ₽</t>
+          <t>7 346,00 ₽</t>
         </is>
       </c>
       <c r="G182" s="9" t="inlineStr">
         <is>
-          <t>7 224,00 ₽</t>
+          <t>6 979,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="6" t="inlineStr">
         <is>
-          <t>111442</t>
+          <t>111626</t>
         </is>
       </c>
       <c r="B183" s="6" t="inlineStr"/>
       <c r="C183" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 40, IP20, 4000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D183" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E183" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F183" s="9" t="inlineStr">
         <is>
-          <t>7 346,00 ₽</t>
+          <t>7 604,00 ₽</t>
         </is>
       </c>
       <c r="G183" s="9" t="inlineStr">
         <is>
-          <t>6 979,00 ₽</t>
+          <t>7 224,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="6" t="inlineStr">
         <is>
           <t>111634</t>
         </is>
       </c>
       <c r="B184" s="6" t="inlineStr"/>
       <c r="C184" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 40, IP20, 4000 К, опал</t>
         </is>
       </c>
       <c r="D184" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E184" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -6687,110 +6687,110 @@
       </c>
       <c r="D187" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E187" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F187" s="9" t="inlineStr">
         <is>
           <t>10 014,00 ₽</t>
         </is>
       </c>
       <c r="G187" s="9" t="inlineStr">
         <is>
           <t>9 514,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="6" t="inlineStr">
         <is>
-          <t>111627</t>
+          <t>111443</t>
         </is>
       </c>
       <c r="B188" s="6" t="inlineStr"/>
       <c r="C188" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 40, IP20, 5000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D188" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E188" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F188" s="9" t="inlineStr">
         <is>
-          <t>7 604,00 ₽</t>
+          <t>7 346,00 ₽</t>
         </is>
       </c>
       <c r="G188" s="9" t="inlineStr">
         <is>
-          <t>7 224,00 ₽</t>
+          <t>6 979,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="6" t="inlineStr">
         <is>
-          <t>111443</t>
+          <t>111627</t>
         </is>
       </c>
       <c r="B189" s="6" t="inlineStr"/>
       <c r="C189" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 40, IP20, 5000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D189" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E189" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F189" s="9" t="inlineStr">
         <is>
-          <t>7 346,00 ₽</t>
+          <t>7 604,00 ₽</t>
         </is>
       </c>
       <c r="G189" s="9" t="inlineStr">
         <is>
-          <t>6 979,00 ₽</t>
+          <t>7 224,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="6" t="inlineStr">
         <is>
           <t>111635</t>
         </is>
       </c>
       <c r="B190" s="6" t="inlineStr"/>
       <c r="C190" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 40, IP20, 5000 К, опал</t>
         </is>
       </c>
       <c r="D190" s="8" t="inlineStr">
         <is>
           <t>40 Вт, 5250 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E190" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -8118,216 +8118,216 @@
       </c>
       <c r="D230" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E230" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F230" s="9" t="inlineStr">
         <is>
           <t>6 184,00 ₽</t>
         </is>
       </c>
       <c r="G230" s="9" t="inlineStr">
         <is>
           <t>5 875,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="6" t="inlineStr">
         <is>
-          <t>101254</t>
+          <t>101134</t>
         </is>
       </c>
       <c r="B231" s="6" t="inlineStr"/>
       <c r="C231" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP20, 4000 К</t>
         </is>
       </c>
       <c r="D231" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E231" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F231" s="9" t="inlineStr">
         <is>
           <t>6 184,00 ₽</t>
         </is>
       </c>
       <c r="G231" s="9" t="inlineStr">
         <is>
           <t>5 875,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="6" t="inlineStr">
         <is>
-          <t>101134</t>
+          <t>101254</t>
         </is>
       </c>
       <c r="B232" s="6" t="inlineStr"/>
       <c r="C232" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP20, 4000 К</t>
         </is>
       </c>
       <c r="D232" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E232" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F232" s="9" t="inlineStr">
         <is>
           <t>6 184,00 ₽</t>
         </is>
       </c>
       <c r="G232" s="9" t="inlineStr">
         <is>
           <t>5 875,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="6" t="inlineStr">
         <is>
-          <t>114414</t>
+          <t>114270</t>
         </is>
       </c>
       <c r="B233" s="6" t="inlineStr"/>
       <c r="C233" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP20, 4000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D233" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E233" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F233" s="9" t="inlineStr">
         <is>
-          <t>10 384,00 ₽</t>
+          <t>10 281,00 ₽</t>
         </is>
       </c>
       <c r="G233" s="9" t="inlineStr">
         <is>
-          <t>9 865,00 ₽</t>
+          <t>9 767,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="6" t="inlineStr">
         <is>
-          <t>114270</t>
+          <t>114414</t>
         </is>
       </c>
       <c r="B234" s="6" t="inlineStr"/>
       <c r="C234" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP20, 4000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D234" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E234" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F234" s="9" t="inlineStr">
         <is>
-          <t>10 281,00 ₽</t>
+          <t>10 384,00 ₽</t>
         </is>
       </c>
       <c r="G234" s="9" t="inlineStr">
         <is>
-          <t>9 767,00 ₽</t>
+          <t>9 865,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="6" t="inlineStr">
         <is>
-          <t>111474</t>
+          <t>111642</t>
         </is>
       </c>
       <c r="B235" s="6" t="inlineStr"/>
       <c r="C235" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP20, 4000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D235" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E235" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F235" s="9" t="inlineStr">
         <is>
           <t>7 716,00 ₽</t>
         </is>
       </c>
       <c r="G235" s="9" t="inlineStr">
         <is>
           <t>7 331,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="6" t="inlineStr">
         <is>
-          <t>111642</t>
+          <t>111474</t>
         </is>
       </c>
       <c r="B236" s="6" t="inlineStr"/>
       <c r="C236" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP20, 4000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D236" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E236" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F236" s="9" t="inlineStr">
         <is>
           <t>7 716,00 ₽</t>
         </is>
       </c>
       <c r="G236" s="9" t="inlineStr">
         <is>
@@ -8448,110 +8448,110 @@
       </c>
       <c r="D240" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E240" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F240" s="9" t="inlineStr">
         <is>
           <t>6 350,00 ₽</t>
         </is>
       </c>
       <c r="G240" s="9" t="inlineStr">
         <is>
           <t>6 033,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="241">
       <c r="A241" s="6" t="inlineStr">
         <is>
-          <t>114415</t>
+          <t>114271</t>
         </is>
       </c>
       <c r="B241" s="6" t="inlineStr"/>
       <c r="C241" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP20, 5000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D241" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E241" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F241" s="9" t="inlineStr">
         <is>
-          <t>10 384,00 ₽</t>
+          <t>10 281,00 ₽</t>
         </is>
       </c>
       <c r="G241" s="9" t="inlineStr">
         <is>
-          <t>9 865,00 ₽</t>
+          <t>9 767,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="242">
       <c r="A242" s="6" t="inlineStr">
         <is>
-          <t>114271</t>
+          <t>114415</t>
         </is>
       </c>
       <c r="B242" s="6" t="inlineStr"/>
       <c r="C242" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP20, 5000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D242" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E242" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F242" s="9" t="inlineStr">
         <is>
-          <t>10 281,00 ₽</t>
+          <t>10 384,00 ₽</t>
         </is>
       </c>
       <c r="G242" s="9" t="inlineStr">
         <is>
-          <t>9 767,00 ₽</t>
+          <t>9 865,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="6" t="inlineStr">
         <is>
           <t>111643</t>
         </is>
       </c>
       <c r="B243" s="6" t="inlineStr"/>
       <c r="C243" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP20, 5000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D243" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E243" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -8712,84 +8712,84 @@
       </c>
       <c r="D248" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E248" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F248" s="9" t="inlineStr">
         <is>
           <t>6 350,00 ₽</t>
         </is>
       </c>
       <c r="G248" s="9" t="inlineStr">
         <is>
           <t>6 033,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="249">
       <c r="A249" s="6" t="inlineStr">
         <is>
-          <t>101141</t>
+          <t>101261</t>
         </is>
       </c>
       <c r="B249" s="6" t="inlineStr"/>
       <c r="C249" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP54, 4000 К</t>
         </is>
       </c>
       <c r="D249" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E249" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F249" s="9" t="inlineStr">
         <is>
           <t>9 211,00 ₽</t>
         </is>
       </c>
       <c r="G249" s="9" t="inlineStr">
         <is>
           <t>8 751,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="250">
       <c r="A250" s="6" t="inlineStr">
         <is>
-          <t>101261</t>
+          <t>101141</t>
         </is>
       </c>
       <c r="B250" s="6" t="inlineStr"/>
       <c r="C250" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP54, 4000 К</t>
         </is>
       </c>
       <c r="D250" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E250" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F250" s="9" t="inlineStr">
         <is>
           <t>9 211,00 ₽</t>
         </is>
       </c>
       <c r="G250" s="9" t="inlineStr">
         <is>
@@ -9042,84 +9042,84 @@
       </c>
       <c r="D258" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E258" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F258" s="9" t="inlineStr">
         <is>
           <t>9 377,00 ₽</t>
         </is>
       </c>
       <c r="G258" s="9" t="inlineStr">
         <is>
           <t>8 909,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="259">
       <c r="A259" s="6" t="inlineStr">
         <is>
-          <t>101142</t>
+          <t>101262</t>
         </is>
       </c>
       <c r="B259" s="6" t="inlineStr"/>
       <c r="C259" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP54, 5000 К</t>
         </is>
       </c>
       <c r="D259" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E259" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F259" s="9" t="inlineStr">
         <is>
           <t>9 211,00 ₽</t>
         </is>
       </c>
       <c r="G259" s="9" t="inlineStr">
         <is>
           <t>8 751,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="260">
       <c r="A260" s="6" t="inlineStr">
         <is>
-          <t>101262</t>
+          <t>101142</t>
         </is>
       </c>
       <c r="B260" s="6" t="inlineStr"/>
       <c r="C260" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 50, IP54, 5000 К</t>
         </is>
       </c>
       <c r="D260" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6563 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E260" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F260" s="9" t="inlineStr">
         <is>
           <t>9 211,00 ₽</t>
         </is>
       </c>
       <c r="G260" s="9" t="inlineStr">
         <is>
@@ -9677,110 +9677,110 @@
       </c>
       <c r="D277" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E277" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F277" s="9" t="inlineStr">
         <is>
           <t>6 903,00 ₽</t>
         </is>
       </c>
       <c r="G277" s="9" t="inlineStr">
         <is>
           <t>6 558,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="278">
       <c r="A278" s="6" t="inlineStr">
         <is>
-          <t>114422</t>
+          <t>114278</t>
         </is>
       </c>
       <c r="B278" s="6" t="inlineStr"/>
       <c r="C278" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP20, 4000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D278" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E278" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F278" s="9" t="inlineStr">
         <is>
-          <t>8 269,00 ₽</t>
+          <t>8 195,00 ₽</t>
         </is>
       </c>
       <c r="G278" s="9" t="inlineStr">
         <is>
-          <t>7 856,00 ₽</t>
+          <t>7 786,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="279">
       <c r="A279" s="6" t="inlineStr">
         <is>
-          <t>114278</t>
+          <t>114422</t>
         </is>
       </c>
       <c r="B279" s="6" t="inlineStr"/>
       <c r="C279" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP20, 4000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D279" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E279" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F279" s="9" t="inlineStr">
         <is>
-          <t>8 195,00 ₽</t>
+          <t>8 269,00 ₽</t>
         </is>
       </c>
       <c r="G279" s="9" t="inlineStr">
         <is>
-          <t>7 786,00 ₽</t>
+          <t>7 856,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="280">
       <c r="A280" s="6" t="inlineStr">
         <is>
           <t>111498</t>
         </is>
       </c>
       <c r="B280" s="6" t="inlineStr"/>
       <c r="C280" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP20, 4000 К, опал полистирол</t>
         </is>
       </c>
       <c r="D280" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E280" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -9842,308 +9842,308 @@
       </c>
       <c r="D282" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E282" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F282" s="9" t="inlineStr">
         <is>
           <t>10 937,00 ₽</t>
         </is>
       </c>
       <c r="G282" s="9" t="inlineStr">
         <is>
           <t>10 391,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="283">
       <c r="A283" s="6" t="inlineStr">
         <is>
-          <t>111491</t>
+          <t>111659</t>
         </is>
       </c>
       <c r="B283" s="6" t="inlineStr"/>
       <c r="C283" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP20, 5000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D283" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E283" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F283" s="9" t="inlineStr">
         <is>
-          <t>8 177,00 ₽</t>
+          <t>8 269,00 ₽</t>
         </is>
       </c>
       <c r="G283" s="9" t="inlineStr">
         <is>
-          <t>7 769,00 ₽</t>
+          <t>7 856,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="284">
       <c r="A284" s="6" t="inlineStr">
         <is>
-          <t>111659</t>
+          <t>111491</t>
         </is>
       </c>
       <c r="B284" s="6" t="inlineStr"/>
       <c r="C284" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP20, 5000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D284" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E284" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F284" s="9" t="inlineStr">
         <is>
-          <t>8 269,00 ₽</t>
+          <t>8 177,00 ₽</t>
         </is>
       </c>
       <c r="G284" s="9" t="inlineStr">
         <is>
-          <t>7 856,00 ₽</t>
+          <t>7 769,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="285">
       <c r="A285" s="6" t="inlineStr">
         <is>
           <t>111667</t>
         </is>
       </c>
       <c r="B285" s="6" t="inlineStr"/>
       <c r="C285" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP20, 5000 К, опал</t>
         </is>
       </c>
       <c r="D285" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E285" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F285" s="9" t="inlineStr">
         <is>
           <t>6 903,00 ₽</t>
         </is>
       </c>
       <c r="G285" s="9" t="inlineStr">
         <is>
           <t>6 558,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="286">
       <c r="A286" s="6" t="inlineStr">
         <is>
-          <t>114279</t>
+          <t>114423</t>
         </is>
       </c>
       <c r="B286" s="6" t="inlineStr"/>
       <c r="C286" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP20, 5000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D286" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E286" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F286" s="9" t="inlineStr">
         <is>
-          <t>8 195,00 ₽</t>
+          <t>8 269,00 ₽</t>
         </is>
       </c>
       <c r="G286" s="9" t="inlineStr">
         <is>
-          <t>7 786,00 ₽</t>
+          <t>7 856,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="287">
       <c r="A287" s="6" t="inlineStr">
         <is>
-          <t>114423</t>
+          <t>114279</t>
         </is>
       </c>
       <c r="B287" s="6" t="inlineStr"/>
       <c r="C287" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP20, 5000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D287" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E287" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F287" s="9" t="inlineStr">
         <is>
-          <t>8 269,00 ₽</t>
+          <t>8 195,00 ₽</t>
         </is>
       </c>
       <c r="G287" s="9" t="inlineStr">
         <is>
-          <t>7 856,00 ₽</t>
+          <t>7 786,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="288">
       <c r="A288" s="6" t="inlineStr">
         <is>
           <t>111499</t>
         </is>
       </c>
       <c r="B288" s="6" t="inlineStr"/>
       <c r="C288" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP20, 5000 К, опал полистирол</t>
         </is>
       </c>
       <c r="D288" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E288" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F288" s="9" t="inlineStr">
         <is>
           <t>6 811,00 ₽</t>
         </is>
       </c>
       <c r="G288" s="9" t="inlineStr">
         <is>
           <t>6 471,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="289">
       <c r="A289" s="6" t="inlineStr">
         <is>
-          <t>101285</t>
+          <t>101153</t>
         </is>
       </c>
       <c r="B289" s="6" t="inlineStr"/>
       <c r="C289" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP54, 4000 К</t>
         </is>
       </c>
       <c r="D289" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E289" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F289" s="9" t="inlineStr">
         <is>
-          <t>9 672,00 ₽</t>
+          <t>9 323,00 ₽</t>
         </is>
       </c>
       <c r="G289" s="9" t="inlineStr">
         <is>
-          <t>9 189,00 ₽</t>
+          <t>8 857,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="290">
       <c r="A290" s="6" t="inlineStr">
         <is>
-          <t>101153</t>
+          <t>101285</t>
         </is>
       </c>
       <c r="B290" s="6" t="inlineStr"/>
       <c r="C290" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP54, 4000 К</t>
         </is>
       </c>
       <c r="D290" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E290" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F290" s="9" t="inlineStr">
         <is>
-          <t>9 323,00 ₽</t>
+          <t>9 672,00 ₽</t>
         </is>
       </c>
       <c r="G290" s="9" t="inlineStr">
         <is>
-          <t>8 857,00 ₽</t>
+          <t>9 189,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="291">
       <c r="A291" s="6" t="inlineStr">
         <is>
           <t>114434</t>
         </is>
       </c>
       <c r="B291" s="6" t="inlineStr"/>
       <c r="C291" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP54, 4000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D291" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E291" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -10172,209 +10172,209 @@
       </c>
       <c r="D292" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E292" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F292" s="9" t="inlineStr">
         <is>
           <t>13 964,00 ₽</t>
         </is>
       </c>
       <c r="G292" s="9" t="inlineStr">
         <is>
           <t>13 266,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="293">
       <c r="A293" s="6" t="inlineStr">
         <is>
-          <t>111494</t>
+          <t>111662</t>
         </is>
       </c>
       <c r="B293" s="6" t="inlineStr"/>
       <c r="C293" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP54, 4000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D293" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E293" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F293" s="9" t="inlineStr">
         <is>
-          <t>11 204,00 ₽</t>
+          <t>11 296,00 ₽</t>
         </is>
       </c>
       <c r="G293" s="9" t="inlineStr">
         <is>
-          <t>10 644,00 ₽</t>
+          <t>10 732,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="294">
       <c r="A294" s="6" t="inlineStr">
         <is>
-          <t>111662</t>
+          <t>111494</t>
         </is>
       </c>
       <c r="B294" s="6" t="inlineStr"/>
       <c r="C294" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP54, 4000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D294" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E294" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F294" s="9" t="inlineStr">
         <is>
-          <t>11 296,00 ₽</t>
+          <t>11 204,00 ₽</t>
         </is>
       </c>
       <c r="G294" s="9" t="inlineStr">
         <is>
-          <t>10 732,00 ₽</t>
+          <t>10 644,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="295">
       <c r="A295" s="6" t="inlineStr">
         <is>
           <t>111670</t>
         </is>
       </c>
       <c r="B295" s="6" t="inlineStr"/>
       <c r="C295" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP54, 4000 К, опал</t>
         </is>
       </c>
       <c r="D295" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E295" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F295" s="9" t="inlineStr">
         <is>
           <t>9 930,00 ₽</t>
         </is>
       </c>
       <c r="G295" s="9" t="inlineStr">
         <is>
           <t>9 434,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="296">
       <c r="A296" s="6" t="inlineStr">
         <is>
-          <t>114282</t>
+          <t>114426</t>
         </is>
       </c>
       <c r="B296" s="6" t="inlineStr"/>
       <c r="C296" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP54, 4000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D296" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E296" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F296" s="9" t="inlineStr">
         <is>
-          <t>11 222,00 ₽</t>
+          <t>11 296,00 ₽</t>
         </is>
       </c>
       <c r="G296" s="9" t="inlineStr">
         <is>
-          <t>10 661,00 ₽</t>
+          <t>10 732,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="297">
       <c r="A297" s="6" t="inlineStr">
         <is>
-          <t>114426</t>
+          <t>114282</t>
         </is>
       </c>
       <c r="B297" s="6" t="inlineStr"/>
       <c r="C297" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP54, 4000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D297" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E297" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F297" s="9" t="inlineStr">
         <is>
-          <t>11 296,00 ₽</t>
+          <t>11 222,00 ₽</t>
         </is>
       </c>
       <c r="G297" s="9" t="inlineStr">
         <is>
-          <t>10 732,00 ₽</t>
+          <t>10 661,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="298">
       <c r="A298" s="6" t="inlineStr">
         <is>
           <t>111502</t>
         </is>
       </c>
       <c r="B298" s="6" t="inlineStr"/>
       <c r="C298" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 60, IP54, 4000 К, опал полистирол</t>
         </is>
       </c>
       <c r="D298" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7875 лм, Д, 4000 К, IP54</t>
         </is>
       </c>
       <c r="E298" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -10774,110 +10774,110 @@
       </c>
       <c r="D310" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E310" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F310" s="9" t="inlineStr">
         <is>
           <t>7 549,00 ₽</t>
         </is>
       </c>
       <c r="G310" s="9" t="inlineStr">
         <is>
           <t>7 172,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="311">
       <c r="A311" s="6" t="inlineStr">
         <is>
-          <t>101158</t>
+          <t>111507</t>
         </is>
       </c>
       <c r="B311" s="6" t="inlineStr"/>
       <c r="C311" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP20, 4000 К</t>
         </is>
       </c>
       <c r="D311" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E311" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F311" s="9" t="inlineStr">
         <is>
-          <t>7 660,00 ₽</t>
+          <t>7 549,00 ₽</t>
         </is>
       </c>
       <c r="G311" s="9" t="inlineStr">
         <is>
-          <t>7 277,00 ₽</t>
+          <t>7 172,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="312">
       <c r="A312" s="6" t="inlineStr">
         <is>
-          <t>111507</t>
+          <t>101158</t>
         </is>
       </c>
       <c r="B312" s="6" t="inlineStr"/>
       <c r="C312" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP20, 4000 К</t>
         </is>
       </c>
       <c r="D312" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E312" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F312" s="9" t="inlineStr">
         <is>
-          <t>7 549,00 ₽</t>
+          <t>7 660,00 ₽</t>
         </is>
       </c>
       <c r="G312" s="9" t="inlineStr">
         <is>
-          <t>7 172,00 ₽</t>
+          <t>7 277,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="313">
       <c r="A313" s="6" t="inlineStr">
         <is>
           <t>114446</t>
         </is>
       </c>
       <c r="B313" s="6" t="inlineStr"/>
       <c r="C313" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP20, 4000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D313" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E313" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -10906,110 +10906,110 @@
       </c>
       <c r="D314" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E314" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F314" s="9" t="inlineStr">
         <is>
           <t>11 860,00 ₽</t>
         </is>
       </c>
       <c r="G314" s="9" t="inlineStr">
         <is>
           <t>11 267,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="6" t="inlineStr">
         <is>
-          <t>111514</t>
+          <t>111674</t>
         </is>
       </c>
       <c r="B315" s="6" t="inlineStr"/>
       <c r="C315" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP20, 4000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D315" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E315" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F315" s="9" t="inlineStr">
         <is>
-          <t>9 081,00 ₽</t>
+          <t>9 192,00 ₽</t>
         </is>
       </c>
       <c r="G315" s="9" t="inlineStr">
         <is>
-          <t>8 627,00 ₽</t>
+          <t>8 733,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="6" t="inlineStr">
         <is>
-          <t>111674</t>
+          <t>111514</t>
         </is>
       </c>
       <c r="B316" s="6" t="inlineStr"/>
       <c r="C316" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP20, 4000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D316" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E316" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F316" s="9" t="inlineStr">
         <is>
-          <t>9 192,00 ₽</t>
+          <t>9 081,00 ₽</t>
         </is>
       </c>
       <c r="G316" s="9" t="inlineStr">
         <is>
-          <t>8 733,00 ₽</t>
+          <t>8 627,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="6" t="inlineStr">
         <is>
           <t>111682</t>
         </is>
       </c>
       <c r="B317" s="6" t="inlineStr"/>
       <c r="C317" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP20, 4000 К, опал</t>
         </is>
       </c>
       <c r="D317" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E317" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -11104,110 +11104,110 @@
       </c>
       <c r="D320" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 4000 К, IP20</t>
         </is>
       </c>
       <c r="E320" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F320" s="9" t="inlineStr">
         <is>
           <t>7 715,00 ₽</t>
         </is>
       </c>
       <c r="G320" s="9" t="inlineStr">
         <is>
           <t>7 330,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="321">
       <c r="A321" s="6" t="inlineStr">
         <is>
-          <t>114303</t>
+          <t>114447</t>
         </is>
       </c>
       <c r="B321" s="6" t="inlineStr"/>
       <c r="C321" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP20, 5000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D321" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E321" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F321" s="9" t="inlineStr">
         <is>
-          <t>11 860,00 ₽</t>
+          <t>11 749,00 ₽</t>
         </is>
       </c>
       <c r="G321" s="9" t="inlineStr">
         <is>
-          <t>11 267,00 ₽</t>
+          <t>11 162,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="322">
       <c r="A322" s="6" t="inlineStr">
         <is>
-          <t>114447</t>
+          <t>114303</t>
         </is>
       </c>
       <c r="B322" s="6" t="inlineStr"/>
       <c r="C322" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP20, 5000 К, матовое закалённое стекло</t>
         </is>
       </c>
       <c r="D322" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E322" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F322" s="9" t="inlineStr">
         <is>
-          <t>11 749,00 ₽</t>
+          <t>11 860,00 ₽</t>
         </is>
       </c>
       <c r="G322" s="9" t="inlineStr">
         <is>
-          <t>11 162,00 ₽</t>
+          <t>11 267,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="323">
       <c r="A323" s="6" t="inlineStr">
         <is>
           <t>111675</t>
         </is>
       </c>
       <c r="B323" s="6" t="inlineStr"/>
       <c r="C323" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP20, 5000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D323" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E323" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -11269,110 +11269,110 @@
       </c>
       <c r="D325" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E325" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F325" s="9" t="inlineStr">
         <is>
           <t>7 826,00 ₽</t>
         </is>
       </c>
       <c r="G325" s="9" t="inlineStr">
         <is>
           <t>7 435,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="326">
       <c r="A326" s="6" t="inlineStr">
         <is>
-          <t>114295</t>
+          <t>114439</t>
         </is>
       </c>
       <c r="B326" s="6" t="inlineStr"/>
       <c r="C326" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP20, 5000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D326" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E326" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F326" s="9" t="inlineStr">
         <is>
-          <t>9 118,00 ₽</t>
+          <t>9 007,00 ₽</t>
         </is>
       </c>
       <c r="G326" s="9" t="inlineStr">
         <is>
-          <t>8 663,00 ₽</t>
+          <t>8 557,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="327">
       <c r="A327" s="6" t="inlineStr">
         <is>
-          <t>114439</t>
+          <t>114295</t>
         </is>
       </c>
       <c r="B327" s="6" t="inlineStr"/>
       <c r="C327" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP20, 5000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D327" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E327" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F327" s="9" t="inlineStr">
         <is>
-          <t>9 007,00 ₽</t>
+          <t>9 118,00 ₽</t>
         </is>
       </c>
       <c r="G327" s="9" t="inlineStr">
         <is>
-          <t>8 557,00 ₽</t>
+          <t>8 663,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="328">
       <c r="A328" s="6" t="inlineStr">
         <is>
           <t>111523</t>
         </is>
       </c>
       <c r="B328" s="6" t="inlineStr"/>
       <c r="C328" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP20, 5000 К, опал полистирол</t>
         </is>
       </c>
       <c r="D328" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 5000 К, IP20</t>
         </is>
       </c>
       <c r="E328" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -11830,209 +11830,209 @@
       </c>
       <c r="D342" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E342" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F342" s="9" t="inlineStr">
         <is>
           <t>14 776,00 ₽</t>
         </is>
       </c>
       <c r="G342" s="9" t="inlineStr">
         <is>
           <t>14 038,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="343">
       <c r="A343" s="6" t="inlineStr">
         <is>
-          <t>111679</t>
+          <t>111519</t>
         </is>
       </c>
       <c r="B343" s="6" t="inlineStr"/>
       <c r="C343" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP54, 5000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D343" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E343" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F343" s="9" t="inlineStr">
         <is>
-          <t>12 219,00 ₽</t>
+          <t>12 108,00 ₽</t>
         </is>
       </c>
       <c r="G343" s="9" t="inlineStr">
         <is>
-          <t>11 609,00 ₽</t>
+          <t>11 503,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="344">
       <c r="A344" s="6" t="inlineStr">
         <is>
-          <t>111519</t>
+          <t>111679</t>
         </is>
       </c>
       <c r="B344" s="6" t="inlineStr"/>
       <c r="C344" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP54, 5000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D344" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E344" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F344" s="9" t="inlineStr">
         <is>
-          <t>12 108,00 ₽</t>
+          <t>12 219,00 ₽</t>
         </is>
       </c>
       <c r="G344" s="9" t="inlineStr">
         <is>
-          <t>11 503,00 ₽</t>
+          <t>11 609,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="345">
       <c r="A345" s="6" t="inlineStr">
         <is>
           <t>111687</t>
         </is>
       </c>
       <c r="B345" s="6" t="inlineStr"/>
       <c r="C345" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP54, 5000 К, опал</t>
         </is>
       </c>
       <c r="D345" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E345" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F345" s="9" t="inlineStr">
         <is>
           <t>10 853,00 ₽</t>
         </is>
       </c>
       <c r="G345" s="9" t="inlineStr">
         <is>
           <t>10 311,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="346">
       <c r="A346" s="6" t="inlineStr">
         <is>
-          <t>114299</t>
+          <t>114443</t>
         </is>
       </c>
       <c r="B346" s="6" t="inlineStr"/>
       <c r="C346" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP54, 5000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D346" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E346" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F346" s="9" t="inlineStr">
         <is>
-          <t>12 145,00 ₽</t>
+          <t>12 034,00 ₽</t>
         </is>
       </c>
       <c r="G346" s="9" t="inlineStr">
         <is>
-          <t>11 538,00 ₽</t>
+          <t>11 433,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="347">
       <c r="A347" s="6" t="inlineStr">
         <is>
-          <t>114443</t>
+          <t>114299</t>
         </is>
       </c>
       <c r="B347" s="6" t="inlineStr"/>
       <c r="C347" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP54, 5000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D347" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E347" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F347" s="9" t="inlineStr">
         <is>
-          <t>12 034,00 ₽</t>
+          <t>12 145,00 ₽</t>
         </is>
       </c>
       <c r="G347" s="9" t="inlineStr">
         <is>
-          <t>11 433,00 ₽</t>
+          <t>11 538,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="348">
       <c r="A348" s="6" t="inlineStr">
         <is>
           <t>111527</t>
         </is>
       </c>
       <c r="B348" s="6" t="inlineStr"/>
       <c r="C348" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 70, IP54, 5000 К, опал полистирол</t>
         </is>
       </c>
       <c r="D348" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 9188 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E348" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -13158,209 +13158,209 @@
       </c>
       <c r="D382" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E382" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F382" s="9" t="inlineStr">
         <is>
           <t>15 995,00 ₽</t>
         </is>
       </c>
       <c r="G382" s="9" t="inlineStr">
         <is>
           <t>15 196,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="383">
       <c r="A383" s="6" t="inlineStr">
         <is>
-          <t>111543</t>
+          <t>111743</t>
         </is>
       </c>
       <c r="B383" s="6" t="inlineStr"/>
       <c r="C383" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP54, 5000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D383" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E383" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F383" s="9" t="inlineStr">
         <is>
-          <t>13 215,00 ₽</t>
+          <t>13 327,00 ₽</t>
         </is>
       </c>
       <c r="G383" s="9" t="inlineStr">
         <is>
-          <t>12 555,00 ₽</t>
+          <t>12 661,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="384">
       <c r="A384" s="6" t="inlineStr">
         <is>
-          <t>111743</t>
+          <t>111543</t>
         </is>
       </c>
       <c r="B384" s="6" t="inlineStr"/>
       <c r="C384" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP54, 5000 К, микропризма поликарбонат</t>
         </is>
       </c>
       <c r="D384" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E384" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F384" s="9" t="inlineStr">
         <is>
-          <t>13 327,00 ₽</t>
+          <t>13 215,00 ₽</t>
         </is>
       </c>
       <c r="G384" s="9" t="inlineStr">
         <is>
-          <t>12 661,00 ₽</t>
+          <t>12 555,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="385">
       <c r="A385" s="6" t="inlineStr">
         <is>
           <t>111751</t>
         </is>
       </c>
       <c r="B385" s="6" t="inlineStr"/>
       <c r="C385" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP54, 5000 К, опал</t>
         </is>
       </c>
       <c r="D385" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E385" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F385" s="9" t="inlineStr">
         <is>
           <t>11 961,00 ₽</t>
         </is>
       </c>
       <c r="G385" s="9" t="inlineStr">
         <is>
           <t>11 363,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="386">
       <c r="A386" s="6" t="inlineStr">
         <is>
-          <t>114315</t>
+          <t>114459</t>
         </is>
       </c>
       <c r="B386" s="6" t="inlineStr"/>
       <c r="C386" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP54, 5000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D386" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E386" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F386" s="9" t="inlineStr">
         <is>
-          <t>13 253,00 ₽</t>
+          <t>13 141,00 ₽</t>
         </is>
       </c>
       <c r="G386" s="9" t="inlineStr">
         <is>
-          <t>12 591,00 ₽</t>
+          <t>12 484,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="387">
       <c r="A387" s="6" t="inlineStr">
         <is>
-          <t>114459</t>
+          <t>114315</t>
         </is>
       </c>
       <c r="B387" s="6" t="inlineStr"/>
       <c r="C387" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP54, 5000 К, опал поликарбонат</t>
         </is>
       </c>
       <c r="D387" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E387" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F387" s="9" t="inlineStr">
         <is>
-          <t>13 141,00 ₽</t>
+          <t>13 253,00 ₽</t>
         </is>
       </c>
       <c r="G387" s="9" t="inlineStr">
         <is>
-          <t>12 484,00 ₽</t>
+          <t>12 591,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="388">
       <c r="A388" s="6" t="inlineStr">
         <is>
           <t>111551</t>
         </is>
       </c>
       <c r="B388" s="6" t="inlineStr"/>
       <c r="C388" s="7" t="inlineStr">
         <is>
           <t>Офисный светильник Свет НН ССдО 03 Офис 80, IP54, 5000 К, опал полистирол</t>
         </is>
       </c>
       <c r="D388" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 10500 лм, Д, 5000 К, IP54</t>
         </is>
       </c>
       <c r="E388" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -15613,605 +15613,605 @@
       </c>
       <c r="D453" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2500 лм, Д, 4000 К, IP40</t>
         </is>
       </c>
       <c r="E453" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F453" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G453" s="9" t="inlineStr">
         <is>
           <t>3 382,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="454">
       <c r="A454" s="6" t="inlineStr">
         <is>
-          <t>505006</t>
+          <t>505024</t>
         </is>
       </c>
       <c r="B454" s="6" t="inlineStr"/>
       <c r="C454" s="7" t="inlineStr">
         <is>
           <t>Офисный светодиодный светильник Geniled Офис Basic 4000K Опал, 4000К</t>
         </is>
       </c>
       <c r="D454" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2500 лм, Д, 4000 К, IP40</t>
         </is>
       </c>
       <c r="E454" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F454" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G454" s="9" t="inlineStr">
         <is>
-          <t>2 370,00 ₽</t>
+          <t>3 620,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="455">
       <c r="A455" s="6" t="inlineStr">
         <is>
-          <t>505017</t>
+          <t>505020</t>
         </is>
       </c>
       <c r="B455" s="6" t="inlineStr"/>
       <c r="C455" s="7" t="inlineStr">
         <is>
           <t>Офисный светодиодный светильник Geniled Офис Basic 4000K Опал, 4000К</t>
         </is>
       </c>
       <c r="D455" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2500 лм, Д, 4000 К, IP40</t>
         </is>
       </c>
       <c r="E455" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F455" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G455" s="9" t="inlineStr">
         <is>
-          <t>2 366,00 ₽</t>
+          <t>2 536,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="456">
       <c r="A456" s="6" t="inlineStr">
         <is>
-          <t>505021</t>
+          <t>505018</t>
         </is>
       </c>
       <c r="B456" s="6" t="inlineStr"/>
       <c r="C456" s="7" t="inlineStr">
         <is>
           <t>Офисный светодиодный светильник Geniled Офис Basic 4000K Опал, 4000К</t>
         </is>
       </c>
       <c r="D456" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2500 лм, Д, 4000 К, IP40</t>
         </is>
       </c>
       <c r="E456" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F456" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G456" s="9" t="inlineStr">
         <is>
-          <t>3 352,00 ₽</t>
+          <t>2 366,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="457">
       <c r="A457" s="6" t="inlineStr">
         <is>
-          <t>505005</t>
+          <t>505002</t>
         </is>
       </c>
       <c r="B457" s="6" t="inlineStr"/>
       <c r="C457" s="7" t="inlineStr">
         <is>
           <t>Офисный светодиодный светильник Geniled Офис Basic 4000K Опал, 4000К</t>
         </is>
       </c>
       <c r="D457" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2500 лм, Д, 4000 К, IP40</t>
         </is>
       </c>
       <c r="E457" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F457" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G457" s="9" t="inlineStr">
         <is>
-          <t>2 370,00 ₽</t>
+          <t>2 211,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="458">
       <c r="A458" s="6" t="inlineStr">
         <is>
-          <t>505014</t>
+          <t>505009</t>
         </is>
       </c>
       <c r="B458" s="6" t="inlineStr"/>
       <c r="C458" s="7" t="inlineStr">
         <is>
           <t>Офисный светодиодный светильник Geniled Офис Basic 4000K Опал, 4000К</t>
         </is>
       </c>
       <c r="D458" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2500 лм, Д, 4000 К, IP40</t>
         </is>
       </c>
       <c r="E458" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F458" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G458" s="9" t="inlineStr">
         <is>
-          <t>3 382,00 ₽</t>
+          <t>3 133,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="459">
       <c r="A459" s="6" t="inlineStr">
         <is>
-          <t>505002</t>
+          <t>505022</t>
         </is>
       </c>
       <c r="B459" s="6" t="inlineStr"/>
       <c r="C459" s="7" t="inlineStr">
         <is>
           <t>Офисный светодиодный светильник Geniled Офис Basic 4000K Опал, 4000К</t>
         </is>
       </c>
       <c r="D459" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2500 лм, Д, 4000 К, IP40</t>
         </is>
       </c>
       <c r="E459" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F459" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G459" s="9" t="inlineStr">
         <is>
-          <t>2 211,00 ₽</t>
+          <t>3 352,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="460">
       <c r="A460" s="6" t="inlineStr">
         <is>
-          <t>505020</t>
+          <t>505023</t>
         </is>
       </c>
       <c r="B460" s="6" t="inlineStr"/>
       <c r="C460" s="7" t="inlineStr">
         <is>
           <t>Офисный светодиодный светильник Geniled Офис Basic 4000K Опал, 4000К</t>
         </is>
       </c>
       <c r="D460" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2500 лм, Д, 4000 К, IP40</t>
         </is>
       </c>
       <c r="E460" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F460" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G460" s="9" t="inlineStr">
         <is>
-          <t>2 536,00 ₽</t>
+          <t>3 620,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="461">
       <c r="A461" s="6" t="inlineStr">
         <is>
-          <t>505019</t>
+          <t>505005</t>
         </is>
       </c>
       <c r="B461" s="6" t="inlineStr"/>
       <c r="C461" s="7" t="inlineStr">
         <is>
           <t>Офисный светодиодный светильник Geniled Офис Basic 4000K Опал, 4000К</t>
         </is>
       </c>
       <c r="D461" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2500 лм, Д, 4000 К, IP40</t>
         </is>
       </c>
       <c r="E461" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F461" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G461" s="9" t="inlineStr">
         <is>
-          <t>2 536,00 ₽</t>
+          <t>2 370,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="462">
       <c r="A462" s="6" t="inlineStr">
         <is>
-          <t>505009</t>
+          <t>505019</t>
         </is>
       </c>
       <c r="B462" s="6" t="inlineStr"/>
       <c r="C462" s="7" t="inlineStr">
         <is>
           <t>Офисный светодиодный светильник Geniled Офис Basic 4000K Опал, 4000К</t>
         </is>
       </c>
       <c r="D462" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2500 лм, Д, 4000 К, IP40</t>
         </is>
       </c>
       <c r="E462" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F462" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G462" s="9" t="inlineStr">
         <is>
-          <t>3 133,00 ₽</t>
+          <t>2 536,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="463">
       <c r="A463" s="6" t="inlineStr">
         <is>
-          <t>505022</t>
+          <t>505017</t>
         </is>
       </c>
       <c r="B463" s="6" t="inlineStr"/>
       <c r="C463" s="7" t="inlineStr">
         <is>
           <t>Офисный светодиодный светильник Geniled Офис Basic 4000K Опал, 4000К</t>
         </is>
       </c>
       <c r="D463" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2500 лм, Д, 4000 К, IP40</t>
         </is>
       </c>
       <c r="E463" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F463" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G463" s="9" t="inlineStr">
         <is>
-          <t>3 352,00 ₽</t>
+          <t>2 366,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="464">
       <c r="A464" s="6" t="inlineStr">
         <is>
-          <t>505018</t>
+          <t>505010</t>
         </is>
       </c>
       <c r="B464" s="6" t="inlineStr"/>
       <c r="C464" s="7" t="inlineStr">
         <is>
           <t>Офисный светодиодный светильник Geniled Офис Basic 4000K Опал, 4000К</t>
         </is>
       </c>
       <c r="D464" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2500 лм, Д, 4000 К, IP40</t>
         </is>
       </c>
       <c r="E464" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F464" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G464" s="9" t="inlineStr">
         <is>
-          <t>2 366,00 ₽</t>
+          <t>3 133,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="465">
       <c r="A465" s="6" t="inlineStr">
         <is>
-          <t>505024</t>
+          <t>505021</t>
         </is>
       </c>
       <c r="B465" s="6" t="inlineStr"/>
       <c r="C465" s="7" t="inlineStr">
         <is>
           <t>Офисный светодиодный светильник Geniled Офис Basic 4000K Опал, 4000К</t>
         </is>
       </c>
       <c r="D465" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2500 лм, Д, 4000 К, IP40</t>
         </is>
       </c>
       <c r="E465" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F465" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G465" s="9" t="inlineStr">
         <is>
-          <t>3 620,00 ₽</t>
+          <t>3 352,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="466">
       <c r="A466" s="6" t="inlineStr">
         <is>
-          <t>505010</t>
+          <t>505006</t>
         </is>
       </c>
       <c r="B466" s="6" t="inlineStr"/>
       <c r="C466" s="7" t="inlineStr">
         <is>
           <t>Офисный светодиодный светильник Geniled Офис Basic 4000K Опал, 4000К</t>
         </is>
       </c>
       <c r="D466" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2500 лм, Д, 4000 К, IP40</t>
         </is>
       </c>
       <c r="E466" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F466" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G466" s="9" t="inlineStr">
         <is>
-          <t>3 133,00 ₽</t>
+          <t>2 370,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="467">
       <c r="A467" s="6" t="inlineStr">
         <is>
-          <t>505023</t>
+          <t>505014</t>
         </is>
       </c>
       <c r="B467" s="6" t="inlineStr"/>
       <c r="C467" s="7" t="inlineStr">
         <is>
           <t>Офисный светодиодный светильник Geniled Офис Basic 4000K Опал, 4000К</t>
         </is>
       </c>
       <c r="D467" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2500 лм, Д, 4000 К, IP40</t>
         </is>
       </c>
       <c r="E467" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F467" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G467" s="9" t="inlineStr">
         <is>
-          <t>3 620,00 ₽</t>
+          <t>3 382,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="468">
       <c r="A468" s="6" t="inlineStr">
         <is>
-          <t>505015</t>
+          <t>505016</t>
         </is>
       </c>
       <c r="B468" s="6" t="inlineStr"/>
       <c r="C468" s="7" t="inlineStr">
         <is>
           <t>Офисный светодиодный светильник Geniled Офис Basic 4000K Опал, 5000К</t>
         </is>
       </c>
       <c r="D468" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2500 лм, Д, 4000 К, IP40</t>
         </is>
       </c>
       <c r="E468" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F468" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G468" s="9" t="inlineStr">
         <is>
           <t>3 382,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="469">
       <c r="A469" s="6" t="inlineStr">
         <is>
-          <t>505004</t>
+          <t>505003</t>
         </is>
       </c>
       <c r="B469" s="6" t="inlineStr"/>
       <c r="C469" s="7" t="inlineStr">
         <is>
           <t>Офисный светодиодный светильник Geniled Офис Basic 4000K Опал, 5000К</t>
         </is>
       </c>
       <c r="D469" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2500 лм, Д, 4000 К, IP40</t>
         </is>
       </c>
       <c r="E469" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F469" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G469" s="9" t="inlineStr">
         <is>
           <t>2 211,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="470">
       <c r="A470" s="6" t="inlineStr">
         <is>
-          <t>505003</t>
+          <t>505015</t>
         </is>
       </c>
       <c r="B470" s="6" t="inlineStr"/>
       <c r="C470" s="7" t="inlineStr">
         <is>
           <t>Офисный светодиодный светильник Geniled Офис Basic 4000K Опал, 5000К</t>
         </is>
       </c>
       <c r="D470" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2500 лм, Д, 4000 К, IP40</t>
         </is>
       </c>
       <c r="E470" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F470" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G470" s="9" t="inlineStr">
         <is>
-          <t>2 211,00 ₽</t>
+          <t>3 382,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="471">
       <c r="A471" s="6" t="inlineStr">
         <is>
           <t>505007</t>
         </is>
       </c>
       <c r="B471" s="6" t="inlineStr"/>
       <c r="C471" s="7" t="inlineStr">
         <is>
           <t>Офисный светодиодный светильник Geniled Офис Basic 4000K Опал, 5000К</t>
         </is>
       </c>
       <c r="D471" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2500 лм, Д, 4000 К, IP40</t>
         </is>
       </c>
       <c r="E471" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
@@ -16240,143 +16240,143 @@
       </c>
       <c r="D472" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2500 лм, Д, 4000 К, IP40</t>
         </is>
       </c>
       <c r="E472" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F472" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G472" s="9" t="inlineStr">
         <is>
           <t>2 370,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="473">
       <c r="A473" s="6" t="inlineStr">
         <is>
-          <t>505016</t>
+          <t>505012</t>
         </is>
       </c>
       <c r="B473" s="6" t="inlineStr"/>
       <c r="C473" s="7" t="inlineStr">
         <is>
           <t>Офисный светодиодный светильник Geniled Офис Basic 4000K Опал, 5000К</t>
         </is>
       </c>
       <c r="D473" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2500 лм, Д, 4000 К, IP40</t>
         </is>
       </c>
       <c r="E473" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F473" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G473" s="9" t="inlineStr">
         <is>
-          <t>3 382,00 ₽</t>
+          <t>3 133,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="474">
       <c r="A474" s="6" t="inlineStr">
         <is>
-          <t>505012</t>
+          <t>505011</t>
         </is>
       </c>
       <c r="B474" s="6" t="inlineStr"/>
       <c r="C474" s="7" t="inlineStr">
         <is>
           <t>Офисный светодиодный светильник Geniled Офис Basic 4000K Опал, 5000К</t>
         </is>
       </c>
       <c r="D474" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2500 лм, Д, 4000 К, IP40</t>
         </is>
       </c>
       <c r="E474" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F474" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G474" s="9" t="inlineStr">
         <is>
           <t>3 133,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="475">
       <c r="A475" s="6" t="inlineStr">
         <is>
-          <t>505011</t>
+          <t>505004</t>
         </is>
       </c>
       <c r="B475" s="6" t="inlineStr"/>
       <c r="C475" s="7" t="inlineStr">
         <is>
           <t>Офисный светодиодный светильник Geniled Офис Basic 4000K Опал, 5000К</t>
         </is>
       </c>
       <c r="D475" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2500 лм, Д, 4000 К, IP40</t>
         </is>
       </c>
       <c r="E475" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F475" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G475" s="9" t="inlineStr">
         <is>
-          <t>3 133,00 ₽</t>
+          <t>2 211,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="476">
       <c r="A476" s="6" t="inlineStr">
         <is>
           <t>505025</t>
         </is>
       </c>
       <c r="B476" s="6" t="inlineStr"/>
       <c r="C476" s="7" t="inlineStr">
         <is>
           <t>Светодиодный светильник Geniled Офис Standart 20Вт Микропризма, 5000K</t>
         </is>
       </c>
       <c r="D476" s="8" t="inlineStr">
         <is>
           <t>20 Вт, 2800 лм, Г, 5000 К, IP40</t>
         </is>
       </c>
       <c r="E476" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>