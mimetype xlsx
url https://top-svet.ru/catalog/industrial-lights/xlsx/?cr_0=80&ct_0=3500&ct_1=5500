--- v0 (2026-02-17)
+++ v1 (2026-05-09)
@@ -465,51 +465,51 @@
   <sheetData>
     <row r="1">
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>+74957888385</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>https://top-svet.ru</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>info@top-svet.ru</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>2026-02-17 10:31</t>
+          <t>2026-05-09 08:12</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Показаны только результаты, подходящие под установленные во время скачивания фильтры. Для скачивания прайс-листа на все товары категории - щёлкните на этот текст.</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
           <t>ПРОМЫШЛЕННЫЕ СВЕТИЛЬНИКИ</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
           <t>Артикул</t>
         </is>
       </c>
       <c r="B7" s="5" t="inlineStr">
         <is>