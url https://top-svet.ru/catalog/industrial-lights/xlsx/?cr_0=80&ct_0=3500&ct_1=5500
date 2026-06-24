--- v1 (2026-05-09)
+++ v2 (2026-06-24)
@@ -415,101 +415,101 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru" TargetMode="External" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@top-svet.ru" TargetMode="External" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/xlsx/" TargetMode="External" Id="rId3"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-b-100/" TargetMode="External" Id="rId4"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-b-10/" TargetMode="External" Id="rId5"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-b-200/" TargetMode="External" Id="rId6"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-b-20/" TargetMode="External" Id="rId7"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-b-30/" TargetMode="External" Id="rId8"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-b-40/" TargetMode="External" Id="rId9"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-b-50/" TargetMode="External" Id="rId10"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-b-60/" TargetMode="External" Id="rId11"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-b-70/" TargetMode="External" Id="rId12"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-b-80/" TargetMode="External" Id="rId13"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-b-90/" TargetMode="External" Id="rId14"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-100/" TargetMode="External" Id="rId15"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-10/" TargetMode="External" Id="rId16"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-120/" TargetMode="External" Id="rId17"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-140/" TargetMode="External" Id="rId18"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-150/" TargetMode="External" Id="rId19"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-160/" TargetMode="External" Id="rId20"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-180/" TargetMode="External" Id="rId21"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-200/" TargetMode="External" Id="rId22"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-220/" TargetMode="External" Id="rId23"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-240/" TargetMode="External" Id="rId24"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-300/" TargetMode="External" Id="rId25"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom/" TargetMode="External" Id="rId26"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-360/" TargetMode="External" Id="rId27"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-400/" TargetMode="External" Id="rId28"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-40/" TargetMode="External" Id="rId29"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-50/" TargetMode="External" Id="rId30"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-60/" TargetMode="External" Id="rId31"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-70/" TargetMode="External" Id="rId32"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-80/" TargetMode="External" Id="rId33"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-90/" TargetMode="External" Id="rId34"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-l-100/" TargetMode="External" Id="rId35"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-l/" TargetMode="External" Id="rId36"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-l-20/" TargetMode="External" Id="rId37"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-l-30/" TargetMode="External" Id="rId38"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-l-40/" TargetMode="External" Id="rId39"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-l-50/" TargetMode="External" Id="rId40"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-l-60/" TargetMode="External" Id="rId41"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-l-70/" TargetMode="External" Id="rId42"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-l-80/" TargetMode="External" Id="rId43"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-l-90/" TargetMode="External" Id="rId44"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-03-okta-60/" TargetMode="External" Id="rId45"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-03-okta-50/" TargetMode="External" Id="rId46"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-03-deka-120/" TargetMode="External" Id="rId47"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-03-deka-140/" TargetMode="External" Id="rId48"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-03-deka-150/" TargetMode="External" Id="rId49"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-03-deka-160/" TargetMode="External" Id="rId50"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/5svet-nn-ssdp-03-deka-180/" TargetMode="External" Id="rId51"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-03-deka-200/" TargetMode="External" Id="rId52"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-03-okta-100/" TargetMode="External" Id="rId53"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-03-okta-70/" TargetMode="External" Id="rId54"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-03-okta-80/" TargetMode="External" Id="rId55"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-03-okta-90/" TargetMode="External" Id="rId56"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-03-sota-10/" TargetMode="External" Id="rId57"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-03-sota-20/" TargetMode="External" Id="rId58"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-03-sota-30/" TargetMode="External" Id="rId59"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-03-sota-40/" TargetMode="External" Id="rId60"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdo-02-promishlenniy-20/" TargetMode="External" Id="rId61"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdo-02-promishlenniy-30/" TargetMode="External" Id="rId62"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdo-02-promishlenniy-35/" TargetMode="External" Id="rId63"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdo-02-promishlenniy-40/" TargetMode="External" Id="rId64"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdo-02-promishlenniy-45/" TargetMode="External" Id="rId65"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdo-02-promishlenniy-50/" TargetMode="External" Id="rId66"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdo-02-promishlenniy-60/" TargetMode="External" Id="rId67"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdo-02-promishlenniy-70/" TargetMode="External" Id="rId68"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdo-02-promishlenniy-80/" TargetMode="External" Id="rId69"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdo-02-opal-20/" TargetMode="External" Id="rId70"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdo-02-opal-30/" TargetMode="External" Id="rId71"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdo-02-opal-40/" TargetMode="External" Id="rId72"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdo-02-opal-50/" TargetMode="External" Id="rId73"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdo-02-opal-10/" TargetMode="External" Id="rId74"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/uss-130-katana-prom/" TargetMode="External" Id="rId75"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/uss-40-ekspert-slim/" TargetMode="External" Id="rId76"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/uss-50-katana-prom/" TargetMode="External" Id="rId77"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-deep-hook-mount/" TargetMode="External" Id="rId78"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-deep-cable-mount/" TargetMode="External" Id="rId79"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-deep-bracket-mount/" TargetMode="External" Id="rId80"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/" TargetMode="External" Id="rId81"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-cos-cable-mount/" TargetMode="External" Id="rId82"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-cos-bracket-mount/" TargetMode="External" Id="rId83"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-conc0-hook-mount/" TargetMode="External" Id="rId84"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-conc0-cable-mount/" TargetMode="External" Id="rId85"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-conc0-bracket-mount/" TargetMode="External" Id="rId86"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-conc1-hook-mount/" TargetMode="External" Id="rId87"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-conc1-cable-mount/" TargetMode="External" Id="rId88"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-conc1-bracket-mount/" TargetMode="External" Id="rId89"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-conc-hook-mount/" TargetMode="External" Id="rId90"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-conc-cable-mount/" TargetMode="External" Id="rId91"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-conc-bracket-mount/" TargetMode="External" Id="rId92"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-deep-hook-mount/" TargetMode="External" Id="rId93"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-deep-cable-mount/" TargetMode="External" Id="rId94"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-deep-bracket-mount/" TargetMode="External" Id="rId95"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/" TargetMode="External" Id="rId96"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-cos-cable-mount/" TargetMode="External" Id="rId97"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-cos-bracket-mount/" TargetMode="External" Id="rId98"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-conc0-hook-mount/" TargetMode="External" Id="rId99"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-conc0-cable-mount/" TargetMode="External" Id="rId100"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-conc0-bracket-mount/" TargetMode="External" Id="rId101"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-conc1-hook-mount/" TargetMode="External" Id="rId102"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-conc1-cable-mount/" TargetMode="External" Id="rId103"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-conc1-bracket-mount/" TargetMode="External" Id="rId104"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-conc-hook-mount/" TargetMode="External" Id="rId105"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-conc-cable-mount/" TargetMode="External" Id="rId106"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-conc-bracket-mount/" TargetMode="External" Id="rId107"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-deep-hook-mount/" TargetMode="External" Id="rId108"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-deep-cable-mount/" TargetMode="External" Id="rId109"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-deep-bracket-mount/" TargetMode="External" Id="rId110"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/" TargetMode="External" Id="rId111"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-cos-cable-mount/" TargetMode="External" Id="rId112"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-cos-bracket-mount/" TargetMode="External" Id="rId113"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-conc0-hook-mount/" TargetMode="External" Id="rId114"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-conc0-cable-mount/" TargetMode="External" Id="rId115"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-conc0-bracket-mount/" TargetMode="External" Id="rId116"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-conc1-hook-mount/" TargetMode="External" Id="rId117"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-conc1-cable-mount/" TargetMode="External" Id="rId118"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-conc1-bracket-mount/" TargetMode="External" Id="rId119"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-conc-hook-mount/" TargetMode="External" Id="rId120"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-conc-cable-mount/" TargetMode="External" Id="rId121"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-conc-bracket-mount/" TargetMode="External" Id="rId122"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-deep-hook-mount/" TargetMode="External" Id="rId123"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-deep-cable-mount/" TargetMode="External" Id="rId124"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-deep-bracket-mount/" TargetMode="External" Id="rId125"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/" TargetMode="External" Id="rId126"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-cos-cable-mount/" TargetMode="External" Id="rId127"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-cos-bracket-mount/" TargetMode="External" Id="rId128"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-conc0-hook-mount/" TargetMode="External" Id="rId129"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-conc0-cable-mount/" TargetMode="External" Id="rId130"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-conc0-bracket-mount/" TargetMode="External" Id="rId131"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-conc1-hook-mount/" TargetMode="External" Id="rId132"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-conc1-cable-mount/" TargetMode="External" Id="rId133"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-conc1-bracket-mount/" TargetMode="External" Id="rId134"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-conc-hook-mount/" TargetMode="External" Id="rId135"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-conc-cable-mount/" TargetMode="External" Id="rId136"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-conc-bracket-mount/" TargetMode="External" Id="rId137"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-deep-hook-mount/" TargetMode="External" Id="rId138"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-deep-cable-mount/" TargetMode="External" Id="rId139"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-deep-bracket-mount/" TargetMode="External" Id="rId140"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/" TargetMode="External" Id="rId141"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-cos-cable-mount/" TargetMode="External" Id="rId142"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-cos-bracket-mount/" TargetMode="External" Id="rId143"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-conc0-hook-mount/" TargetMode="External" Id="rId144"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-conc0-cable-mount/" TargetMode="External" Id="rId145"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-conc0-bracket-mount/" TargetMode="External" Id="rId146"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-conc1-hook-mount/" TargetMode="External" Id="rId147"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-conc1-cable-mount/" TargetMode="External" Id="rId148"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-conc1-bracket-mount/" TargetMode="External" Id="rId149"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-conc-hook-mount/" TargetMode="External" Id="rId150"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-conc-cable-mount/" TargetMode="External" Id="rId151"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-conc-bracket-mount/" TargetMode="External" Id="rId152"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-deep-hook-mount/" TargetMode="External" Id="rId153"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-deep-cable-mount/" TargetMode="External" Id="rId154"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-deep-bracket-mount/" TargetMode="External" Id="rId155"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/" TargetMode="External" Id="rId156"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-cos-cable-mount/" TargetMode="External" Id="rId157"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-cos-bracket-mount/" TargetMode="External" Id="rId158"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-conc0-hook-mount/" TargetMode="External" Id="rId159"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-conc0-cable-mount/" TargetMode="External" Id="rId160"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-conc0-bracket-mount/" TargetMode="External" Id="rId161"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-conc1-hook-mount/" TargetMode="External" Id="rId162"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-conc1-cable-mount/" TargetMode="External" Id="rId163"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-conc1-bracket-mount/" TargetMode="External" Id="rId164"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-conc-hook-mount/" TargetMode="External" Id="rId165"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-conc-cable-mount/" TargetMode="External" Id="rId166"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-conc-bracket-mount/" TargetMode="External" Id="rId167"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/cable-matt/" TargetMode="External" Id="rId168"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/cable-prizm/" TargetMode="External" Id="rId169"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/cable-clear/" TargetMode="External" Id="rId170"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/bracket-matt/" TargetMode="External" Id="rId171"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/bracket-prizm/" TargetMode="External" Id="rId172"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/" TargetMode="External" Id="rId173"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/overhead-matt/" TargetMode="External" Id="rId174"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/overhead-prizm/" TargetMode="External" Id="rId175"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/overhead-clear/" TargetMode="External" Id="rId176"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/suspension-matt/" TargetMode="External" Id="rId177"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/suspension-prizm/" TargetMode="External" Id="rId178"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/suspension-clear/" TargetMode="External" Id="rId179"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/cable-matt/" TargetMode="External" Id="rId180"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/cable-prizm/" TargetMode="External" Id="rId181"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/cable-clear/" TargetMode="External" Id="rId182"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/bracket-matt/" TargetMode="External" Id="rId183"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/bracket-prizm/" TargetMode="External" Id="rId184"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/" TargetMode="External" Id="rId185"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/overhead-matt/" TargetMode="External" Id="rId186"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/overhead-prizm/" TargetMode="External" Id="rId187"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/overhead-clear/" TargetMode="External" Id="rId188"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/suspension-matt/" TargetMode="External" Id="rId189"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/suspension-prizm/" TargetMode="External" Id="rId190"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/suspension-clear/" TargetMode="External" Id="rId191"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/cable-matt/" TargetMode="External" Id="rId192"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/cable-prizm/" TargetMode="External" Id="rId193"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/cable-clear/" TargetMode="External" Id="rId194"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/bracket-matt/" TargetMode="External" Id="rId195"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/bracket-prizm/" TargetMode="External" Id="rId196"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/" TargetMode="External" Id="rId197"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/overhead-matt/" TargetMode="External" Id="rId198"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/overhead-prizm/" TargetMode="External" Id="rId199"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/overhead-clear/" TargetMode="External" Id="rId200"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/suspension-matt/" TargetMode="External" Id="rId201"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/suspension-prizm/" TargetMode="External" Id="rId202"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/suspension-clear/" TargetMode="External" Id="rId203"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/cable-matt/" TargetMode="External" Id="rId204"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/cable-prizm/" TargetMode="External" Id="rId205"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/cable-clear/" TargetMode="External" Id="rId206"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/bracket-matt/" TargetMode="External" Id="rId207"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/bracket-prizm/" TargetMode="External" Id="rId208"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/" TargetMode="External" Id="rId209"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/overhead-matt/" TargetMode="External" Id="rId210"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/overhead-prizm/" TargetMode="External" Id="rId211"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/overhead-clear/" TargetMode="External" Id="rId212"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/suspension-matt/" TargetMode="External" Id="rId213"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/suspension-prizm/" TargetMode="External" Id="rId214"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/suspension-clear/" TargetMode="External" Id="rId215"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/cable-matt/" TargetMode="External" Id="rId216"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/cable-prizm/" TargetMode="External" Id="rId217"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/cable-clear/" TargetMode="External" Id="rId218"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/bracket-matt/" TargetMode="External" Id="rId219"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/bracket-prizm/" TargetMode="External" Id="rId220"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/" TargetMode="External" Id="rId221"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/overhead-matt/" TargetMode="External" Id="rId222"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/overhead-prizm/" TargetMode="External" Id="rId223"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/overhead-clear/" TargetMode="External" Id="rId224"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/suspension-matt/" TargetMode="External" Id="rId225"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/suspension-prizm/" TargetMode="External" Id="rId226"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/suspension-clear/" TargetMode="External" Id="rId227"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fokus-uss-200-ekspert-slim-ultra-d-skoba/" TargetMode="External" Id="rId228"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/uss-110-katana-prom/" TargetMode="External" Id="rId229"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/uss-160-katana-prom/" TargetMode="External" Id="rId230"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/uss-170-katana-prom/" TargetMode="External" Id="rId231"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/uss-60-katana-prom/" TargetMode="External" Id="rId232"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/uss-80-katana-prom/" TargetMode="External" Id="rId233"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/uss-90-katana-prom/" TargetMode="External" Id="rId234"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fokus-uss-240-ekspert-slim-ultra-d-skoba/" TargetMode="External" Id="rId235"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fokus-uss-40-ekspert-slim-ultra-d-skoba/" TargetMode="External" Id="rId236"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fhb-01-150/" TargetMode="External" Id="rId237"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fhb-02-150/" TargetMode="External" Id="rId238"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fhb-03-230/" TargetMode="External" Id="rId239"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fhb-04-230/" TargetMode="External" Id="rId240"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fhb-06-90/" TargetMode="External" Id="rId241"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fhb-17-460/" TargetMode="External" Id="rId242"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dsp-07-135/" TargetMode="External" Id="rId243"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dsp-07-70/" TargetMode="External" Id="rId244"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dsp-07-90/" TargetMode="External" Id="rId245"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dsp-27-70/" TargetMode="External" Id="rId246"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dsp-27-90/" TargetMode="External" Id="rId247"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fbl-07-35/" TargetMode="External" Id="rId248"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fbl-07-52/" TargetMode="External" Id="rId249"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fhb-05-125/g60/" TargetMode="External" Id="rId250"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fhb-05-125/" TargetMode="External" Id="rId251"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fhb-05-125/k15/" TargetMode="External" Id="rId252"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fhb-05-125/k30/" TargetMode="External" Id="rId253"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fhb-08-90/" TargetMode="External" Id="rId254"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fpl-01-12/" TargetMode="External" Id="rId255"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fpl-01-24/" TargetMode="External" Id="rId256"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fpl-01-35/" TargetMode="External" Id="rId257"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fpl-01-47/" TargetMode="External" Id="rId258"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fpl-01-58/" TargetMode="External" Id="rId259"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fpl-01-70/" TargetMode="External" Id="rId260"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fpl-01-82/" TargetMode="External" Id="rId261"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fpl-fermer-1/" TargetMode="External" Id="rId262"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fpl-fermer-2/" TargetMode="External" Id="rId263"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dbu-07-135/" TargetMode="External" Id="rId264"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dbu-07-70/" TargetMode="External" Id="rId265"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dbu-17-135/" TargetMode="External" Id="rId266"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dbu-17-70/" TargetMode="External" Id="rId267"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dpp-x7-100/" TargetMode="External" Id="rId268"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dpp-x7-104/" TargetMode="External" Id="rId269"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dpp-x7-130/" TargetMode="External" Id="rId270"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dpp-x7-137/" TargetMode="External" Id="rId271"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dpp-x7-156/" TargetMode="External" Id="rId272"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dpp-x7-170/" TargetMode="External" Id="rId273"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dpp-x7-182/" TargetMode="External" Id="rId274"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dpp-x7-200/" TargetMode="External" Id="rId275"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dpp-x7-208/" TargetMode="External" Id="rId276"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dpp-x7-234/" TargetMode="External" Id="rId277"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dpp-x7-260/" TargetMode="External" Id="rId278"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dpp-x7-68/" TargetMode="External" Id="rId279"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dpp-x7-78/" TargetMode="External" Id="rId280"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dso-24/" TargetMode="External" Id="rId281"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dso-33/" TargetMode="External" Id="rId282"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dso-43/" TargetMode="External" Id="rId283"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dso-45/" TargetMode="External" Id="rId284"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dso-60/" TargetMode="External" Id="rId285"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dso-65/" TargetMode="External" Id="rId286"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dsp-08-125/" TargetMode="External" Id="rId287"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dsp-27-540/" TargetMode="External" Id="rId288"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dsp-28-125/" TargetMode="External" Id="rId289"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fhb-18-690/" TargetMode="External" Id="rId290"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dso-12/" TargetMode="External" Id="rId291"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ds-u64-dim-36-vt/" TargetMode="External" Id="rId292"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-dio-prom-400/" TargetMode="External" Id="rId293"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ds-prom-702/" TargetMode="External" Id="rId294"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ds-prom-lc-1002vt/" TargetMode="External" Id="rId295"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ds-prom-lc-50vt/" TargetMode="External" Id="rId296"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-prom-100-2/" TargetMode="External" Id="rId297"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-prom-100/" TargetMode="External" Id="rId298"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-prom-200/" TargetMode="External" Id="rId299"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-prom-300/" TargetMode="External" Id="rId300"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-prom-400/" TargetMode="External" Id="rId301"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-prom-50/" TargetMode="External" Id="rId302"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-prom-50/lc/" TargetMode="External" Id="rId303"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-dio-prom-100-2/" TargetMode="External" Id="rId304"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-dio-prom-100/" TargetMode="External" Id="rId305"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-dio-prom-150/" TargetMode="External" Id="rId306"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-dio-prom-200/" TargetMode="External" Id="rId307"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-dio-prom-300/" TargetMode="External" Id="rId308"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-dio-prom-50/" TargetMode="External" Id="rId309"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-prom-lc-100/" TargetMode="External" Id="rId310"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ds-prom-35-vt/" TargetMode="External" Id="rId311"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ds-prom-70/" TargetMode="External" Id="rId312"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-n-32-ip65-mini/" TargetMode="External" Id="rId313"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-n-56-ip65/" TargetMode="External" Id="rId314"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-n-64-ip65/" TargetMode="External" Id="rId315"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-n-72-ip65/" TargetMode="External" Id="rId316"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-n-80-ip65/" TargetMode="External" Id="rId317"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-svinec-2-0-10/" TargetMode="External" Id="rId318"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-svinec-2-0-30/" TargetMode="External" Id="rId319"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-ejfel-45/" TargetMode="External" Id="rId320"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-vysota-16/" TargetMode="External" Id="rId321"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-vysota-33/" TargetMode="External" Id="rId322"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-vysota-50/" TargetMode="External" Id="rId323"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-vysota-100/" TargetMode="External" Id="rId324"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-struna-24/" TargetMode="External" Id="rId325"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-struna-35/" TargetMode="External" Id="rId326"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-struna-60/" TargetMode="External" Id="rId327"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-titan-28/" TargetMode="External" Id="rId328"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-titan-53/" TargetMode="External" Id="rId329"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-ejfel-90/" TargetMode="External" Id="rId330"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-struna-47/" TargetMode="External" Id="rId331"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId332"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru" TargetMode="External" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@top-svet.ru" TargetMode="External" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/xlsx/" TargetMode="External" Id="rId3"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-b-100/" TargetMode="External" Id="rId4"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-b-10/" TargetMode="External" Id="rId5"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-b-200/" TargetMode="External" Id="rId6"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-b-20/" TargetMode="External" Id="rId7"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-b-30/" TargetMode="External" Id="rId8"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-b-40/" TargetMode="External" Id="rId9"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-b-50/" TargetMode="External" Id="rId10"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-b-60/" TargetMode="External" Id="rId11"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-b-70/" TargetMode="External" Id="rId12"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-b-80/" TargetMode="External" Id="rId13"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-b-90/" TargetMode="External" Id="rId14"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-100/" TargetMode="External" Id="rId15"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-10/" TargetMode="External" Id="rId16"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-120/" TargetMode="External" Id="rId17"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-140/" TargetMode="External" Id="rId18"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-150/" TargetMode="External" Id="rId19"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-160/" TargetMode="External" Id="rId20"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-180/" TargetMode="External" Id="rId21"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-200/" TargetMode="External" Id="rId22"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-220/" TargetMode="External" Id="rId23"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-240/" TargetMode="External" Id="rId24"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-300/" TargetMode="External" Id="rId25"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom/" TargetMode="External" Id="rId26"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-360/" TargetMode="External" Id="rId27"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-400/" TargetMode="External" Id="rId28"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-40/" TargetMode="External" Id="rId29"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-50/" TargetMode="External" Id="rId30"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-60/" TargetMode="External" Id="rId31"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-70/" TargetMode="External" Id="rId32"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-80/" TargetMode="External" Id="rId33"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-90/" TargetMode="External" Id="rId34"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-l-100/" TargetMode="External" Id="rId35"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-l/" TargetMode="External" Id="rId36"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-l-20/" TargetMode="External" Id="rId37"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-l-30/" TargetMode="External" Id="rId38"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-l-40/" TargetMode="External" Id="rId39"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-l-50/" TargetMode="External" Id="rId40"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-l-60/" TargetMode="External" Id="rId41"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-l-70/" TargetMode="External" Id="rId42"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-l-80/" TargetMode="External" Id="rId43"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-l-90/" TargetMode="External" Id="rId44"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-03-okta-60/" TargetMode="External" Id="rId45"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-03-okta-50/" TargetMode="External" Id="rId46"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-03-deka-120/" TargetMode="External" Id="rId47"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-03-deka-140/" TargetMode="External" Id="rId48"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-03-deka-150/" TargetMode="External" Id="rId49"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-03-deka-160/" TargetMode="External" Id="rId50"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/5svet-nn-ssdp-03-deka-180/" TargetMode="External" Id="rId51"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-03-deka-200/" TargetMode="External" Id="rId52"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-03-okta-100/" TargetMode="External" Id="rId53"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-03-okta-70/" TargetMode="External" Id="rId54"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-03-okta-80/" TargetMode="External" Id="rId55"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-03-okta-90/" TargetMode="External" Id="rId56"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-03-sota-10/" TargetMode="External" Id="rId57"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-03-sota-20/" TargetMode="External" Id="rId58"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-03-sota-30/" TargetMode="External" Id="rId59"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-03-sota-40/" TargetMode="External" Id="rId60"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdo-02-promishlenniy-20/" TargetMode="External" Id="rId61"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdo-02-promishlenniy-30/" TargetMode="External" Id="rId62"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdo-02-promishlenniy-35/" TargetMode="External" Id="rId63"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdo-02-promishlenniy-40/" TargetMode="External" Id="rId64"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdo-02-promishlenniy-45/" TargetMode="External" Id="rId65"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdo-02-promishlenniy-50/" TargetMode="External" Id="rId66"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdo-02-promishlenniy-60/" TargetMode="External" Id="rId67"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdo-02-promishlenniy-70/" TargetMode="External" Id="rId68"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdo-02-promishlenniy-80/" TargetMode="External" Id="rId69"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdo-02-opal-20/" TargetMode="External" Id="rId70"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdo-02-opal-30/" TargetMode="External" Id="rId71"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdo-02-opal-40/" TargetMode="External" Id="rId72"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdo-02-opal-50/" TargetMode="External" Id="rId73"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdo-02-opal-10/" TargetMode="External" Id="rId74"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/uss-40-ekspert-slim/" TargetMode="External" Id="rId75"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-deep-hook-mount/" TargetMode="External" Id="rId76"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-deep-cable-mount/" TargetMode="External" Id="rId77"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-deep-bracket-mount/" TargetMode="External" Id="rId78"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/" TargetMode="External" Id="rId79"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-cos-cable-mount/" TargetMode="External" Id="rId80"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-cos-bracket-mount/" TargetMode="External" Id="rId81"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-conc0-hook-mount/" TargetMode="External" Id="rId82"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-conc0-cable-mount/" TargetMode="External" Id="rId83"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-conc0-bracket-mount/" TargetMode="External" Id="rId84"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-conc1-hook-mount/" TargetMode="External" Id="rId85"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-conc1-cable-mount/" TargetMode="External" Id="rId86"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-conc1-bracket-mount/" TargetMode="External" Id="rId87"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-conc-hook-mount/" TargetMode="External" Id="rId88"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-conc-cable-mount/" TargetMode="External" Id="rId89"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-conc-bracket-mount/" TargetMode="External" Id="rId90"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-deep-hook-mount/" TargetMode="External" Id="rId91"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-deep-cable-mount/" TargetMode="External" Id="rId92"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-deep-bracket-mount/" TargetMode="External" Id="rId93"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/" TargetMode="External" Id="rId94"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-cos-cable-mount/" TargetMode="External" Id="rId95"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-cos-bracket-mount/" TargetMode="External" Id="rId96"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-conc0-hook-mount/" TargetMode="External" Id="rId97"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-conc0-cable-mount/" TargetMode="External" Id="rId98"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-conc0-bracket-mount/" TargetMode="External" Id="rId99"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-conc1-hook-mount/" TargetMode="External" Id="rId100"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-conc1-cable-mount/" TargetMode="External" Id="rId101"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-conc1-bracket-mount/" TargetMode="External" Id="rId102"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-conc-hook-mount/" TargetMode="External" Id="rId103"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-conc-cable-mount/" TargetMode="External" Id="rId104"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-conc-bracket-mount/" TargetMode="External" Id="rId105"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-deep-hook-mount/" TargetMode="External" Id="rId106"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-deep-cable-mount/" TargetMode="External" Id="rId107"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-deep-bracket-mount/" TargetMode="External" Id="rId108"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/" TargetMode="External" Id="rId109"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-cos-cable-mount/" TargetMode="External" Id="rId110"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-cos-bracket-mount/" TargetMode="External" Id="rId111"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-conc0-hook-mount/" TargetMode="External" Id="rId112"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-conc0-cable-mount/" TargetMode="External" Id="rId113"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-conc0-bracket-mount/" TargetMode="External" Id="rId114"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-conc1-hook-mount/" TargetMode="External" Id="rId115"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-conc1-cable-mount/" TargetMode="External" Id="rId116"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-conc1-bracket-mount/" TargetMode="External" Id="rId117"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-conc-hook-mount/" TargetMode="External" Id="rId118"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-conc-cable-mount/" TargetMode="External" Id="rId119"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-conc-bracket-mount/" TargetMode="External" Id="rId120"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-deep-hook-mount/" TargetMode="External" Id="rId121"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-deep-cable-mount/" TargetMode="External" Id="rId122"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-deep-bracket-mount/" TargetMode="External" Id="rId123"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/" TargetMode="External" Id="rId124"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-cos-cable-mount/" TargetMode="External" Id="rId125"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-cos-bracket-mount/" TargetMode="External" Id="rId126"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-conc0-hook-mount/" TargetMode="External" Id="rId127"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-conc0-cable-mount/" TargetMode="External" Id="rId128"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-conc0-bracket-mount/" TargetMode="External" Id="rId129"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-conc1-hook-mount/" TargetMode="External" Id="rId130"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-conc1-cable-mount/" TargetMode="External" Id="rId131"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-conc1-bracket-mount/" TargetMode="External" Id="rId132"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-conc-hook-mount/" TargetMode="External" Id="rId133"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-conc-cable-mount/" TargetMode="External" Id="rId134"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-conc-bracket-mount/" TargetMode="External" Id="rId135"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-deep-hook-mount/" TargetMode="External" Id="rId136"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-deep-cable-mount/" TargetMode="External" Id="rId137"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-deep-bracket-mount/" TargetMode="External" Id="rId138"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/" TargetMode="External" Id="rId139"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-cos-cable-mount/" TargetMode="External" Id="rId140"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-cos-bracket-mount/" TargetMode="External" Id="rId141"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-conc0-hook-mount/" TargetMode="External" Id="rId142"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-conc0-cable-mount/" TargetMode="External" Id="rId143"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-conc0-bracket-mount/" TargetMode="External" Id="rId144"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-conc1-hook-mount/" TargetMode="External" Id="rId145"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-conc1-cable-mount/" TargetMode="External" Id="rId146"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-conc1-bracket-mount/" TargetMode="External" Id="rId147"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-conc-hook-mount/" TargetMode="External" Id="rId148"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-conc-cable-mount/" TargetMode="External" Id="rId149"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-conc-bracket-mount/" TargetMode="External" Id="rId150"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-deep-hook-mount/" TargetMode="External" Id="rId151"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-deep-cable-mount/" TargetMode="External" Id="rId152"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-deep-bracket-mount/" TargetMode="External" Id="rId153"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/" TargetMode="External" Id="rId154"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-cos-cable-mount/" TargetMode="External" Id="rId155"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-cos-bracket-mount/" TargetMode="External" Id="rId156"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-conc0-hook-mount/" TargetMode="External" Id="rId157"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-conc0-cable-mount/" TargetMode="External" Id="rId158"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-conc0-bracket-mount/" TargetMode="External" Id="rId159"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-conc1-hook-mount/" TargetMode="External" Id="rId160"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-conc1-cable-mount/" TargetMode="External" Id="rId161"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-conc1-bracket-mount/" TargetMode="External" Id="rId162"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-conc-hook-mount/" TargetMode="External" Id="rId163"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-conc-cable-mount/" TargetMode="External" Id="rId164"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-conc-bracket-mount/" TargetMode="External" Id="rId165"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/cable-matt/" TargetMode="External" Id="rId166"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/cable-prizm/" TargetMode="External" Id="rId167"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/cable-clear/" TargetMode="External" Id="rId168"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/bracket-matt/" TargetMode="External" Id="rId169"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/bracket-prizm/" TargetMode="External" Id="rId170"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/" TargetMode="External" Id="rId171"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/overhead-matt/" TargetMode="External" Id="rId172"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/overhead-prizm/" TargetMode="External" Id="rId173"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/overhead-clear/" TargetMode="External" Id="rId174"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/suspension-matt/" TargetMode="External" Id="rId175"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/suspension-prizm/" TargetMode="External" Id="rId176"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/suspension-clear/" TargetMode="External" Id="rId177"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/cable-matt/" TargetMode="External" Id="rId178"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/cable-prizm/" TargetMode="External" Id="rId179"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/cable-clear/" TargetMode="External" Id="rId180"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/bracket-matt/" TargetMode="External" Id="rId181"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/bracket-prizm/" TargetMode="External" Id="rId182"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/" TargetMode="External" Id="rId183"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/overhead-matt/" TargetMode="External" Id="rId184"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/overhead-prizm/" TargetMode="External" Id="rId185"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/overhead-clear/" TargetMode="External" Id="rId186"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/suspension-matt/" TargetMode="External" Id="rId187"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/suspension-prizm/" TargetMode="External" Id="rId188"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/suspension-clear/" TargetMode="External" Id="rId189"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/cable-matt/" TargetMode="External" Id="rId190"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/cable-prizm/" TargetMode="External" Id="rId191"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/cable-clear/" TargetMode="External" Id="rId192"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/bracket-matt/" TargetMode="External" Id="rId193"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/bracket-prizm/" TargetMode="External" Id="rId194"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/" TargetMode="External" Id="rId195"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/overhead-matt/" TargetMode="External" Id="rId196"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/overhead-prizm/" TargetMode="External" Id="rId197"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/overhead-clear/" TargetMode="External" Id="rId198"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/suspension-matt/" TargetMode="External" Id="rId199"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/suspension-prizm/" TargetMode="External" Id="rId200"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/suspension-clear/" TargetMode="External" Id="rId201"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/cable-matt/" TargetMode="External" Id="rId202"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/cable-prizm/" TargetMode="External" Id="rId203"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/cable-clear/" TargetMode="External" Id="rId204"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/bracket-matt/" TargetMode="External" Id="rId205"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/bracket-prizm/" TargetMode="External" Id="rId206"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/" TargetMode="External" Id="rId207"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/overhead-matt/" TargetMode="External" Id="rId208"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/overhead-prizm/" TargetMode="External" Id="rId209"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/overhead-clear/" TargetMode="External" Id="rId210"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/suspension-matt/" TargetMode="External" Id="rId211"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/suspension-prizm/" TargetMode="External" Id="rId212"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/suspension-clear/" TargetMode="External" Id="rId213"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/cable-matt/" TargetMode="External" Id="rId214"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/cable-prizm/" TargetMode="External" Id="rId215"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/cable-clear/" TargetMode="External" Id="rId216"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/bracket-matt/" TargetMode="External" Id="rId217"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/bracket-prizm/" TargetMode="External" Id="rId218"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/" TargetMode="External" Id="rId219"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/overhead-matt/" TargetMode="External" Id="rId220"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/overhead-prizm/" TargetMode="External" Id="rId221"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/overhead-clear/" TargetMode="External" Id="rId222"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/suspension-matt/" TargetMode="External" Id="rId223"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/suspension-prizm/" TargetMode="External" Id="rId224"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/suspension-clear/" TargetMode="External" Id="rId225"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fokus-uss-200-ekspert-slim-ultra-d-skoba/" TargetMode="External" Id="rId226"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/uss-110-katana-prom/" TargetMode="External" Id="rId227"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/uss-130-katana-prom/" TargetMode="External" Id="rId228"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/uss-160-katana-prom/" TargetMode="External" Id="rId229"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/uss-170-katana-prom/" TargetMode="External" Id="rId230"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/uss-50-katana-prom/" TargetMode="External" Id="rId231"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/uss-60-katana-prom/" TargetMode="External" Id="rId232"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/uss-80-katana-prom/" TargetMode="External" Id="rId233"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/uss-90-katana-prom/" TargetMode="External" Id="rId234"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fokus-uss-240-ekspert-slim-ultra-d-skoba/" TargetMode="External" Id="rId235"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fokus-uss-40-ekspert-slim-ultra-d-skoba/" TargetMode="External" Id="rId236"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fhb-01-150/" TargetMode="External" Id="rId237"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fhb-02-150/" TargetMode="External" Id="rId238"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fhb-03-230/" TargetMode="External" Id="rId239"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fhb-04-230/" TargetMode="External" Id="rId240"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fhb-06-90/" TargetMode="External" Id="rId241"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fhb-17-460/" TargetMode="External" Id="rId242"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dsp-07-135/" TargetMode="External" Id="rId243"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dsp-07-70/" TargetMode="External" Id="rId244"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dsp-07-90/" TargetMode="External" Id="rId245"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dsp-27-70/" TargetMode="External" Id="rId246"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dsp-27-90/" TargetMode="External" Id="rId247"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fbl-07-35/" TargetMode="External" Id="rId248"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fbl-07-52/" TargetMode="External" Id="rId249"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fhb-05-125/g60/" TargetMode="External" Id="rId250"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fhb-05-125/" TargetMode="External" Id="rId251"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fhb-05-125/k15/" TargetMode="External" Id="rId252"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fhb-05-125/k30/" TargetMode="External" Id="rId253"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fhb-08-90/" TargetMode="External" Id="rId254"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fpl-01-12/" TargetMode="External" Id="rId255"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fpl-01-24/" TargetMode="External" Id="rId256"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fpl-01-35/" TargetMode="External" Id="rId257"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fpl-01-47/" TargetMode="External" Id="rId258"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fpl-01-58/" TargetMode="External" Id="rId259"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fpl-01-70/" TargetMode="External" Id="rId260"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fpl-01-82/" TargetMode="External" Id="rId261"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fpl-fermer-1/" TargetMode="External" Id="rId262"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fpl-fermer-2/" TargetMode="External" Id="rId263"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dbu-07-135/" TargetMode="External" Id="rId264"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dbu-07-70/" TargetMode="External" Id="rId265"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dbu-17-135/" TargetMode="External" Id="rId266"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dbu-17-70/" TargetMode="External" Id="rId267"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dpp-x7-100/" TargetMode="External" Id="rId268"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dpp-x7-104/" TargetMode="External" Id="rId269"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dpp-x7-130/" TargetMode="External" Id="rId270"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dpp-x7-137/" TargetMode="External" Id="rId271"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dpp-x7-156/" TargetMode="External" Id="rId272"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dpp-x7-170/" TargetMode="External" Id="rId273"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dpp-x7-182/" TargetMode="External" Id="rId274"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dpp-x7-200/" TargetMode="External" Id="rId275"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dpp-x7-208/" TargetMode="External" Id="rId276"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dpp-x7-234/" TargetMode="External" Id="rId277"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dpp-x7-260/" TargetMode="External" Id="rId278"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dpp-x7-68/" TargetMode="External" Id="rId279"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dpp-x7-78/" TargetMode="External" Id="rId280"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dso-24/" TargetMode="External" Id="rId281"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dso-33/" TargetMode="External" Id="rId282"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dso-43/" TargetMode="External" Id="rId283"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dso-45/" TargetMode="External" Id="rId284"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dso-60/" TargetMode="External" Id="rId285"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dso-65/" TargetMode="External" Id="rId286"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dsp-08-125/" TargetMode="External" Id="rId287"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dsp-27-540/" TargetMode="External" Id="rId288"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dsp-28-125/" TargetMode="External" Id="rId289"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fhb-18-690/" TargetMode="External" Id="rId290"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dso-12/" TargetMode="External" Id="rId291"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ds-u64-dim-36-vt/" TargetMode="External" Id="rId292"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-dio-prom-400/" TargetMode="External" Id="rId293"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ds-prom-702/" TargetMode="External" Id="rId294"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ds-prom-lc-1002vt/" TargetMode="External" Id="rId295"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ds-prom-lc-50vt/" TargetMode="External" Id="rId296"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-prom-100-2/" TargetMode="External" Id="rId297"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-prom-100/" TargetMode="External" Id="rId298"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-prom-200/" TargetMode="External" Id="rId299"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-prom-300/" TargetMode="External" Id="rId300"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-prom-400/" TargetMode="External" Id="rId301"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-prom-50/" TargetMode="External" Id="rId302"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-prom-50/lc/" TargetMode="External" Id="rId303"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-dio-prom-100-2/" TargetMode="External" Id="rId304"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-dio-prom-100/" TargetMode="External" Id="rId305"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-dio-prom-150/" TargetMode="External" Id="rId306"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-dio-prom-200/" TargetMode="External" Id="rId307"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-dio-prom-300/" TargetMode="External" Id="rId308"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-dio-prom-50/" TargetMode="External" Id="rId309"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-prom-lc-100/" TargetMode="External" Id="rId310"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ds-prom-35-vt/" TargetMode="External" Id="rId311"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ds-prom-70/" TargetMode="External" Id="rId312"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-n-32-ip65-mini/" TargetMode="External" Id="rId313"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-n-56-ip65/" TargetMode="External" Id="rId314"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-n-64-ip65/" TargetMode="External" Id="rId315"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-n-72-ip65/" TargetMode="External" Id="rId316"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-n-80-ip65/" TargetMode="External" Id="rId317"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-svinec-2-0-10/" TargetMode="External" Id="rId318"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-svinec-2-0-30/" TargetMode="External" Id="rId319"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-ejfel-45/" TargetMode="External" Id="rId320"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-vysota-16/" TargetMode="External" Id="rId321"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-vysota-33/" TargetMode="External" Id="rId322"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-vysota-50/" TargetMode="External" Id="rId323"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-vysota-100/" TargetMode="External" Id="rId324"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-struna-24/" TargetMode="External" Id="rId325"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-struna-35/" TargetMode="External" Id="rId326"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-struna-60/" TargetMode="External" Id="rId327"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-titan-28/" TargetMode="External" Id="rId328"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-titan-53/" TargetMode="External" Id="rId329"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-ejfel-90/" TargetMode="External" Id="rId330"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-struna-47/" TargetMode="External" Id="rId331"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId332"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:G335"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="8" customWidth="1" min="1" max="1"/>
     <col width="30" customWidth="1" min="2" max="2"/>
     <col width="50" customWidth="1" min="3" max="3"/>
     <col width="40" customWidth="1" min="4" max="4"/>
     <col width="10" customWidth="1" min="5" max="5"/>
     <col width="20" customWidth="1" min="6" max="6"/>
     <col width="20" customWidth="1" min="7" max="7"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>+74957888385</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>https://top-svet.ru</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>info@top-svet.ru</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>2026-05-09 08:12</t>
+          <t>2026-06-24 04:21</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Показаны только результаты, подходящие под установленные во время скачивания фильтры. Для скачивания прайс-листа на все товары категории - щёлкните на этот текст.</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
           <t>ПРОМЫШЛЕННЫЕ СВЕТИЛЬНИКИ</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
           <t>Артикул</t>
         </is>
       </c>
       <c r="B7" s="5" t="inlineStr">
         <is>
@@ -3150,5364 +3150,5364 @@
       </c>
       <c r="D78" s="8" t="inlineStr">
         <is>
           <t>10 Вт, 1218 лм, Д, 5000 К, IP65</t>
         </is>
       </c>
       <c r="E78" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F78" s="9" t="inlineStr">
         <is>
           <t>2 676,00 ₽</t>
         </is>
       </c>
       <c r="G78" s="9" t="inlineStr">
         <is>
           <t>2 543,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="6" t="inlineStr">
         <is>
-          <t>100654</t>
+          <t>100670</t>
         </is>
       </c>
       <c r="B79" s="6" t="inlineStr">
         <is>
-          <t>УСС-130 Катана ПРОМ</t>
+          <t>УСС-240 Эксперт Slim Д</t>
         </is>
       </c>
       <c r="C79" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник УСС-130 Катана ПРОМ, 4000K</t>
+          <t>Промышленный светильник УСС-240 Эксперт Slim Д, 4000K</t>
         </is>
       </c>
       <c r="D79" s="8" t="inlineStr">
         <is>
-          <t>130 Вт, 21450 лм, Д, 4000 К, IP67</t>
+          <t>240 Вт, 36000 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E79" s="6" t="inlineStr">
         <is>
           <t>8 лет</t>
         </is>
       </c>
       <c r="F79" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G79" s="9" t="inlineStr">
         <is>
-          <t>29 792,00 ₽</t>
+          <t>44 839,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="6" t="inlineStr">
         <is>
-          <t>100670</t>
-[...6 lines deleted...]
-      </c>
+          <t>100501</t>
+        </is>
+      </c>
+      <c r="B80" s="6" t="inlineStr"/>
       <c r="C80" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник УСС-240 Эксперт Slim Д, 4000K</t>
+          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС Г, крепление на крюк</t>
         </is>
       </c>
       <c r="D80" s="8" t="inlineStr">
         <is>
-          <t>240 Вт, 36000 лм, Д, 4000 К, IP67</t>
+          <t>115 Вт, 12500 лм, Г, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E80" s="6" t="inlineStr">
         <is>
-          <t>8 лет</t>
+          <t>5 лет</t>
         </is>
       </c>
       <c r="F80" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G80" s="9" t="inlineStr">
         <is>
-          <t>44 839,00 ₽</t>
+          <t>23 918,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="6" t="inlineStr">
         <is>
-          <t>100649</t>
-[...6 lines deleted...]
-      </c>
+          <t>100502</t>
+        </is>
+      </c>
+      <c r="B81" s="6" t="inlineStr"/>
       <c r="C81" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник УСС-50 Катана ПРОМ, 4000K</t>
+          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС Г, крепление на трос</t>
         </is>
       </c>
       <c r="D81" s="8" t="inlineStr">
         <is>
-          <t>50 Вт, 8500 лм, Д, 5000 К, IP67</t>
+          <t>115 Вт, 12500 лм, Г, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E81" s="6" t="inlineStr">
         <is>
-          <t>8 лет</t>
+          <t>5 лет</t>
         </is>
       </c>
       <c r="F81" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G81" s="9" t="inlineStr">
         <is>
-          <t>14 188,00 ₽</t>
+          <t>23 918,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="6" t="inlineStr">
         <is>
-          <t>100501</t>
+          <t>100503</t>
         </is>
       </c>
       <c r="B82" s="6" t="inlineStr"/>
       <c r="C82" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС Г, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС Г, крепление скобой</t>
         </is>
       </c>
       <c r="D82" s="8" t="inlineStr">
         <is>
           <t>115 Вт, 12500 лм, Г, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E82" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F82" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G82" s="9" t="inlineStr">
         <is>
           <t>23 918,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="6" t="inlineStr">
         <is>
-          <t>100502</t>
+          <t>100498</t>
         </is>
       </c>
       <c r="B83" s="6" t="inlineStr"/>
       <c r="C83" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС Г, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС Д, крепление на крюк</t>
         </is>
       </c>
       <c r="D83" s="8" t="inlineStr">
         <is>
-          <t>115 Вт, 12500 лм, Г, 4500 К, IP65</t>
+          <t>115 Вт, 13500 лм, Д, 4000 К, IP65</t>
         </is>
       </c>
       <c r="E83" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F83" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G83" s="9" t="inlineStr">
         <is>
           <t>23 918,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="6" t="inlineStr">
         <is>
-          <t>100503</t>
+          <t>100499</t>
         </is>
       </c>
       <c r="B84" s="6" t="inlineStr"/>
       <c r="C84" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС Г, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС Д, крепление на трос</t>
         </is>
       </c>
       <c r="D84" s="8" t="inlineStr">
         <is>
-          <t>115 Вт, 12500 лм, Г, 4500 К, IP65</t>
+          <t>115 Вт, 13500 лм, Д, 4000 К, IP65</t>
         </is>
       </c>
       <c r="E84" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F84" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G84" s="9" t="inlineStr">
         <is>
           <t>23 918,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="6" t="inlineStr">
         <is>
-          <t>100498</t>
+          <t>100500</t>
         </is>
       </c>
       <c r="B85" s="6" t="inlineStr"/>
       <c r="C85" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС Д, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС Д, крепление скобой</t>
         </is>
       </c>
       <c r="D85" s="8" t="inlineStr">
         <is>
           <t>115 Вт, 13500 лм, Д, 4000 К, IP65</t>
         </is>
       </c>
       <c r="E85" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F85" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G85" s="9" t="inlineStr">
         <is>
           <t>23 918,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="6" t="inlineStr">
         <is>
-          <t>100499</t>
+          <t>100504</t>
         </is>
       </c>
       <c r="B86" s="6" t="inlineStr"/>
       <c r="C86" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС Д, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС К0, крепление на крюк</t>
         </is>
       </c>
       <c r="D86" s="8" t="inlineStr">
         <is>
-          <t>115 Вт, 13500 лм, Д, 4000 К, IP65</t>
+          <t>115 Вт, 12500 лм, К (К0), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E86" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F86" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G86" s="9" t="inlineStr">
         <is>
           <t>23 918,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="6" t="inlineStr">
         <is>
-          <t>100500</t>
+          <t>100505</t>
         </is>
       </c>
       <c r="B87" s="6" t="inlineStr"/>
       <c r="C87" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС Д, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС К0, крепление на трос</t>
         </is>
       </c>
       <c r="D87" s="8" t="inlineStr">
         <is>
-          <t>115 Вт, 13500 лм, Д, 4000 К, IP65</t>
+          <t>115 Вт, 12500 лм, К (К0), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E87" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F87" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G87" s="9" t="inlineStr">
         <is>
           <t>23 918,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="6" t="inlineStr">
         <is>
-          <t>100504</t>
+          <t>100506</t>
         </is>
       </c>
       <c r="B88" s="6" t="inlineStr"/>
       <c r="C88" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС К0, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС К0, крепление скобой</t>
         </is>
       </c>
       <c r="D88" s="8" t="inlineStr">
         <is>
           <t>115 Вт, 12500 лм, К (К0), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E88" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F88" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G88" s="9" t="inlineStr">
         <is>
           <t>23 918,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="6" t="inlineStr">
         <is>
-          <t>100505</t>
+          <t>100510</t>
         </is>
       </c>
       <c r="B89" s="6" t="inlineStr"/>
       <c r="C89" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС К0, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС К1, крепление на крюк</t>
         </is>
       </c>
       <c r="D89" s="8" t="inlineStr">
         <is>
-          <t>115 Вт, 12500 лм, К (К0), 4500 К, IP65</t>
+          <t>115 Вт, 12500 лм, К (К1), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E89" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F89" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G89" s="9" t="inlineStr">
         <is>
           <t>23 918,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="6" t="inlineStr">
         <is>
-          <t>100506</t>
+          <t>100511</t>
         </is>
       </c>
       <c r="B90" s="6" t="inlineStr"/>
       <c r="C90" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС К0, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС К1, крепление на трос</t>
         </is>
       </c>
       <c r="D90" s="8" t="inlineStr">
         <is>
-          <t>115 Вт, 12500 лм, К (К0), 4500 К, IP65</t>
+          <t>115 Вт, 12500 лм, К (К1), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E90" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F90" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G90" s="9" t="inlineStr">
         <is>
           <t>23 918,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="6" t="inlineStr">
         <is>
-          <t>100510</t>
+          <t>100512</t>
         </is>
       </c>
       <c r="B91" s="6" t="inlineStr"/>
       <c r="C91" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС К1, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС К1, крепление скобой</t>
         </is>
       </c>
       <c r="D91" s="8" t="inlineStr">
         <is>
           <t>115 Вт, 12500 лм, К (К1), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E91" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F91" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G91" s="9" t="inlineStr">
         <is>
           <t>23 918,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="6" t="inlineStr">
         <is>
-          <t>100511</t>
+          <t>100507</t>
         </is>
       </c>
       <c r="B92" s="6" t="inlineStr"/>
       <c r="C92" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС К1, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС К, крепление на крюк</t>
         </is>
       </c>
       <c r="D92" s="8" t="inlineStr">
         <is>
-          <t>115 Вт, 12500 лм, К (К1), 4500 К, IP65</t>
+          <t>115 Вт, 12500 лм, К, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E92" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F92" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G92" s="9" t="inlineStr">
         <is>
           <t>23 918,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="6" t="inlineStr">
         <is>
-          <t>100512</t>
+          <t>100508</t>
         </is>
       </c>
       <c r="B93" s="6" t="inlineStr"/>
       <c r="C93" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС К1, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС К, крепление на трос</t>
         </is>
       </c>
       <c r="D93" s="8" t="inlineStr">
         <is>
-          <t>115 Вт, 12500 лм, К (К1), 4500 К, IP65</t>
+          <t>115 Вт, 12500 лм, К, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E93" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F93" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G93" s="9" t="inlineStr">
         <is>
           <t>23 918,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="6" t="inlineStr">
         <is>
-          <t>100507</t>
+          <t>100509</t>
         </is>
       </c>
       <c r="B94" s="6" t="inlineStr"/>
       <c r="C94" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС К, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС К, крепление скобой</t>
         </is>
       </c>
       <c r="D94" s="8" t="inlineStr">
         <is>
           <t>115 Вт, 12500 лм, К, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E94" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F94" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G94" s="9" t="inlineStr">
         <is>
           <t>23 918,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="6" t="inlineStr">
         <is>
-          <t>100508</t>
+          <t>100516</t>
         </is>
       </c>
       <c r="B95" s="6" t="inlineStr"/>
       <c r="C95" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС К, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС Г, крепление на крюк</t>
         </is>
       </c>
       <c r="D95" s="8" t="inlineStr">
         <is>
-          <t>115 Вт, 12500 лм, К, 4500 К, IP65</t>
+          <t>130 Вт, 15000 лм, Г, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E95" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F95" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G95" s="9" t="inlineStr">
         <is>
-          <t>23 918,00 ₽</t>
+          <t>32 874,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="6" t="inlineStr">
         <is>
-          <t>100509</t>
+          <t>100517</t>
         </is>
       </c>
       <c r="B96" s="6" t="inlineStr"/>
       <c r="C96" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС К, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС Г, крепление на трос</t>
         </is>
       </c>
       <c r="D96" s="8" t="inlineStr">
         <is>
-          <t>115 Вт, 12500 лм, К, 4500 К, IP65</t>
+          <t>130 Вт, 15000 лм, Г, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E96" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F96" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G96" s="9" t="inlineStr">
         <is>
-          <t>23 918,00 ₽</t>
+          <t>32 874,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="6" t="inlineStr">
         <is>
-          <t>100516</t>
+          <t>100518</t>
         </is>
       </c>
       <c r="B97" s="6" t="inlineStr"/>
       <c r="C97" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС Г, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС Г, крепление скобой</t>
         </is>
       </c>
       <c r="D97" s="8" t="inlineStr">
         <is>
           <t>130 Вт, 15000 лм, Г, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E97" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F97" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G97" s="9" t="inlineStr">
         <is>
           <t>32 874,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="6" t="inlineStr">
         <is>
-          <t>100517</t>
+          <t>100513</t>
         </is>
       </c>
       <c r="B98" s="6" t="inlineStr"/>
       <c r="C98" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС Г, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС Д, крепление на крюк</t>
         </is>
       </c>
       <c r="D98" s="8" t="inlineStr">
         <is>
-          <t>130 Вт, 15000 лм, Г, 4500 К, IP65</t>
+          <t>130 Вт, 16000 лм, Д, 4000 К, IP65</t>
         </is>
       </c>
       <c r="E98" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F98" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G98" s="9" t="inlineStr">
         <is>
           <t>32 874,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="6" t="inlineStr">
         <is>
-          <t>100518</t>
+          <t>100514</t>
         </is>
       </c>
       <c r="B99" s="6" t="inlineStr"/>
       <c r="C99" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС Г, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС Д, крепление на трос</t>
         </is>
       </c>
       <c r="D99" s="8" t="inlineStr">
         <is>
-          <t>130 Вт, 15000 лм, Г, 4500 К, IP65</t>
+          <t>130 Вт, 16000 лм, Д, 4000 К, IP65</t>
         </is>
       </c>
       <c r="E99" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F99" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G99" s="9" t="inlineStr">
         <is>
           <t>32 874,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="6" t="inlineStr">
         <is>
-          <t>100513</t>
+          <t>100515</t>
         </is>
       </c>
       <c r="B100" s="6" t="inlineStr"/>
       <c r="C100" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС Д, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС Д, крепление скобой</t>
         </is>
       </c>
       <c r="D100" s="8" t="inlineStr">
         <is>
           <t>130 Вт, 16000 лм, Д, 4000 К, IP65</t>
         </is>
       </c>
       <c r="E100" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F100" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G100" s="9" t="inlineStr">
         <is>
           <t>32 874,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="6" t="inlineStr">
         <is>
-          <t>100514</t>
+          <t>100519</t>
         </is>
       </c>
       <c r="B101" s="6" t="inlineStr"/>
       <c r="C101" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС Д, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС К0, крепление на крюк</t>
         </is>
       </c>
       <c r="D101" s="8" t="inlineStr">
         <is>
-          <t>130 Вт, 16000 лм, Д, 4000 К, IP65</t>
+          <t>130 Вт, 15000 лм, К (К0), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E101" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F101" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G101" s="9" t="inlineStr">
         <is>
           <t>32 874,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="6" t="inlineStr">
         <is>
-          <t>100515</t>
+          <t>100520</t>
         </is>
       </c>
       <c r="B102" s="6" t="inlineStr"/>
       <c r="C102" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС Д, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС К0, крепление на трос</t>
         </is>
       </c>
       <c r="D102" s="8" t="inlineStr">
         <is>
-          <t>130 Вт, 16000 лм, Д, 4000 К, IP65</t>
+          <t>130 Вт, 15000 лм, К (К0), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E102" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F102" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G102" s="9" t="inlineStr">
         <is>
           <t>32 874,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="6" t="inlineStr">
         <is>
-          <t>100519</t>
+          <t>100521</t>
         </is>
       </c>
       <c r="B103" s="6" t="inlineStr"/>
       <c r="C103" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС К0, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС К0, крепление скобой</t>
         </is>
       </c>
       <c r="D103" s="8" t="inlineStr">
         <is>
           <t>130 Вт, 15000 лм, К (К0), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E103" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F103" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G103" s="9" t="inlineStr">
         <is>
           <t>32 874,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="6" t="inlineStr">
         <is>
-          <t>100520</t>
+          <t>100525</t>
         </is>
       </c>
       <c r="B104" s="6" t="inlineStr"/>
       <c r="C104" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС К0, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС К1, крепление на крюк</t>
         </is>
       </c>
       <c r="D104" s="8" t="inlineStr">
         <is>
-          <t>130 Вт, 15000 лм, К (К0), 4500 К, IP65</t>
+          <t>130 Вт, 15000 лм, К (К1), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E104" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F104" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G104" s="9" t="inlineStr">
         <is>
           <t>32 874,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="6" t="inlineStr">
         <is>
-          <t>100521</t>
+          <t>100526</t>
         </is>
       </c>
       <c r="B105" s="6" t="inlineStr"/>
       <c r="C105" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС К0, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС К1, крепление на трос</t>
         </is>
       </c>
       <c r="D105" s="8" t="inlineStr">
         <is>
-          <t>130 Вт, 15000 лм, К (К0), 4500 К, IP65</t>
+          <t>130 Вт, 15000 лм, К (К1), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E105" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F105" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G105" s="9" t="inlineStr">
         <is>
           <t>32 874,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="6" t="inlineStr">
         <is>
-          <t>100525</t>
+          <t>100527</t>
         </is>
       </c>
       <c r="B106" s="6" t="inlineStr"/>
       <c r="C106" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС К1, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС К1, крепление скобой</t>
         </is>
       </c>
       <c r="D106" s="8" t="inlineStr">
         <is>
           <t>130 Вт, 15000 лм, К (К1), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E106" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F106" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G106" s="9" t="inlineStr">
         <is>
           <t>32 874,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="6" t="inlineStr">
         <is>
-          <t>100526</t>
+          <t>100522</t>
         </is>
       </c>
       <c r="B107" s="6" t="inlineStr"/>
       <c r="C107" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС К1, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС К, крепление на крюк</t>
         </is>
       </c>
       <c r="D107" s="8" t="inlineStr">
         <is>
-          <t>130 Вт, 15000 лм, К (К1), 4500 К, IP65</t>
+          <t>130 Вт, 15000 лм, К, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E107" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F107" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G107" s="9" t="inlineStr">
         <is>
           <t>32 874,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="6" t="inlineStr">
         <is>
-          <t>100527</t>
+          <t>100523</t>
         </is>
       </c>
       <c r="B108" s="6" t="inlineStr"/>
       <c r="C108" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС К1, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС К, крепление на трос</t>
         </is>
       </c>
       <c r="D108" s="8" t="inlineStr">
         <is>
-          <t>130 Вт, 15000 лм, К (К1), 4500 К, IP65</t>
+          <t>130 Вт, 15000 лм, К, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E108" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F108" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G108" s="9" t="inlineStr">
         <is>
           <t>32 874,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="6" t="inlineStr">
         <is>
-          <t>100522</t>
+          <t>100524</t>
         </is>
       </c>
       <c r="B109" s="6" t="inlineStr"/>
       <c r="C109" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС К, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС К, крепление скобой</t>
         </is>
       </c>
       <c r="D109" s="8" t="inlineStr">
         <is>
           <t>130 Вт, 15000 лм, К, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E109" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F109" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G109" s="9" t="inlineStr">
         <is>
           <t>32 874,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="6" t="inlineStr">
         <is>
-          <t>100523</t>
+          <t>100531</t>
         </is>
       </c>
       <c r="B110" s="6" t="inlineStr"/>
       <c r="C110" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС К, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС Г, крепление на крюк</t>
         </is>
       </c>
       <c r="D110" s="8" t="inlineStr">
         <is>
-          <t>130 Вт, 15000 лм, К, 4500 К, IP65</t>
+          <t>140 Вт, 15500 лм, Г, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E110" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F110" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G110" s="9" t="inlineStr">
         <is>
-          <t>32 874,00 ₽</t>
+          <t>38 316,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="6" t="inlineStr">
         <is>
-          <t>100524</t>
+          <t>100532</t>
         </is>
       </c>
       <c r="B111" s="6" t="inlineStr"/>
       <c r="C111" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС К, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС Г, крепление на трос</t>
         </is>
       </c>
       <c r="D111" s="8" t="inlineStr">
         <is>
-          <t>130 Вт, 15000 лм, К, 4500 К, IP65</t>
+          <t>140 Вт, 15500 лм, Г, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E111" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F111" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G111" s="9" t="inlineStr">
         <is>
-          <t>32 874,00 ₽</t>
+          <t>38 316,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="6" t="inlineStr">
         <is>
-          <t>100531</t>
+          <t>100533</t>
         </is>
       </c>
       <c r="B112" s="6" t="inlineStr"/>
       <c r="C112" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС Г, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС Г, крепление скобой</t>
         </is>
       </c>
       <c r="D112" s="8" t="inlineStr">
         <is>
           <t>140 Вт, 15500 лм, Г, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E112" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F112" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G112" s="9" t="inlineStr">
         <is>
           <t>38 316,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="6" t="inlineStr">
         <is>
-          <t>100532</t>
+          <t>100528</t>
         </is>
       </c>
       <c r="B113" s="6" t="inlineStr"/>
       <c r="C113" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС Г, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС Д, крепление на крюк</t>
         </is>
       </c>
       <c r="D113" s="8" t="inlineStr">
         <is>
-          <t>140 Вт, 15500 лм, Г, 4500 К, IP65</t>
+          <t>140 Вт, 20000 лм, Д, 4000 К, IP65</t>
         </is>
       </c>
       <c r="E113" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F113" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G113" s="9" t="inlineStr">
         <is>
           <t>38 316,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="6" t="inlineStr">
         <is>
-          <t>100533</t>
+          <t>100529</t>
         </is>
       </c>
       <c r="B114" s="6" t="inlineStr"/>
       <c r="C114" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС Г, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС Д, крепление на трос</t>
         </is>
       </c>
       <c r="D114" s="8" t="inlineStr">
         <is>
-          <t>140 Вт, 15500 лм, Г, 4500 К, IP65</t>
+          <t>140 Вт, 20000 лм, Д, 4000 К, IP65</t>
         </is>
       </c>
       <c r="E114" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F114" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G114" s="9" t="inlineStr">
         <is>
           <t>38 316,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="6" t="inlineStr">
         <is>
-          <t>100528</t>
+          <t>100530</t>
         </is>
       </c>
       <c r="B115" s="6" t="inlineStr"/>
       <c r="C115" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС Д, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС Д, крепление скобой</t>
         </is>
       </c>
       <c r="D115" s="8" t="inlineStr">
         <is>
           <t>140 Вт, 20000 лм, Д, 4000 К, IP65</t>
         </is>
       </c>
       <c r="E115" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F115" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G115" s="9" t="inlineStr">
         <is>
           <t>38 316,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="6" t="inlineStr">
         <is>
-          <t>100529</t>
+          <t>100534</t>
         </is>
       </c>
       <c r="B116" s="6" t="inlineStr"/>
       <c r="C116" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС Д, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС К0, крепление на крюк</t>
         </is>
       </c>
       <c r="D116" s="8" t="inlineStr">
         <is>
-          <t>140 Вт, 20000 лм, Д, 4000 К, IP65</t>
+          <t>140 Вт, 15500 лм, К (К0), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E116" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F116" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G116" s="9" t="inlineStr">
         <is>
           <t>38 316,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="6" t="inlineStr">
         <is>
-          <t>100530</t>
+          <t>100535</t>
         </is>
       </c>
       <c r="B117" s="6" t="inlineStr"/>
       <c r="C117" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС Д, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС К0, крепление на трос</t>
         </is>
       </c>
       <c r="D117" s="8" t="inlineStr">
         <is>
-          <t>140 Вт, 20000 лм, Д, 4000 К, IP65</t>
+          <t>140 Вт, 15500 лм, К (К0), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E117" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F117" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G117" s="9" t="inlineStr">
         <is>
           <t>38 316,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="6" t="inlineStr">
         <is>
-          <t>100534</t>
+          <t>100536</t>
         </is>
       </c>
       <c r="B118" s="6" t="inlineStr"/>
       <c r="C118" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС К0, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС К0, крепление скобой</t>
         </is>
       </c>
       <c r="D118" s="8" t="inlineStr">
         <is>
           <t>140 Вт, 15500 лм, К (К0), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E118" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F118" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G118" s="9" t="inlineStr">
         <is>
           <t>38 316,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="6" t="inlineStr">
         <is>
-          <t>100535</t>
+          <t>100540</t>
         </is>
       </c>
       <c r="B119" s="6" t="inlineStr"/>
       <c r="C119" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС К0, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС К1, крепление на крюк</t>
         </is>
       </c>
       <c r="D119" s="8" t="inlineStr">
         <is>
-          <t>140 Вт, 15500 лм, К (К0), 4500 К, IP65</t>
+          <t>140 Вт, 15500 лм, К (К1), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E119" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F119" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G119" s="9" t="inlineStr">
         <is>
           <t>38 316,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="6" t="inlineStr">
         <is>
-          <t>100536</t>
+          <t>100541</t>
         </is>
       </c>
       <c r="B120" s="6" t="inlineStr"/>
       <c r="C120" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС К0, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС К1, крепление на трос</t>
         </is>
       </c>
       <c r="D120" s="8" t="inlineStr">
         <is>
-          <t>140 Вт, 15500 лм, К (К0), 4500 К, IP65</t>
+          <t>140 Вт, 15500 лм, К (К1), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E120" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F120" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G120" s="9" t="inlineStr">
         <is>
           <t>38 316,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="6" t="inlineStr">
         <is>
-          <t>100540</t>
+          <t>100542</t>
         </is>
       </c>
       <c r="B121" s="6" t="inlineStr"/>
       <c r="C121" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС К1, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС К1, крепление скобой</t>
         </is>
       </c>
       <c r="D121" s="8" t="inlineStr">
         <is>
           <t>140 Вт, 15500 лм, К (К1), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E121" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F121" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G121" s="9" t="inlineStr">
         <is>
           <t>38 316,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="6" t="inlineStr">
         <is>
-          <t>100541</t>
+          <t>100537</t>
         </is>
       </c>
       <c r="B122" s="6" t="inlineStr"/>
       <c r="C122" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС К1, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС К, крепление на крюк</t>
         </is>
       </c>
       <c r="D122" s="8" t="inlineStr">
         <is>
-          <t>140 Вт, 15500 лм, К (К1), 4500 К, IP65</t>
+          <t>140 Вт, 15500 лм, К, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E122" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F122" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G122" s="9" t="inlineStr">
         <is>
           <t>38 316,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="6" t="inlineStr">
         <is>
-          <t>100542</t>
+          <t>100538</t>
         </is>
       </c>
       <c r="B123" s="6" t="inlineStr"/>
       <c r="C123" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС К1, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС К, крепление на трос</t>
         </is>
       </c>
       <c r="D123" s="8" t="inlineStr">
         <is>
-          <t>140 Вт, 15500 лм, К (К1), 4500 К, IP65</t>
+          <t>140 Вт, 15500 лм, К, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E123" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F123" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G123" s="9" t="inlineStr">
         <is>
           <t>38 316,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="6" t="inlineStr">
         <is>
-          <t>100537</t>
+          <t>100539</t>
         </is>
       </c>
       <c r="B124" s="6" t="inlineStr"/>
       <c r="C124" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС К, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС К, крепление скобой</t>
         </is>
       </c>
       <c r="D124" s="8" t="inlineStr">
         <is>
           <t>140 Вт, 15500 лм, К, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E124" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F124" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G124" s="9" t="inlineStr">
         <is>
           <t>38 316,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="6" t="inlineStr">
         <is>
-          <t>100538</t>
+          <t>100546</t>
         </is>
       </c>
       <c r="B125" s="6" t="inlineStr"/>
       <c r="C125" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС К, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС Г, крепление на крюк</t>
         </is>
       </c>
       <c r="D125" s="8" t="inlineStr">
         <is>
-          <t>140 Вт, 15500 лм, К, 4500 К, IP65</t>
+          <t>160 Вт, 20800 лм, Г, 4500 К, IP67</t>
         </is>
       </c>
       <c r="E125" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F125" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G125" s="9" t="inlineStr">
         <is>
-          <t>38 316,00 ₽</t>
+          <t>42 395,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="6" t="inlineStr">
         <is>
-          <t>100539</t>
+          <t>100547</t>
         </is>
       </c>
       <c r="B126" s="6" t="inlineStr"/>
       <c r="C126" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС К, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС Г, крепление на трос</t>
         </is>
       </c>
       <c r="D126" s="8" t="inlineStr">
         <is>
-          <t>140 Вт, 15500 лм, К, 4500 К, IP65</t>
+          <t>160 Вт, 20800 лм, Г, 4500 К, IP67</t>
         </is>
       </c>
       <c r="E126" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F126" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G126" s="9" t="inlineStr">
         <is>
-          <t>38 316,00 ₽</t>
+          <t>42 395,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="6" t="inlineStr">
         <is>
-          <t>100546</t>
+          <t>100548</t>
         </is>
       </c>
       <c r="B127" s="6" t="inlineStr"/>
       <c r="C127" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС Г, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС Г, крепление скобой</t>
         </is>
       </c>
       <c r="D127" s="8" t="inlineStr">
         <is>
           <t>160 Вт, 20800 лм, Г, 4500 К, IP67</t>
         </is>
       </c>
       <c r="E127" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F127" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G127" s="9" t="inlineStr">
         <is>
           <t>42 395,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="6" t="inlineStr">
         <is>
-          <t>100547</t>
+          <t>100543</t>
         </is>
       </c>
       <c r="B128" s="6" t="inlineStr"/>
       <c r="C128" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС Г, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС Д, крепление на крюк</t>
         </is>
       </c>
       <c r="D128" s="8" t="inlineStr">
         <is>
-          <t>160 Вт, 20800 лм, Г, 4500 К, IP67</t>
+          <t>160 Вт, 23200 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E128" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F128" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G128" s="9" t="inlineStr">
         <is>
           <t>42 395,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="6" t="inlineStr">
         <is>
-          <t>100548</t>
+          <t>100544</t>
         </is>
       </c>
       <c r="B129" s="6" t="inlineStr"/>
       <c r="C129" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС Г, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС Д, крепление на трос</t>
         </is>
       </c>
       <c r="D129" s="8" t="inlineStr">
         <is>
-          <t>160 Вт, 20800 лм, Г, 4500 К, IP67</t>
+          <t>160 Вт, 23200 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E129" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F129" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G129" s="9" t="inlineStr">
         <is>
           <t>42 395,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="6" t="inlineStr">
         <is>
-          <t>100543</t>
+          <t>100545</t>
         </is>
       </c>
       <c r="B130" s="6" t="inlineStr"/>
       <c r="C130" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС Д, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС Д, крепление скобой</t>
         </is>
       </c>
       <c r="D130" s="8" t="inlineStr">
         <is>
           <t>160 Вт, 23200 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E130" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F130" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G130" s="9" t="inlineStr">
         <is>
           <t>42 395,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="6" t="inlineStr">
         <is>
-          <t>100544</t>
+          <t>100549</t>
         </is>
       </c>
       <c r="B131" s="6" t="inlineStr"/>
       <c r="C131" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС Д, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС К0, крепление на крюк</t>
         </is>
       </c>
       <c r="D131" s="8" t="inlineStr">
         <is>
-          <t>160 Вт, 23200 лм, Д, 4000 К, IP67</t>
+          <t>160 Вт, 20800 лм, К (К0), 4500 К, IP67</t>
         </is>
       </c>
       <c r="E131" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F131" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G131" s="9" t="inlineStr">
         <is>
           <t>42 395,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="6" t="inlineStr">
         <is>
-          <t>100545</t>
+          <t>100550</t>
         </is>
       </c>
       <c r="B132" s="6" t="inlineStr"/>
       <c r="C132" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС Д, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС К0, крепление на трос</t>
         </is>
       </c>
       <c r="D132" s="8" t="inlineStr">
         <is>
-          <t>160 Вт, 23200 лм, Д, 4000 К, IP67</t>
+          <t>160 Вт, 20800 лм, К (К0), 4500 К, IP67</t>
         </is>
       </c>
       <c r="E132" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F132" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G132" s="9" t="inlineStr">
         <is>
           <t>42 395,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="6" t="inlineStr">
         <is>
-          <t>100549</t>
+          <t>100551</t>
         </is>
       </c>
       <c r="B133" s="6" t="inlineStr"/>
       <c r="C133" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС К0, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС К0, крепление скобой</t>
         </is>
       </c>
       <c r="D133" s="8" t="inlineStr">
         <is>
           <t>160 Вт, 20800 лм, К (К0), 4500 К, IP67</t>
         </is>
       </c>
       <c r="E133" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F133" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G133" s="9" t="inlineStr">
         <is>
           <t>42 395,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="6" t="inlineStr">
         <is>
-          <t>100550</t>
+          <t>100555</t>
         </is>
       </c>
       <c r="B134" s="6" t="inlineStr"/>
       <c r="C134" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС К0, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС К1, крепление на крюк</t>
         </is>
       </c>
       <c r="D134" s="8" t="inlineStr">
         <is>
-          <t>160 Вт, 20800 лм, К (К0), 4500 К, IP67</t>
+          <t>160 Вт, 20800 лм, К (К1), 4500 К, IP67</t>
         </is>
       </c>
       <c r="E134" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F134" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G134" s="9" t="inlineStr">
         <is>
           <t>42 395,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="6" t="inlineStr">
         <is>
-          <t>100551</t>
+          <t>100556</t>
         </is>
       </c>
       <c r="B135" s="6" t="inlineStr"/>
       <c r="C135" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС К0, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС К1, крепление на трос</t>
         </is>
       </c>
       <c r="D135" s="8" t="inlineStr">
         <is>
-          <t>160 Вт, 20800 лм, К (К0), 4500 К, IP67</t>
+          <t>160 Вт, 20800 лм, К (К1), 4500 К, IP67</t>
         </is>
       </c>
       <c r="E135" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F135" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G135" s="9" t="inlineStr">
         <is>
           <t>42 395,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="6" t="inlineStr">
         <is>
-          <t>100555</t>
+          <t>100557</t>
         </is>
       </c>
       <c r="B136" s="6" t="inlineStr"/>
       <c r="C136" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС К1, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС К1, крепление скобой</t>
         </is>
       </c>
       <c r="D136" s="8" t="inlineStr">
         <is>
           <t>160 Вт, 20800 лм, К (К1), 4500 К, IP67</t>
         </is>
       </c>
       <c r="E136" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F136" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G136" s="9" t="inlineStr">
         <is>
           <t>42 395,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="6" t="inlineStr">
         <is>
-          <t>100556</t>
+          <t>100552</t>
         </is>
       </c>
       <c r="B137" s="6" t="inlineStr"/>
       <c r="C137" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС К1, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС К, крепление на крюк</t>
         </is>
       </c>
       <c r="D137" s="8" t="inlineStr">
         <is>
-          <t>160 Вт, 20800 лм, К (К1), 4500 К, IP67</t>
+          <t>160 Вт, 20800 лм, К, 4500 К, IP67</t>
         </is>
       </c>
       <c r="E137" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F137" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G137" s="9" t="inlineStr">
         <is>
           <t>42 395,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="6" t="inlineStr">
         <is>
-          <t>100557</t>
+          <t>100553</t>
         </is>
       </c>
       <c r="B138" s="6" t="inlineStr"/>
       <c r="C138" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС К1, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС К, крепление на трос</t>
         </is>
       </c>
       <c r="D138" s="8" t="inlineStr">
         <is>
-          <t>160 Вт, 20800 лм, К (К1), 4500 К, IP67</t>
+          <t>160 Вт, 20800 лм, К, 4500 К, IP67</t>
         </is>
       </c>
       <c r="E138" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F138" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G138" s="9" t="inlineStr">
         <is>
           <t>42 395,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="6" t="inlineStr">
         <is>
-          <t>100552</t>
+          <t>100554</t>
         </is>
       </c>
       <c r="B139" s="6" t="inlineStr"/>
       <c r="C139" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС К, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС К, крепление скобой</t>
         </is>
       </c>
       <c r="D139" s="8" t="inlineStr">
         <is>
           <t>160 Вт, 20800 лм, К, 4500 К, IP67</t>
         </is>
       </c>
       <c r="E139" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F139" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G139" s="9" t="inlineStr">
         <is>
           <t>42 395,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="6" t="inlineStr">
         <is>
-          <t>100553</t>
+          <t>100561</t>
         </is>
       </c>
       <c r="B140" s="6" t="inlineStr"/>
       <c r="C140" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС К, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС Г, крепление на крюк</t>
         </is>
       </c>
       <c r="D140" s="8" t="inlineStr">
         <is>
-          <t>160 Вт, 20800 лм, К, 4500 К, IP67</t>
+          <t>180 Вт, 20000 лм, Г, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E140" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F140" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G140" s="9" t="inlineStr">
         <is>
-          <t>42 395,00 ₽</t>
+          <t>44 824,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="6" t="inlineStr">
         <is>
-          <t>100554</t>
+          <t>100562</t>
         </is>
       </c>
       <c r="B141" s="6" t="inlineStr"/>
       <c r="C141" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС К, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС Г, крепление на трос</t>
         </is>
       </c>
       <c r="D141" s="8" t="inlineStr">
         <is>
-          <t>160 Вт, 20800 лм, К, 4500 К, IP67</t>
+          <t>180 Вт, 20000 лм, Г, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E141" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F141" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G141" s="9" t="inlineStr">
         <is>
-          <t>42 395,00 ₽</t>
+          <t>44 824,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="6" t="inlineStr">
         <is>
-          <t>100561</t>
+          <t>100563</t>
         </is>
       </c>
       <c r="B142" s="6" t="inlineStr"/>
       <c r="C142" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС Г, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС Г, крепление скобой</t>
         </is>
       </c>
       <c r="D142" s="8" t="inlineStr">
         <is>
           <t>180 Вт, 20000 лм, Г, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E142" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F142" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G142" s="9" t="inlineStr">
         <is>
           <t>44 824,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="6" t="inlineStr">
         <is>
-          <t>100562</t>
+          <t>100558</t>
         </is>
       </c>
       <c r="B143" s="6" t="inlineStr"/>
       <c r="C143" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС Г, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС Д, крепление на крюк</t>
         </is>
       </c>
       <c r="D143" s="8" t="inlineStr">
         <is>
-          <t>180 Вт, 20000 лм, Г, 4500 К, IP65</t>
+          <t>180 Вт, 25200 лм, Д, 4000 К, IP65</t>
         </is>
       </c>
       <c r="E143" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F143" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G143" s="9" t="inlineStr">
         <is>
           <t>44 824,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="6" t="inlineStr">
         <is>
-          <t>100563</t>
+          <t>100559</t>
         </is>
       </c>
       <c r="B144" s="6" t="inlineStr"/>
       <c r="C144" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС Г, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС Д, крепление на трос</t>
         </is>
       </c>
       <c r="D144" s="8" t="inlineStr">
         <is>
-          <t>180 Вт, 20000 лм, Г, 4500 К, IP65</t>
+          <t>180 Вт, 25200 лм, Д, 4000 К, IP65</t>
         </is>
       </c>
       <c r="E144" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F144" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G144" s="9" t="inlineStr">
         <is>
           <t>44 824,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="6" t="inlineStr">
         <is>
-          <t>100558</t>
+          <t>100560</t>
         </is>
       </c>
       <c r="B145" s="6" t="inlineStr"/>
       <c r="C145" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС Д, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС Д, крепление скобой</t>
         </is>
       </c>
       <c r="D145" s="8" t="inlineStr">
         <is>
           <t>180 Вт, 25200 лм, Д, 4000 К, IP65</t>
         </is>
       </c>
       <c r="E145" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F145" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G145" s="9" t="inlineStr">
         <is>
           <t>44 824,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="6" t="inlineStr">
         <is>
-          <t>100559</t>
+          <t>100564</t>
         </is>
       </c>
       <c r="B146" s="6" t="inlineStr"/>
       <c r="C146" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС Д, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС К0, крепление на крюк</t>
         </is>
       </c>
       <c r="D146" s="8" t="inlineStr">
         <is>
-          <t>180 Вт, 25200 лм, Д, 4000 К, IP65</t>
+          <t>180 Вт, 20000 лм, К (К0), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E146" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F146" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G146" s="9" t="inlineStr">
         <is>
           <t>44 824,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="6" t="inlineStr">
         <is>
-          <t>100560</t>
+          <t>100565</t>
         </is>
       </c>
       <c r="B147" s="6" t="inlineStr"/>
       <c r="C147" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС Д, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС К0, крепление на трос</t>
         </is>
       </c>
       <c r="D147" s="8" t="inlineStr">
         <is>
-          <t>180 Вт, 25200 лм, Д, 4000 К, IP65</t>
+          <t>180 Вт, 20000 лм, К (К0), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E147" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F147" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G147" s="9" t="inlineStr">
         <is>
           <t>44 824,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="6" t="inlineStr">
         <is>
-          <t>100564</t>
+          <t>100566</t>
         </is>
       </c>
       <c r="B148" s="6" t="inlineStr"/>
       <c r="C148" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС К0, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС К0, крепление скобой</t>
         </is>
       </c>
       <c r="D148" s="8" t="inlineStr">
         <is>
           <t>180 Вт, 20000 лм, К (К0), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E148" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F148" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G148" s="9" t="inlineStr">
         <is>
           <t>44 824,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="6" t="inlineStr">
         <is>
-          <t>100565</t>
+          <t>100570</t>
         </is>
       </c>
       <c r="B149" s="6" t="inlineStr"/>
       <c r="C149" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС К0, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС К1, крепление на крюк</t>
         </is>
       </c>
       <c r="D149" s="8" t="inlineStr">
         <is>
-          <t>180 Вт, 20000 лм, К (К0), 4500 К, IP65</t>
+          <t>180 Вт, 20000 лм, К (К1), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E149" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F149" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G149" s="9" t="inlineStr">
         <is>
           <t>44 824,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="6" t="inlineStr">
         <is>
-          <t>100566</t>
+          <t>100571</t>
         </is>
       </c>
       <c r="B150" s="6" t="inlineStr"/>
       <c r="C150" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС К0, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС К1, крепление на трос</t>
         </is>
       </c>
       <c r="D150" s="8" t="inlineStr">
         <is>
-          <t>180 Вт, 20000 лм, К (К0), 4500 К, IP65</t>
+          <t>180 Вт, 20000 лм, К (К1), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E150" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F150" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G150" s="9" t="inlineStr">
         <is>
           <t>44 824,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="6" t="inlineStr">
         <is>
-          <t>100570</t>
+          <t>100572</t>
         </is>
       </c>
       <c r="B151" s="6" t="inlineStr"/>
       <c r="C151" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС К1, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС К1, крепление скобой</t>
         </is>
       </c>
       <c r="D151" s="8" t="inlineStr">
         <is>
           <t>180 Вт, 20000 лм, К (К1), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E151" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F151" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G151" s="9" t="inlineStr">
         <is>
           <t>44 824,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="6" t="inlineStr">
         <is>
-          <t>100571</t>
+          <t>100567</t>
         </is>
       </c>
       <c r="B152" s="6" t="inlineStr"/>
       <c r="C152" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС К1, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС К, крепление на крюк</t>
         </is>
       </c>
       <c r="D152" s="8" t="inlineStr">
         <is>
-          <t>180 Вт, 20000 лм, К (К1), 4500 К, IP65</t>
+          <t>180 Вт, 20000 лм, К, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E152" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F152" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G152" s="9" t="inlineStr">
         <is>
           <t>44 824,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="6" t="inlineStr">
         <is>
-          <t>100572</t>
+          <t>100568</t>
         </is>
       </c>
       <c r="B153" s="6" t="inlineStr"/>
       <c r="C153" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС К1, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС К, крепление на трос</t>
         </is>
       </c>
       <c r="D153" s="8" t="inlineStr">
         <is>
-          <t>180 Вт, 20000 лм, К (К1), 4500 К, IP65</t>
+          <t>180 Вт, 20000 лм, К, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E153" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F153" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G153" s="9" t="inlineStr">
         <is>
           <t>44 824,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="6" t="inlineStr">
         <is>
-          <t>100567</t>
+          <t>100569</t>
         </is>
       </c>
       <c r="B154" s="6" t="inlineStr"/>
       <c r="C154" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС К, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС К, крепление скобой</t>
         </is>
       </c>
       <c r="D154" s="8" t="inlineStr">
         <is>
           <t>180 Вт, 20000 лм, К, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E154" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F154" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G154" s="9" t="inlineStr">
         <is>
           <t>44 824,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="6" t="inlineStr">
         <is>
-          <t>100568</t>
+          <t>100486</t>
         </is>
       </c>
       <c r="B155" s="6" t="inlineStr"/>
       <c r="C155" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС К, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС Г, крепление на крюк</t>
         </is>
       </c>
       <c r="D155" s="8" t="inlineStr">
         <is>
-          <t>180 Вт, 20000 лм, К, 4500 К, IP65</t>
+          <t>90 Вт, 10000 лм, Г, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E155" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F155" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G155" s="9" t="inlineStr">
         <is>
-          <t>44 824,00 ₽</t>
+          <t>22 649,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="6" t="inlineStr">
         <is>
-          <t>100569</t>
+          <t>100487</t>
         </is>
       </c>
       <c r="B156" s="6" t="inlineStr"/>
       <c r="C156" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС К, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС Г, крепление на трос</t>
         </is>
       </c>
       <c r="D156" s="8" t="inlineStr">
         <is>
-          <t>180 Вт, 20000 лм, К, 4500 К, IP65</t>
+          <t>90 Вт, 10000 лм, Г, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E156" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F156" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G156" s="9" t="inlineStr">
         <is>
-          <t>44 824,00 ₽</t>
+          <t>22 649,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="6" t="inlineStr">
         <is>
-          <t>100486</t>
+          <t>100488</t>
         </is>
       </c>
       <c r="B157" s="6" t="inlineStr"/>
       <c r="C157" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС Г, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС Г, крепление скобой</t>
         </is>
       </c>
       <c r="D157" s="8" t="inlineStr">
         <is>
           <t>90 Вт, 10000 лм, Г, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E157" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F157" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G157" s="9" t="inlineStr">
         <is>
           <t>22 649,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="6" t="inlineStr">
         <is>
-          <t>100487</t>
+          <t>100483</t>
         </is>
       </c>
       <c r="B158" s="6" t="inlineStr"/>
       <c r="C158" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС Г, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС Д, крепление на крюк</t>
         </is>
       </c>
       <c r="D158" s="8" t="inlineStr">
         <is>
-          <t>90 Вт, 10000 лм, Г, 4500 К, IP65</t>
+          <t>90 Вт, 12600 лм, Д, 4000 К, IP65</t>
         </is>
       </c>
       <c r="E158" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F158" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G158" s="9" t="inlineStr">
         <is>
           <t>22 649,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="6" t="inlineStr">
         <is>
-          <t>100488</t>
+          <t>100484</t>
         </is>
       </c>
       <c r="B159" s="6" t="inlineStr"/>
       <c r="C159" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС Г, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС Д, крепление на трос</t>
         </is>
       </c>
       <c r="D159" s="8" t="inlineStr">
         <is>
-          <t>90 Вт, 10000 лм, Г, 4500 К, IP65</t>
+          <t>90 Вт, 12600 лм, Д, 4000 К, IP65</t>
         </is>
       </c>
       <c r="E159" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F159" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G159" s="9" t="inlineStr">
         <is>
           <t>22 649,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="6" t="inlineStr">
         <is>
-          <t>100483</t>
+          <t>100485</t>
         </is>
       </c>
       <c r="B160" s="6" t="inlineStr"/>
       <c r="C160" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС Д, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС Д, крепление скобой</t>
         </is>
       </c>
       <c r="D160" s="8" t="inlineStr">
         <is>
           <t>90 Вт, 12600 лм, Д, 4000 К, IP65</t>
         </is>
       </c>
       <c r="E160" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F160" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G160" s="9" t="inlineStr">
         <is>
           <t>22 649,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="6" t="inlineStr">
         <is>
-          <t>100484</t>
+          <t>100489</t>
         </is>
       </c>
       <c r="B161" s="6" t="inlineStr"/>
       <c r="C161" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС Д, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС К0, крепление на крюк</t>
         </is>
       </c>
       <c r="D161" s="8" t="inlineStr">
         <is>
-          <t>90 Вт, 12600 лм, Д, 4000 К, IP65</t>
+          <t>90 Вт, 10000 лм, К (К0), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E161" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F161" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G161" s="9" t="inlineStr">
         <is>
           <t>22 649,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="6" t="inlineStr">
         <is>
-          <t>100485</t>
+          <t>100490</t>
         </is>
       </c>
       <c r="B162" s="6" t="inlineStr"/>
       <c r="C162" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС Д, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС К0, крепление на трос</t>
         </is>
       </c>
       <c r="D162" s="8" t="inlineStr">
         <is>
-          <t>90 Вт, 12600 лм, Д, 4000 К, IP65</t>
+          <t>90 Вт, 10000 лм, К (К0), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E162" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F162" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G162" s="9" t="inlineStr">
         <is>
           <t>22 649,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="6" t="inlineStr">
         <is>
-          <t>100489</t>
+          <t>100491</t>
         </is>
       </c>
       <c r="B163" s="6" t="inlineStr"/>
       <c r="C163" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС К0, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС К0, крепление скобой</t>
         </is>
       </c>
       <c r="D163" s="8" t="inlineStr">
         <is>
           <t>90 Вт, 10000 лм, К (К0), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E163" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F163" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G163" s="9" t="inlineStr">
         <is>
           <t>22 649,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="6" t="inlineStr">
         <is>
-          <t>100490</t>
+          <t>100495</t>
         </is>
       </c>
       <c r="B164" s="6" t="inlineStr"/>
       <c r="C164" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС К0, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС К1, крепление на крюк</t>
         </is>
       </c>
       <c r="D164" s="8" t="inlineStr">
         <is>
-          <t>90 Вт, 10000 лм, К (К0), 4500 К, IP65</t>
+          <t>90 Вт, 10000 лм, К (К1), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E164" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F164" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G164" s="9" t="inlineStr">
         <is>
           <t>22 649,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="6" t="inlineStr">
         <is>
-          <t>100491</t>
+          <t>100496</t>
         </is>
       </c>
       <c r="B165" s="6" t="inlineStr"/>
       <c r="C165" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС К0, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС К1, крепление на трос</t>
         </is>
       </c>
       <c r="D165" s="8" t="inlineStr">
         <is>
-          <t>90 Вт, 10000 лм, К (К0), 4500 К, IP65</t>
+          <t>90 Вт, 10000 лм, К (К1), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E165" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F165" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G165" s="9" t="inlineStr">
         <is>
           <t>22 649,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="6" t="inlineStr">
         <is>
-          <t>100495</t>
+          <t>100497</t>
         </is>
       </c>
       <c r="B166" s="6" t="inlineStr"/>
       <c r="C166" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС К1, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС К1, крепление скобой</t>
         </is>
       </c>
       <c r="D166" s="8" t="inlineStr">
         <is>
           <t>90 Вт, 10000 лм, К (К1), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E166" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F166" s="9" t="inlineStr">
         <is>
-          <t>по запросу</t>
+          <t>22 649,00 ₽</t>
         </is>
       </c>
       <c r="G166" s="9" t="inlineStr">
         <is>
-          <t>22 649,00 ₽</t>
+          <t>по запросу</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="6" t="inlineStr">
         <is>
-          <t>100496</t>
+          <t>100492</t>
         </is>
       </c>
       <c r="B167" s="6" t="inlineStr"/>
       <c r="C167" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС К1, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС К, крепление на крюк</t>
         </is>
       </c>
       <c r="D167" s="8" t="inlineStr">
         <is>
-          <t>90 Вт, 10000 лм, К (К1), 4500 К, IP65</t>
+          <t>90 Вт, 10000 лм, К, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E167" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F167" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G167" s="9" t="inlineStr">
         <is>
           <t>22 649,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="168">
       <c r="A168" s="6" t="inlineStr">
         <is>
-          <t>100497</t>
+          <t>100493</t>
         </is>
       </c>
       <c r="B168" s="6" t="inlineStr"/>
       <c r="C168" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС К1, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС К, крепление на трос</t>
         </is>
       </c>
       <c r="D168" s="8" t="inlineStr">
         <is>
-          <t>90 Вт, 10000 лм, К (К1), 4500 К, IP65</t>
+          <t>90 Вт, 10000 лм, К, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E168" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F168" s="9" t="inlineStr">
         <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G168" s="9" t="inlineStr">
+        <is>
           <t>22 649,00 ₽</t>
-        </is>
-[...3 lines deleted...]
-          <t>по запросу</t>
         </is>
       </c>
     </row>
     <row r="169">
       <c r="A169" s="6" t="inlineStr">
         <is>
-          <t>100492</t>
+          <t>100494</t>
         </is>
       </c>
       <c r="B169" s="6" t="inlineStr"/>
       <c r="C169" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС К, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС К, крепление скобой</t>
         </is>
       </c>
       <c r="D169" s="8" t="inlineStr">
         <is>
           <t>90 Вт, 10000 лм, К, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E169" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F169" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G169" s="9" t="inlineStr">
         <is>
           <t>22 649,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="170">
       <c r="A170" s="6" t="inlineStr">
         <is>
-          <t>100493</t>
+          <t>100469</t>
         </is>
       </c>
       <c r="B170" s="6" t="inlineStr"/>
       <c r="C170" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС К, крепление на трос</t>
+          <t>Промышленный светильник Фокус УНИС 120, с креплением на трос, матовое стекло</t>
         </is>
       </c>
       <c r="D170" s="8" t="inlineStr">
         <is>
-          <t>90 Вт, 10000 лм, К, 4500 К, IP65</t>
+          <t>120 Вт, 13200 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E170" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F170" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G170" s="9" t="inlineStr">
         <is>
-          <t>22 649,00 ₽</t>
+          <t>19 485,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="171">
       <c r="A171" s="6" t="inlineStr">
         <is>
-          <t>100494</t>
+          <t>100470</t>
         </is>
       </c>
       <c r="B171" s="6" t="inlineStr"/>
       <c r="C171" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС К, крепление скобой</t>
+          <t>Промышленный светильник Фокус УНИС 120, с креплением на трос, призматическое стекло</t>
         </is>
       </c>
       <c r="D171" s="8" t="inlineStr">
         <is>
-          <t>90 Вт, 10000 лм, К, 4500 К, IP65</t>
+          <t>120 Вт, 13200 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E171" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F171" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G171" s="9" t="inlineStr">
         <is>
-          <t>22 649,00 ₽</t>
+          <t>19 485,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="172">
       <c r="A172" s="6" t="inlineStr">
         <is>
-          <t>100469</t>
+          <t>100468</t>
         </is>
       </c>
       <c r="B172" s="6" t="inlineStr"/>
       <c r="C172" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 120, с креплением на трос, матовое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 120, с креплением на трос, прозрачное стекло</t>
         </is>
       </c>
       <c r="D172" s="8" t="inlineStr">
         <is>
-          <t>120 Вт, 13200 лм, Д, 4000 К, IP67</t>
+          <t>120 Вт, 15000 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E172" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F172" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G172" s="9" t="inlineStr">
         <is>
           <t>19 485,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="173">
       <c r="A173" s="6" t="inlineStr">
         <is>
-          <t>100470</t>
+          <t>100460</t>
         </is>
       </c>
       <c r="B173" s="6" t="inlineStr"/>
       <c r="C173" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 120, с креплением на трос, призматическое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 120, с креплением скобой, матовое стекло</t>
         </is>
       </c>
       <c r="D173" s="8" t="inlineStr">
         <is>
           <t>120 Вт, 13200 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E173" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F173" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G173" s="9" t="inlineStr">
         <is>
           <t>19 485,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="174">
       <c r="A174" s="6" t="inlineStr">
         <is>
-          <t>100468</t>
+          <t>100461</t>
         </is>
       </c>
       <c r="B174" s="6" t="inlineStr"/>
       <c r="C174" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 120, с креплением на трос, прозрачное стекло</t>
+          <t>Промышленный светильник Фокус УНИС 120, с креплением скобой, призматическое стекло</t>
         </is>
       </c>
       <c r="D174" s="8" t="inlineStr">
         <is>
-          <t>120 Вт, 15000 лм, Г (Г1Д), 4000 К, IP67</t>
+          <t>120 Вт, 13200 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E174" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F174" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G174" s="9" t="inlineStr">
         <is>
           <t>19 485,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="175">
       <c r="A175" s="6" t="inlineStr">
         <is>
-          <t>100460</t>
+          <t>100459</t>
         </is>
       </c>
       <c r="B175" s="6" t="inlineStr"/>
       <c r="C175" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 120, с креплением скобой, матовое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 120, с креплением скобой, прозрачное стекло</t>
         </is>
       </c>
       <c r="D175" s="8" t="inlineStr">
         <is>
-          <t>120 Вт, 13200 лм, Д, 4000 К, IP67</t>
+          <t>120 Вт, 15000 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E175" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F175" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G175" s="9" t="inlineStr">
         <is>
           <t>19 485,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="6" t="inlineStr">
         <is>
-          <t>100461</t>
+          <t>100466</t>
         </is>
       </c>
       <c r="B176" s="6" t="inlineStr"/>
       <c r="C176" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 120, с креплением скобой, призматическое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 120, с накладным креплением, матовое стекло</t>
         </is>
       </c>
       <c r="D176" s="8" t="inlineStr">
         <is>
           <t>120 Вт, 13200 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E176" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F176" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G176" s="9" t="inlineStr">
         <is>
           <t>19 485,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="177">
       <c r="A177" s="6" t="inlineStr">
         <is>
-          <t>100459</t>
+          <t>100467</t>
         </is>
       </c>
       <c r="B177" s="6" t="inlineStr"/>
       <c r="C177" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 120, с креплением скобой, прозрачное стекло</t>
+          <t>Промышленный светильник Фокус УНИС 120, с накладным креплением, призматическое стекло</t>
         </is>
       </c>
       <c r="D177" s="8" t="inlineStr">
         <is>
-          <t>120 Вт, 15000 лм, Г (Г1Д), 4000 К, IP67</t>
+          <t>120 Вт, 13200 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E177" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F177" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G177" s="9" t="inlineStr">
         <is>
           <t>19 485,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="178">
       <c r="A178" s="6" t="inlineStr">
         <is>
-          <t>100466</t>
+          <t>100465</t>
         </is>
       </c>
       <c r="B178" s="6" t="inlineStr"/>
       <c r="C178" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 120, с накладным креплением, матовое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 120, с накладным креплением, прозрачное стекло</t>
         </is>
       </c>
       <c r="D178" s="8" t="inlineStr">
         <is>
-          <t>120 Вт, 13200 лм, Д, 4000 К, IP67</t>
+          <t>120 Вт, 15000 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E178" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F178" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G178" s="9" t="inlineStr">
         <is>
           <t>19 485,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="179">
       <c r="A179" s="6" t="inlineStr">
         <is>
-          <t>100467</t>
+          <t>100463</t>
         </is>
       </c>
       <c r="B179" s="6" t="inlineStr"/>
       <c r="C179" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 120, с накладным креплением, призматическое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 120, с подвесным креплением, матовое стекло</t>
         </is>
       </c>
       <c r="D179" s="8" t="inlineStr">
         <is>
           <t>120 Вт, 13200 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E179" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F179" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G179" s="9" t="inlineStr">
         <is>
           <t>19 485,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="180">
       <c r="A180" s="6" t="inlineStr">
         <is>
-          <t>100465</t>
+          <t>100464</t>
         </is>
       </c>
       <c r="B180" s="6" t="inlineStr"/>
       <c r="C180" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 120, с накладным креплением, прозрачное стекло</t>
+          <t>Промышленный светильник Фокус УНИС 120, с подвесным креплением, призматическое стекло</t>
         </is>
       </c>
       <c r="D180" s="8" t="inlineStr">
         <is>
-          <t>120 Вт, 15000 лм, Г (Г1Д), 4000 К, IP67</t>
+          <t>120 Вт, 13200 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E180" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F180" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G180" s="9" t="inlineStr">
         <is>
           <t>19 485,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="181">
       <c r="A181" s="6" t="inlineStr">
         <is>
-          <t>100463</t>
+          <t>100462</t>
         </is>
       </c>
       <c r="B181" s="6" t="inlineStr"/>
       <c r="C181" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 120, с подвесным креплением, матовое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 120, с подвесным креплением, прозрачное стекло</t>
         </is>
       </c>
       <c r="D181" s="8" t="inlineStr">
         <is>
-          <t>120 Вт, 13200 лм, Д, 4000 К, IP67</t>
+          <t>120 Вт, 15000 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E181" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F181" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G181" s="9" t="inlineStr">
         <is>
           <t>19 485,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="182">
       <c r="A182" s="6" t="inlineStr">
         <is>
-          <t>100464</t>
+          <t>100481</t>
         </is>
       </c>
       <c r="B182" s="6" t="inlineStr"/>
       <c r="C182" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 120, с подвесным креплением, призматическое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 150, с креплением на трос, матовое стекло</t>
         </is>
       </c>
       <c r="D182" s="8" t="inlineStr">
         <is>
-          <t>120 Вт, 13200 лм, Д, 4000 К, IP67</t>
+          <t>150 Вт, 16500 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E182" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F182" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G182" s="9" t="inlineStr">
         <is>
-          <t>19 485,00 ₽</t>
+          <t>28 190,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="183">
       <c r="A183" s="6" t="inlineStr">
         <is>
-          <t>100462</t>
+          <t>100482</t>
         </is>
       </c>
       <c r="B183" s="6" t="inlineStr"/>
       <c r="C183" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 120, с подвесным креплением, прозрачное стекло</t>
+          <t>Промышленный светильник Фокус УНИС 150, с креплением на трос, призматическое стекло</t>
         </is>
       </c>
       <c r="D183" s="8" t="inlineStr">
         <is>
-          <t>120 Вт, 15000 лм, Г (Г1Д), 4000 К, IP67</t>
+          <t>150 Вт, 16500 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E183" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F183" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G183" s="9" t="inlineStr">
         <is>
-          <t>19 485,00 ₽</t>
+          <t>28 190,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="184">
       <c r="A184" s="6" t="inlineStr">
         <is>
-          <t>100481</t>
+          <t>100480</t>
         </is>
       </c>
       <c r="B184" s="6" t="inlineStr"/>
       <c r="C184" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 150, с креплением на трос, матовое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 150, с креплением на трос, прозрачное стекло</t>
         </is>
       </c>
       <c r="D184" s="8" t="inlineStr">
         <is>
-          <t>150 Вт, 16500 лм, Д, 4000 К, IP67</t>
+          <t>150 Вт, 18750 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E184" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F184" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G184" s="9" t="inlineStr">
         <is>
           <t>28 190,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="185">
       <c r="A185" s="6" t="inlineStr">
         <is>
-          <t>100482</t>
+          <t>100472</t>
         </is>
       </c>
       <c r="B185" s="6" t="inlineStr"/>
       <c r="C185" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 150, с креплением на трос, призматическое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 150, с креплением скобой, матовое стекло</t>
         </is>
       </c>
       <c r="D185" s="8" t="inlineStr">
         <is>
           <t>150 Вт, 16500 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E185" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F185" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G185" s="9" t="inlineStr">
         <is>
           <t>28 190,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="186">
       <c r="A186" s="6" t="inlineStr">
         <is>
-          <t>100480</t>
+          <t>100473</t>
         </is>
       </c>
       <c r="B186" s="6" t="inlineStr"/>
       <c r="C186" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 150, с креплением на трос, прозрачное стекло</t>
+          <t>Промышленный светильник Фокус УНИС 150, с креплением скобой, призматическое стекло</t>
         </is>
       </c>
       <c r="D186" s="8" t="inlineStr">
         <is>
-          <t>150 Вт, 18750 лм, Г (Г1Д), 4000 К, IP67</t>
+          <t>150 Вт, 16500 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E186" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F186" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G186" s="9" t="inlineStr">
         <is>
           <t>28 190,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="187">
       <c r="A187" s="6" t="inlineStr">
         <is>
-          <t>100472</t>
+          <t>100471</t>
         </is>
       </c>
       <c r="B187" s="6" t="inlineStr"/>
       <c r="C187" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 150, с креплением скобой, матовое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 150, с креплением скобой, прозрачное стекло</t>
         </is>
       </c>
       <c r="D187" s="8" t="inlineStr">
         <is>
-          <t>150 Вт, 16500 лм, Д, 4000 К, IP67</t>
+          <t>150 Вт, 18750 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E187" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F187" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G187" s="9" t="inlineStr">
         <is>
           <t>28 190,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="6" t="inlineStr">
         <is>
-          <t>100473</t>
+          <t>100478</t>
         </is>
       </c>
       <c r="B188" s="6" t="inlineStr"/>
       <c r="C188" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 150, с креплением скобой, призматическое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 150, с накладным креплением, матовое стекло</t>
         </is>
       </c>
       <c r="D188" s="8" t="inlineStr">
         <is>
           <t>150 Вт, 16500 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E188" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F188" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G188" s="9" t="inlineStr">
         <is>
           <t>28 190,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="189">
       <c r="A189" s="6" t="inlineStr">
         <is>
-          <t>100471</t>
+          <t>100479</t>
         </is>
       </c>
       <c r="B189" s="6" t="inlineStr"/>
       <c r="C189" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 150, с креплением скобой, прозрачное стекло</t>
+          <t>Промышленный светильник Фокус УНИС 150, с накладным креплением, призматическое стекло</t>
         </is>
       </c>
       <c r="D189" s="8" t="inlineStr">
         <is>
-          <t>150 Вт, 18750 лм, Г (Г1Д), 4000 К, IP67</t>
+          <t>150 Вт, 16500 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E189" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F189" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G189" s="9" t="inlineStr">
         <is>
           <t>28 190,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="190">
       <c r="A190" s="6" t="inlineStr">
         <is>
-          <t>100478</t>
+          <t>100477</t>
         </is>
       </c>
       <c r="B190" s="6" t="inlineStr"/>
       <c r="C190" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 150, с накладным креплением, матовое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 150, с накладным креплением, прозрачное стекло</t>
         </is>
       </c>
       <c r="D190" s="8" t="inlineStr">
         <is>
-          <t>150 Вт, 16500 лм, Д, 4000 К, IP67</t>
+          <t>150 Вт, 18750 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E190" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F190" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G190" s="9" t="inlineStr">
         <is>
           <t>28 190,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="191">
       <c r="A191" s="6" t="inlineStr">
         <is>
-          <t>100479</t>
+          <t>100475</t>
         </is>
       </c>
       <c r="B191" s="6" t="inlineStr"/>
       <c r="C191" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 150, с накладным креплением, призматическое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 150, с подвесным креплением, матовое стекло</t>
         </is>
       </c>
       <c r="D191" s="8" t="inlineStr">
         <is>
           <t>150 Вт, 16500 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E191" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F191" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G191" s="9" t="inlineStr">
         <is>
           <t>28 190,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="6" t="inlineStr">
         <is>
-          <t>100477</t>
+          <t>100476</t>
         </is>
       </c>
       <c r="B192" s="6" t="inlineStr"/>
       <c r="C192" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 150, с накладным креплением, прозрачное стекло</t>
+          <t>Промышленный светильник Фокус УНИС 150, с подвесным креплением, призматическое стекло</t>
         </is>
       </c>
       <c r="D192" s="8" t="inlineStr">
         <is>
-          <t>150 Вт, 18750 лм, Г (Г1Д), 4000 К, IP67</t>
+          <t>150 Вт, 16500 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E192" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F192" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G192" s="9" t="inlineStr">
         <is>
           <t>28 190,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="6" t="inlineStr">
         <is>
-          <t>100475</t>
+          <t>100474</t>
         </is>
       </c>
       <c r="B193" s="6" t="inlineStr"/>
       <c r="C193" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 150, с подвесным креплением, матовое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 150, с подвесным креплением, прозрачное стекло</t>
         </is>
       </c>
       <c r="D193" s="8" t="inlineStr">
         <is>
-          <t>150 Вт, 16500 лм, Д, 4000 К, IP67</t>
+          <t>150 Вт, 18750 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E193" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F193" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G193" s="9" t="inlineStr">
         <is>
           <t>28 190,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="6" t="inlineStr">
         <is>
-          <t>100476</t>
+          <t>100433</t>
         </is>
       </c>
       <c r="B194" s="6" t="inlineStr"/>
       <c r="C194" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 150, с подвесным креплением, призматическое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 30, с креплением на трос, матовое стекло</t>
         </is>
       </c>
       <c r="D194" s="8" t="inlineStr">
         <is>
-          <t>150 Вт, 16500 лм, Д, 4000 К, IP67</t>
+          <t>30 Вт, 3300 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E194" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F194" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G194" s="9" t="inlineStr">
         <is>
-          <t>28 190,00 ₽</t>
+          <t>10 000,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="195">
       <c r="A195" s="6" t="inlineStr">
         <is>
-          <t>100474</t>
+          <t>100434</t>
         </is>
       </c>
       <c r="B195" s="6" t="inlineStr"/>
       <c r="C195" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 150, с подвесным креплением, прозрачное стекло</t>
+          <t>Промышленный светильник Фокус УНИС 30, с креплением на трос, призматическое стекло</t>
         </is>
       </c>
       <c r="D195" s="8" t="inlineStr">
         <is>
-          <t>150 Вт, 18750 лм, Г (Г1Д), 4000 К, IP67</t>
+          <t>30 Вт, 3300 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E195" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F195" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G195" s="9" t="inlineStr">
         <is>
-          <t>28 190,00 ₽</t>
+          <t>10 000,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="196">
       <c r="A196" s="6" t="inlineStr">
         <is>
-          <t>100433</t>
+          <t>100432</t>
         </is>
       </c>
       <c r="B196" s="6" t="inlineStr"/>
       <c r="C196" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 30, с креплением на трос, матовое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 30, с креплением на трос, прозрачное стекло</t>
         </is>
       </c>
       <c r="D196" s="8" t="inlineStr">
         <is>
-          <t>30 Вт, 3300 лм, Д, 4000 К, IP67</t>
+          <t>30 Вт, 3750 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E196" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F196" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G196" s="9" t="inlineStr">
         <is>
           <t>10 000,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="197">
       <c r="A197" s="6" t="inlineStr">
         <is>
-          <t>100434</t>
+          <t>100424</t>
         </is>
       </c>
       <c r="B197" s="6" t="inlineStr"/>
       <c r="C197" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 30, с креплением на трос, призматическое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 30, с креплением скобой, матовое стекло</t>
         </is>
       </c>
       <c r="D197" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3300 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E197" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F197" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G197" s="9" t="inlineStr">
         <is>
           <t>10 000,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="198">
       <c r="A198" s="6" t="inlineStr">
         <is>
-          <t>100432</t>
+          <t>100425</t>
         </is>
       </c>
       <c r="B198" s="6" t="inlineStr"/>
       <c r="C198" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 30, с креплением на трос, прозрачное стекло</t>
+          <t>Промышленный светильник Фокус УНИС 30, с креплением скобой, призматическое стекло</t>
         </is>
       </c>
       <c r="D198" s="8" t="inlineStr">
         <is>
-          <t>30 Вт, 3750 лм, Г (Г1Д), 4000 К, IP67</t>
+          <t>30 Вт, 3300 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E198" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F198" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G198" s="9" t="inlineStr">
         <is>
           <t>10 000,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="199">
       <c r="A199" s="6" t="inlineStr">
         <is>
-          <t>100424</t>
+          <t>100423</t>
         </is>
       </c>
       <c r="B199" s="6" t="inlineStr"/>
       <c r="C199" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 30, с креплением скобой, матовое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 30, с креплением скобой, прозрачное стекло</t>
         </is>
       </c>
       <c r="D199" s="8" t="inlineStr">
         <is>
-          <t>30 Вт, 3300 лм, Д, 4000 К, IP67</t>
+          <t>30 Вт, 3750 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E199" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F199" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G199" s="9" t="inlineStr">
         <is>
           <t>10 000,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="6" t="inlineStr">
         <is>
-          <t>100425</t>
+          <t>100430</t>
         </is>
       </c>
       <c r="B200" s="6" t="inlineStr"/>
       <c r="C200" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 30, с креплением скобой, призматическое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 30, с накладным креплением, матовое стекло</t>
         </is>
       </c>
       <c r="D200" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3300 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E200" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F200" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G200" s="9" t="inlineStr">
         <is>
           <t>10 000,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="201">
       <c r="A201" s="6" t="inlineStr">
         <is>
-          <t>100423</t>
+          <t>100431</t>
         </is>
       </c>
       <c r="B201" s="6" t="inlineStr"/>
       <c r="C201" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 30, с креплением скобой, прозрачное стекло</t>
+          <t>Промышленный светильник Фокус УНИС 30, с накладным креплением, призматическое стекло</t>
         </is>
       </c>
       <c r="D201" s="8" t="inlineStr">
         <is>
-          <t>30 Вт, 3750 лм, Г (Г1Д), 4000 К, IP67</t>
+          <t>30 Вт, 3300 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E201" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F201" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G201" s="9" t="inlineStr">
         <is>
           <t>10 000,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="202">
       <c r="A202" s="6" t="inlineStr">
         <is>
-          <t>100430</t>
+          <t>100429</t>
         </is>
       </c>
       <c r="B202" s="6" t="inlineStr"/>
       <c r="C202" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 30, с накладным креплением, матовое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 30, с накладным креплением, прозрачное стекло</t>
         </is>
       </c>
       <c r="D202" s="8" t="inlineStr">
         <is>
-          <t>30 Вт, 3300 лм, Д, 4000 К, IP67</t>
+          <t>30 Вт, 3750 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E202" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F202" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G202" s="9" t="inlineStr">
         <is>
           <t>10 000,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="203">
       <c r="A203" s="6" t="inlineStr">
         <is>
-          <t>100431</t>
+          <t>100427</t>
         </is>
       </c>
       <c r="B203" s="6" t="inlineStr"/>
       <c r="C203" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 30, с накладным креплением, призматическое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 30, с подвесным креплением, матовое стекло</t>
         </is>
       </c>
       <c r="D203" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3300 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E203" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F203" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G203" s="9" t="inlineStr">
         <is>
           <t>10 000,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="204">
       <c r="A204" s="6" t="inlineStr">
         <is>
-          <t>100429</t>
+          <t>100428</t>
         </is>
       </c>
       <c r="B204" s="6" t="inlineStr"/>
       <c r="C204" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 30, с накладным креплением, прозрачное стекло</t>
+          <t>Промышленный светильник Фокус УНИС 30, с подвесным креплением, призматическое стекло</t>
         </is>
       </c>
       <c r="D204" s="8" t="inlineStr">
         <is>
-          <t>30 Вт, 3750 лм, Г (Г1Д), 4000 К, IP67</t>
+          <t>30 Вт, 3300 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E204" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F204" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G204" s="9" t="inlineStr">
         <is>
           <t>10 000,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="205">
       <c r="A205" s="6" t="inlineStr">
         <is>
-          <t>100427</t>
+          <t>100426</t>
         </is>
       </c>
       <c r="B205" s="6" t="inlineStr"/>
       <c r="C205" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 30, с подвесным креплением, матовое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 30, с подвесным креплением, прозрачное стекло</t>
         </is>
       </c>
       <c r="D205" s="8" t="inlineStr">
         <is>
-          <t>30 Вт, 3300 лм, Д, 4000 К, IP67</t>
+          <t>30 Вт, 3750 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E205" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F205" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G205" s="9" t="inlineStr">
         <is>
           <t>10 000,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="206">
       <c r="A206" s="6" t="inlineStr">
         <is>
-          <t>100428</t>
+          <t>100445</t>
         </is>
       </c>
       <c r="B206" s="6" t="inlineStr"/>
       <c r="C206" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 30, с подвесным креплением, призматическое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 60, с креплением на трос, матовое стекло</t>
         </is>
       </c>
       <c r="D206" s="8" t="inlineStr">
         <is>
-          <t>30 Вт, 3300 лм, Д, 4000 К, IP67</t>
+          <t>60 Вт, 6600 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E206" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F206" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G206" s="9" t="inlineStr">
         <is>
-          <t>10 000,00 ₽</t>
+          <t>12 837,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="207">
       <c r="A207" s="6" t="inlineStr">
         <is>
-          <t>100426</t>
+          <t>100446</t>
         </is>
       </c>
       <c r="B207" s="6" t="inlineStr"/>
       <c r="C207" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 30, с подвесным креплением, прозрачное стекло</t>
+          <t>Промышленный светильник Фокус УНИС 60, с креплением на трос, призматическое стекло</t>
         </is>
       </c>
       <c r="D207" s="8" t="inlineStr">
         <is>
-          <t>30 Вт, 3750 лм, Г (Г1Д), 4000 К, IP67</t>
+          <t>60 Вт, 6600 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E207" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F207" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G207" s="9" t="inlineStr">
         <is>
-          <t>10 000,00 ₽</t>
+          <t>12 837,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="208">
       <c r="A208" s="6" t="inlineStr">
         <is>
-          <t>100445</t>
+          <t>100444</t>
         </is>
       </c>
       <c r="B208" s="6" t="inlineStr"/>
       <c r="C208" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 60, с креплением на трос, матовое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 60, с креплением на трос, прозрачное стекло</t>
         </is>
       </c>
       <c r="D208" s="8" t="inlineStr">
         <is>
-          <t>60 Вт, 6600 лм, Д, 4000 К, IP67</t>
+          <t>60 Вт, 7500 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E208" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F208" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G208" s="9" t="inlineStr">
         <is>
           <t>12 837,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="209">
       <c r="A209" s="6" t="inlineStr">
         <is>
-          <t>100446</t>
+          <t>100436</t>
         </is>
       </c>
       <c r="B209" s="6" t="inlineStr"/>
       <c r="C209" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 60, с креплением на трос, призматическое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 60, с креплением скобой, матовое стекло</t>
         </is>
       </c>
       <c r="D209" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 6600 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E209" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F209" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G209" s="9" t="inlineStr">
         <is>
           <t>12 837,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="210">
       <c r="A210" s="6" t="inlineStr">
         <is>
-          <t>100444</t>
+          <t>100437</t>
         </is>
       </c>
       <c r="B210" s="6" t="inlineStr"/>
       <c r="C210" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 60, с креплением на трос, прозрачное стекло</t>
+          <t>Промышленный светильник Фокус УНИС 60, с креплением скобой, призматическое стекло</t>
         </is>
       </c>
       <c r="D210" s="8" t="inlineStr">
         <is>
-          <t>60 Вт, 7500 лм, Г (Г1Д), 4000 К, IP67</t>
+          <t>60 Вт, 6600 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E210" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F210" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G210" s="9" t="inlineStr">
         <is>
           <t>12 837,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="211">
       <c r="A211" s="6" t="inlineStr">
         <is>
-          <t>100436</t>
+          <t>100435</t>
         </is>
       </c>
       <c r="B211" s="6" t="inlineStr"/>
       <c r="C211" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 60, с креплением скобой, матовое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 60, с креплением скобой, прозрачное стекло</t>
         </is>
       </c>
       <c r="D211" s="8" t="inlineStr">
         <is>
-          <t>60 Вт, 6600 лм, Д, 4000 К, IP67</t>
+          <t>60 Вт, 7500 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E211" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F211" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G211" s="9" t="inlineStr">
         <is>
           <t>12 837,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="6" t="inlineStr">
         <is>
-          <t>100437</t>
+          <t>100442</t>
         </is>
       </c>
       <c r="B212" s="6" t="inlineStr"/>
       <c r="C212" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 60, с креплением скобой, призматическое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 60, с накладным креплением, матовое стекло</t>
         </is>
       </c>
       <c r="D212" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 6600 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E212" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F212" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G212" s="9" t="inlineStr">
         <is>
           <t>12 837,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="213">
       <c r="A213" s="6" t="inlineStr">
         <is>
-          <t>100435</t>
+          <t>100443</t>
         </is>
       </c>
       <c r="B213" s="6" t="inlineStr"/>
       <c r="C213" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 60, с креплением скобой, прозрачное стекло</t>
+          <t>Промышленный светильник Фокус УНИС 60, с накладным креплением, призматическое стекло</t>
         </is>
       </c>
       <c r="D213" s="8" t="inlineStr">
         <is>
-          <t>60 Вт, 7500 лм, Г (Г1Д), 4000 К, IP67</t>
+          <t>60 Вт, 6600 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E213" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F213" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G213" s="9" t="inlineStr">
         <is>
           <t>12 837,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="214">
       <c r="A214" s="6" t="inlineStr">
         <is>
-          <t>100442</t>
+          <t>100441</t>
         </is>
       </c>
       <c r="B214" s="6" t="inlineStr"/>
       <c r="C214" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 60, с накладным креплением, матовое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 60, с накладным креплением, прозрачное стекло</t>
         </is>
       </c>
       <c r="D214" s="8" t="inlineStr">
         <is>
-          <t>60 Вт, 6600 лм, Д, 4000 К, IP67</t>
+          <t>60 Вт, 7500 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E214" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F214" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G214" s="9" t="inlineStr">
         <is>
           <t>12 837,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="215">
       <c r="A215" s="6" t="inlineStr">
         <is>
-          <t>100443</t>
+          <t>100439</t>
         </is>
       </c>
       <c r="B215" s="6" t="inlineStr"/>
       <c r="C215" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 60, с накладным креплением, призматическое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 60, с подвесным креплением, матовое стекло</t>
         </is>
       </c>
       <c r="D215" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 6600 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E215" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F215" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G215" s="9" t="inlineStr">
         <is>
           <t>12 837,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="216">
       <c r="A216" s="6" t="inlineStr">
         <is>
-          <t>100441</t>
+          <t>100440</t>
         </is>
       </c>
       <c r="B216" s="6" t="inlineStr"/>
       <c r="C216" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 60, с накладным креплением, прозрачное стекло</t>
+          <t>Промышленный светильник Фокус УНИС 60, с подвесным креплением, призматическое стекло</t>
         </is>
       </c>
       <c r="D216" s="8" t="inlineStr">
         <is>
-          <t>60 Вт, 7500 лм, Г (Г1Д), 4000 К, IP67</t>
+          <t>60 Вт, 6600 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E216" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F216" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G216" s="9" t="inlineStr">
         <is>
           <t>12 837,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="217">
       <c r="A217" s="6" t="inlineStr">
         <is>
-          <t>100439</t>
+          <t>100438</t>
         </is>
       </c>
       <c r="B217" s="6" t="inlineStr"/>
       <c r="C217" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 60, с подвесным креплением, матовое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 60, с подвесным креплением, прозрачное стекло</t>
         </is>
       </c>
       <c r="D217" s="8" t="inlineStr">
         <is>
-          <t>60 Вт, 6600 лм, Д, 4000 К, IP67</t>
+          <t>60 Вт, 7500 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E217" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F217" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G217" s="9" t="inlineStr">
         <is>
           <t>12 837,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="218">
       <c r="A218" s="6" t="inlineStr">
         <is>
-          <t>100440</t>
+          <t>100457</t>
         </is>
       </c>
       <c r="B218" s="6" t="inlineStr"/>
       <c r="C218" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 60, с подвесным креплением, призматическое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 90, с креплением на трос, матовое стекло</t>
         </is>
       </c>
       <c r="D218" s="8" t="inlineStr">
         <is>
-          <t>60 Вт, 6600 лм, Д, 4000 К, IP67</t>
+          <t>90 Вт, 9900 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E218" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F218" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G218" s="9" t="inlineStr">
         <is>
-          <t>12 837,00 ₽</t>
+          <t>16 618,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="219">
       <c r="A219" s="6" t="inlineStr">
         <is>
-          <t>100438</t>
+          <t>100458</t>
         </is>
       </c>
       <c r="B219" s="6" t="inlineStr"/>
       <c r="C219" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 60, с подвесным креплением, прозрачное стекло</t>
+          <t>Промышленный светильник Фокус УНИС 90, с креплением на трос, призматическое стекло</t>
         </is>
       </c>
       <c r="D219" s="8" t="inlineStr">
         <is>
-          <t>60 Вт, 7500 лм, Г (Г1Д), 4000 К, IP67</t>
+          <t>90 Вт, 9900 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E219" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F219" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G219" s="9" t="inlineStr">
         <is>
-          <t>12 837,00 ₽</t>
+          <t>16 618,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="220">
       <c r="A220" s="6" t="inlineStr">
         <is>
-          <t>100457</t>
+          <t>100456</t>
         </is>
       </c>
       <c r="B220" s="6" t="inlineStr"/>
       <c r="C220" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 90, с креплением на трос, матовое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 90, с креплением на трос, прозрачное стекло</t>
         </is>
       </c>
       <c r="D220" s="8" t="inlineStr">
         <is>
-          <t>90 Вт, 9900 лм, Д, 4000 К, IP67</t>
+          <t>90 Вт, 11250 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E220" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F220" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G220" s="9" t="inlineStr">
         <is>
           <t>16 618,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="221">
       <c r="A221" s="6" t="inlineStr">
         <is>
-          <t>100458</t>
+          <t>100448</t>
         </is>
       </c>
       <c r="B221" s="6" t="inlineStr"/>
       <c r="C221" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 90, с креплением на трос, призматическое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 90, с креплением скобой, матовое стекло</t>
         </is>
       </c>
       <c r="D221" s="8" t="inlineStr">
         <is>
           <t>90 Вт, 9900 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E221" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F221" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G221" s="9" t="inlineStr">
         <is>
           <t>16 618,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="222">
       <c r="A222" s="6" t="inlineStr">
         <is>
-          <t>100456</t>
+          <t>100449</t>
         </is>
       </c>
       <c r="B222" s="6" t="inlineStr"/>
       <c r="C222" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 90, с креплением на трос, прозрачное стекло</t>
+          <t>Промышленный светильник Фокус УНИС 90, с креплением скобой, призматическое стекло</t>
         </is>
       </c>
       <c r="D222" s="8" t="inlineStr">
         <is>
-          <t>90 Вт, 11250 лм, Г (Г1Д), 4000 К, IP67</t>
+          <t>90 Вт, 9900 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E222" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F222" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G222" s="9" t="inlineStr">
         <is>
           <t>16 618,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="223">
       <c r="A223" s="6" t="inlineStr">
         <is>
-          <t>100448</t>
+          <t>100447</t>
         </is>
       </c>
       <c r="B223" s="6" t="inlineStr"/>
       <c r="C223" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 90, с креплением скобой, матовое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 90, с креплением скобой, прозрачное стекло</t>
         </is>
       </c>
       <c r="D223" s="8" t="inlineStr">
         <is>
-          <t>90 Вт, 9900 лм, Д, 4000 К, IP67</t>
+          <t>90 Вт, 11250 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E223" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F223" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G223" s="9" t="inlineStr">
         <is>
           <t>16 618,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="6" t="inlineStr">
         <is>
-          <t>100449</t>
+          <t>100454</t>
         </is>
       </c>
       <c r="B224" s="6" t="inlineStr"/>
       <c r="C224" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 90, с креплением скобой, призматическое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 90, с накладным креплением, матовое стекло</t>
         </is>
       </c>
       <c r="D224" s="8" t="inlineStr">
         <is>
           <t>90 Вт, 9900 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E224" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F224" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G224" s="9" t="inlineStr">
         <is>
           <t>16 618,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="225">
       <c r="A225" s="6" t="inlineStr">
         <is>
-          <t>100447</t>
+          <t>100455</t>
         </is>
       </c>
       <c r="B225" s="6" t="inlineStr"/>
       <c r="C225" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 90, с креплением скобой, прозрачное стекло</t>
+          <t>Промышленный светильник Фокус УНИС 90, с накладным креплением, призматическое стекло</t>
         </is>
       </c>
       <c r="D225" s="8" t="inlineStr">
         <is>
-          <t>90 Вт, 11250 лм, Г (Г1Д), 4000 К, IP67</t>
+          <t>90 Вт, 9900 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E225" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F225" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G225" s="9" t="inlineStr">
         <is>
           <t>16 618,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="226">
       <c r="A226" s="6" t="inlineStr">
         <is>
-          <t>100454</t>
+          <t>100453</t>
         </is>
       </c>
       <c r="B226" s="6" t="inlineStr"/>
       <c r="C226" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 90, с накладным креплением, матовое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 90, с накладным креплением, прозрачное стекло</t>
         </is>
       </c>
       <c r="D226" s="8" t="inlineStr">
         <is>
-          <t>90 Вт, 9900 лм, Д, 4000 К, IP67</t>
+          <t>90 Вт, 11250 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E226" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F226" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G226" s="9" t="inlineStr">
         <is>
           <t>16 618,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="227">
       <c r="A227" s="6" t="inlineStr">
         <is>
-          <t>100455</t>
+          <t>100451</t>
         </is>
       </c>
       <c r="B227" s="6" t="inlineStr"/>
       <c r="C227" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 90, с накладным креплением, призматическое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 90, с подвесным креплением, матовое стекло</t>
         </is>
       </c>
       <c r="D227" s="8" t="inlineStr">
         <is>
           <t>90 Вт, 9900 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E227" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F227" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G227" s="9" t="inlineStr">
         <is>
           <t>16 618,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="228">
       <c r="A228" s="6" t="inlineStr">
         <is>
-          <t>100453</t>
+          <t>100452</t>
         </is>
       </c>
       <c r="B228" s="6" t="inlineStr"/>
       <c r="C228" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 90, с накладным креплением, прозрачное стекло</t>
+          <t>Промышленный светильник Фокус УНИС 90, с подвесным креплением, призматическое стекло</t>
         </is>
       </c>
       <c r="D228" s="8" t="inlineStr">
         <is>
-          <t>90 Вт, 11250 лм, Г (Г1Д), 4000 К, IP67</t>
+          <t>90 Вт, 9900 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E228" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F228" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G228" s="9" t="inlineStr">
         <is>
           <t>16 618,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="229">
       <c r="A229" s="6" t="inlineStr">
         <is>
-          <t>100451</t>
+          <t>100450</t>
         </is>
       </c>
       <c r="B229" s="6" t="inlineStr"/>
       <c r="C229" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 90, с подвесным креплением, матовое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 90, с подвесным креплением, прозрачное стекло</t>
         </is>
       </c>
       <c r="D229" s="8" t="inlineStr">
         <is>
-          <t>90 Вт, 9900 лм, Д, 4000 К, IP67</t>
+          <t>90 Вт, 11250 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E229" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F229" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G229" s="9" t="inlineStr">
         <is>
           <t>16 618,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="6" t="inlineStr">
         <is>
-          <t>100452</t>
-[...2 lines deleted...]
-      <c r="B230" s="6" t="inlineStr"/>
+          <t>100686</t>
+        </is>
+      </c>
+      <c r="B230" s="6" t="inlineStr">
+        <is>
+          <t>УСС-160 Эксперт Slim Ультра Д скоба</t>
+        </is>
+      </c>
       <c r="C230" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 90, с подвесным креплением, призматическое стекло</t>
+          <t>Промышленный светильник Фокус УСС-200 Эксперт Slim Ультра Д скоба, 4000K</t>
         </is>
       </c>
       <c r="D230" s="8" t="inlineStr">
         <is>
-          <t>90 Вт, 9900 лм, Д, 4000 К, IP67</t>
+          <t>200 Вт, 36000 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E230" s="6" t="inlineStr">
         <is>
-          <t>5 лет</t>
+          <t>8 лет</t>
         </is>
       </c>
       <c r="F230" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G230" s="9" t="inlineStr">
         <is>
-          <t>16 618,00 ₽</t>
+          <t>45 124,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="231">
       <c r="A231" s="6" t="inlineStr">
         <is>
-          <t>100450</t>
-[...2 lines deleted...]
-      <c r="B231" s="6" t="inlineStr"/>
+          <t>100653</t>
+        </is>
+      </c>
+      <c r="B231" s="6" t="inlineStr">
+        <is>
+          <t>УСС-110 Катана ПРОМ</t>
+        </is>
+      </c>
       <c r="C231" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 90, с подвесным креплением, прозрачное стекло</t>
+          <t>Промышленный светодиодный светильник УСС-110 Катана ПРОМ, 4000K</t>
         </is>
       </c>
       <c r="D231" s="8" t="inlineStr">
         <is>
-          <t>90 Вт, 11250 лм, Г (Г1Д), 4000 К, IP67</t>
+          <t>110 Вт, 18700 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E231" s="6" t="inlineStr">
         <is>
-          <t>5 лет</t>
+          <t>8 лет</t>
         </is>
       </c>
       <c r="F231" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G231" s="9" t="inlineStr">
         <is>
-          <t>16 618,00 ₽</t>
+          <t>36 126,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="232">
       <c r="A232" s="6" t="inlineStr">
         <is>
-          <t>100686</t>
+          <t>100654</t>
         </is>
       </c>
       <c r="B232" s="6" t="inlineStr">
         <is>
-          <t>УСС-160 Эксперт Slim Ультра Д скоба</t>
+          <t>УСС-130 Катана ПРОМ</t>
         </is>
       </c>
       <c r="C232" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УСС-200 Эксперт Slim Ультра Д скоба, 4000K</t>
+          <t>Промышленный светодиодный светильник УСС-130 Катана ПРОМ, 4000K</t>
         </is>
       </c>
       <c r="D232" s="8" t="inlineStr">
         <is>
-          <t>200 Вт, 36000 лм, Д, 4000 К, IP67</t>
+          <t>130 Вт, 21450 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E232" s="6" t="inlineStr">
         <is>
           <t>8 лет</t>
         </is>
       </c>
       <c r="F232" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G232" s="9" t="inlineStr">
         <is>
-          <t>45 124,00 ₽</t>
+          <t>37 240,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="233">
       <c r="A233" s="6" t="inlineStr">
         <is>
-          <t>100653</t>
+          <t>100655</t>
         </is>
       </c>
       <c r="B233" s="6" t="inlineStr">
         <is>
-          <t>УСС-110 Катана ПРОМ</t>
+          <t>УСС-160 Катана ПРОМ</t>
         </is>
       </c>
       <c r="C233" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светодиодный светильник УСС-110 Катана ПРОМ, 4000K</t>
+          <t>Промышленный светодиодный светильник УСС-160 Катана ПРОМ, 4000K</t>
         </is>
       </c>
       <c r="D233" s="8" t="inlineStr">
         <is>
-          <t>110 Вт, 18700 лм, Д, 4000 К, IP67</t>
+          <t>160 Вт, 27200 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E233" s="6" t="inlineStr">
         <is>
           <t>8 лет</t>
         </is>
       </c>
       <c r="F233" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G233" s="9" t="inlineStr">
         <is>
-          <t>28 901,00 ₽</t>
+          <t>47 358,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="234">
       <c r="A234" s="6" t="inlineStr">
         <is>
-          <t>100655</t>
+          <t>100656</t>
         </is>
       </c>
       <c r="B234" s="6" t="inlineStr">
         <is>
-          <t>УСС-160 Катана ПРОМ</t>
+          <t>УСС-170 Катана ПРОМ</t>
         </is>
       </c>
       <c r="C234" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светодиодный светильник УСС-160 Катана ПРОМ, 4000K</t>
+          <t>Промышленный светодиодный светильник УСС-170 Катана ПРОМ, 4000K</t>
         </is>
       </c>
       <c r="D234" s="8" t="inlineStr">
         <is>
-          <t>160 Вт, 27200 лм, Д, 4000 К, IP67</t>
+          <t>170 Вт, 28050 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E234" s="6" t="inlineStr">
         <is>
           <t>8 лет</t>
         </is>
       </c>
       <c r="F234" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G234" s="9" t="inlineStr">
         <is>
-          <t>37 887,00 ₽</t>
+          <t>52 704,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="235">
       <c r="A235" s="6" t="inlineStr">
         <is>
-          <t>100656</t>
+          <t>100649</t>
         </is>
       </c>
       <c r="B235" s="6" t="inlineStr">
         <is>
-          <t>УСС-170 Катана ПРОМ</t>
+          <t>УСС-50 Катана ПРОМ</t>
         </is>
       </c>
       <c r="C235" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светодиодный светильник УСС-170 Катана ПРОМ, 4000K</t>
+          <t>Промышленный светодиодный светильник УСС-50 Катана ПРОМ, 4000K</t>
         </is>
       </c>
       <c r="D235" s="8" t="inlineStr">
         <is>
-          <t>170 Вт, 28050 лм, Д, 4000 К, IP67</t>
+          <t>50 Вт, 8500 лм, Д, 5000 К, IP67</t>
         </is>
       </c>
       <c r="E235" s="6" t="inlineStr">
         <is>
           <t>8 лет</t>
         </is>
       </c>
       <c r="F235" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G235" s="9" t="inlineStr">
         <is>
-          <t>42 163,00 ₽</t>
+          <t>17 735,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="236">
       <c r="A236" s="6" t="inlineStr">
         <is>
           <t>100650</t>
         </is>
       </c>
       <c r="B236" s="6" t="inlineStr">
         <is>
           <t>УСС-60 Катана ПРОМ</t>
         </is>
       </c>
       <c r="C236" s="7" t="inlineStr">
         <is>
           <t>Промышленный светодиодный светильник УСС-60 Катана ПРОМ, 4000K</t>
         </is>
       </c>
       <c r="D236" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 9900 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E236" s="6" t="inlineStr">
         <is>
           <t>8 лет</t>
         </is>
       </c>
       <c r="F236" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G236" s="9" t="inlineStr">
         <is>
-          <t>15 272,00 ₽</t>
+          <t>19 090,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="237">
       <c r="A237" s="6" t="inlineStr">
         <is>
           <t>100651</t>
         </is>
       </c>
       <c r="B237" s="6" t="inlineStr">
         <is>
           <t>УСС-80 Катана ПРОМ</t>
         </is>
       </c>
       <c r="C237" s="7" t="inlineStr">
         <is>
           <t>Промышленный светодиодный светильник УСС-80 Катана ПРОМ, 4000K</t>
         </is>
       </c>
       <c r="D237" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 13600 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E237" s="6" t="inlineStr">
         <is>
           <t>8 лет</t>
         </is>
       </c>
       <c r="F237" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G237" s="9" t="inlineStr">
         <is>
-          <t>20 545,00 ₽</t>
+          <t>25 681,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="238">
       <c r="A238" s="6" t="inlineStr">
         <is>
           <t>100652</t>
         </is>
       </c>
       <c r="B238" s="6" t="inlineStr">
         <is>
           <t>УСС-90 Катана ПРОМ</t>
         </is>
       </c>
       <c r="C238" s="7" t="inlineStr">
         <is>
           <t>Промышленный светодиодный светильник УСС-90 Катана ПРОМ, 4000K</t>
         </is>
       </c>
       <c r="D238" s="8" t="inlineStr">
         <is>
           <t>90 Вт, 14850 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E238" s="6" t="inlineStr">
         <is>
           <t>8 лет</t>
         </is>
       </c>
       <c r="F238" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G238" s="9" t="inlineStr">
         <is>
-          <t>21 764,00 ₽</t>
+          <t>27 205,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="239">
       <c r="A239" s="6" t="inlineStr">
         <is>
           <t>100687</t>
         </is>
       </c>
       <c r="B239" s="6" t="inlineStr">
         <is>
           <t>УСС-240 Эксперт Slim Ультра Д скоба</t>
         </is>
       </c>
       <c r="C239" s="7" t="inlineStr">
         <is>
           <t>Промышленный светодиодный светильник Фокус УСС-240 Эксперт Slim Ультра Д скоба, 4000K</t>
         </is>
       </c>
       <c r="D239" s="8" t="inlineStr">
         <is>
           <t>240 Вт, 43200 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E239" s="6" t="inlineStr">