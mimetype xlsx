--- v2 (2026-06-24)
+++ v3 (2026-08-09)
@@ -465,51 +465,51 @@
   <sheetData>
     <row r="1">
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>+74957888385</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>https://top-svet.ru</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>info@top-svet.ru</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>2026-06-24 04:21</t>
+          <t>2026-08-09 22:49</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Показаны только результаты, подходящие под установленные во время скачивания фильтры. Для скачивания прайс-листа на все товары категории - щёлкните на этот текст.</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
           <t>ПРОМЫШЛЕННЫЕ СВЕТИЛЬНИКИ</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
           <t>Артикул</t>
         </is>
       </c>
       <c r="B7" s="5" t="inlineStr">
         <is>
@@ -6348,51 +6348,51 @@
         </is>
       </c>
       <c r="B175" s="6" t="inlineStr"/>
       <c r="C175" s="7" t="inlineStr">
         <is>
           <t>Промышленный светильник Фокус УНИС 120, с креплением скобой, прозрачное стекло</t>
         </is>
       </c>
       <c r="D175" s="8" t="inlineStr">
         <is>
           <t>120 Вт, 15000 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E175" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F175" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G175" s="9" t="inlineStr">
         <is>
-          <t>19 485,00 ₽</t>
+          <t>24 356,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="176">
       <c r="A176" s="6" t="inlineStr">
         <is>
           <t>100466</t>
         </is>
       </c>
       <c r="B176" s="6" t="inlineStr"/>
       <c r="C176" s="7" t="inlineStr">
         <is>
           <t>Промышленный светильник Фокус УНИС 120, с накладным креплением, матовое стекло</t>
         </is>
       </c>
       <c r="D176" s="8" t="inlineStr">
         <is>
           <t>120 Вт, 13200 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E176" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
@@ -6744,51 +6744,51 @@
         </is>
       </c>
       <c r="B187" s="6" t="inlineStr"/>
       <c r="C187" s="7" t="inlineStr">
         <is>
           <t>Промышленный светильник Фокус УНИС 150, с креплением скобой, прозрачное стекло</t>
         </is>
       </c>
       <c r="D187" s="8" t="inlineStr">
         <is>
           <t>150 Вт, 18750 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E187" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F187" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G187" s="9" t="inlineStr">
         <is>
-          <t>28 190,00 ₽</t>
+          <t>35 238,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="188">
       <c r="A188" s="6" t="inlineStr">
         <is>
           <t>100478</t>
         </is>
       </c>
       <c r="B188" s="6" t="inlineStr"/>
       <c r="C188" s="7" t="inlineStr">
         <is>
           <t>Промышленный светильник Фокус УНИС 150, с накладным креплением, матовое стекло</t>
         </is>
       </c>
       <c r="D188" s="8" t="inlineStr">
         <is>
           <t>150 Вт, 16500 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E188" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
@@ -7140,51 +7140,51 @@
         </is>
       </c>
       <c r="B199" s="6" t="inlineStr"/>
       <c r="C199" s="7" t="inlineStr">
         <is>
           <t>Промышленный светильник Фокус УНИС 30, с креплением скобой, прозрачное стекло</t>
         </is>
       </c>
       <c r="D199" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3750 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E199" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F199" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G199" s="9" t="inlineStr">
         <is>
-          <t>10 000,00 ₽</t>
+          <t>12 500,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="200">
       <c r="A200" s="6" t="inlineStr">
         <is>
           <t>100430</t>
         </is>
       </c>
       <c r="B200" s="6" t="inlineStr"/>
       <c r="C200" s="7" t="inlineStr">
         <is>
           <t>Промышленный светильник Фокус УНИС 30, с накладным креплением, матовое стекло</t>
         </is>
       </c>
       <c r="D200" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3300 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E200" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
@@ -7536,51 +7536,51 @@
         </is>
       </c>
       <c r="B211" s="6" t="inlineStr"/>
       <c r="C211" s="7" t="inlineStr">
         <is>
           <t>Промышленный светильник Фокус УНИС 60, с креплением скобой, прозрачное стекло</t>
         </is>
       </c>
       <c r="D211" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7500 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E211" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F211" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G211" s="9" t="inlineStr">
         <is>
-          <t>12 837,00 ₽</t>
+          <t>16 046,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="212">
       <c r="A212" s="6" t="inlineStr">
         <is>
           <t>100442</t>
         </is>
       </c>
       <c r="B212" s="6" t="inlineStr"/>
       <c r="C212" s="7" t="inlineStr">
         <is>
           <t>Промышленный светильник Фокус УНИС 60, с накладным креплением, матовое стекло</t>
         </is>
       </c>
       <c r="D212" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 6600 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E212" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
@@ -7932,51 +7932,51 @@
         </is>
       </c>
       <c r="B223" s="6" t="inlineStr"/>
       <c r="C223" s="7" t="inlineStr">
         <is>
           <t>Промышленный светильник Фокус УНИС 90, с креплением скобой, прозрачное стекло</t>
         </is>
       </c>
       <c r="D223" s="8" t="inlineStr">
         <is>
           <t>90 Вт, 11250 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E223" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F223" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G223" s="9" t="inlineStr">
         <is>
-          <t>16 618,00 ₽</t>
+          <t>20 773,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="224">
       <c r="A224" s="6" t="inlineStr">
         <is>
           <t>100454</t>
         </is>
       </c>
       <c r="B224" s="6" t="inlineStr"/>
       <c r="C224" s="7" t="inlineStr">
         <is>
           <t>Промышленный светильник Фокус УНИС 90, с накладным креплением, матовое стекло</t>
         </is>
       </c>
       <c r="D224" s="8" t="inlineStr">
         <is>
           <t>90 Вт, 9900 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E224" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>