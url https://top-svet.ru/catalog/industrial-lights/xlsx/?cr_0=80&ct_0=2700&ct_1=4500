--- v0 (2026-02-17)
+++ v1 (2026-05-09)
@@ -465,51 +465,51 @@
   <sheetData>
     <row r="1">
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>+74957888385</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>https://top-svet.ru</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>info@top-svet.ru</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>2026-02-17 10:46</t>
+          <t>2026-05-09 08:11</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Показаны только результаты, подходящие под установленные во время скачивания фильтры. Для скачивания прайс-листа на все товары категории - щёлкните на этот текст.</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
           <t>ПРОМЫШЛЕННЫЕ СВЕТИЛЬНИКИ</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
           <t>Артикул</t>
         </is>
       </c>
       <c r="B7" s="5" t="inlineStr">
         <is>