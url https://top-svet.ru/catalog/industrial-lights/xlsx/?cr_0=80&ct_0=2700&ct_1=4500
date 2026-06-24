--- v1 (2026-05-09)
+++ v2 (2026-06-24)
@@ -415,101 +415,101 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru" TargetMode="External" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@top-svet.ru" TargetMode="External" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/xlsx/" TargetMode="External" Id="rId3"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/uss-130-katana-prom/" TargetMode="External" Id="rId4"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/uss-40-ekspert-slim/" TargetMode="External" Id="rId5"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-deep-hook-mount/" TargetMode="External" Id="rId6"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-deep-cable-mount/" TargetMode="External" Id="rId7"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-deep-bracket-mount/" TargetMode="External" Id="rId8"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/" TargetMode="External" Id="rId9"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-cos-cable-mount/" TargetMode="External" Id="rId10"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-cos-bracket-mount/" TargetMode="External" Id="rId11"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-conc0-hook-mount/" TargetMode="External" Id="rId12"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-conc0-cable-mount/" TargetMode="External" Id="rId13"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-conc0-bracket-mount/" TargetMode="External" Id="rId14"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-conc1-hook-mount/" TargetMode="External" Id="rId15"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-conc1-cable-mount/" TargetMode="External" Id="rId16"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-conc1-bracket-mount/" TargetMode="External" Id="rId17"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-conc-hook-mount/" TargetMode="External" Id="rId18"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-conc-cable-mount/" TargetMode="External" Id="rId19"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-conc-bracket-mount/" TargetMode="External" Id="rId20"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-deep-hook-mount/" TargetMode="External" Id="rId21"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-deep-cable-mount/" TargetMode="External" Id="rId22"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-deep-bracket-mount/" TargetMode="External" Id="rId23"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/" TargetMode="External" Id="rId24"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-cos-cable-mount/" TargetMode="External" Id="rId25"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-cos-bracket-mount/" TargetMode="External" Id="rId26"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-conc0-hook-mount/" TargetMode="External" Id="rId27"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-conc0-cable-mount/" TargetMode="External" Id="rId28"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-conc0-bracket-mount/" TargetMode="External" Id="rId29"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-conc1-hook-mount/" TargetMode="External" Id="rId30"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-conc1-cable-mount/" TargetMode="External" Id="rId31"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-conc1-bracket-mount/" TargetMode="External" Id="rId32"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-conc-hook-mount/" TargetMode="External" Id="rId33"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-conc-cable-mount/" TargetMode="External" Id="rId34"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-conc-bracket-mount/" TargetMode="External" Id="rId35"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-deep-hook-mount/" TargetMode="External" Id="rId36"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-deep-cable-mount/" TargetMode="External" Id="rId37"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-deep-bracket-mount/" TargetMode="External" Id="rId38"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/" TargetMode="External" Id="rId39"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-cos-cable-mount/" TargetMode="External" Id="rId40"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-cos-bracket-mount/" TargetMode="External" Id="rId41"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-conc0-hook-mount/" TargetMode="External" Id="rId42"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-conc0-cable-mount/" TargetMode="External" Id="rId43"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-conc0-bracket-mount/" TargetMode="External" Id="rId44"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-conc1-hook-mount/" TargetMode="External" Id="rId45"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-conc1-cable-mount/" TargetMode="External" Id="rId46"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-conc1-bracket-mount/" TargetMode="External" Id="rId47"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-conc-hook-mount/" TargetMode="External" Id="rId48"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-conc-cable-mount/" TargetMode="External" Id="rId49"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-conc-bracket-mount/" TargetMode="External" Id="rId50"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-deep-hook-mount/" TargetMode="External" Id="rId51"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-deep-cable-mount/" TargetMode="External" Id="rId52"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-deep-bracket-mount/" TargetMode="External" Id="rId53"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/" TargetMode="External" Id="rId54"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-cos-cable-mount/" TargetMode="External" Id="rId55"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-cos-bracket-mount/" TargetMode="External" Id="rId56"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-conc0-hook-mount/" TargetMode="External" Id="rId57"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-conc0-cable-mount/" TargetMode="External" Id="rId58"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-conc0-bracket-mount/" TargetMode="External" Id="rId59"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-conc1-hook-mount/" TargetMode="External" Id="rId60"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-conc1-cable-mount/" TargetMode="External" Id="rId61"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-conc1-bracket-mount/" TargetMode="External" Id="rId62"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-conc-hook-mount/" TargetMode="External" Id="rId63"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-conc-cable-mount/" TargetMode="External" Id="rId64"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-conc-bracket-mount/" TargetMode="External" Id="rId65"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-deep-hook-mount/" TargetMode="External" Id="rId66"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-deep-cable-mount/" TargetMode="External" Id="rId67"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-deep-bracket-mount/" TargetMode="External" Id="rId68"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/" TargetMode="External" Id="rId69"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-cos-cable-mount/" TargetMode="External" Id="rId70"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-cos-bracket-mount/" TargetMode="External" Id="rId71"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-conc0-hook-mount/" TargetMode="External" Id="rId72"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-conc0-cable-mount/" TargetMode="External" Id="rId73"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-conc0-bracket-mount/" TargetMode="External" Id="rId74"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-conc1-hook-mount/" TargetMode="External" Id="rId75"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-conc1-cable-mount/" TargetMode="External" Id="rId76"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-conc1-bracket-mount/" TargetMode="External" Id="rId77"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-conc-hook-mount/" TargetMode="External" Id="rId78"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-conc-cable-mount/" TargetMode="External" Id="rId79"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-conc-bracket-mount/" TargetMode="External" Id="rId80"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-deep-hook-mount/" TargetMode="External" Id="rId81"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-deep-cable-mount/" TargetMode="External" Id="rId82"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-deep-bracket-mount/" TargetMode="External" Id="rId83"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/" TargetMode="External" Id="rId84"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-cos-cable-mount/" TargetMode="External" Id="rId85"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-cos-bracket-mount/" TargetMode="External" Id="rId86"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-conc0-hook-mount/" TargetMode="External" Id="rId87"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-conc0-cable-mount/" TargetMode="External" Id="rId88"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-conc0-bracket-mount/" TargetMode="External" Id="rId89"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-conc1-hook-mount/" TargetMode="External" Id="rId90"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-conc1-cable-mount/" TargetMode="External" Id="rId91"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-conc1-bracket-mount/" TargetMode="External" Id="rId92"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-conc-hook-mount/" TargetMode="External" Id="rId93"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-conc-cable-mount/" TargetMode="External" Id="rId94"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-conc-bracket-mount/" TargetMode="External" Id="rId95"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/cable-matt/" TargetMode="External" Id="rId96"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/cable-prizm/" TargetMode="External" Id="rId97"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/cable-clear/" TargetMode="External" Id="rId98"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/bracket-matt/" TargetMode="External" Id="rId99"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/bracket-prizm/" TargetMode="External" Id="rId100"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/" TargetMode="External" Id="rId101"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/overhead-matt/" TargetMode="External" Id="rId102"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/overhead-prizm/" TargetMode="External" Id="rId103"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/overhead-clear/" TargetMode="External" Id="rId104"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/suspension-matt/" TargetMode="External" Id="rId105"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/suspension-prizm/" TargetMode="External" Id="rId106"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/suspension-clear/" TargetMode="External" Id="rId107"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/cable-matt/" TargetMode="External" Id="rId108"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/cable-prizm/" TargetMode="External" Id="rId109"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/cable-clear/" TargetMode="External" Id="rId110"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/bracket-matt/" TargetMode="External" Id="rId111"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/bracket-prizm/" TargetMode="External" Id="rId112"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/" TargetMode="External" Id="rId113"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/overhead-matt/" TargetMode="External" Id="rId114"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/overhead-prizm/" TargetMode="External" Id="rId115"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/overhead-clear/" TargetMode="External" Id="rId116"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/suspension-matt/" TargetMode="External" Id="rId117"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/suspension-prizm/" TargetMode="External" Id="rId118"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/suspension-clear/" TargetMode="External" Id="rId119"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/cable-matt/" TargetMode="External" Id="rId120"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/cable-prizm/" TargetMode="External" Id="rId121"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/cable-clear/" TargetMode="External" Id="rId122"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/bracket-matt/" TargetMode="External" Id="rId123"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/bracket-prizm/" TargetMode="External" Id="rId124"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/" TargetMode="External" Id="rId125"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/overhead-matt/" TargetMode="External" Id="rId126"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/overhead-prizm/" TargetMode="External" Id="rId127"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/overhead-clear/" TargetMode="External" Id="rId128"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/suspension-matt/" TargetMode="External" Id="rId129"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/suspension-prizm/" TargetMode="External" Id="rId130"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/suspension-clear/" TargetMode="External" Id="rId131"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/cable-matt/" TargetMode="External" Id="rId132"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/cable-prizm/" TargetMode="External" Id="rId133"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/cable-clear/" TargetMode="External" Id="rId134"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/bracket-matt/" TargetMode="External" Id="rId135"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/bracket-prizm/" TargetMode="External" Id="rId136"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/" TargetMode="External" Id="rId137"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/overhead-matt/" TargetMode="External" Id="rId138"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/overhead-prizm/" TargetMode="External" Id="rId139"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/overhead-clear/" TargetMode="External" Id="rId140"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/suspension-matt/" TargetMode="External" Id="rId141"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/suspension-prizm/" TargetMode="External" Id="rId142"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/suspension-clear/" TargetMode="External" Id="rId143"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/cable-matt/" TargetMode="External" Id="rId144"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/cable-prizm/" TargetMode="External" Id="rId145"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/cable-clear/" TargetMode="External" Id="rId146"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/bracket-matt/" TargetMode="External" Id="rId147"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/bracket-prizm/" TargetMode="External" Id="rId148"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/" TargetMode="External" Id="rId149"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/overhead-matt/" TargetMode="External" Id="rId150"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/overhead-prizm/" TargetMode="External" Id="rId151"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/overhead-clear/" TargetMode="External" Id="rId152"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/suspension-matt/" TargetMode="External" Id="rId153"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/suspension-prizm/" TargetMode="External" Id="rId154"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/suspension-clear/" TargetMode="External" Id="rId155"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fokus-uss-200-ekspert-slim-ultra-d-skoba/" TargetMode="External" Id="rId156"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/uss-110-katana-prom/" TargetMode="External" Id="rId157"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/uss-160-katana-prom/" TargetMode="External" Id="rId158"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/uss-170-katana-prom/" TargetMode="External" Id="rId159"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/uss-60-katana-prom/" TargetMode="External" Id="rId160"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/uss-80-katana-prom/" TargetMode="External" Id="rId161"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/uss-90-katana-prom/" TargetMode="External" Id="rId162"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fokus-uss-240-ekspert-slim-ultra-d-skoba/" TargetMode="External" Id="rId163"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fokus-uss-40-ekspert-slim-ultra-d-skoba/" TargetMode="External" Id="rId164"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-svinec-2-0-10/" TargetMode="External" Id="rId165"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-svinec-2-0-30/" TargetMode="External" Id="rId166"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId167"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru" TargetMode="External" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@top-svet.ru" TargetMode="External" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/xlsx/" TargetMode="External" Id="rId3"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/uss-40-ekspert-slim/" TargetMode="External" Id="rId4"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-deep-hook-mount/" TargetMode="External" Id="rId5"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-deep-cable-mount/" TargetMode="External" Id="rId6"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-deep-bracket-mount/" TargetMode="External" Id="rId7"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/" TargetMode="External" Id="rId8"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-cos-cable-mount/" TargetMode="External" Id="rId9"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-cos-bracket-mount/" TargetMode="External" Id="rId10"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-conc0-hook-mount/" TargetMode="External" Id="rId11"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-conc0-cable-mount/" TargetMode="External" Id="rId12"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-conc0-bracket-mount/" TargetMode="External" Id="rId13"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-conc1-hook-mount/" TargetMode="External" Id="rId14"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-conc1-cable-mount/" TargetMode="External" Id="rId15"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-conc1-bracket-mount/" TargetMode="External" Id="rId16"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-conc-hook-mount/" TargetMode="External" Id="rId17"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-conc-cable-mount/" TargetMode="External" Id="rId18"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-conc-bracket-mount/" TargetMode="External" Id="rId19"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-deep-hook-mount/" TargetMode="External" Id="rId20"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-deep-cable-mount/" TargetMode="External" Id="rId21"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-deep-bracket-mount/" TargetMode="External" Id="rId22"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/" TargetMode="External" Id="rId23"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-cos-cable-mount/" TargetMode="External" Id="rId24"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-cos-bracket-mount/" TargetMode="External" Id="rId25"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-conc0-hook-mount/" TargetMode="External" Id="rId26"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-conc0-cable-mount/" TargetMode="External" Id="rId27"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-conc0-bracket-mount/" TargetMode="External" Id="rId28"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-conc1-hook-mount/" TargetMode="External" Id="rId29"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-conc1-cable-mount/" TargetMode="External" Id="rId30"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-conc1-bracket-mount/" TargetMode="External" Id="rId31"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-conc-hook-mount/" TargetMode="External" Id="rId32"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-conc-cable-mount/" TargetMode="External" Id="rId33"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-conc-bracket-mount/" TargetMode="External" Id="rId34"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-deep-hook-mount/" TargetMode="External" Id="rId35"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-deep-cable-mount/" TargetMode="External" Id="rId36"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-deep-bracket-mount/" TargetMode="External" Id="rId37"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/" TargetMode="External" Id="rId38"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-cos-cable-mount/" TargetMode="External" Id="rId39"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-cos-bracket-mount/" TargetMode="External" Id="rId40"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-conc0-hook-mount/" TargetMode="External" Id="rId41"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-conc0-cable-mount/" TargetMode="External" Id="rId42"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-conc0-bracket-mount/" TargetMode="External" Id="rId43"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-conc1-hook-mount/" TargetMode="External" Id="rId44"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-conc1-cable-mount/" TargetMode="External" Id="rId45"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-conc1-bracket-mount/" TargetMode="External" Id="rId46"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-conc-hook-mount/" TargetMode="External" Id="rId47"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-conc-cable-mount/" TargetMode="External" Id="rId48"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-conc-bracket-mount/" TargetMode="External" Id="rId49"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-deep-hook-mount/" TargetMode="External" Id="rId50"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-deep-cable-mount/" TargetMode="External" Id="rId51"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-deep-bracket-mount/" TargetMode="External" Id="rId52"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/" TargetMode="External" Id="rId53"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-cos-cable-mount/" TargetMode="External" Id="rId54"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-cos-bracket-mount/" TargetMode="External" Id="rId55"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-conc0-hook-mount/" TargetMode="External" Id="rId56"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-conc0-cable-mount/" TargetMode="External" Id="rId57"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-conc0-bracket-mount/" TargetMode="External" Id="rId58"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-conc1-hook-mount/" TargetMode="External" Id="rId59"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-conc1-cable-mount/" TargetMode="External" Id="rId60"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-conc1-bracket-mount/" TargetMode="External" Id="rId61"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-conc-hook-mount/" TargetMode="External" Id="rId62"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-conc-cable-mount/" TargetMode="External" Id="rId63"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-conc-bracket-mount/" TargetMode="External" Id="rId64"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-deep-hook-mount/" TargetMode="External" Id="rId65"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-deep-cable-mount/" TargetMode="External" Id="rId66"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-deep-bracket-mount/" TargetMode="External" Id="rId67"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/" TargetMode="External" Id="rId68"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-cos-cable-mount/" TargetMode="External" Id="rId69"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-cos-bracket-mount/" TargetMode="External" Id="rId70"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-conc0-hook-mount/" TargetMode="External" Id="rId71"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-conc0-cable-mount/" TargetMode="External" Id="rId72"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-conc0-bracket-mount/" TargetMode="External" Id="rId73"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-conc1-hook-mount/" TargetMode="External" Id="rId74"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-conc1-cable-mount/" TargetMode="External" Id="rId75"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-conc1-bracket-mount/" TargetMode="External" Id="rId76"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-conc-hook-mount/" TargetMode="External" Id="rId77"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-conc-cable-mount/" TargetMode="External" Id="rId78"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-conc-bracket-mount/" TargetMode="External" Id="rId79"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-deep-hook-mount/" TargetMode="External" Id="rId80"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-deep-cable-mount/" TargetMode="External" Id="rId81"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-deep-bracket-mount/" TargetMode="External" Id="rId82"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/" TargetMode="External" Id="rId83"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-cos-cable-mount/" TargetMode="External" Id="rId84"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-cos-bracket-mount/" TargetMode="External" Id="rId85"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-conc0-hook-mount/" TargetMode="External" Id="rId86"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-conc0-cable-mount/" TargetMode="External" Id="rId87"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-conc0-bracket-mount/" TargetMode="External" Id="rId88"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-conc1-hook-mount/" TargetMode="External" Id="rId89"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-conc1-cable-mount/" TargetMode="External" Id="rId90"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-conc1-bracket-mount/" TargetMode="External" Id="rId91"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-conc-hook-mount/" TargetMode="External" Id="rId92"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-conc-cable-mount/" TargetMode="External" Id="rId93"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-conc-bracket-mount/" TargetMode="External" Id="rId94"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/cable-matt/" TargetMode="External" Id="rId95"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/cable-prizm/" TargetMode="External" Id="rId96"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/cable-clear/" TargetMode="External" Id="rId97"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/bracket-matt/" TargetMode="External" Id="rId98"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/bracket-prizm/" TargetMode="External" Id="rId99"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/" TargetMode="External" Id="rId100"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/overhead-matt/" TargetMode="External" Id="rId101"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/overhead-prizm/" TargetMode="External" Id="rId102"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/overhead-clear/" TargetMode="External" Id="rId103"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/suspension-matt/" TargetMode="External" Id="rId104"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/suspension-prizm/" TargetMode="External" Id="rId105"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/suspension-clear/" TargetMode="External" Id="rId106"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/cable-matt/" TargetMode="External" Id="rId107"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/cable-prizm/" TargetMode="External" Id="rId108"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/cable-clear/" TargetMode="External" Id="rId109"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/bracket-matt/" TargetMode="External" Id="rId110"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/bracket-prizm/" TargetMode="External" Id="rId111"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/" TargetMode="External" Id="rId112"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/overhead-matt/" TargetMode="External" Id="rId113"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/overhead-prizm/" TargetMode="External" Id="rId114"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/overhead-clear/" TargetMode="External" Id="rId115"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/suspension-matt/" TargetMode="External" Id="rId116"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/suspension-prizm/" TargetMode="External" Id="rId117"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/suspension-clear/" TargetMode="External" Id="rId118"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/cable-matt/" TargetMode="External" Id="rId119"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/cable-prizm/" TargetMode="External" Id="rId120"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/cable-clear/" TargetMode="External" Id="rId121"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/bracket-matt/" TargetMode="External" Id="rId122"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/bracket-prizm/" TargetMode="External" Id="rId123"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/" TargetMode="External" Id="rId124"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/overhead-matt/" TargetMode="External" Id="rId125"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/overhead-prizm/" TargetMode="External" Id="rId126"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/overhead-clear/" TargetMode="External" Id="rId127"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/suspension-matt/" TargetMode="External" Id="rId128"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/suspension-prizm/" TargetMode="External" Id="rId129"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/suspension-clear/" TargetMode="External" Id="rId130"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/cable-matt/" TargetMode="External" Id="rId131"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/cable-prizm/" TargetMode="External" Id="rId132"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/cable-clear/" TargetMode="External" Id="rId133"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/bracket-matt/" TargetMode="External" Id="rId134"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/bracket-prizm/" TargetMode="External" Id="rId135"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/" TargetMode="External" Id="rId136"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/overhead-matt/" TargetMode="External" Id="rId137"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/overhead-prizm/" TargetMode="External" Id="rId138"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/overhead-clear/" TargetMode="External" Id="rId139"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/suspension-matt/" TargetMode="External" Id="rId140"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/suspension-prizm/" TargetMode="External" Id="rId141"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/suspension-clear/" TargetMode="External" Id="rId142"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/cable-matt/" TargetMode="External" Id="rId143"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/cable-prizm/" TargetMode="External" Id="rId144"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/cable-clear/" TargetMode="External" Id="rId145"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/bracket-matt/" TargetMode="External" Id="rId146"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/bracket-prizm/" TargetMode="External" Id="rId147"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/" TargetMode="External" Id="rId148"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/overhead-matt/" TargetMode="External" Id="rId149"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/overhead-prizm/" TargetMode="External" Id="rId150"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/overhead-clear/" TargetMode="External" Id="rId151"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/suspension-matt/" TargetMode="External" Id="rId152"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/suspension-prizm/" TargetMode="External" Id="rId153"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/suspension-clear/" TargetMode="External" Id="rId154"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fokus-uss-200-ekspert-slim-ultra-d-skoba/" TargetMode="External" Id="rId155"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/uss-110-katana-prom/" TargetMode="External" Id="rId156"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/uss-130-katana-prom/" TargetMode="External" Id="rId157"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/uss-160-katana-prom/" TargetMode="External" Id="rId158"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/uss-170-katana-prom/" TargetMode="External" Id="rId159"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/uss-60-katana-prom/" TargetMode="External" Id="rId160"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/uss-80-katana-prom/" TargetMode="External" Id="rId161"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/uss-90-katana-prom/" TargetMode="External" Id="rId162"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fokus-uss-240-ekspert-slim-ultra-d-skoba/" TargetMode="External" Id="rId163"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fokus-uss-40-ekspert-slim-ultra-d-skoba/" TargetMode="External" Id="rId164"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-svinec-2-0-10/" TargetMode="External" Id="rId165"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-svinec-2-0-30/" TargetMode="External" Id="rId166"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId167"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:G170"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="8" customWidth="1" min="1" max="1"/>
     <col width="30" customWidth="1" min="2" max="2"/>
     <col width="50" customWidth="1" min="3" max="3"/>
     <col width="40" customWidth="1" min="4" max="4"/>
     <col width="10" customWidth="1" min="5" max="5"/>
     <col width="20" customWidth="1" min="6" max="6"/>
     <col width="20" customWidth="1" min="7" max="7"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>+74957888385</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>https://top-svet.ru</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>info@top-svet.ru</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>2026-05-09 08:11</t>
+          <t>2026-06-24 04:23</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Показаны только результаты, подходящие под установленные во время скачивания фильтры. Для скачивания прайс-листа на все товары категории - щёлкните на этот текст.</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
           <t>ПРОМЫШЛЕННЫЕ СВЕТИЛЬНИКИ</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
           <t>Артикул</t>
         </is>
       </c>
       <c r="B7" s="5" t="inlineStr">
         <is>
@@ -523,5327 +523,5327 @@
       </c>
       <c r="D7" s="5" t="inlineStr">
         <is>
           <t>Характеристики</t>
         </is>
       </c>
       <c r="E7" s="5" t="inlineStr">
         <is>
           <t>Гар.</t>
         </is>
       </c>
       <c r="F7" s="5" t="inlineStr">
         <is>
           <t>Розничная</t>
         </is>
       </c>
       <c r="G7" s="5" t="inlineStr">
         <is>
           <t>Онлайн</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="6" t="inlineStr">
         <is>
-          <t>100654</t>
+          <t>100670</t>
         </is>
       </c>
       <c r="B8" s="6" t="inlineStr">
         <is>
-          <t>УСС-130 Катана ПРОМ</t>
+          <t>УСС-240 Эксперт Slim Д</t>
         </is>
       </c>
       <c r="C8" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник УСС-130 Катана ПРОМ, 4000K</t>
+          <t>Промышленный светильник УСС-240 Эксперт Slim Д, 4000K</t>
         </is>
       </c>
       <c r="D8" s="8" t="inlineStr">
         <is>
-          <t>130 Вт, 21450 лм, Д, 4000 К, IP67</t>
+          <t>240 Вт, 36000 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E8" s="6" t="inlineStr">
         <is>
           <t>8 лет</t>
         </is>
       </c>
       <c r="F8" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G8" s="9" t="inlineStr">
         <is>
-          <t>29 792,00 ₽</t>
+          <t>44 839,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="6" t="inlineStr">
         <is>
-          <t>100670</t>
-[...6 lines deleted...]
-      </c>
+          <t>100501</t>
+        </is>
+      </c>
+      <c r="B9" s="6" t="inlineStr"/>
       <c r="C9" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник УСС-240 Эксперт Slim Д, 4000K</t>
+          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС Г, крепление на крюк</t>
         </is>
       </c>
       <c r="D9" s="8" t="inlineStr">
         <is>
-          <t>240 Вт, 36000 лм, Д, 4000 К, IP67</t>
+          <t>115 Вт, 12500 лм, Г, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E9" s="6" t="inlineStr">
         <is>
-          <t>8 лет</t>
+          <t>5 лет</t>
         </is>
       </c>
       <c r="F9" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G9" s="9" t="inlineStr">
         <is>
-          <t>44 839,00 ₽</t>
+          <t>23 918,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="6" t="inlineStr">
         <is>
-          <t>100501</t>
+          <t>100502</t>
         </is>
       </c>
       <c r="B10" s="6" t="inlineStr"/>
       <c r="C10" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС Г, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС Г, крепление на трос</t>
         </is>
       </c>
       <c r="D10" s="8" t="inlineStr">
         <is>
           <t>115 Вт, 12500 лм, Г, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E10" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F10" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G10" s="9" t="inlineStr">
         <is>
           <t>23 918,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="6" t="inlineStr">
         <is>
-          <t>100502</t>
+          <t>100503</t>
         </is>
       </c>
       <c r="B11" s="6" t="inlineStr"/>
       <c r="C11" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС Г, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС Г, крепление скобой</t>
         </is>
       </c>
       <c r="D11" s="8" t="inlineStr">
         <is>
           <t>115 Вт, 12500 лм, Г, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E11" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F11" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G11" s="9" t="inlineStr">
         <is>
           <t>23 918,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="6" t="inlineStr">
         <is>
-          <t>100503</t>
+          <t>100498</t>
         </is>
       </c>
       <c r="B12" s="6" t="inlineStr"/>
       <c r="C12" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС Г, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС Д, крепление на крюк</t>
         </is>
       </c>
       <c r="D12" s="8" t="inlineStr">
         <is>
-          <t>115 Вт, 12500 лм, Г, 4500 К, IP65</t>
+          <t>115 Вт, 13500 лм, Д, 4000 К, IP65</t>
         </is>
       </c>
       <c r="E12" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F12" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G12" s="9" t="inlineStr">
         <is>
           <t>23 918,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="6" t="inlineStr">
         <is>
-          <t>100498</t>
+          <t>100499</t>
         </is>
       </c>
       <c r="B13" s="6" t="inlineStr"/>
       <c r="C13" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС Д, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС Д, крепление на трос</t>
         </is>
       </c>
       <c r="D13" s="8" t="inlineStr">
         <is>
           <t>115 Вт, 13500 лм, Д, 4000 К, IP65</t>
         </is>
       </c>
       <c r="E13" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F13" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G13" s="9" t="inlineStr">
         <is>
           <t>23 918,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="6" t="inlineStr">
         <is>
-          <t>100499</t>
+          <t>100500</t>
         </is>
       </c>
       <c r="B14" s="6" t="inlineStr"/>
       <c r="C14" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС Д, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС Д, крепление скобой</t>
         </is>
       </c>
       <c r="D14" s="8" t="inlineStr">
         <is>
           <t>115 Вт, 13500 лм, Д, 4000 К, IP65</t>
         </is>
       </c>
       <c r="E14" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F14" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G14" s="9" t="inlineStr">
         <is>
           <t>23 918,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="6" t="inlineStr">
         <is>
-          <t>100500</t>
+          <t>100504</t>
         </is>
       </c>
       <c r="B15" s="6" t="inlineStr"/>
       <c r="C15" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС Д, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС К0, крепление на крюк</t>
         </is>
       </c>
       <c r="D15" s="8" t="inlineStr">
         <is>
-          <t>115 Вт, 13500 лм, Д, 4000 К, IP65</t>
+          <t>115 Вт, 12500 лм, К (К0), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E15" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F15" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G15" s="9" t="inlineStr">
         <is>
           <t>23 918,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="6" t="inlineStr">
         <is>
-          <t>100504</t>
+          <t>100505</t>
         </is>
       </c>
       <c r="B16" s="6" t="inlineStr"/>
       <c r="C16" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС К0, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС К0, крепление на трос</t>
         </is>
       </c>
       <c r="D16" s="8" t="inlineStr">
         <is>
           <t>115 Вт, 12500 лм, К (К0), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E16" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F16" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G16" s="9" t="inlineStr">
         <is>
           <t>23 918,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="6" t="inlineStr">
         <is>
-          <t>100505</t>
+          <t>100506</t>
         </is>
       </c>
       <c r="B17" s="6" t="inlineStr"/>
       <c r="C17" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС К0, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС К0, крепление скобой</t>
         </is>
       </c>
       <c r="D17" s="8" t="inlineStr">
         <is>
           <t>115 Вт, 12500 лм, К (К0), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E17" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F17" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G17" s="9" t="inlineStr">
         <is>
           <t>23 918,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="6" t="inlineStr">
         <is>
-          <t>100506</t>
+          <t>100510</t>
         </is>
       </c>
       <c r="B18" s="6" t="inlineStr"/>
       <c r="C18" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС К0, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС К1, крепление на крюк</t>
         </is>
       </c>
       <c r="D18" s="8" t="inlineStr">
         <is>
-          <t>115 Вт, 12500 лм, К (К0), 4500 К, IP65</t>
+          <t>115 Вт, 12500 лм, К (К1), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E18" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F18" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G18" s="9" t="inlineStr">
         <is>
           <t>23 918,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="6" t="inlineStr">
         <is>
-          <t>100510</t>
+          <t>100511</t>
         </is>
       </c>
       <c r="B19" s="6" t="inlineStr"/>
       <c r="C19" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС К1, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС К1, крепление на трос</t>
         </is>
       </c>
       <c r="D19" s="8" t="inlineStr">
         <is>
           <t>115 Вт, 12500 лм, К (К1), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E19" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F19" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G19" s="9" t="inlineStr">
         <is>
           <t>23 918,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="6" t="inlineStr">
         <is>
-          <t>100511</t>
+          <t>100512</t>
         </is>
       </c>
       <c r="B20" s="6" t="inlineStr"/>
       <c r="C20" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС К1, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС К1, крепление скобой</t>
         </is>
       </c>
       <c r="D20" s="8" t="inlineStr">
         <is>
           <t>115 Вт, 12500 лм, К (К1), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E20" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F20" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G20" s="9" t="inlineStr">
         <is>
           <t>23 918,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="6" t="inlineStr">
         <is>
-          <t>100512</t>
+          <t>100507</t>
         </is>
       </c>
       <c r="B21" s="6" t="inlineStr"/>
       <c r="C21" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС К1, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС К, крепление на крюк</t>
         </is>
       </c>
       <c r="D21" s="8" t="inlineStr">
         <is>
-          <t>115 Вт, 12500 лм, К (К1), 4500 К, IP65</t>
+          <t>115 Вт, 12500 лм, К, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E21" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F21" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G21" s="9" t="inlineStr">
         <is>
           <t>23 918,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="6" t="inlineStr">
         <is>
-          <t>100507</t>
+          <t>100508</t>
         </is>
       </c>
       <c r="B22" s="6" t="inlineStr"/>
       <c r="C22" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС К, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС К, крепление на трос</t>
         </is>
       </c>
       <c r="D22" s="8" t="inlineStr">
         <is>
           <t>115 Вт, 12500 лм, К, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E22" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F22" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G22" s="9" t="inlineStr">
         <is>
           <t>23 918,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="6" t="inlineStr">
         <is>
-          <t>100508</t>
+          <t>100509</t>
         </is>
       </c>
       <c r="B23" s="6" t="inlineStr"/>
       <c r="C23" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС К, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС К, крепление скобой</t>
         </is>
       </c>
       <c r="D23" s="8" t="inlineStr">
         <is>
           <t>115 Вт, 12500 лм, К, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E23" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F23" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G23" s="9" t="inlineStr">
         <is>
           <t>23 918,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="6" t="inlineStr">
         <is>
-          <t>100509</t>
+          <t>100516</t>
         </is>
       </c>
       <c r="B24" s="6" t="inlineStr"/>
       <c r="C24" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС К, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС Г, крепление на крюк</t>
         </is>
       </c>
       <c r="D24" s="8" t="inlineStr">
         <is>
-          <t>115 Вт, 12500 лм, К, 4500 К, IP65</t>
+          <t>130 Вт, 15000 лм, Г, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E24" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F24" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G24" s="9" t="inlineStr">
         <is>
-          <t>23 918,00 ₽</t>
+          <t>32 874,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="6" t="inlineStr">
         <is>
-          <t>100516</t>
+          <t>100517</t>
         </is>
       </c>
       <c r="B25" s="6" t="inlineStr"/>
       <c r="C25" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС Г, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС Г, крепление на трос</t>
         </is>
       </c>
       <c r="D25" s="8" t="inlineStr">
         <is>
           <t>130 Вт, 15000 лм, Г, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E25" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F25" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G25" s="9" t="inlineStr">
         <is>
           <t>32 874,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="6" t="inlineStr">
         <is>
-          <t>100517</t>
+          <t>100518</t>
         </is>
       </c>
       <c r="B26" s="6" t="inlineStr"/>
       <c r="C26" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС Г, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС Г, крепление скобой</t>
         </is>
       </c>
       <c r="D26" s="8" t="inlineStr">
         <is>
           <t>130 Вт, 15000 лм, Г, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E26" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F26" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G26" s="9" t="inlineStr">
         <is>
           <t>32 874,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="6" t="inlineStr">
         <is>
-          <t>100518</t>
+          <t>100513</t>
         </is>
       </c>
       <c r="B27" s="6" t="inlineStr"/>
       <c r="C27" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС Г, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС Д, крепление на крюк</t>
         </is>
       </c>
       <c r="D27" s="8" t="inlineStr">
         <is>
-          <t>130 Вт, 15000 лм, Г, 4500 К, IP65</t>
+          <t>130 Вт, 16000 лм, Д, 4000 К, IP65</t>
         </is>
       </c>
       <c r="E27" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F27" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G27" s="9" t="inlineStr">
         <is>
           <t>32 874,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="6" t="inlineStr">
         <is>
-          <t>100513</t>
+          <t>100514</t>
         </is>
       </c>
       <c r="B28" s="6" t="inlineStr"/>
       <c r="C28" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС Д, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС Д, крепление на трос</t>
         </is>
       </c>
       <c r="D28" s="8" t="inlineStr">
         <is>
           <t>130 Вт, 16000 лм, Д, 4000 К, IP65</t>
         </is>
       </c>
       <c r="E28" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F28" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G28" s="9" t="inlineStr">
         <is>
           <t>32 874,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="6" t="inlineStr">
         <is>
-          <t>100514</t>
+          <t>100515</t>
         </is>
       </c>
       <c r="B29" s="6" t="inlineStr"/>
       <c r="C29" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС Д, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС Д, крепление скобой</t>
         </is>
       </c>
       <c r="D29" s="8" t="inlineStr">
         <is>
           <t>130 Вт, 16000 лм, Д, 4000 К, IP65</t>
         </is>
       </c>
       <c r="E29" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F29" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G29" s="9" t="inlineStr">
         <is>
           <t>32 874,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="6" t="inlineStr">
         <is>
-          <t>100515</t>
+          <t>100519</t>
         </is>
       </c>
       <c r="B30" s="6" t="inlineStr"/>
       <c r="C30" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС Д, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС К0, крепление на крюк</t>
         </is>
       </c>
       <c r="D30" s="8" t="inlineStr">
         <is>
-          <t>130 Вт, 16000 лм, Д, 4000 К, IP65</t>
+          <t>130 Вт, 15000 лм, К (К0), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E30" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F30" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G30" s="9" t="inlineStr">
         <is>
           <t>32 874,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="6" t="inlineStr">
         <is>
-          <t>100519</t>
+          <t>100520</t>
         </is>
       </c>
       <c r="B31" s="6" t="inlineStr"/>
       <c r="C31" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС К0, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС К0, крепление на трос</t>
         </is>
       </c>
       <c r="D31" s="8" t="inlineStr">
         <is>
           <t>130 Вт, 15000 лм, К (К0), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E31" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F31" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G31" s="9" t="inlineStr">
         <is>
           <t>32 874,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="6" t="inlineStr">
         <is>
-          <t>100520</t>
+          <t>100521</t>
         </is>
       </c>
       <c r="B32" s="6" t="inlineStr"/>
       <c r="C32" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС К0, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС К0, крепление скобой</t>
         </is>
       </c>
       <c r="D32" s="8" t="inlineStr">
         <is>
           <t>130 Вт, 15000 лм, К (К0), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E32" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F32" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G32" s="9" t="inlineStr">
         <is>
           <t>32 874,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="6" t="inlineStr">
         <is>
-          <t>100521</t>
+          <t>100525</t>
         </is>
       </c>
       <c r="B33" s="6" t="inlineStr"/>
       <c r="C33" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС К0, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС К1, крепление на крюк</t>
         </is>
       </c>
       <c r="D33" s="8" t="inlineStr">
         <is>
-          <t>130 Вт, 15000 лм, К (К0), 4500 К, IP65</t>
+          <t>130 Вт, 15000 лм, К (К1), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E33" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F33" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G33" s="9" t="inlineStr">
         <is>
           <t>32 874,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="6" t="inlineStr">
         <is>
-          <t>100525</t>
+          <t>100526</t>
         </is>
       </c>
       <c r="B34" s="6" t="inlineStr"/>
       <c r="C34" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС К1, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС К1, крепление на трос</t>
         </is>
       </c>
       <c r="D34" s="8" t="inlineStr">
         <is>
           <t>130 Вт, 15000 лм, К (К1), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E34" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F34" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G34" s="9" t="inlineStr">
         <is>
           <t>32 874,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="6" t="inlineStr">
         <is>
-          <t>100526</t>
+          <t>100527</t>
         </is>
       </c>
       <c r="B35" s="6" t="inlineStr"/>
       <c r="C35" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС К1, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС К1, крепление скобой</t>
         </is>
       </c>
       <c r="D35" s="8" t="inlineStr">
         <is>
           <t>130 Вт, 15000 лм, К (К1), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E35" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F35" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G35" s="9" t="inlineStr">
         <is>
           <t>32 874,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="6" t="inlineStr">
         <is>
-          <t>100527</t>
+          <t>100522</t>
         </is>
       </c>
       <c r="B36" s="6" t="inlineStr"/>
       <c r="C36" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС К1, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС К, крепление на крюк</t>
         </is>
       </c>
       <c r="D36" s="8" t="inlineStr">
         <is>
-          <t>130 Вт, 15000 лм, К (К1), 4500 К, IP65</t>
+          <t>130 Вт, 15000 лм, К, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E36" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F36" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G36" s="9" t="inlineStr">
         <is>
           <t>32 874,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="6" t="inlineStr">
         <is>
-          <t>100522</t>
+          <t>100523</t>
         </is>
       </c>
       <c r="B37" s="6" t="inlineStr"/>
       <c r="C37" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС К, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС К, крепление на трос</t>
         </is>
       </c>
       <c r="D37" s="8" t="inlineStr">
         <is>
           <t>130 Вт, 15000 лм, К, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E37" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F37" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G37" s="9" t="inlineStr">
         <is>
           <t>32 874,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="6" t="inlineStr">
         <is>
-          <t>100523</t>
+          <t>100524</t>
         </is>
       </c>
       <c r="B38" s="6" t="inlineStr"/>
       <c r="C38" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС К, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС К, крепление скобой</t>
         </is>
       </c>
       <c r="D38" s="8" t="inlineStr">
         <is>
           <t>130 Вт, 15000 лм, К, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E38" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F38" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G38" s="9" t="inlineStr">
         <is>
           <t>32 874,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="6" t="inlineStr">
         <is>
-          <t>100524</t>
+          <t>100531</t>
         </is>
       </c>
       <c r="B39" s="6" t="inlineStr"/>
       <c r="C39" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС К, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС Г, крепление на крюк</t>
         </is>
       </c>
       <c r="D39" s="8" t="inlineStr">
         <is>
-          <t>130 Вт, 15000 лм, К, 4500 К, IP65</t>
+          <t>140 Вт, 15500 лм, Г, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E39" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F39" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G39" s="9" t="inlineStr">
         <is>
-          <t>32 874,00 ₽</t>
+          <t>38 316,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" s="6" t="inlineStr">
         <is>
-          <t>100531</t>
+          <t>100532</t>
         </is>
       </c>
       <c r="B40" s="6" t="inlineStr"/>
       <c r="C40" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС Г, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС Г, крепление на трос</t>
         </is>
       </c>
       <c r="D40" s="8" t="inlineStr">
         <is>
           <t>140 Вт, 15500 лм, Г, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E40" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F40" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G40" s="9" t="inlineStr">
         <is>
           <t>38 316,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" s="6" t="inlineStr">
         <is>
-          <t>100532</t>
+          <t>100533</t>
         </is>
       </c>
       <c r="B41" s="6" t="inlineStr"/>
       <c r="C41" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС Г, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС Г, крепление скобой</t>
         </is>
       </c>
       <c r="D41" s="8" t="inlineStr">
         <is>
           <t>140 Вт, 15500 лм, Г, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E41" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F41" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G41" s="9" t="inlineStr">
         <is>
           <t>38 316,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" s="6" t="inlineStr">
         <is>
-          <t>100533</t>
+          <t>100528</t>
         </is>
       </c>
       <c r="B42" s="6" t="inlineStr"/>
       <c r="C42" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС Г, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС Д, крепление на крюк</t>
         </is>
       </c>
       <c r="D42" s="8" t="inlineStr">
         <is>
-          <t>140 Вт, 15500 лм, Г, 4500 К, IP65</t>
+          <t>140 Вт, 20000 лм, Д, 4000 К, IP65</t>
         </is>
       </c>
       <c r="E42" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F42" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G42" s="9" t="inlineStr">
         <is>
           <t>38 316,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" s="6" t="inlineStr">
         <is>
-          <t>100528</t>
+          <t>100529</t>
         </is>
       </c>
       <c r="B43" s="6" t="inlineStr"/>
       <c r="C43" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС Д, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС Д, крепление на трос</t>
         </is>
       </c>
       <c r="D43" s="8" t="inlineStr">
         <is>
           <t>140 Вт, 20000 лм, Д, 4000 К, IP65</t>
         </is>
       </c>
       <c r="E43" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F43" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G43" s="9" t="inlineStr">
         <is>
           <t>38 316,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" s="6" t="inlineStr">
         <is>
-          <t>100529</t>
+          <t>100530</t>
         </is>
       </c>
       <c r="B44" s="6" t="inlineStr"/>
       <c r="C44" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС Д, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС Д, крепление скобой</t>
         </is>
       </c>
       <c r="D44" s="8" t="inlineStr">
         <is>
           <t>140 Вт, 20000 лм, Д, 4000 К, IP65</t>
         </is>
       </c>
       <c r="E44" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F44" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G44" s="9" t="inlineStr">
         <is>
           <t>38 316,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" s="6" t="inlineStr">
         <is>
-          <t>100530</t>
+          <t>100534</t>
         </is>
       </c>
       <c r="B45" s="6" t="inlineStr"/>
       <c r="C45" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС Д, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС К0, крепление на крюк</t>
         </is>
       </c>
       <c r="D45" s="8" t="inlineStr">
         <is>
-          <t>140 Вт, 20000 лм, Д, 4000 К, IP65</t>
+          <t>140 Вт, 15500 лм, К (К0), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E45" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F45" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G45" s="9" t="inlineStr">
         <is>
           <t>38 316,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" s="6" t="inlineStr">
         <is>
-          <t>100534</t>
+          <t>100535</t>
         </is>
       </c>
       <c r="B46" s="6" t="inlineStr"/>
       <c r="C46" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС К0, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС К0, крепление на трос</t>
         </is>
       </c>
       <c r="D46" s="8" t="inlineStr">
         <is>
           <t>140 Вт, 15500 лм, К (К0), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E46" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F46" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G46" s="9" t="inlineStr">
         <is>
           <t>38 316,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" s="6" t="inlineStr">
         <is>
-          <t>100535</t>
+          <t>100536</t>
         </is>
       </c>
       <c r="B47" s="6" t="inlineStr"/>
       <c r="C47" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС К0, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС К0, крепление скобой</t>
         </is>
       </c>
       <c r="D47" s="8" t="inlineStr">
         <is>
           <t>140 Вт, 15500 лм, К (К0), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E47" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F47" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G47" s="9" t="inlineStr">
         <is>
           <t>38 316,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" s="6" t="inlineStr">
         <is>
-          <t>100536</t>
+          <t>100540</t>
         </is>
       </c>
       <c r="B48" s="6" t="inlineStr"/>
       <c r="C48" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС К0, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС К1, крепление на крюк</t>
         </is>
       </c>
       <c r="D48" s="8" t="inlineStr">
         <is>
-          <t>140 Вт, 15500 лм, К (К0), 4500 К, IP65</t>
+          <t>140 Вт, 15500 лм, К (К1), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E48" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F48" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G48" s="9" t="inlineStr">
         <is>
           <t>38 316,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" s="6" t="inlineStr">
         <is>
-          <t>100540</t>
+          <t>100541</t>
         </is>
       </c>
       <c r="B49" s="6" t="inlineStr"/>
       <c r="C49" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС К1, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС К1, крепление на трос</t>
         </is>
       </c>
       <c r="D49" s="8" t="inlineStr">
         <is>
           <t>140 Вт, 15500 лм, К (К1), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E49" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F49" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G49" s="9" t="inlineStr">
         <is>
           <t>38 316,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" s="6" t="inlineStr">
         <is>
-          <t>100541</t>
+          <t>100542</t>
         </is>
       </c>
       <c r="B50" s="6" t="inlineStr"/>
       <c r="C50" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС К1, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС К1, крепление скобой</t>
         </is>
       </c>
       <c r="D50" s="8" t="inlineStr">
         <is>
           <t>140 Вт, 15500 лм, К (К1), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E50" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F50" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G50" s="9" t="inlineStr">
         <is>
           <t>38 316,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" s="6" t="inlineStr">
         <is>
-          <t>100542</t>
+          <t>100537</t>
         </is>
       </c>
       <c r="B51" s="6" t="inlineStr"/>
       <c r="C51" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС К1, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС К, крепление на крюк</t>
         </is>
       </c>
       <c r="D51" s="8" t="inlineStr">
         <is>
-          <t>140 Вт, 15500 лм, К (К1), 4500 К, IP65</t>
+          <t>140 Вт, 15500 лм, К, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E51" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F51" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G51" s="9" t="inlineStr">
         <is>
           <t>38 316,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" s="6" t="inlineStr">
         <is>
-          <t>100537</t>
+          <t>100538</t>
         </is>
       </c>
       <c r="B52" s="6" t="inlineStr"/>
       <c r="C52" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС К, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС К, крепление на трос</t>
         </is>
       </c>
       <c r="D52" s="8" t="inlineStr">
         <is>
           <t>140 Вт, 15500 лм, К, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E52" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F52" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G52" s="9" t="inlineStr">
         <is>
           <t>38 316,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" s="6" t="inlineStr">
         <is>
-          <t>100538</t>
+          <t>100539</t>
         </is>
       </c>
       <c r="B53" s="6" t="inlineStr"/>
       <c r="C53" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС К, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС К, крепление скобой</t>
         </is>
       </c>
       <c r="D53" s="8" t="inlineStr">
         <is>
           <t>140 Вт, 15500 лм, К, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E53" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F53" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G53" s="9" t="inlineStr">
         <is>
           <t>38 316,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" s="6" t="inlineStr">
         <is>
-          <t>100539</t>
+          <t>100546</t>
         </is>
       </c>
       <c r="B54" s="6" t="inlineStr"/>
       <c r="C54" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС К, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС Г, крепление на крюк</t>
         </is>
       </c>
       <c r="D54" s="8" t="inlineStr">
         <is>
-          <t>140 Вт, 15500 лм, К, 4500 К, IP65</t>
+          <t>160 Вт, 20800 лм, Г, 4500 К, IP67</t>
         </is>
       </c>
       <c r="E54" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F54" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G54" s="9" t="inlineStr">
         <is>
-          <t>38 316,00 ₽</t>
+          <t>42 395,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" s="6" t="inlineStr">
         <is>
-          <t>100546</t>
+          <t>100547</t>
         </is>
       </c>
       <c r="B55" s="6" t="inlineStr"/>
       <c r="C55" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС Г, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС Г, крепление на трос</t>
         </is>
       </c>
       <c r="D55" s="8" t="inlineStr">
         <is>
           <t>160 Вт, 20800 лм, Г, 4500 К, IP67</t>
         </is>
       </c>
       <c r="E55" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F55" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G55" s="9" t="inlineStr">
         <is>
           <t>42 395,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" s="6" t="inlineStr">
         <is>
-          <t>100547</t>
+          <t>100548</t>
         </is>
       </c>
       <c r="B56" s="6" t="inlineStr"/>
       <c r="C56" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС Г, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС Г, крепление скобой</t>
         </is>
       </c>
       <c r="D56" s="8" t="inlineStr">
         <is>
           <t>160 Вт, 20800 лм, Г, 4500 К, IP67</t>
         </is>
       </c>
       <c r="E56" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F56" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G56" s="9" t="inlineStr">
         <is>
           <t>42 395,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" s="6" t="inlineStr">
         <is>
-          <t>100548</t>
+          <t>100543</t>
         </is>
       </c>
       <c r="B57" s="6" t="inlineStr"/>
       <c r="C57" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС Г, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС Д, крепление на крюк</t>
         </is>
       </c>
       <c r="D57" s="8" t="inlineStr">
         <is>
-          <t>160 Вт, 20800 лм, Г, 4500 К, IP67</t>
+          <t>160 Вт, 23200 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E57" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F57" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G57" s="9" t="inlineStr">
         <is>
           <t>42 395,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" s="6" t="inlineStr">
         <is>
-          <t>100543</t>
+          <t>100544</t>
         </is>
       </c>
       <c r="B58" s="6" t="inlineStr"/>
       <c r="C58" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС Д, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС Д, крепление на трос</t>
         </is>
       </c>
       <c r="D58" s="8" t="inlineStr">
         <is>
           <t>160 Вт, 23200 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E58" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F58" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G58" s="9" t="inlineStr">
         <is>
           <t>42 395,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" s="6" t="inlineStr">
         <is>
-          <t>100544</t>
+          <t>100545</t>
         </is>
       </c>
       <c r="B59" s="6" t="inlineStr"/>
       <c r="C59" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС Д, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС Д, крепление скобой</t>
         </is>
       </c>
       <c r="D59" s="8" t="inlineStr">
         <is>
           <t>160 Вт, 23200 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E59" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F59" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G59" s="9" t="inlineStr">
         <is>
           <t>42 395,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" s="6" t="inlineStr">
         <is>
-          <t>100545</t>
+          <t>100549</t>
         </is>
       </c>
       <c r="B60" s="6" t="inlineStr"/>
       <c r="C60" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС Д, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС К0, крепление на крюк</t>
         </is>
       </c>
       <c r="D60" s="8" t="inlineStr">
         <is>
-          <t>160 Вт, 23200 лм, Д, 4000 К, IP67</t>
+          <t>160 Вт, 20800 лм, К (К0), 4500 К, IP67</t>
         </is>
       </c>
       <c r="E60" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F60" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G60" s="9" t="inlineStr">
         <is>
           <t>42 395,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" s="6" t="inlineStr">
         <is>
-          <t>100549</t>
+          <t>100550</t>
         </is>
       </c>
       <c r="B61" s="6" t="inlineStr"/>
       <c r="C61" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС К0, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС К0, крепление на трос</t>
         </is>
       </c>
       <c r="D61" s="8" t="inlineStr">
         <is>
           <t>160 Вт, 20800 лм, К (К0), 4500 К, IP67</t>
         </is>
       </c>
       <c r="E61" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F61" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G61" s="9" t="inlineStr">
         <is>
           <t>42 395,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" s="6" t="inlineStr">
         <is>
-          <t>100550</t>
+          <t>100551</t>
         </is>
       </c>
       <c r="B62" s="6" t="inlineStr"/>
       <c r="C62" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС К0, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС К0, крепление скобой</t>
         </is>
       </c>
       <c r="D62" s="8" t="inlineStr">
         <is>
           <t>160 Вт, 20800 лм, К (К0), 4500 К, IP67</t>
         </is>
       </c>
       <c r="E62" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F62" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G62" s="9" t="inlineStr">
         <is>
           <t>42 395,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" s="6" t="inlineStr">
         <is>
-          <t>100551</t>
+          <t>100555</t>
         </is>
       </c>
       <c r="B63" s="6" t="inlineStr"/>
       <c r="C63" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС К0, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС К1, крепление на крюк</t>
         </is>
       </c>
       <c r="D63" s="8" t="inlineStr">
         <is>
-          <t>160 Вт, 20800 лм, К (К0), 4500 К, IP67</t>
+          <t>160 Вт, 20800 лм, К (К1), 4500 К, IP67</t>
         </is>
       </c>
       <c r="E63" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F63" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G63" s="9" t="inlineStr">
         <is>
           <t>42 395,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" s="6" t="inlineStr">
         <is>
-          <t>100555</t>
+          <t>100556</t>
         </is>
       </c>
       <c r="B64" s="6" t="inlineStr"/>
       <c r="C64" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС К1, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС К1, крепление на трос</t>
         </is>
       </c>
       <c r="D64" s="8" t="inlineStr">
         <is>
           <t>160 Вт, 20800 лм, К (К1), 4500 К, IP67</t>
         </is>
       </c>
       <c r="E64" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F64" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G64" s="9" t="inlineStr">
         <is>
           <t>42 395,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" s="6" t="inlineStr">
         <is>
-          <t>100556</t>
+          <t>100557</t>
         </is>
       </c>
       <c r="B65" s="6" t="inlineStr"/>
       <c r="C65" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС К1, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС К1, крепление скобой</t>
         </is>
       </c>
       <c r="D65" s="8" t="inlineStr">
         <is>
           <t>160 Вт, 20800 лм, К (К1), 4500 К, IP67</t>
         </is>
       </c>
       <c r="E65" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F65" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G65" s="9" t="inlineStr">
         <is>
           <t>42 395,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" s="6" t="inlineStr">
         <is>
-          <t>100557</t>
+          <t>100552</t>
         </is>
       </c>
       <c r="B66" s="6" t="inlineStr"/>
       <c r="C66" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС К1, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС К, крепление на крюк</t>
         </is>
       </c>
       <c r="D66" s="8" t="inlineStr">
         <is>
-          <t>160 Вт, 20800 лм, К (К1), 4500 К, IP67</t>
+          <t>160 Вт, 20800 лм, К, 4500 К, IP67</t>
         </is>
       </c>
       <c r="E66" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F66" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G66" s="9" t="inlineStr">
         <is>
           <t>42 395,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" s="6" t="inlineStr">
         <is>
-          <t>100552</t>
+          <t>100553</t>
         </is>
       </c>
       <c r="B67" s="6" t="inlineStr"/>
       <c r="C67" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС К, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС К, крепление на трос</t>
         </is>
       </c>
       <c r="D67" s="8" t="inlineStr">
         <is>
           <t>160 Вт, 20800 лм, К, 4500 К, IP67</t>
         </is>
       </c>
       <c r="E67" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F67" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G67" s="9" t="inlineStr">
         <is>
           <t>42 395,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" s="6" t="inlineStr">
         <is>
-          <t>100553</t>
+          <t>100554</t>
         </is>
       </c>
       <c r="B68" s="6" t="inlineStr"/>
       <c r="C68" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС К, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС К, крепление скобой</t>
         </is>
       </c>
       <c r="D68" s="8" t="inlineStr">
         <is>
           <t>160 Вт, 20800 лм, К, 4500 К, IP67</t>
         </is>
       </c>
       <c r="E68" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F68" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G68" s="9" t="inlineStr">
         <is>
           <t>42 395,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" s="6" t="inlineStr">
         <is>
-          <t>100554</t>
+          <t>100561</t>
         </is>
       </c>
       <c r="B69" s="6" t="inlineStr"/>
       <c r="C69" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС К, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС Г, крепление на крюк</t>
         </is>
       </c>
       <c r="D69" s="8" t="inlineStr">
         <is>
-          <t>160 Вт, 20800 лм, К, 4500 К, IP67</t>
+          <t>180 Вт, 20000 лм, Г, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E69" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F69" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G69" s="9" t="inlineStr">
         <is>
-          <t>42 395,00 ₽</t>
+          <t>44 824,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" s="6" t="inlineStr">
         <is>
-          <t>100561</t>
+          <t>100562</t>
         </is>
       </c>
       <c r="B70" s="6" t="inlineStr"/>
       <c r="C70" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС Г, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС Г, крепление на трос</t>
         </is>
       </c>
       <c r="D70" s="8" t="inlineStr">
         <is>
           <t>180 Вт, 20000 лм, Г, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E70" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F70" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G70" s="9" t="inlineStr">
         <is>
           <t>44 824,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" s="6" t="inlineStr">
         <is>
-          <t>100562</t>
+          <t>100563</t>
         </is>
       </c>
       <c r="B71" s="6" t="inlineStr"/>
       <c r="C71" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС Г, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС Г, крепление скобой</t>
         </is>
       </c>
       <c r="D71" s="8" t="inlineStr">
         <is>
           <t>180 Вт, 20000 лм, Г, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E71" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F71" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G71" s="9" t="inlineStr">
         <is>
           <t>44 824,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" s="6" t="inlineStr">
         <is>
-          <t>100563</t>
+          <t>100558</t>
         </is>
       </c>
       <c r="B72" s="6" t="inlineStr"/>
       <c r="C72" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС Г, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС Д, крепление на крюк</t>
         </is>
       </c>
       <c r="D72" s="8" t="inlineStr">
         <is>
-          <t>180 Вт, 20000 лм, Г, 4500 К, IP65</t>
+          <t>180 Вт, 25200 лм, Д, 4000 К, IP65</t>
         </is>
       </c>
       <c r="E72" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F72" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G72" s="9" t="inlineStr">
         <is>
           <t>44 824,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" s="6" t="inlineStr">
         <is>
-          <t>100558</t>
+          <t>100559</t>
         </is>
       </c>
       <c r="B73" s="6" t="inlineStr"/>
       <c r="C73" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС Д, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС Д, крепление на трос</t>
         </is>
       </c>
       <c r="D73" s="8" t="inlineStr">
         <is>
           <t>180 Вт, 25200 лм, Д, 4000 К, IP65</t>
         </is>
       </c>
       <c r="E73" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F73" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G73" s="9" t="inlineStr">
         <is>
           <t>44 824,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" s="6" t="inlineStr">
         <is>
-          <t>100559</t>
+          <t>100560</t>
         </is>
       </c>
       <c r="B74" s="6" t="inlineStr"/>
       <c r="C74" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС Д, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС Д, крепление скобой</t>
         </is>
       </c>
       <c r="D74" s="8" t="inlineStr">
         <is>
           <t>180 Вт, 25200 лм, Д, 4000 К, IP65</t>
         </is>
       </c>
       <c r="E74" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F74" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G74" s="9" t="inlineStr">
         <is>
           <t>44 824,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" s="6" t="inlineStr">
         <is>
-          <t>100560</t>
+          <t>100564</t>
         </is>
       </c>
       <c r="B75" s="6" t="inlineStr"/>
       <c r="C75" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС Д, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС К0, крепление на крюк</t>
         </is>
       </c>
       <c r="D75" s="8" t="inlineStr">
         <is>
-          <t>180 Вт, 25200 лм, Д, 4000 К, IP65</t>
+          <t>180 Вт, 20000 лм, К (К0), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E75" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F75" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G75" s="9" t="inlineStr">
         <is>
           <t>44 824,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" s="6" t="inlineStr">
         <is>
-          <t>100564</t>
+          <t>100565</t>
         </is>
       </c>
       <c r="B76" s="6" t="inlineStr"/>
       <c r="C76" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС К0, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС К0, крепление на трос</t>
         </is>
       </c>
       <c r="D76" s="8" t="inlineStr">
         <is>
           <t>180 Вт, 20000 лм, К (К0), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E76" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F76" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G76" s="9" t="inlineStr">
         <is>
           <t>44 824,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" s="6" t="inlineStr">
         <is>
-          <t>100565</t>
+          <t>100566</t>
         </is>
       </c>
       <c r="B77" s="6" t="inlineStr"/>
       <c r="C77" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС К0, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС К0, крепление скобой</t>
         </is>
       </c>
       <c r="D77" s="8" t="inlineStr">
         <is>
           <t>180 Вт, 20000 лм, К (К0), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E77" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F77" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G77" s="9" t="inlineStr">
         <is>
           <t>44 824,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" s="6" t="inlineStr">
         <is>
-          <t>100566</t>
+          <t>100570</t>
         </is>
       </c>
       <c r="B78" s="6" t="inlineStr"/>
       <c r="C78" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС К0, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС К1, крепление на крюк</t>
         </is>
       </c>
       <c r="D78" s="8" t="inlineStr">
         <is>
-          <t>180 Вт, 20000 лм, К (К0), 4500 К, IP65</t>
+          <t>180 Вт, 20000 лм, К (К1), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E78" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F78" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G78" s="9" t="inlineStr">
         <is>
           <t>44 824,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" s="6" t="inlineStr">
         <is>
-          <t>100570</t>
+          <t>100571</t>
         </is>
       </c>
       <c r="B79" s="6" t="inlineStr"/>
       <c r="C79" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС К1, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС К1, крепление на трос</t>
         </is>
       </c>
       <c r="D79" s="8" t="inlineStr">
         <is>
           <t>180 Вт, 20000 лм, К (К1), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E79" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F79" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G79" s="9" t="inlineStr">
         <is>
           <t>44 824,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="80">
       <c r="A80" s="6" t="inlineStr">
         <is>
-          <t>100571</t>
+          <t>100572</t>
         </is>
       </c>
       <c r="B80" s="6" t="inlineStr"/>
       <c r="C80" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС К1, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС К1, крепление скобой</t>
         </is>
       </c>
       <c r="D80" s="8" t="inlineStr">
         <is>
           <t>180 Вт, 20000 лм, К (К1), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E80" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F80" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G80" s="9" t="inlineStr">
         <is>
           <t>44 824,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="81">
       <c r="A81" s="6" t="inlineStr">
         <is>
-          <t>100572</t>
+          <t>100567</t>
         </is>
       </c>
       <c r="B81" s="6" t="inlineStr"/>
       <c r="C81" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС К1, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС К, крепление на крюк</t>
         </is>
       </c>
       <c r="D81" s="8" t="inlineStr">
         <is>
-          <t>180 Вт, 20000 лм, К (К1), 4500 К, IP65</t>
+          <t>180 Вт, 20000 лм, К, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E81" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F81" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G81" s="9" t="inlineStr">
         <is>
           <t>44 824,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="82">
       <c r="A82" s="6" t="inlineStr">
         <is>
-          <t>100567</t>
+          <t>100568</t>
         </is>
       </c>
       <c r="B82" s="6" t="inlineStr"/>
       <c r="C82" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС К, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС К, крепление на трос</t>
         </is>
       </c>
       <c r="D82" s="8" t="inlineStr">
         <is>
           <t>180 Вт, 20000 лм, К, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E82" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F82" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G82" s="9" t="inlineStr">
         <is>
           <t>44 824,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="83">
       <c r="A83" s="6" t="inlineStr">
         <is>
-          <t>100568</t>
+          <t>100569</t>
         </is>
       </c>
       <c r="B83" s="6" t="inlineStr"/>
       <c r="C83" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС К, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС К, крепление скобой</t>
         </is>
       </c>
       <c r="D83" s="8" t="inlineStr">
         <is>
           <t>180 Вт, 20000 лм, К, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E83" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F83" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G83" s="9" t="inlineStr">
         <is>
           <t>44 824,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="84">
       <c r="A84" s="6" t="inlineStr">
         <is>
-          <t>100569</t>
+          <t>100486</t>
         </is>
       </c>
       <c r="B84" s="6" t="inlineStr"/>
       <c r="C84" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС К, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС Г, крепление на крюк</t>
         </is>
       </c>
       <c r="D84" s="8" t="inlineStr">
         <is>
-          <t>180 Вт, 20000 лм, К, 4500 К, IP65</t>
+          <t>90 Вт, 10000 лм, Г, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E84" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F84" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G84" s="9" t="inlineStr">
         <is>
-          <t>44 824,00 ₽</t>
+          <t>22 649,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="85">
       <c r="A85" s="6" t="inlineStr">
         <is>
-          <t>100486</t>
+          <t>100487</t>
         </is>
       </c>
       <c r="B85" s="6" t="inlineStr"/>
       <c r="C85" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС Г, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС Г, крепление на трос</t>
         </is>
       </c>
       <c r="D85" s="8" t="inlineStr">
         <is>
           <t>90 Вт, 10000 лм, Г, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E85" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F85" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G85" s="9" t="inlineStr">
         <is>
           <t>22 649,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="86">
       <c r="A86" s="6" t="inlineStr">
         <is>
-          <t>100487</t>
+          <t>100488</t>
         </is>
       </c>
       <c r="B86" s="6" t="inlineStr"/>
       <c r="C86" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС Г, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС Г, крепление скобой</t>
         </is>
       </c>
       <c r="D86" s="8" t="inlineStr">
         <is>
           <t>90 Вт, 10000 лм, Г, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E86" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F86" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G86" s="9" t="inlineStr">
         <is>
           <t>22 649,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="87">
       <c r="A87" s="6" t="inlineStr">
         <is>
-          <t>100488</t>
+          <t>100483</t>
         </is>
       </c>
       <c r="B87" s="6" t="inlineStr"/>
       <c r="C87" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС Г, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС Д, крепление на крюк</t>
         </is>
       </c>
       <c r="D87" s="8" t="inlineStr">
         <is>
-          <t>90 Вт, 10000 лм, Г, 4500 К, IP65</t>
+          <t>90 Вт, 12600 лм, Д, 4000 К, IP65</t>
         </is>
       </c>
       <c r="E87" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F87" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G87" s="9" t="inlineStr">
         <is>
           <t>22 649,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="88">
       <c r="A88" s="6" t="inlineStr">
         <is>
-          <t>100483</t>
+          <t>100484</t>
         </is>
       </c>
       <c r="B88" s="6" t="inlineStr"/>
       <c r="C88" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС Д, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС Д, крепление на трос</t>
         </is>
       </c>
       <c r="D88" s="8" t="inlineStr">
         <is>
           <t>90 Вт, 12600 лм, Д, 4000 К, IP65</t>
         </is>
       </c>
       <c r="E88" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F88" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G88" s="9" t="inlineStr">
         <is>
           <t>22 649,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="89">
       <c r="A89" s="6" t="inlineStr">
         <is>
-          <t>100484</t>
+          <t>100485</t>
         </is>
       </c>
       <c r="B89" s="6" t="inlineStr"/>
       <c r="C89" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС Д, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС Д, крепление скобой</t>
         </is>
       </c>
       <c r="D89" s="8" t="inlineStr">
         <is>
           <t>90 Вт, 12600 лм, Д, 4000 К, IP65</t>
         </is>
       </c>
       <c r="E89" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F89" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G89" s="9" t="inlineStr">
         <is>
           <t>22 649,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="90">
       <c r="A90" s="6" t="inlineStr">
         <is>
-          <t>100485</t>
+          <t>100489</t>
         </is>
       </c>
       <c r="B90" s="6" t="inlineStr"/>
       <c r="C90" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС Д, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС К0, крепление на крюк</t>
         </is>
       </c>
       <c r="D90" s="8" t="inlineStr">
         <is>
-          <t>90 Вт, 12600 лм, Д, 4000 К, IP65</t>
+          <t>90 Вт, 10000 лм, К (К0), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E90" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F90" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G90" s="9" t="inlineStr">
         <is>
           <t>22 649,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="91">
       <c r="A91" s="6" t="inlineStr">
         <is>
-          <t>100489</t>
+          <t>100490</t>
         </is>
       </c>
       <c r="B91" s="6" t="inlineStr"/>
       <c r="C91" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС К0, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС К0, крепление на трос</t>
         </is>
       </c>
       <c r="D91" s="8" t="inlineStr">
         <is>
           <t>90 Вт, 10000 лм, К (К0), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E91" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F91" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G91" s="9" t="inlineStr">
         <is>
           <t>22 649,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="92">
       <c r="A92" s="6" t="inlineStr">
         <is>
-          <t>100490</t>
+          <t>100491</t>
         </is>
       </c>
       <c r="B92" s="6" t="inlineStr"/>
       <c r="C92" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС К0, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС К0, крепление скобой</t>
         </is>
       </c>
       <c r="D92" s="8" t="inlineStr">
         <is>
           <t>90 Вт, 10000 лм, К (К0), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E92" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F92" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G92" s="9" t="inlineStr">
         <is>
           <t>22 649,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="93">
       <c r="A93" s="6" t="inlineStr">
         <is>
-          <t>100491</t>
+          <t>100495</t>
         </is>
       </c>
       <c r="B93" s="6" t="inlineStr"/>
       <c r="C93" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС К0, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС К1, крепление на крюк</t>
         </is>
       </c>
       <c r="D93" s="8" t="inlineStr">
         <is>
-          <t>90 Вт, 10000 лм, К (К0), 4500 К, IP65</t>
+          <t>90 Вт, 10000 лм, К (К1), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E93" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F93" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G93" s="9" t="inlineStr">
         <is>
           <t>22 649,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="94">
       <c r="A94" s="6" t="inlineStr">
         <is>
-          <t>100495</t>
+          <t>100496</t>
         </is>
       </c>
       <c r="B94" s="6" t="inlineStr"/>
       <c r="C94" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС К1, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС К1, крепление на трос</t>
         </is>
       </c>
       <c r="D94" s="8" t="inlineStr">
         <is>
           <t>90 Вт, 10000 лм, К (К1), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E94" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F94" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G94" s="9" t="inlineStr">
         <is>
           <t>22 649,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="95">
       <c r="A95" s="6" t="inlineStr">
         <is>
-          <t>100496</t>
+          <t>100497</t>
         </is>
       </c>
       <c r="B95" s="6" t="inlineStr"/>
       <c r="C95" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС К1, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС К1, крепление скобой</t>
         </is>
       </c>
       <c r="D95" s="8" t="inlineStr">
         <is>
           <t>90 Вт, 10000 лм, К (К1), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E95" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F95" s="9" t="inlineStr">
         <is>
-          <t>по запросу</t>
+          <t>22 649,00 ₽</t>
         </is>
       </c>
       <c r="G95" s="9" t="inlineStr">
         <is>
-          <t>22 649,00 ₽</t>
+          <t>по запросу</t>
         </is>
       </c>
     </row>
     <row r="96">
       <c r="A96" s="6" t="inlineStr">
         <is>
-          <t>100497</t>
+          <t>100492</t>
         </is>
       </c>
       <c r="B96" s="6" t="inlineStr"/>
       <c r="C96" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС К1, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС К, крепление на крюк</t>
         </is>
       </c>
       <c r="D96" s="8" t="inlineStr">
         <is>
-          <t>90 Вт, 10000 лм, К (К1), 4500 К, IP65</t>
+          <t>90 Вт, 10000 лм, К, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E96" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F96" s="9" t="inlineStr">
         <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G96" s="9" t="inlineStr">
+        <is>
           <t>22 649,00 ₽</t>
-        </is>
-[...3 lines deleted...]
-          <t>по запросу</t>
         </is>
       </c>
     </row>
     <row r="97">
       <c r="A97" s="6" t="inlineStr">
         <is>
-          <t>100492</t>
+          <t>100493</t>
         </is>
       </c>
       <c r="B97" s="6" t="inlineStr"/>
       <c r="C97" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС К, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС К, крепление на трос</t>
         </is>
       </c>
       <c r="D97" s="8" t="inlineStr">
         <is>
           <t>90 Вт, 10000 лм, К, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E97" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F97" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G97" s="9" t="inlineStr">
         <is>
           <t>22 649,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="98">
       <c r="A98" s="6" t="inlineStr">
         <is>
-          <t>100493</t>
+          <t>100494</t>
         </is>
       </c>
       <c r="B98" s="6" t="inlineStr"/>
       <c r="C98" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС К, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС К, крепление скобой</t>
         </is>
       </c>
       <c r="D98" s="8" t="inlineStr">
         <is>
           <t>90 Вт, 10000 лм, К, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E98" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F98" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G98" s="9" t="inlineStr">
         <is>
           <t>22 649,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="99">
       <c r="A99" s="6" t="inlineStr">
         <is>
-          <t>100494</t>
+          <t>100469</t>
         </is>
       </c>
       <c r="B99" s="6" t="inlineStr"/>
       <c r="C99" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС К, крепление скобой</t>
+          <t>Промышленный светильник Фокус УНИС 120, с креплением на трос, матовое стекло</t>
         </is>
       </c>
       <c r="D99" s="8" t="inlineStr">
         <is>
-          <t>90 Вт, 10000 лм, К, 4500 К, IP65</t>
+          <t>120 Вт, 13200 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E99" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F99" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G99" s="9" t="inlineStr">
         <is>
-          <t>22 649,00 ₽</t>
+          <t>19 485,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="100">
       <c r="A100" s="6" t="inlineStr">
         <is>
-          <t>100469</t>
+          <t>100470</t>
         </is>
       </c>
       <c r="B100" s="6" t="inlineStr"/>
       <c r="C100" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 120, с креплением на трос, матовое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 120, с креплением на трос, призматическое стекло</t>
         </is>
       </c>
       <c r="D100" s="8" t="inlineStr">
         <is>
           <t>120 Вт, 13200 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E100" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F100" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G100" s="9" t="inlineStr">
         <is>
           <t>19 485,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="101">
       <c r="A101" s="6" t="inlineStr">
         <is>
-          <t>100470</t>
+          <t>100468</t>
         </is>
       </c>
       <c r="B101" s="6" t="inlineStr"/>
       <c r="C101" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 120, с креплением на трос, призматическое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 120, с креплением на трос, прозрачное стекло</t>
         </is>
       </c>
       <c r="D101" s="8" t="inlineStr">
         <is>
-          <t>120 Вт, 13200 лм, Д, 4000 К, IP67</t>
+          <t>120 Вт, 15000 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E101" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F101" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G101" s="9" t="inlineStr">
         <is>
           <t>19 485,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="102">
       <c r="A102" s="6" t="inlineStr">
         <is>
-          <t>100468</t>
+          <t>100460</t>
         </is>
       </c>
       <c r="B102" s="6" t="inlineStr"/>
       <c r="C102" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 120, с креплением на трос, прозрачное стекло</t>
+          <t>Промышленный светильник Фокус УНИС 120, с креплением скобой, матовое стекло</t>
         </is>
       </c>
       <c r="D102" s="8" t="inlineStr">
         <is>
-          <t>120 Вт, 15000 лм, Г (Г1Д), 4000 К, IP67</t>
+          <t>120 Вт, 13200 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E102" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F102" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G102" s="9" t="inlineStr">
         <is>
           <t>19 485,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="103">
       <c r="A103" s="6" t="inlineStr">
         <is>
-          <t>100460</t>
+          <t>100461</t>
         </is>
       </c>
       <c r="B103" s="6" t="inlineStr"/>
       <c r="C103" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 120, с креплением скобой, матовое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 120, с креплением скобой, призматическое стекло</t>
         </is>
       </c>
       <c r="D103" s="8" t="inlineStr">
         <is>
           <t>120 Вт, 13200 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E103" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F103" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G103" s="9" t="inlineStr">
         <is>
           <t>19 485,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="104">
       <c r="A104" s="6" t="inlineStr">
         <is>
-          <t>100461</t>
+          <t>100459</t>
         </is>
       </c>
       <c r="B104" s="6" t="inlineStr"/>
       <c r="C104" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 120, с креплением скобой, призматическое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 120, с креплением скобой, прозрачное стекло</t>
         </is>
       </c>
       <c r="D104" s="8" t="inlineStr">
         <is>
-          <t>120 Вт, 13200 лм, Д, 4000 К, IP67</t>
+          <t>120 Вт, 15000 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E104" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F104" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G104" s="9" t="inlineStr">
         <is>
           <t>19 485,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="6" t="inlineStr">
         <is>
-          <t>100459</t>
+          <t>100466</t>
         </is>
       </c>
       <c r="B105" s="6" t="inlineStr"/>
       <c r="C105" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 120, с креплением скобой, прозрачное стекло</t>
+          <t>Промышленный светильник Фокус УНИС 120, с накладным креплением, матовое стекло</t>
         </is>
       </c>
       <c r="D105" s="8" t="inlineStr">
         <is>
-          <t>120 Вт, 15000 лм, Г (Г1Д), 4000 К, IP67</t>
+          <t>120 Вт, 13200 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E105" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F105" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G105" s="9" t="inlineStr">
         <is>
           <t>19 485,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="106">
       <c r="A106" s="6" t="inlineStr">
         <is>
-          <t>100466</t>
+          <t>100467</t>
         </is>
       </c>
       <c r="B106" s="6" t="inlineStr"/>
       <c r="C106" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 120, с накладным креплением, матовое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 120, с накладным креплением, призматическое стекло</t>
         </is>
       </c>
       <c r="D106" s="8" t="inlineStr">
         <is>
           <t>120 Вт, 13200 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E106" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F106" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G106" s="9" t="inlineStr">
         <is>
           <t>19 485,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="107">
       <c r="A107" s="6" t="inlineStr">
         <is>
-          <t>100467</t>
+          <t>100465</t>
         </is>
       </c>
       <c r="B107" s="6" t="inlineStr"/>
       <c r="C107" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 120, с накладным креплением, призматическое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 120, с накладным креплением, прозрачное стекло</t>
         </is>
       </c>
       <c r="D107" s="8" t="inlineStr">
         <is>
-          <t>120 Вт, 13200 лм, Д, 4000 К, IP67</t>
+          <t>120 Вт, 15000 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E107" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F107" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G107" s="9" t="inlineStr">
         <is>
           <t>19 485,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="108">
       <c r="A108" s="6" t="inlineStr">
         <is>
-          <t>100465</t>
+          <t>100463</t>
         </is>
       </c>
       <c r="B108" s="6" t="inlineStr"/>
       <c r="C108" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 120, с накладным креплением, прозрачное стекло</t>
+          <t>Промышленный светильник Фокус УНИС 120, с подвесным креплением, матовое стекло</t>
         </is>
       </c>
       <c r="D108" s="8" t="inlineStr">
         <is>
-          <t>120 Вт, 15000 лм, Г (Г1Д), 4000 К, IP67</t>
+          <t>120 Вт, 13200 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E108" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F108" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G108" s="9" t="inlineStr">
         <is>
           <t>19 485,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="109">
       <c r="A109" s="6" t="inlineStr">
         <is>
-          <t>100463</t>
+          <t>100464</t>
         </is>
       </c>
       <c r="B109" s="6" t="inlineStr"/>
       <c r="C109" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 120, с подвесным креплением, матовое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 120, с подвесным креплением, призматическое стекло</t>
         </is>
       </c>
       <c r="D109" s="8" t="inlineStr">
         <is>
           <t>120 Вт, 13200 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E109" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F109" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G109" s="9" t="inlineStr">
         <is>
           <t>19 485,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="110">
       <c r="A110" s="6" t="inlineStr">
         <is>
-          <t>100464</t>
+          <t>100462</t>
         </is>
       </c>
       <c r="B110" s="6" t="inlineStr"/>
       <c r="C110" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 120, с подвесным креплением, призматическое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 120, с подвесным креплением, прозрачное стекло</t>
         </is>
       </c>
       <c r="D110" s="8" t="inlineStr">
         <is>
-          <t>120 Вт, 13200 лм, Д, 4000 К, IP67</t>
+          <t>120 Вт, 15000 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E110" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F110" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G110" s="9" t="inlineStr">
         <is>
           <t>19 485,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="111">
       <c r="A111" s="6" t="inlineStr">
         <is>
-          <t>100462</t>
+          <t>100481</t>
         </is>
       </c>
       <c r="B111" s="6" t="inlineStr"/>
       <c r="C111" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 120, с подвесным креплением, прозрачное стекло</t>
+          <t>Промышленный светильник Фокус УНИС 150, с креплением на трос, матовое стекло</t>
         </is>
       </c>
       <c r="D111" s="8" t="inlineStr">
         <is>
-          <t>120 Вт, 15000 лм, Г (Г1Д), 4000 К, IP67</t>
+          <t>150 Вт, 16500 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E111" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F111" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G111" s="9" t="inlineStr">
         <is>
-          <t>19 485,00 ₽</t>
+          <t>28 190,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="112">
       <c r="A112" s="6" t="inlineStr">
         <is>
-          <t>100481</t>
+          <t>100482</t>
         </is>
       </c>
       <c r="B112" s="6" t="inlineStr"/>
       <c r="C112" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 150, с креплением на трос, матовое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 150, с креплением на трос, призматическое стекло</t>
         </is>
       </c>
       <c r="D112" s="8" t="inlineStr">
         <is>
           <t>150 Вт, 16500 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E112" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F112" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G112" s="9" t="inlineStr">
         <is>
           <t>28 190,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="113">
       <c r="A113" s="6" t="inlineStr">
         <is>
-          <t>100482</t>
+          <t>100480</t>
         </is>
       </c>
       <c r="B113" s="6" t="inlineStr"/>
       <c r="C113" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 150, с креплением на трос, призматическое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 150, с креплением на трос, прозрачное стекло</t>
         </is>
       </c>
       <c r="D113" s="8" t="inlineStr">
         <is>
-          <t>150 Вт, 16500 лм, Д, 4000 К, IP67</t>
+          <t>150 Вт, 18750 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E113" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F113" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G113" s="9" t="inlineStr">
         <is>
           <t>28 190,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="114">
       <c r="A114" s="6" t="inlineStr">
         <is>
-          <t>100480</t>
+          <t>100472</t>
         </is>
       </c>
       <c r="B114" s="6" t="inlineStr"/>
       <c r="C114" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 150, с креплением на трос, прозрачное стекло</t>
+          <t>Промышленный светильник Фокус УНИС 150, с креплением скобой, матовое стекло</t>
         </is>
       </c>
       <c r="D114" s="8" t="inlineStr">
         <is>
-          <t>150 Вт, 18750 лм, Г (Г1Д), 4000 К, IP67</t>
+          <t>150 Вт, 16500 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E114" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F114" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G114" s="9" t="inlineStr">
         <is>
           <t>28 190,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="115">
       <c r="A115" s="6" t="inlineStr">
         <is>
-          <t>100472</t>
+          <t>100473</t>
         </is>
       </c>
       <c r="B115" s="6" t="inlineStr"/>
       <c r="C115" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 150, с креплением скобой, матовое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 150, с креплением скобой, призматическое стекло</t>
         </is>
       </c>
       <c r="D115" s="8" t="inlineStr">
         <is>
           <t>150 Вт, 16500 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E115" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F115" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G115" s="9" t="inlineStr">
         <is>
           <t>28 190,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="116">
       <c r="A116" s="6" t="inlineStr">
         <is>
-          <t>100473</t>
+          <t>100471</t>
         </is>
       </c>
       <c r="B116" s="6" t="inlineStr"/>
       <c r="C116" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 150, с креплением скобой, призматическое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 150, с креплением скобой, прозрачное стекло</t>
         </is>
       </c>
       <c r="D116" s="8" t="inlineStr">
         <is>
-          <t>150 Вт, 16500 лм, Д, 4000 К, IP67</t>
+          <t>150 Вт, 18750 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E116" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F116" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G116" s="9" t="inlineStr">
         <is>
           <t>28 190,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="6" t="inlineStr">
         <is>
-          <t>100471</t>
+          <t>100478</t>
         </is>
       </c>
       <c r="B117" s="6" t="inlineStr"/>
       <c r="C117" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 150, с креплением скобой, прозрачное стекло</t>
+          <t>Промышленный светильник Фокус УНИС 150, с накладным креплением, матовое стекло</t>
         </is>
       </c>
       <c r="D117" s="8" t="inlineStr">
         <is>
-          <t>150 Вт, 18750 лм, Г (Г1Д), 4000 К, IP67</t>
+          <t>150 Вт, 16500 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E117" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F117" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G117" s="9" t="inlineStr">
         <is>
           <t>28 190,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="118">
       <c r="A118" s="6" t="inlineStr">
         <is>
-          <t>100478</t>
+          <t>100479</t>
         </is>
       </c>
       <c r="B118" s="6" t="inlineStr"/>
       <c r="C118" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 150, с накладным креплением, матовое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 150, с накладным креплением, призматическое стекло</t>
         </is>
       </c>
       <c r="D118" s="8" t="inlineStr">
         <is>
           <t>150 Вт, 16500 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E118" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F118" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G118" s="9" t="inlineStr">
         <is>
           <t>28 190,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="119">
       <c r="A119" s="6" t="inlineStr">
         <is>
-          <t>100479</t>
+          <t>100477</t>
         </is>
       </c>
       <c r="B119" s="6" t="inlineStr"/>
       <c r="C119" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 150, с накладным креплением, призматическое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 150, с накладным креплением, прозрачное стекло</t>
         </is>
       </c>
       <c r="D119" s="8" t="inlineStr">
         <is>
-          <t>150 Вт, 16500 лм, Д, 4000 К, IP67</t>
+          <t>150 Вт, 18750 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E119" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F119" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G119" s="9" t="inlineStr">
         <is>
           <t>28 190,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="120">
       <c r="A120" s="6" t="inlineStr">
         <is>
-          <t>100477</t>
+          <t>100475</t>
         </is>
       </c>
       <c r="B120" s="6" t="inlineStr"/>
       <c r="C120" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 150, с накладным креплением, прозрачное стекло</t>
+          <t>Промышленный светильник Фокус УНИС 150, с подвесным креплением, матовое стекло</t>
         </is>
       </c>
       <c r="D120" s="8" t="inlineStr">
         <is>
-          <t>150 Вт, 18750 лм, Г (Г1Д), 4000 К, IP67</t>
+          <t>150 Вт, 16500 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E120" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F120" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G120" s="9" t="inlineStr">
         <is>
           <t>28 190,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="121">
       <c r="A121" s="6" t="inlineStr">
         <is>
-          <t>100475</t>
+          <t>100476</t>
         </is>
       </c>
       <c r="B121" s="6" t="inlineStr"/>
       <c r="C121" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 150, с подвесным креплением, матовое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 150, с подвесным креплением, призматическое стекло</t>
         </is>
       </c>
       <c r="D121" s="8" t="inlineStr">
         <is>
           <t>150 Вт, 16500 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E121" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F121" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G121" s="9" t="inlineStr">
         <is>
           <t>28 190,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="122">
       <c r="A122" s="6" t="inlineStr">
         <is>
-          <t>100476</t>
+          <t>100474</t>
         </is>
       </c>
       <c r="B122" s="6" t="inlineStr"/>
       <c r="C122" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 150, с подвесным креплением, призматическое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 150, с подвесным креплением, прозрачное стекло</t>
         </is>
       </c>
       <c r="D122" s="8" t="inlineStr">
         <is>
-          <t>150 Вт, 16500 лм, Д, 4000 К, IP67</t>
+          <t>150 Вт, 18750 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E122" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F122" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G122" s="9" t="inlineStr">
         <is>
           <t>28 190,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="123">
       <c r="A123" s="6" t="inlineStr">
         <is>
-          <t>100474</t>
+          <t>100433</t>
         </is>
       </c>
       <c r="B123" s="6" t="inlineStr"/>
       <c r="C123" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 150, с подвесным креплением, прозрачное стекло</t>
+          <t>Промышленный светильник Фокус УНИС 30, с креплением на трос, матовое стекло</t>
         </is>
       </c>
       <c r="D123" s="8" t="inlineStr">
         <is>
-          <t>150 Вт, 18750 лм, Г (Г1Д), 4000 К, IP67</t>
+          <t>30 Вт, 3300 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E123" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F123" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G123" s="9" t="inlineStr">
         <is>
-          <t>28 190,00 ₽</t>
+          <t>10 000,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="124">
       <c r="A124" s="6" t="inlineStr">
         <is>
-          <t>100433</t>
+          <t>100434</t>
         </is>
       </c>
       <c r="B124" s="6" t="inlineStr"/>
       <c r="C124" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 30, с креплением на трос, матовое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 30, с креплением на трос, призматическое стекло</t>
         </is>
       </c>
       <c r="D124" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3300 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E124" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F124" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G124" s="9" t="inlineStr">
         <is>
           <t>10 000,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="125">
       <c r="A125" s="6" t="inlineStr">
         <is>
-          <t>100434</t>
+          <t>100432</t>
         </is>
       </c>
       <c r="B125" s="6" t="inlineStr"/>
       <c r="C125" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 30, с креплением на трос, призматическое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 30, с креплением на трос, прозрачное стекло</t>
         </is>
       </c>
       <c r="D125" s="8" t="inlineStr">
         <is>
-          <t>30 Вт, 3300 лм, Д, 4000 К, IP67</t>
+          <t>30 Вт, 3750 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E125" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F125" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G125" s="9" t="inlineStr">
         <is>
           <t>10 000,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="126">
       <c r="A126" s="6" t="inlineStr">
         <is>
-          <t>100432</t>
+          <t>100424</t>
         </is>
       </c>
       <c r="B126" s="6" t="inlineStr"/>
       <c r="C126" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 30, с креплением на трос, прозрачное стекло</t>
+          <t>Промышленный светильник Фокус УНИС 30, с креплением скобой, матовое стекло</t>
         </is>
       </c>
       <c r="D126" s="8" t="inlineStr">
         <is>
-          <t>30 Вт, 3750 лм, Г (Г1Д), 4000 К, IP67</t>
+          <t>30 Вт, 3300 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E126" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F126" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G126" s="9" t="inlineStr">
         <is>
           <t>10 000,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="127">
       <c r="A127" s="6" t="inlineStr">
         <is>
-          <t>100424</t>
+          <t>100425</t>
         </is>
       </c>
       <c r="B127" s="6" t="inlineStr"/>
       <c r="C127" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 30, с креплением скобой, матовое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 30, с креплением скобой, призматическое стекло</t>
         </is>
       </c>
       <c r="D127" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3300 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E127" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F127" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G127" s="9" t="inlineStr">
         <is>
           <t>10 000,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="128">
       <c r="A128" s="6" t="inlineStr">
         <is>
-          <t>100425</t>
+          <t>100423</t>
         </is>
       </c>
       <c r="B128" s="6" t="inlineStr"/>
       <c r="C128" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 30, с креплением скобой, призматическое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 30, с креплением скобой, прозрачное стекло</t>
         </is>
       </c>
       <c r="D128" s="8" t="inlineStr">
         <is>
-          <t>30 Вт, 3300 лм, Д, 4000 К, IP67</t>
+          <t>30 Вт, 3750 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E128" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F128" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G128" s="9" t="inlineStr">
         <is>
           <t>10 000,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="6" t="inlineStr">
         <is>
-          <t>100423</t>
+          <t>100430</t>
         </is>
       </c>
       <c r="B129" s="6" t="inlineStr"/>
       <c r="C129" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 30, с креплением скобой, прозрачное стекло</t>
+          <t>Промышленный светильник Фокус УНИС 30, с накладным креплением, матовое стекло</t>
         </is>
       </c>
       <c r="D129" s="8" t="inlineStr">
         <is>
-          <t>30 Вт, 3750 лм, Г (Г1Д), 4000 К, IP67</t>
+          <t>30 Вт, 3300 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E129" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F129" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G129" s="9" t="inlineStr">
         <is>
           <t>10 000,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="130">
       <c r="A130" s="6" t="inlineStr">
         <is>
-          <t>100430</t>
+          <t>100431</t>
         </is>
       </c>
       <c r="B130" s="6" t="inlineStr"/>
       <c r="C130" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 30, с накладным креплением, матовое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 30, с накладным креплением, призматическое стекло</t>
         </is>
       </c>
       <c r="D130" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3300 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E130" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F130" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G130" s="9" t="inlineStr">
         <is>
           <t>10 000,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="131">
       <c r="A131" s="6" t="inlineStr">
         <is>
-          <t>100431</t>
+          <t>100429</t>
         </is>
       </c>
       <c r="B131" s="6" t="inlineStr"/>
       <c r="C131" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 30, с накладным креплением, призматическое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 30, с накладным креплением, прозрачное стекло</t>
         </is>
       </c>
       <c r="D131" s="8" t="inlineStr">
         <is>
-          <t>30 Вт, 3300 лм, Д, 4000 К, IP67</t>
+          <t>30 Вт, 3750 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E131" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F131" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G131" s="9" t="inlineStr">
         <is>
           <t>10 000,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="132">
       <c r="A132" s="6" t="inlineStr">
         <is>
-          <t>100429</t>
+          <t>100427</t>
         </is>
       </c>
       <c r="B132" s="6" t="inlineStr"/>
       <c r="C132" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 30, с накладным креплением, прозрачное стекло</t>
+          <t>Промышленный светильник Фокус УНИС 30, с подвесным креплением, матовое стекло</t>
         </is>
       </c>
       <c r="D132" s="8" t="inlineStr">
         <is>
-          <t>30 Вт, 3750 лм, Г (Г1Д), 4000 К, IP67</t>
+          <t>30 Вт, 3300 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E132" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F132" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G132" s="9" t="inlineStr">
         <is>
           <t>10 000,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="133">
       <c r="A133" s="6" t="inlineStr">
         <is>
-          <t>100427</t>
+          <t>100428</t>
         </is>
       </c>
       <c r="B133" s="6" t="inlineStr"/>
       <c r="C133" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 30, с подвесным креплением, матовое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 30, с подвесным креплением, призматическое стекло</t>
         </is>
       </c>
       <c r="D133" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3300 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E133" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F133" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G133" s="9" t="inlineStr">
         <is>
           <t>10 000,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="134">
       <c r="A134" s="6" t="inlineStr">
         <is>
-          <t>100428</t>
+          <t>100426</t>
         </is>
       </c>
       <c r="B134" s="6" t="inlineStr"/>
       <c r="C134" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 30, с подвесным креплением, призматическое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 30, с подвесным креплением, прозрачное стекло</t>
         </is>
       </c>
       <c r="D134" s="8" t="inlineStr">
         <is>
-          <t>30 Вт, 3300 лм, Д, 4000 К, IP67</t>
+          <t>30 Вт, 3750 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E134" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F134" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G134" s="9" t="inlineStr">
         <is>
           <t>10 000,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="135">
       <c r="A135" s="6" t="inlineStr">
         <is>
-          <t>100426</t>
+          <t>100445</t>
         </is>
       </c>
       <c r="B135" s="6" t="inlineStr"/>
       <c r="C135" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 30, с подвесным креплением, прозрачное стекло</t>
+          <t>Промышленный светильник Фокус УНИС 60, с креплением на трос, матовое стекло</t>
         </is>
       </c>
       <c r="D135" s="8" t="inlineStr">
         <is>
-          <t>30 Вт, 3750 лм, Г (Г1Д), 4000 К, IP67</t>
+          <t>60 Вт, 6600 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E135" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F135" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G135" s="9" t="inlineStr">
         <is>
-          <t>10 000,00 ₽</t>
+          <t>12 837,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="136">
       <c r="A136" s="6" t="inlineStr">
         <is>
-          <t>100445</t>
+          <t>100446</t>
         </is>
       </c>
       <c r="B136" s="6" t="inlineStr"/>
       <c r="C136" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 60, с креплением на трос, матовое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 60, с креплением на трос, призматическое стекло</t>
         </is>
       </c>
       <c r="D136" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 6600 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E136" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F136" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G136" s="9" t="inlineStr">
         <is>
           <t>12 837,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="137">
       <c r="A137" s="6" t="inlineStr">
         <is>
-          <t>100446</t>
+          <t>100444</t>
         </is>
       </c>
       <c r="B137" s="6" t="inlineStr"/>
       <c r="C137" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 60, с креплением на трос, призматическое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 60, с креплением на трос, прозрачное стекло</t>
         </is>
       </c>
       <c r="D137" s="8" t="inlineStr">
         <is>
-          <t>60 Вт, 6600 лм, Д, 4000 К, IP67</t>
+          <t>60 Вт, 7500 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E137" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F137" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G137" s="9" t="inlineStr">
         <is>
           <t>12 837,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="138">
       <c r="A138" s="6" t="inlineStr">
         <is>
-          <t>100444</t>
+          <t>100436</t>
         </is>
       </c>
       <c r="B138" s="6" t="inlineStr"/>
       <c r="C138" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 60, с креплением на трос, прозрачное стекло</t>
+          <t>Промышленный светильник Фокус УНИС 60, с креплением скобой, матовое стекло</t>
         </is>
       </c>
       <c r="D138" s="8" t="inlineStr">
         <is>
-          <t>60 Вт, 7500 лм, Г (Г1Д), 4000 К, IP67</t>
+          <t>60 Вт, 6600 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E138" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F138" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G138" s="9" t="inlineStr">
         <is>
           <t>12 837,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="139">
       <c r="A139" s="6" t="inlineStr">
         <is>
-          <t>100436</t>
+          <t>100437</t>
         </is>
       </c>
       <c r="B139" s="6" t="inlineStr"/>
       <c r="C139" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 60, с креплением скобой, матовое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 60, с креплением скобой, призматическое стекло</t>
         </is>
       </c>
       <c r="D139" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 6600 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E139" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F139" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G139" s="9" t="inlineStr">
         <is>
           <t>12 837,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="140">
       <c r="A140" s="6" t="inlineStr">
         <is>
-          <t>100437</t>
+          <t>100435</t>
         </is>
       </c>
       <c r="B140" s="6" t="inlineStr"/>
       <c r="C140" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 60, с креплением скобой, призматическое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 60, с креплением скобой, прозрачное стекло</t>
         </is>
       </c>
       <c r="D140" s="8" t="inlineStr">
         <is>
-          <t>60 Вт, 6600 лм, Д, 4000 К, IP67</t>
+          <t>60 Вт, 7500 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E140" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F140" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G140" s="9" t="inlineStr">
         <is>
           <t>12 837,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="6" t="inlineStr">
         <is>
-          <t>100435</t>
+          <t>100442</t>
         </is>
       </c>
       <c r="B141" s="6" t="inlineStr"/>
       <c r="C141" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 60, с креплением скобой, прозрачное стекло</t>
+          <t>Промышленный светильник Фокус УНИС 60, с накладным креплением, матовое стекло</t>
         </is>
       </c>
       <c r="D141" s="8" t="inlineStr">
         <is>
-          <t>60 Вт, 7500 лм, Г (Г1Д), 4000 К, IP67</t>
+          <t>60 Вт, 6600 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E141" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F141" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G141" s="9" t="inlineStr">
         <is>
           <t>12 837,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="142">
       <c r="A142" s="6" t="inlineStr">
         <is>
-          <t>100442</t>
+          <t>100443</t>
         </is>
       </c>
       <c r="B142" s="6" t="inlineStr"/>
       <c r="C142" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 60, с накладным креплением, матовое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 60, с накладным креплением, призматическое стекло</t>
         </is>
       </c>
       <c r="D142" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 6600 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E142" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F142" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G142" s="9" t="inlineStr">
         <is>
           <t>12 837,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="143">
       <c r="A143" s="6" t="inlineStr">
         <is>
-          <t>100443</t>
+          <t>100441</t>
         </is>
       </c>
       <c r="B143" s="6" t="inlineStr"/>
       <c r="C143" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 60, с накладным креплением, призматическое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 60, с накладным креплением, прозрачное стекло</t>
         </is>
       </c>
       <c r="D143" s="8" t="inlineStr">
         <is>
-          <t>60 Вт, 6600 лм, Д, 4000 К, IP67</t>
+          <t>60 Вт, 7500 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E143" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F143" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G143" s="9" t="inlineStr">
         <is>
           <t>12 837,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="144">
       <c r="A144" s="6" t="inlineStr">
         <is>
-          <t>100441</t>
+          <t>100439</t>
         </is>
       </c>
       <c r="B144" s="6" t="inlineStr"/>
       <c r="C144" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 60, с накладным креплением, прозрачное стекло</t>
+          <t>Промышленный светильник Фокус УНИС 60, с подвесным креплением, матовое стекло</t>
         </is>
       </c>
       <c r="D144" s="8" t="inlineStr">
         <is>
-          <t>60 Вт, 7500 лм, Г (Г1Д), 4000 К, IP67</t>
+          <t>60 Вт, 6600 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E144" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F144" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G144" s="9" t="inlineStr">
         <is>
           <t>12 837,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="145">
       <c r="A145" s="6" t="inlineStr">
         <is>
-          <t>100439</t>
+          <t>100440</t>
         </is>
       </c>
       <c r="B145" s="6" t="inlineStr"/>
       <c r="C145" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 60, с подвесным креплением, матовое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 60, с подвесным креплением, призматическое стекло</t>
         </is>
       </c>
       <c r="D145" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 6600 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E145" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F145" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G145" s="9" t="inlineStr">
         <is>
           <t>12 837,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="146">
       <c r="A146" s="6" t="inlineStr">
         <is>
-          <t>100440</t>
+          <t>100438</t>
         </is>
       </c>
       <c r="B146" s="6" t="inlineStr"/>
       <c r="C146" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 60, с подвесным креплением, призматическое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 60, с подвесным креплением, прозрачное стекло</t>
         </is>
       </c>
       <c r="D146" s="8" t="inlineStr">
         <is>
-          <t>60 Вт, 6600 лм, Д, 4000 К, IP67</t>
+          <t>60 Вт, 7500 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E146" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F146" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G146" s="9" t="inlineStr">
         <is>
           <t>12 837,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="147">
       <c r="A147" s="6" t="inlineStr">
         <is>
-          <t>100438</t>
+          <t>100457</t>
         </is>
       </c>
       <c r="B147" s="6" t="inlineStr"/>
       <c r="C147" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 60, с подвесным креплением, прозрачное стекло</t>
+          <t>Промышленный светильник Фокус УНИС 90, с креплением на трос, матовое стекло</t>
         </is>
       </c>
       <c r="D147" s="8" t="inlineStr">
         <is>
-          <t>60 Вт, 7500 лм, Г (Г1Д), 4000 К, IP67</t>
+          <t>90 Вт, 9900 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E147" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F147" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G147" s="9" t="inlineStr">
         <is>
-          <t>12 837,00 ₽</t>
+          <t>16 618,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="148">
       <c r="A148" s="6" t="inlineStr">
         <is>
-          <t>100457</t>
+          <t>100458</t>
         </is>
       </c>
       <c r="B148" s="6" t="inlineStr"/>
       <c r="C148" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 90, с креплением на трос, матовое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 90, с креплением на трос, призматическое стекло</t>
         </is>
       </c>
       <c r="D148" s="8" t="inlineStr">
         <is>
           <t>90 Вт, 9900 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E148" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F148" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G148" s="9" t="inlineStr">
         <is>
           <t>16 618,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="149">
       <c r="A149" s="6" t="inlineStr">
         <is>
-          <t>100458</t>
+          <t>100456</t>
         </is>
       </c>
       <c r="B149" s="6" t="inlineStr"/>
       <c r="C149" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 90, с креплением на трос, призматическое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 90, с креплением на трос, прозрачное стекло</t>
         </is>
       </c>
       <c r="D149" s="8" t="inlineStr">
         <is>
-          <t>90 Вт, 9900 лм, Д, 4000 К, IP67</t>
+          <t>90 Вт, 11250 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E149" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F149" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G149" s="9" t="inlineStr">
         <is>
           <t>16 618,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="150">
       <c r="A150" s="6" t="inlineStr">
         <is>
-          <t>100456</t>
+          <t>100448</t>
         </is>
       </c>
       <c r="B150" s="6" t="inlineStr"/>
       <c r="C150" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 90, с креплением на трос, прозрачное стекло</t>
+          <t>Промышленный светильник Фокус УНИС 90, с креплением скобой, матовое стекло</t>
         </is>
       </c>
       <c r="D150" s="8" t="inlineStr">
         <is>
-          <t>90 Вт, 11250 лм, Г (Г1Д), 4000 К, IP67</t>
+          <t>90 Вт, 9900 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E150" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F150" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G150" s="9" t="inlineStr">
         <is>
           <t>16 618,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="151">
       <c r="A151" s="6" t="inlineStr">
         <is>
-          <t>100448</t>
+          <t>100449</t>
         </is>
       </c>
       <c r="B151" s="6" t="inlineStr"/>
       <c r="C151" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 90, с креплением скобой, матовое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 90, с креплением скобой, призматическое стекло</t>
         </is>
       </c>
       <c r="D151" s="8" t="inlineStr">
         <is>
           <t>90 Вт, 9900 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E151" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F151" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G151" s="9" t="inlineStr">
         <is>
           <t>16 618,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="152">
       <c r="A152" s="6" t="inlineStr">
         <is>
-          <t>100449</t>
+          <t>100447</t>
         </is>
       </c>
       <c r="B152" s="6" t="inlineStr"/>
       <c r="C152" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 90, с креплением скобой, призматическое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 90, с креплением скобой, прозрачное стекло</t>
         </is>
       </c>
       <c r="D152" s="8" t="inlineStr">
         <is>
-          <t>90 Вт, 9900 лм, Д, 4000 К, IP67</t>
+          <t>90 Вт, 11250 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E152" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F152" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G152" s="9" t="inlineStr">
         <is>
           <t>16 618,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="6" t="inlineStr">
         <is>
-          <t>100447</t>
+          <t>100454</t>
         </is>
       </c>
       <c r="B153" s="6" t="inlineStr"/>
       <c r="C153" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 90, с креплением скобой, прозрачное стекло</t>
+          <t>Промышленный светильник Фокус УНИС 90, с накладным креплением, матовое стекло</t>
         </is>
       </c>
       <c r="D153" s="8" t="inlineStr">
         <is>
-          <t>90 Вт, 11250 лм, Г (Г1Д), 4000 К, IP67</t>
+          <t>90 Вт, 9900 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E153" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F153" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G153" s="9" t="inlineStr">
         <is>
           <t>16 618,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="154">
       <c r="A154" s="6" t="inlineStr">
         <is>
-          <t>100454</t>
+          <t>100455</t>
         </is>
       </c>
       <c r="B154" s="6" t="inlineStr"/>
       <c r="C154" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 90, с накладным креплением, матовое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 90, с накладным креплением, призматическое стекло</t>
         </is>
       </c>
       <c r="D154" s="8" t="inlineStr">
         <is>
           <t>90 Вт, 9900 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E154" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F154" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G154" s="9" t="inlineStr">
         <is>
           <t>16 618,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="155">
       <c r="A155" s="6" t="inlineStr">
         <is>
-          <t>100455</t>
+          <t>100453</t>
         </is>
       </c>
       <c r="B155" s="6" t="inlineStr"/>
       <c r="C155" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 90, с накладным креплением, призматическое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 90, с накладным креплением, прозрачное стекло</t>
         </is>
       </c>
       <c r="D155" s="8" t="inlineStr">
         <is>
-          <t>90 Вт, 9900 лм, Д, 4000 К, IP67</t>
+          <t>90 Вт, 11250 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E155" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F155" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G155" s="9" t="inlineStr">
         <is>
           <t>16 618,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="156">
       <c r="A156" s="6" t="inlineStr">
         <is>
-          <t>100453</t>
+          <t>100451</t>
         </is>
       </c>
       <c r="B156" s="6" t="inlineStr"/>
       <c r="C156" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 90, с накладным креплением, прозрачное стекло</t>
+          <t>Промышленный светильник Фокус УНИС 90, с подвесным креплением, матовое стекло</t>
         </is>
       </c>
       <c r="D156" s="8" t="inlineStr">
         <is>
-          <t>90 Вт, 11250 лм, Г (Г1Д), 4000 К, IP67</t>
+          <t>90 Вт, 9900 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E156" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F156" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G156" s="9" t="inlineStr">
         <is>
           <t>16 618,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="157">
       <c r="A157" s="6" t="inlineStr">
         <is>
-          <t>100451</t>
+          <t>100452</t>
         </is>
       </c>
       <c r="B157" s="6" t="inlineStr"/>
       <c r="C157" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 90, с подвесным креплением, матовое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 90, с подвесным креплением, призматическое стекло</t>
         </is>
       </c>
       <c r="D157" s="8" t="inlineStr">
         <is>
           <t>90 Вт, 9900 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E157" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F157" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G157" s="9" t="inlineStr">
         <is>
           <t>16 618,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="158">
       <c r="A158" s="6" t="inlineStr">
         <is>
-          <t>100452</t>
+          <t>100450</t>
         </is>
       </c>
       <c r="B158" s="6" t="inlineStr"/>
       <c r="C158" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 90, с подвесным креплением, призматическое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 90, с подвесным креплением, прозрачное стекло</t>
         </is>
       </c>
       <c r="D158" s="8" t="inlineStr">
         <is>
-          <t>90 Вт, 9900 лм, Д, 4000 К, IP67</t>
+          <t>90 Вт, 11250 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E158" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F158" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G158" s="9" t="inlineStr">
         <is>
           <t>16 618,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="159">
       <c r="A159" s="6" t="inlineStr">
         <is>
-          <t>100450</t>
-[...2 lines deleted...]
-      <c r="B159" s="6" t="inlineStr"/>
+          <t>100686</t>
+        </is>
+      </c>
+      <c r="B159" s="6" t="inlineStr">
+        <is>
+          <t>УСС-160 Эксперт Slim Ультра Д скоба</t>
+        </is>
+      </c>
       <c r="C159" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 90, с подвесным креплением, прозрачное стекло</t>
+          <t>Промышленный светильник Фокус УСС-200 Эксперт Slim Ультра Д скоба, 4000K</t>
         </is>
       </c>
       <c r="D159" s="8" t="inlineStr">
         <is>
-          <t>90 Вт, 11250 лм, Г (Г1Д), 4000 К, IP67</t>
+          <t>200 Вт, 36000 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E159" s="6" t="inlineStr">
         <is>
-          <t>5 лет</t>
+          <t>8 лет</t>
         </is>
       </c>
       <c r="F159" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G159" s="9" t="inlineStr">
         <is>
-          <t>16 618,00 ₽</t>
+          <t>45 124,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="160">
       <c r="A160" s="6" t="inlineStr">
         <is>
-          <t>100686</t>
+          <t>100653</t>
         </is>
       </c>
       <c r="B160" s="6" t="inlineStr">
         <is>
-          <t>УСС-160 Эксперт Slim Ультра Д скоба</t>
+          <t>УСС-110 Катана ПРОМ</t>
         </is>
       </c>
       <c r="C160" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УСС-200 Эксперт Slim Ультра Д скоба, 4000K</t>
+          <t>Промышленный светодиодный светильник УСС-110 Катана ПРОМ, 4000K</t>
         </is>
       </c>
       <c r="D160" s="8" t="inlineStr">
         <is>
-          <t>200 Вт, 36000 лм, Д, 4000 К, IP67</t>
+          <t>110 Вт, 18700 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E160" s="6" t="inlineStr">
         <is>
           <t>8 лет</t>
         </is>
       </c>
       <c r="F160" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G160" s="9" t="inlineStr">
         <is>
-          <t>45 124,00 ₽</t>
+          <t>36 126,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="161">
       <c r="A161" s="6" t="inlineStr">
         <is>
-          <t>100653</t>
+          <t>100654</t>
         </is>
       </c>
       <c r="B161" s="6" t="inlineStr">
         <is>
-          <t>УСС-110 Катана ПРОМ</t>
+          <t>УСС-130 Катана ПРОМ</t>
         </is>
       </c>
       <c r="C161" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светодиодный светильник УСС-110 Катана ПРОМ, 4000K</t>
+          <t>Промышленный светодиодный светильник УСС-130 Катана ПРОМ, 4000K</t>
         </is>
       </c>
       <c r="D161" s="8" t="inlineStr">
         <is>
-          <t>110 Вт, 18700 лм, Д, 4000 К, IP67</t>
+          <t>130 Вт, 21450 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E161" s="6" t="inlineStr">
         <is>
           <t>8 лет</t>
         </is>
       </c>
       <c r="F161" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G161" s="9" t="inlineStr">
         <is>
-          <t>28 901,00 ₽</t>
+          <t>37 240,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="162">
       <c r="A162" s="6" t="inlineStr">
         <is>
           <t>100655</t>
         </is>
       </c>
       <c r="B162" s="6" t="inlineStr">
         <is>
           <t>УСС-160 Катана ПРОМ</t>
         </is>
       </c>
       <c r="C162" s="7" t="inlineStr">
         <is>
           <t>Промышленный светодиодный светильник УСС-160 Катана ПРОМ, 4000K</t>
         </is>
       </c>
       <c r="D162" s="8" t="inlineStr">
         <is>
           <t>160 Вт, 27200 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E162" s="6" t="inlineStr">
         <is>
           <t>8 лет</t>
         </is>
       </c>
       <c r="F162" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G162" s="9" t="inlineStr">
         <is>
-          <t>37 887,00 ₽</t>
+          <t>47 358,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="163">
       <c r="A163" s="6" t="inlineStr">
         <is>
           <t>100656</t>
         </is>
       </c>
       <c r="B163" s="6" t="inlineStr">
         <is>
           <t>УСС-170 Катана ПРОМ</t>
         </is>
       </c>
       <c r="C163" s="7" t="inlineStr">
         <is>
           <t>Промышленный светодиодный светильник УСС-170 Катана ПРОМ, 4000K</t>
         </is>
       </c>
       <c r="D163" s="8" t="inlineStr">
         <is>
           <t>170 Вт, 28050 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E163" s="6" t="inlineStr">
         <is>
           <t>8 лет</t>
         </is>
       </c>
       <c r="F163" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G163" s="9" t="inlineStr">
         <is>
-          <t>42 163,00 ₽</t>
+          <t>52 704,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="164">
       <c r="A164" s="6" t="inlineStr">
         <is>
           <t>100650</t>
         </is>
       </c>
       <c r="B164" s="6" t="inlineStr">
         <is>
           <t>УСС-60 Катана ПРОМ</t>
         </is>
       </c>
       <c r="C164" s="7" t="inlineStr">
         <is>
           <t>Промышленный светодиодный светильник УСС-60 Катана ПРОМ, 4000K</t>
         </is>
       </c>
       <c r="D164" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 9900 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E164" s="6" t="inlineStr">
         <is>
           <t>8 лет</t>
         </is>
       </c>
       <c r="F164" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G164" s="9" t="inlineStr">
         <is>
-          <t>15 272,00 ₽</t>
+          <t>19 090,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="165">
       <c r="A165" s="6" t="inlineStr">
         <is>
           <t>100651</t>
         </is>
       </c>
       <c r="B165" s="6" t="inlineStr">
         <is>
           <t>УСС-80 Катана ПРОМ</t>
         </is>
       </c>
       <c r="C165" s="7" t="inlineStr">
         <is>
           <t>Промышленный светодиодный светильник УСС-80 Катана ПРОМ, 4000K</t>
         </is>
       </c>
       <c r="D165" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 13600 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E165" s="6" t="inlineStr">
         <is>
           <t>8 лет</t>
         </is>
       </c>
       <c r="F165" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G165" s="9" t="inlineStr">
         <is>
-          <t>20 545,00 ₽</t>
+          <t>25 681,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="166">
       <c r="A166" s="6" t="inlineStr">
         <is>
           <t>100652</t>
         </is>
       </c>
       <c r="B166" s="6" t="inlineStr">
         <is>
           <t>УСС-90 Катана ПРОМ</t>
         </is>
       </c>
       <c r="C166" s="7" t="inlineStr">
         <is>
           <t>Промышленный светодиодный светильник УСС-90 Катана ПРОМ, 4000K</t>
         </is>
       </c>
       <c r="D166" s="8" t="inlineStr">
         <is>
           <t>90 Вт, 14850 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E166" s="6" t="inlineStr">
         <is>
           <t>8 лет</t>
         </is>
       </c>
       <c r="F166" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G166" s="9" t="inlineStr">
         <is>
-          <t>21 764,00 ₽</t>
+          <t>27 205,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="167">
       <c r="A167" s="6" t="inlineStr">
         <is>
           <t>100687</t>
         </is>
       </c>
       <c r="B167" s="6" t="inlineStr">
         <is>
           <t>УСС-240 Эксперт Slim Ультра Д скоба</t>
         </is>
       </c>
       <c r="C167" s="7" t="inlineStr">
         <is>
           <t>Промышленный светодиодный светильник Фокус УСС-240 Эксперт Slim Ультра Д скоба, 4000K</t>
         </is>
       </c>
       <c r="D167" s="8" t="inlineStr">
         <is>
           <t>240 Вт, 43200 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E167" s="6" t="inlineStr">