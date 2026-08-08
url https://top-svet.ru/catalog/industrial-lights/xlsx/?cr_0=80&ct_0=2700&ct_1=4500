--- v2 (2026-06-24)
+++ v3 (2026-08-08)
@@ -465,51 +465,51 @@
   <sheetData>
     <row r="1">
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>+74957888385</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>https://top-svet.ru</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>info@top-svet.ru</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>2026-06-24 04:23</t>
+          <t>2026-08-08 20:38</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Показаны только результаты, подходящие под установленные во время скачивания фильтры. Для скачивания прайс-листа на все товары категории - щёлкните на этот текст.</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
           <t>ПРОМЫШЛЕННЫЕ СВЕТИЛЬНИКИ</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
           <t>Артикул</t>
         </is>
       </c>
       <c r="B7" s="5" t="inlineStr">
         <is>
@@ -3721,51 +3721,51 @@
         </is>
       </c>
       <c r="B104" s="6" t="inlineStr"/>
       <c r="C104" s="7" t="inlineStr">
         <is>
           <t>Промышленный светильник Фокус УНИС 120, с креплением скобой, прозрачное стекло</t>
         </is>
       </c>
       <c r="D104" s="8" t="inlineStr">
         <is>
           <t>120 Вт, 15000 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E104" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F104" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G104" s="9" t="inlineStr">
         <is>
-          <t>19 485,00 ₽</t>
+          <t>24 356,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="105">
       <c r="A105" s="6" t="inlineStr">
         <is>
           <t>100466</t>
         </is>
       </c>
       <c r="B105" s="6" t="inlineStr"/>
       <c r="C105" s="7" t="inlineStr">
         <is>
           <t>Промышленный светильник Фокус УНИС 120, с накладным креплением, матовое стекло</t>
         </is>
       </c>
       <c r="D105" s="8" t="inlineStr">
         <is>
           <t>120 Вт, 13200 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E105" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
@@ -4117,51 +4117,51 @@
         </is>
       </c>
       <c r="B116" s="6" t="inlineStr"/>
       <c r="C116" s="7" t="inlineStr">
         <is>
           <t>Промышленный светильник Фокус УНИС 150, с креплением скобой, прозрачное стекло</t>
         </is>
       </c>
       <c r="D116" s="8" t="inlineStr">
         <is>
           <t>150 Вт, 18750 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E116" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F116" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G116" s="9" t="inlineStr">
         <is>
-          <t>28 190,00 ₽</t>
+          <t>35 238,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="117">
       <c r="A117" s="6" t="inlineStr">
         <is>
           <t>100478</t>
         </is>
       </c>
       <c r="B117" s="6" t="inlineStr"/>
       <c r="C117" s="7" t="inlineStr">
         <is>
           <t>Промышленный светильник Фокус УНИС 150, с накладным креплением, матовое стекло</t>
         </is>
       </c>
       <c r="D117" s="8" t="inlineStr">
         <is>
           <t>150 Вт, 16500 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E117" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
@@ -4513,51 +4513,51 @@
         </is>
       </c>
       <c r="B128" s="6" t="inlineStr"/>
       <c r="C128" s="7" t="inlineStr">
         <is>
           <t>Промышленный светильник Фокус УНИС 30, с креплением скобой, прозрачное стекло</t>
         </is>
       </c>
       <c r="D128" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3750 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E128" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F128" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G128" s="9" t="inlineStr">
         <is>
-          <t>10 000,00 ₽</t>
+          <t>12 500,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="129">
       <c r="A129" s="6" t="inlineStr">
         <is>
           <t>100430</t>
         </is>
       </c>
       <c r="B129" s="6" t="inlineStr"/>
       <c r="C129" s="7" t="inlineStr">
         <is>
           <t>Промышленный светильник Фокус УНИС 30, с накладным креплением, матовое стекло</t>
         </is>
       </c>
       <c r="D129" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3300 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E129" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
@@ -4909,51 +4909,51 @@
         </is>
       </c>
       <c r="B140" s="6" t="inlineStr"/>
       <c r="C140" s="7" t="inlineStr">
         <is>
           <t>Промышленный светильник Фокус УНИС 60, с креплением скобой, прозрачное стекло</t>
         </is>
       </c>
       <c r="D140" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 7500 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E140" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F140" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G140" s="9" t="inlineStr">
         <is>
-          <t>12 837,00 ₽</t>
+          <t>16 046,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="141">
       <c r="A141" s="6" t="inlineStr">
         <is>
           <t>100442</t>
         </is>
       </c>
       <c r="B141" s="6" t="inlineStr"/>
       <c r="C141" s="7" t="inlineStr">
         <is>
           <t>Промышленный светильник Фокус УНИС 60, с накладным креплением, матовое стекло</t>
         </is>
       </c>
       <c r="D141" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 6600 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E141" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
@@ -5305,51 +5305,51 @@
         </is>
       </c>
       <c r="B152" s="6" t="inlineStr"/>
       <c r="C152" s="7" t="inlineStr">
         <is>
           <t>Промышленный светильник Фокус УНИС 90, с креплением скобой, прозрачное стекло</t>
         </is>
       </c>
       <c r="D152" s="8" t="inlineStr">
         <is>
           <t>90 Вт, 11250 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E152" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F152" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G152" s="9" t="inlineStr">
         <is>
-          <t>16 618,00 ₽</t>
+          <t>20 773,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="153">
       <c r="A153" s="6" t="inlineStr">
         <is>
           <t>100454</t>
         </is>
       </c>
       <c r="B153" s="6" t="inlineStr"/>
       <c r="C153" s="7" t="inlineStr">
         <is>
           <t>Промышленный светильник Фокус УНИС 90, с накладным креплением, матовое стекло</t>
         </is>
       </c>
       <c r="D153" s="8" t="inlineStr">
         <is>
           <t>90 Вт, 9900 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E153" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>