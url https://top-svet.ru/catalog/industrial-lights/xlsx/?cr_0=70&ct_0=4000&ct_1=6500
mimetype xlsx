--- v0 (2026-02-17)
+++ v1 (2026-11-05)
@@ -415,115 +415,115 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru" TargetMode="External" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@top-svet.ru" TargetMode="External" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/xlsx/" TargetMode="External" Id="rId3"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-b-100/" TargetMode="External" Id="rId4"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-b-10/" TargetMode="External" Id="rId5"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-b-200/" TargetMode="External" Id="rId6"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-b-20/" TargetMode="External" Id="rId7"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-b-30/" TargetMode="External" Id="rId8"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-b-40/" TargetMode="External" Id="rId9"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-b-50/" TargetMode="External" Id="rId10"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-b-60/" TargetMode="External" Id="rId11"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-b-70/" TargetMode="External" Id="rId12"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-b-80/" TargetMode="External" Id="rId13"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-b-90/" TargetMode="External" Id="rId14"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-100/" TargetMode="External" Id="rId15"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-10/" TargetMode="External" Id="rId16"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-120/" TargetMode="External" Id="rId17"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-140/" TargetMode="External" Id="rId18"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-150/" TargetMode="External" Id="rId19"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-160/" TargetMode="External" Id="rId20"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-180/" TargetMode="External" Id="rId21"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-200/" TargetMode="External" Id="rId22"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-220/" TargetMode="External" Id="rId23"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-240/" TargetMode="External" Id="rId24"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-300/" TargetMode="External" Id="rId25"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom/" TargetMode="External" Id="rId26"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-360/" TargetMode="External" Id="rId27"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-400/" TargetMode="External" Id="rId28"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-40/" TargetMode="External" Id="rId29"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-50/" TargetMode="External" Id="rId30"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-60/" TargetMode="External" Id="rId31"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-70/" TargetMode="External" Id="rId32"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-80/" TargetMode="External" Id="rId33"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-90/" TargetMode="External" Id="rId34"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-l-100/" TargetMode="External" Id="rId35"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-l/" TargetMode="External" Id="rId36"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-l-20/" TargetMode="External" Id="rId37"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-l-30/" TargetMode="External" Id="rId38"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-l-40/" TargetMode="External" Id="rId39"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-l-50/" TargetMode="External" Id="rId40"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-l-60/" TargetMode="External" Id="rId41"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-l-70/" TargetMode="External" Id="rId42"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-l-80/" TargetMode="External" Id="rId43"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-l-90/" TargetMode="External" Id="rId44"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-03-okta-60/" TargetMode="External" Id="rId45"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-100/" TargetMode="External" Id="rId46"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-100/g60-5000/" TargetMode="External" Id="rId47"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-100/g90-5000/" TargetMode="External" Id="rId48"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-100/k25-5000/" TargetMode="External" Id="rId49"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-100/l145-5000/" TargetMode="External" Id="rId50"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-100/sh155-5000/" TargetMode="External" Id="rId51"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-10/" TargetMode="External" Id="rId52"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-200/" TargetMode="External" Id="rId53"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/" TargetMode="External" Id="rId54"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/g60-4000/" TargetMode="External" Id="rId55"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/g60-4000-tglass/" TargetMode="External" Id="rId56"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/g60-5000/" TargetMode="External" Id="rId57"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/g60-5000-tglass/" TargetMode="External" Id="rId58"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/g60-6000/" TargetMode="External" Id="rId59"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/g60-6000-tglass/" TargetMode="External" Id="rId60"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/g90-4000/" TargetMode="External" Id="rId61"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/g90-4000-tglass/" TargetMode="External" Id="rId62"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/g90-5000/" TargetMode="External" Id="rId63"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/g90-5000-tglass/" TargetMode="External" Id="rId64"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/g90-6000/" TargetMode="External" Id="rId65"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/g90-6000-tglass/" TargetMode="External" Id="rId66"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/4000k/" TargetMode="External" Id="rId67"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/4000-tglass/" TargetMode="External" Id="rId68"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/5000-tglass/" TargetMode="External" Id="rId69"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/6000k/" TargetMode="External" Id="rId70"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/6000-tglass/" TargetMode="External" Id="rId71"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/k25-4000/" TargetMode="External" Id="rId72"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/k25-4000-tglass/" TargetMode="External" Id="rId73"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/k25-5000/" TargetMode="External" Id="rId74"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/k25-5000-tglass/" TargetMode="External" Id="rId75"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/k25-6000/" TargetMode="External" Id="rId76"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/k25-6000-tglass/" TargetMode="External" Id="rId77"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/l145-4000/" TargetMode="External" Id="rId78"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/l145-4000-tglass/" TargetMode="External" Id="rId79"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/l145-5000/" TargetMode="External" Id="rId80"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/l145-5000-tglass/" TargetMode="External" Id="rId81"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/l145-6000/" TargetMode="External" Id="rId82"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/l145-6000-tglass/" TargetMode="External" Id="rId83"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/sh155-4000/" TargetMode="External" Id="rId84"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/sh155-4000-tglass/" TargetMode="External" Id="rId85"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/sh155-5000/" TargetMode="External" Id="rId86"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/sh155-5000-tglass/" TargetMode="External" Id="rId87"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/sh155-6000/" TargetMode="External" Id="rId88"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/sh155-6000-tglass/" TargetMode="External" Id="rId89"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/" TargetMode="External" Id="rId90"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/g60-4000/" TargetMode="External" Id="rId91"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/g60-4000-tglass/" TargetMode="External" Id="rId92"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/g60-5000/" TargetMode="External" Id="rId93"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/g60-5000-tglass/" TargetMode="External" Id="rId94"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/g60-6000/" TargetMode="External" Id="rId95"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/g60-6000-tglass/" TargetMode="External" Id="rId96"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/g90-4000/" TargetMode="External" Id="rId97"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/g90-4000-tglass/" TargetMode="External" Id="rId98"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/g90-5000/" TargetMode="External" Id="rId99"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/g90-5000-tglass/" TargetMode="External" Id="rId100"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/g90-6000/" TargetMode="External" Id="rId101"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/g90-6000-tglass/" TargetMode="External" Id="rId102"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/4000k/" TargetMode="External" Id="rId103"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/4000-tglass/" TargetMode="External" Id="rId104"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/5000-tglass/" TargetMode="External" Id="rId105"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/6000k/" TargetMode="External" Id="rId106"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/6000-tglass/" TargetMode="External" Id="rId107"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/k25-4000/" TargetMode="External" Id="rId108"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/k25-4000-tglass/" TargetMode="External" Id="rId109"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/k25-5000/" TargetMode="External" Id="rId110"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/k25-5000-tglass/" TargetMode="External" Id="rId111"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/k25-6000/" TargetMode="External" Id="rId112"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/k25-6000-tglass/" TargetMode="External" Id="rId113"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/l145-4000/" TargetMode="External" Id="rId114"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/l145-4000-tglass/" TargetMode="External" Id="rId115"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/l145-6000/" TargetMode="External" Id="rId116"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/l145-5000/" TargetMode="External" Id="rId117"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/l145-5000-tglass/" TargetMode="External" Id="rId118"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/l145-6000-tglass/" TargetMode="External" Id="rId119"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/sh155-4000/" TargetMode="External" Id="rId120"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/sh155-4000-tglass/" TargetMode="External" Id="rId121"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/sh155-5000/" TargetMode="External" Id="rId122"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/sh155-5000-tglass/" TargetMode="External" Id="rId123"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/sh155-6000/" TargetMode="External" Id="rId124"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/sh155-6000-tglass/" TargetMode="External" Id="rId125"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/" TargetMode="External" Id="rId126"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/g60-4000/" TargetMode="External" Id="rId127"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/g60-4000-tglass/" TargetMode="External" Id="rId128"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/g60-5000/" TargetMode="External" Id="rId129"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/g60-5000-tglass/" TargetMode="External" Id="rId130"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/g60-6000/" TargetMode="External" Id="rId131"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/g60-6000-tglass/" TargetMode="External" Id="rId132"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/g90-4000/" TargetMode="External" Id="rId133"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/g90-4000-tglass/" TargetMode="External" Id="rId134"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/g90-5000/" TargetMode="External" Id="rId135"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/g90-5000-tglass/" TargetMode="External" Id="rId136"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/g90-6000/" TargetMode="External" Id="rId137"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/g90-6000-tglass/" TargetMode="External" Id="rId138"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/4000k/" TargetMode="External" Id="rId139"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/4000-tglass/" TargetMode="External" Id="rId140"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/5000-tglass/" TargetMode="External" Id="rId141"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/6000k/" TargetMode="External" Id="rId142"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/6000-tglass/" TargetMode="External" Id="rId143"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/k25-4000/" TargetMode="External" Id="rId144"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/k25-4000-tglass/" TargetMode="External" Id="rId145"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/k25-5000/" TargetMode="External" Id="rId146"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/k25-5000-tglass/" TargetMode="External" Id="rId147"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/k25-6000/" TargetMode="External" Id="rId148"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/k25-6000-tglass/" TargetMode="External" Id="rId149"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/l145-4000/" TargetMode="External" Id="rId150"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/l145-4000-tglass/" TargetMode="External" Id="rId151"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/l145-5000/" TargetMode="External" Id="rId152"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/l145-5000-tglass/" TargetMode="External" Id="rId153"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/l145-6000/" TargetMode="External" Id="rId154"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/l145-6000-tglass/" TargetMode="External" Id="rId155"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/sh155-4000/" TargetMode="External" Id="rId156"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/sh155-4000-tglass/" TargetMode="External" Id="rId157"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/sh155-5000/" TargetMode="External" Id="rId158"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/sh155-5000-tglass/" TargetMode="External" Id="rId159"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/sh155-6000/" TargetMode="External" Id="rId160"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/sh155-6000-tglass/" TargetMode="External" Id="rId161"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/" TargetMode="External" Id="rId162"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/g60-4000/" TargetMode="External" Id="rId163"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/g60-4000-tglass/" TargetMode="External" Id="rId164"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/g60-5000/" TargetMode="External" Id="rId165"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/g60-5000-tglass/" TargetMode="External" Id="rId166"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/g60-6000/" TargetMode="External" Id="rId167"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/g60-6000-tglass/" TargetMode="External" Id="rId168"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/g90-4000/" TargetMode="External" Id="rId169"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/g90-4000-tglass/" TargetMode="External" Id="rId170"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/g90-5000/" TargetMode="External" Id="rId171"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/g90-5000-tglass/" TargetMode="External" Id="rId172"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/g90-6000/" TargetMode="External" Id="rId173"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/g90-6000-tglass/" TargetMode="External" Id="rId174"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/4000k/" TargetMode="External" Id="rId175"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/4000-tglass/" TargetMode="External" Id="rId176"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/5000-tglass/" TargetMode="External" Id="rId177"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/6000k/" TargetMode="External" Id="rId178"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/6000-tglass/" TargetMode="External" Id="rId179"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/k25-4000/" TargetMode="External" Id="rId180"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/k25-4000-tglass/" TargetMode="External" Id="rId181"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/k25-5000/" TargetMode="External" Id="rId182"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/k25-5000-tglass/" TargetMode="External" Id="rId183"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/k25-6000/" TargetMode="External" Id="rId184"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/k25-6000-tglass/" TargetMode="External" Id="rId185"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/l145-4000/" TargetMode="External" Id="rId186"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/l145-4000-tglass/" TargetMode="External" Id="rId187"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/l145-6000/" TargetMode="External" Id="rId188"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/l145-5000/" TargetMode="External" Id="rId189"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/l145-5000-tglass/" TargetMode="External" Id="rId190"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/l145-6000-tglass/" TargetMode="External" Id="rId191"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/sh155-4000/" TargetMode="External" Id="rId192"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/sh155-4000-tglass/" TargetMode="External" Id="rId193"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/sh155-5000/" TargetMode="External" Id="rId194"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/sh155-5000-tglass/" TargetMode="External" Id="rId195"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/sh155-6000/" TargetMode="External" Id="rId196"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/sh155-6000-tglass/" TargetMode="External" Id="rId197"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/" TargetMode="External" Id="rId198"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/g60-4000/" TargetMode="External" Id="rId199"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/g60-4000-tglass/" TargetMode="External" Id="rId200"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/g60-5000/" TargetMode="External" Id="rId201"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/g60-5000-tglass/" TargetMode="External" Id="rId202"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/g60-6000/" TargetMode="External" Id="rId203"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/g60-6000-tglass/" TargetMode="External" Id="rId204"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/g90-4000/" TargetMode="External" Id="rId205"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/g90-4000-tglass/" TargetMode="External" Id="rId206"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/g90-5000/" TargetMode="External" Id="rId207"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/g90-5000-tglass/" TargetMode="External" Id="rId208"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/g90-6000/" TargetMode="External" Id="rId209"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/g90-6000-tglass/" TargetMode="External" Id="rId210"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/4000k/" TargetMode="External" Id="rId211"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/4000-tglass/" TargetMode="External" Id="rId212"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/5000-tglass/" TargetMode="External" Id="rId213"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/6000k/" TargetMode="External" Id="rId214"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/6000-tglass/" TargetMode="External" Id="rId215"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/k25-4000/" TargetMode="External" Id="rId216"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/k25-4000-tglass/" TargetMode="External" Id="rId217"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/k25-5000/" TargetMode="External" Id="rId218"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/k25-5000-tglass/" TargetMode="External" Id="rId219"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/k25-6000/" TargetMode="External" Id="rId220"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/k25-6000-tglass/" TargetMode="External" Id="rId221"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/l145-4000/" TargetMode="External" Id="rId222"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/l145-4000-tglass/" TargetMode="External" Id="rId223"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/l145-5000/" TargetMode="External" Id="rId224"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/l145-5000-tglass/" TargetMode="External" Id="rId225"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/l145-6000/" TargetMode="External" Id="rId226"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/l145-6000-tglass/" TargetMode="External" Id="rId227"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/sh155-4000/" TargetMode="External" Id="rId228"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/sh155-4000-tglass/" TargetMode="External" Id="rId229"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/sh155-5000/" TargetMode="External" Id="rId230"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/sh155-5000-tglass/" TargetMode="External" Id="rId231"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/sh155-6000/" TargetMode="External" Id="rId232"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/sh155-6000-tglass/" TargetMode="External" Id="rId233"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-70/" TargetMode="External" Id="rId234"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-80/" TargetMode="External" Id="rId235"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-80/g60-5000/" TargetMode="External" Id="rId236"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-80/g90-5000/" TargetMode="External" Id="rId237"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-80/k25-5000/" TargetMode="External" Id="rId238"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-80/l145-5000/" TargetMode="External" Id="rId239"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-80/sh155-5000/" TargetMode="External" Id="rId240"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-90/" TargetMode="External" Id="rId241"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-liniya-100/" TargetMode="External" Id="rId242"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-liniya-10/" TargetMode="External" Id="rId243"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-liniya-20/" TargetMode="External" Id="rId244"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-liniya-40/" TargetMode="External" Id="rId245"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-liniya-60/" TargetMode="External" Id="rId246"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-liniya-80/" TargetMode="External" Id="rId247"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/" TargetMode="External" Id="rId248"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/g60-4000/" TargetMode="External" Id="rId249"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/g60-4000-tglass/" TargetMode="External" Id="rId250"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/g60-5000/" TargetMode="External" Id="rId251"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/g60-5000-tglass/" TargetMode="External" Id="rId252"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/g60-6000/" TargetMode="External" Id="rId253"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/g60-6000-tglass/" TargetMode="External" Id="rId254"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/g90-4000/" TargetMode="External" Id="rId255"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/g90-4000-tglass/" TargetMode="External" Id="rId256"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/g90-5000/" TargetMode="External" Id="rId257"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/g90-5000-tglass/" TargetMode="External" Id="rId258"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/g90-6000/" TargetMode="External" Id="rId259"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/g90-6000-tglass/" TargetMode="External" Id="rId260"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/4000k/" TargetMode="External" Id="rId261"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/4000-tglass/" TargetMode="External" Id="rId262"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/5000-tglass/" TargetMode="External" Id="rId263"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/6000k/" TargetMode="External" Id="rId264"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/6000-tglass/" TargetMode="External" Id="rId265"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/k25-4000/" TargetMode="External" Id="rId266"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/k25-4000-tglass/" TargetMode="External" Id="rId267"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/k25-5000/" TargetMode="External" Id="rId268"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/k25-5000-tglass/" TargetMode="External" Id="rId269"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/k25-6000/" TargetMode="External" Id="rId270"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/k25-6000-tglass/" TargetMode="External" Id="rId271"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/l145-4000/" TargetMode="External" Id="rId272"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/l145-4000-tglass/" TargetMode="External" Id="rId273"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/l145-5000/" TargetMode="External" Id="rId274"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/l145-5000-tglass/" TargetMode="External" Id="rId275"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/l145-6000/" TargetMode="External" Id="rId276"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/l145-6000-tglass/" TargetMode="External" Id="rId277"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/sh155-4000/" TargetMode="External" Id="rId278"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/sh155-4000-tglass/" TargetMode="External" Id="rId279"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/sh155-5000/" TargetMode="External" Id="rId280"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/sh155-5000-tglass/" TargetMode="External" Id="rId281"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/sh155-6000/" TargetMode="External" Id="rId282"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/sh155-6000-tglass/" TargetMode="External" Id="rId283"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-10/" TargetMode="External" Id="rId284"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/" TargetMode="External" Id="rId285"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/g60-4000/" TargetMode="External" Id="rId286"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/g60-4000-tglass/" TargetMode="External" Id="rId287"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/g60-5000/" TargetMode="External" Id="rId288"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/g60-5000-tglass/" TargetMode="External" Id="rId289"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/g60-6000/" TargetMode="External" Id="rId290"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/g60-6000-tglass/" TargetMode="External" Id="rId291"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/g90-4000/" TargetMode="External" Id="rId292"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/g90-4000-tglass/" TargetMode="External" Id="rId293"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/g90-5000/" TargetMode="External" Id="rId294"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/g90-5000-tglass/" TargetMode="External" Id="rId295"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/g90-6000/" TargetMode="External" Id="rId296"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/g90-6000-tglass/" TargetMode="External" Id="rId297"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/4000k/" TargetMode="External" Id="rId298"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/4000-tglass/" TargetMode="External" Id="rId299"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/5000-tglass/" TargetMode="External" Id="rId300"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/6000k/" TargetMode="External" Id="rId301"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/6000-tglass/" TargetMode="External" Id="rId302"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/k25-4000/" TargetMode="External" Id="rId303"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/k25-4000-tglass/" TargetMode="External" Id="rId304"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/k25-5000/" TargetMode="External" Id="rId305"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/k25-5000-tglass/" TargetMode="External" Id="rId306"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/k25-6000/" TargetMode="External" Id="rId307"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/k25-6000-tglass/" TargetMode="External" Id="rId308"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/l145-4000/" TargetMode="External" Id="rId309"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/l145-4000-tglass/" TargetMode="External" Id="rId310"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/l145-5000/" TargetMode="External" Id="rId311"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/l145-6000/" TargetMode="External" Id="rId312"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/l145-5000-tglass/" TargetMode="External" Id="rId313"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/l145-6000-tglass/" TargetMode="External" Id="rId314"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/sh155-4000/" TargetMode="External" Id="rId315"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/sh155-4000-tglass/" TargetMode="External" Id="rId316"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/sh155-5000/" TargetMode="External" Id="rId317"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/sh155-5000-tglass/" TargetMode="External" Id="rId318"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/sh155-6000/" TargetMode="External" Id="rId319"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/sh155-6000-tglass/" TargetMode="External" Id="rId320"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/" TargetMode="External" Id="rId321"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/g60-4000/" TargetMode="External" Id="rId322"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/g60-4000-tglass/" TargetMode="External" Id="rId323"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/g60-5000/" TargetMode="External" Id="rId324"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/g60-5000-tglass/" TargetMode="External" Id="rId325"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/g60-6000/" TargetMode="External" Id="rId326"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/g60-6000-tglass/" TargetMode="External" Id="rId327"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/g90-4000/" TargetMode="External" Id="rId328"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/g90-4000-tglass/" TargetMode="External" Id="rId329"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/g90-5000/" TargetMode="External" Id="rId330"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/g90-5000-tglass/" TargetMode="External" Id="rId331"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/g90-6000/" TargetMode="External" Id="rId332"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/g90-6000-tglass/" TargetMode="External" Id="rId333"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/4000k/" TargetMode="External" Id="rId334"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/4000-tglass/" TargetMode="External" Id="rId335"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/5000-tglass/" TargetMode="External" Id="rId336"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/6000k/" TargetMode="External" Id="rId337"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/6000-tglass/" TargetMode="External" Id="rId338"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/k25-4000/" TargetMode="External" Id="rId339"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/k25-4000-tglass/" TargetMode="External" Id="rId340"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/k25-5000/" TargetMode="External" Id="rId341"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/k25-5000-tglass/" TargetMode="External" Id="rId342"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/k25-6000/" TargetMode="External" Id="rId343"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/k25-6000-tglass/" TargetMode="External" Id="rId344"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/l145-4000/" TargetMode="External" Id="rId345"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/l145-4000-tglass/" TargetMode="External" Id="rId346"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/l145-5000/" TargetMode="External" Id="rId347"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/l145-5000-tglass/" TargetMode="External" Id="rId348"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/l145-6000/" TargetMode="External" Id="rId349"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/l145-6000-tglass/" TargetMode="External" Id="rId350"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/sh155-4000/" TargetMode="External" Id="rId351"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/sh155-4000-tglass/" TargetMode="External" Id="rId352"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/sh155-5000/" TargetMode="External" Id="rId353"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/sh155-5000-tglass/" TargetMode="External" Id="rId354"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/sh155-6000/" TargetMode="External" Id="rId355"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/sh155-6000-tglass/" TargetMode="External" Id="rId356"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/" TargetMode="External" Id="rId357"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/g60-4000/" TargetMode="External" Id="rId358"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/g60-4000-tglass/" TargetMode="External" Id="rId359"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/g60-5000/" TargetMode="External" Id="rId360"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/g60-5000-tglass/" TargetMode="External" Id="rId361"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/g60-6000/" TargetMode="External" Id="rId362"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/g60-6000-tglass/" TargetMode="External" Id="rId363"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/g90-4000/" TargetMode="External" Id="rId364"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/g90-4000-tglass/" TargetMode="External" Id="rId365"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/g90-5000/" TargetMode="External" Id="rId366"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/g90-5000-tglass/" TargetMode="External" Id="rId367"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/g90-6000/" TargetMode="External" Id="rId368"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/g90-6000-tglass/" TargetMode="External" Id="rId369"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/4000k/" TargetMode="External" Id="rId370"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/4000-tglass/" TargetMode="External" Id="rId371"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/5000-tglass/" TargetMode="External" Id="rId372"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/6000k/" TargetMode="External" Id="rId373"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/6000-tglass/" TargetMode="External" Id="rId374"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/k25-4000/" TargetMode="External" Id="rId375"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/k25-4000-tglass/" TargetMode="External" Id="rId376"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/k25-5000/" TargetMode="External" Id="rId377"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/k25-5000-tglass/" TargetMode="External" Id="rId378"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/k25-6000/" TargetMode="External" Id="rId379"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/k25-6000-tglass/" TargetMode="External" Id="rId380"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/l145-4000/" TargetMode="External" Id="rId381"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/l145-4000-tglass/" TargetMode="External" Id="rId382"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/l145-5000/" TargetMode="External" Id="rId383"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/l145-5000-tglass/" TargetMode="External" Id="rId384"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/l145-6000/" TargetMode="External" Id="rId385"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/l145-6000-tglass/" TargetMode="External" Id="rId386"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/sh155-4000/" TargetMode="External" Id="rId387"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/sh155-4000-tglass/" TargetMode="External" Id="rId388"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/sh155-5000/" TargetMode="External" Id="rId389"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/sh155-5000-tglass/" TargetMode="External" Id="rId390"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/sh155-6000/" TargetMode="External" Id="rId391"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/sh155-6000-tglass/" TargetMode="External" Id="rId392"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/" TargetMode="External" Id="rId393"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/g60-4000/" TargetMode="External" Id="rId394"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/g60-4000-tglass/" TargetMode="External" Id="rId395"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/g60-5000/" TargetMode="External" Id="rId396"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/g60-5000-tglass/" TargetMode="External" Id="rId397"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/g60-6000/" TargetMode="External" Id="rId398"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/g60-6000-tglass/" TargetMode="External" Id="rId399"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/g90-4000/" TargetMode="External" Id="rId400"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/g90-4000-tglass/" TargetMode="External" Id="rId401"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/g90-5000/" TargetMode="External" Id="rId402"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/g90-5000-tglass/" TargetMode="External" Id="rId403"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/g90-6000/" TargetMode="External" Id="rId404"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/g90-6000-tglass/" TargetMode="External" Id="rId405"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/4000k/" TargetMode="External" Id="rId406"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/4000-tglass/" TargetMode="External" Id="rId407"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/5000-tglass/" TargetMode="External" Id="rId408"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/6000k/" TargetMode="External" Id="rId409"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/6000-tglass/" TargetMode="External" Id="rId410"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/k25-4000/" TargetMode="External" Id="rId411"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/k25-4000-tglass/" TargetMode="External" Id="rId412"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/k25-5000/" TargetMode="External" Id="rId413"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/k25-5000-tglass/" TargetMode="External" Id="rId414"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/k25-6000/" TargetMode="External" Id="rId415"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/k25-6000-tglass/" TargetMode="External" Id="rId416"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/l145-4000/" TargetMode="External" Id="rId417"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/l145-4000-tglass/" TargetMode="External" Id="rId418"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/l145-5000/" TargetMode="External" Id="rId419"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/l145-6000/" TargetMode="External" Id="rId420"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/l145-5000-tglass/" TargetMode="External" Id="rId421"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/l145-6000-tglass/" TargetMode="External" Id="rId422"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/sh155-4000/" TargetMode="External" Id="rId423"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/sh155-4000-tglass/" TargetMode="External" Id="rId424"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/sh155-5000/" TargetMode="External" Id="rId425"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/sh155-5000-tglass/" TargetMode="External" Id="rId426"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/sh155-6000/" TargetMode="External" Id="rId427"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/sh155-6000-tglass/" TargetMode="External" Id="rId428"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/" TargetMode="External" Id="rId429"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/g60-4000/" TargetMode="External" Id="rId430"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/g60-4000-tglass/" TargetMode="External" Id="rId431"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/g60-5000/" TargetMode="External" Id="rId432"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/g60-5000-tglass/" TargetMode="External" Id="rId433"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/g60-6000/" TargetMode="External" Id="rId434"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/g60-6000-tglass/" TargetMode="External" Id="rId435"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/g90-4000/" TargetMode="External" Id="rId436"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/g90-4000-tglass/" TargetMode="External" Id="rId437"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/g90-5000/" TargetMode="External" Id="rId438"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/g90-5000-tglass/" TargetMode="External" Id="rId439"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/g90-6000/" TargetMode="External" Id="rId440"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/g90-6000-tglass/" TargetMode="External" Id="rId441"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/4000k/" TargetMode="External" Id="rId442"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/4000-tglass/" TargetMode="External" Id="rId443"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/5000-tglass/" TargetMode="External" Id="rId444"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/6000k/" TargetMode="External" Id="rId445"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/6000-tglass/" TargetMode="External" Id="rId446"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/k25-4000/" TargetMode="External" Id="rId447"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/k25-4000-tglass/" TargetMode="External" Id="rId448"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/k25-5000/" TargetMode="External" Id="rId449"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/k25-5000-tglass/" TargetMode="External" Id="rId450"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/k25-6000/" TargetMode="External" Id="rId451"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/k25-6000-tglass/" TargetMode="External" Id="rId452"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/l145-4000/" TargetMode="External" Id="rId453"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/l145-4000-tglass/" TargetMode="External" Id="rId454"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/l145-5000/" TargetMode="External" Id="rId455"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/l145-6000/" TargetMode="External" Id="rId456"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/l145-5000-tglass/" TargetMode="External" Id="rId457"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/l145-6000-tglass/" TargetMode="External" Id="rId458"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/sh155-4000/" TargetMode="External" Id="rId459"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/sh155-4000-tglass/" TargetMode="External" Id="rId460"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/sh155-5000/" TargetMode="External" Id="rId461"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/sh155-5000-tglass/" TargetMode="External" Id="rId462"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/sh155-6000/" TargetMode="External" Id="rId463"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/sh155-6000-tglass/" TargetMode="External" Id="rId464"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/" TargetMode="External" Id="rId465"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/g60-4000/" TargetMode="External" Id="rId466"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/g60-4000-tglass/" TargetMode="External" Id="rId467"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/g60-5000/" TargetMode="External" Id="rId468"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/g60-5000-tglass/" TargetMode="External" Id="rId469"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/g60-6000/" TargetMode="External" Id="rId470"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/g60-6000-tglass/" TargetMode="External" Id="rId471"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/g90-4000/" TargetMode="External" Id="rId472"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/g90-4000-tglass/" TargetMode="External" Id="rId473"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/g90-5000/" TargetMode="External" Id="rId474"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/g90-5000-tglass/" TargetMode="External" Id="rId475"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/g90-6000/" TargetMode="External" Id="rId476"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/g90-6000-tglass/" TargetMode="External" Id="rId477"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/4000k/" TargetMode="External" Id="rId478"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/4000-tglass/" TargetMode="External" Id="rId479"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/5000-tglass/" TargetMode="External" Id="rId480"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/6000k/" TargetMode="External" Id="rId481"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/6000-tglass/" TargetMode="External" Id="rId482"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/k25-4000/" TargetMode="External" Id="rId483"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/k25-4000-tglass/" TargetMode="External" Id="rId484"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/k25-5000/" TargetMode="External" Id="rId485"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/k25-5000-tglass/" TargetMode="External" Id="rId486"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/k25-6000/" TargetMode="External" Id="rId487"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/k25-6000-tglass/" TargetMode="External" Id="rId488"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/l145-4000/" TargetMode="External" Id="rId489"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/l145-4000-tglass/" TargetMode="External" Id="rId490"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/l145-5000/" TargetMode="External" Id="rId491"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/l145-5000-tglass/" TargetMode="External" Id="rId492"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/l145-6000/" TargetMode="External" Id="rId493"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/l145-6000-tglass/" TargetMode="External" Id="rId494"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/sh155-4000/" TargetMode="External" Id="rId495"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/sh155-4000-tglass/" TargetMode="External" Id="rId496"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/sh155-5000/" TargetMode="External" Id="rId497"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/sh155-5000-tglass/" TargetMode="External" Id="rId498"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/sh155-6000/" TargetMode="External" Id="rId499"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/sh155-6000-tglass/" TargetMode="External" Id="rId500"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/" TargetMode="External" Id="rId501"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/g60-4000/" TargetMode="External" Id="rId502"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/g60-4000-tglass/" TargetMode="External" Id="rId503"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/g60-5000/" TargetMode="External" Id="rId504"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/g60-5000-tglass/" TargetMode="External" Id="rId505"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/g60-6000/" TargetMode="External" Id="rId506"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/g60-6000-tglass/" TargetMode="External" Id="rId507"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/g90-4000/" TargetMode="External" Id="rId508"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/g90-4000-tglass/" TargetMode="External" Id="rId509"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/g90-5000/" TargetMode="External" Id="rId510"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/g90-5000-tglass/" TargetMode="External" Id="rId511"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/g90-6000/" TargetMode="External" Id="rId512"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/g90-6000-tglass/" TargetMode="External" Id="rId513"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/4000k/" TargetMode="External" Id="rId514"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/4000-tglass/" TargetMode="External" Id="rId515"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/5000-tglass/" TargetMode="External" Id="rId516"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/6000k/" TargetMode="External" Id="rId517"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/6000-tglass/" TargetMode="External" Id="rId518"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/k25-4000/" TargetMode="External" Id="rId519"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/k25-4000-tglass/" TargetMode="External" Id="rId520"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/k25-5000/" TargetMode="External" Id="rId521"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/k25-5000-tglass/" TargetMode="External" Id="rId522"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/k25-6000/" TargetMode="External" Id="rId523"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/k25-6000-tglass/" TargetMode="External" Id="rId524"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/l145-4000/" TargetMode="External" Id="rId525"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/l145-4000-tglass/" TargetMode="External" Id="rId526"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/l145-5000/" TargetMode="External" Id="rId527"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/l145-5000-tglass/" TargetMode="External" Id="rId528"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/l145-6000/" TargetMode="External" Id="rId529"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/l145-6000-tglass/" TargetMode="External" Id="rId530"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/sh155-4000/" TargetMode="External" Id="rId531"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/sh155-4000-tglass/" TargetMode="External" Id="rId532"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/sh155-5000/" TargetMode="External" Id="rId533"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/sh155-5000-tglass/" TargetMode="External" Id="rId534"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/sh155-6000/" TargetMode="External" Id="rId535"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/sh155-6000-tglass/" TargetMode="External" Id="rId536"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/" TargetMode="External" Id="rId537"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/g60-4000/" TargetMode="External" Id="rId538"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/g60-4000-tglass/" TargetMode="External" Id="rId539"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/g60-5000/" TargetMode="External" Id="rId540"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/g60-5000-tglass/" TargetMode="External" Id="rId541"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/g60-6000/" TargetMode="External" Id="rId542"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/g60-6000-tglass/" TargetMode="External" Id="rId543"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/g90-4000/" TargetMode="External" Id="rId544"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/g90-4000-tglass/" TargetMode="External" Id="rId545"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/g90-5000/" TargetMode="External" Id="rId546"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/g90-5000-tglass/" TargetMode="External" Id="rId547"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/g90-6000/" TargetMode="External" Id="rId548"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/g90-6000-tglass/" TargetMode="External" Id="rId549"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/4000k/" TargetMode="External" Id="rId550"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/4000-tglass/" TargetMode="External" Id="rId551"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/5000-tglass/" TargetMode="External" Id="rId552"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/6000k/" TargetMode="External" Id="rId553"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/6000-tglass/" TargetMode="External" Id="rId554"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/k25-4000/" TargetMode="External" Id="rId555"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/k25-4000-tglass/" TargetMode="External" Id="rId556"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/k25-5000/" TargetMode="External" Id="rId557"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/k25-5000-tglass/" TargetMode="External" Id="rId558"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/k25-6000/" TargetMode="External" Id="rId559"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/k25-6000-tglass/" TargetMode="External" Id="rId560"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/l145-4000/" TargetMode="External" Id="rId561"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/l145-4000-tglass/" TargetMode="External" Id="rId562"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/l145-5000/" TargetMode="External" Id="rId563"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/l145-5000-tglass/" TargetMode="External" Id="rId564"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/l145-6000/" TargetMode="External" Id="rId565"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/l145-6000-tglass/" TargetMode="External" Id="rId566"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/sh155-4000/" TargetMode="External" Id="rId567"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/sh155-4000-tglass/" TargetMode="External" Id="rId568"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/sh155-5000/" TargetMode="External" Id="rId569"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/sh155-5000-tglass/" TargetMode="External" Id="rId570"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/sh155-6000/" TargetMode="External" Id="rId571"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/sh155-6000-tglass/" TargetMode="External" Id="rId572"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/" TargetMode="External" Id="rId573"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/g60-4000/" TargetMode="External" Id="rId574"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/g60-4000-tglass/" TargetMode="External" Id="rId575"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/g60-5000/" TargetMode="External" Id="rId576"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/g60-5000-tglass/" TargetMode="External" Id="rId577"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/g60-6000/" TargetMode="External" Id="rId578"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/g60-6000-tglass/" TargetMode="External" Id="rId579"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/g90-4000/" TargetMode="External" Id="rId580"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/g90-4000-tglass/" TargetMode="External" Id="rId581"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/g90-5000/" TargetMode="External" Id="rId582"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/g90-5000-tglass/" TargetMode="External" Id="rId583"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/g90-6000/" TargetMode="External" Id="rId584"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/g90-6000-tglass/" TargetMode="External" Id="rId585"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/4000k/" TargetMode="External" Id="rId586"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/4000-tglass/" TargetMode="External" Id="rId587"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/5000-tglass/" TargetMode="External" Id="rId588"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/6000k/" TargetMode="External" Id="rId589"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/6000-tglass/" TargetMode="External" Id="rId590"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/k25-4000/" TargetMode="External" Id="rId591"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/k25-4000-tglass/" TargetMode="External" Id="rId592"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/k25-5000/" TargetMode="External" Id="rId593"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/k25-5000-tglass/" TargetMode="External" Id="rId594"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/k25-6000/" TargetMode="External" Id="rId595"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/k25-6000-tglass/" TargetMode="External" Id="rId596"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/l145-4000/" TargetMode="External" Id="rId597"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/l145-4000-tglass/" TargetMode="External" Id="rId598"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/l145-6000/" TargetMode="External" Id="rId599"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/l145-5000/" TargetMode="External" Id="rId600"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/l145-5000-tglass/" TargetMode="External" Id="rId601"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/l145-6000-tglass/" TargetMode="External" Id="rId602"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/sh155-4000/" TargetMode="External" Id="rId603"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/sh155-4000-tglass/" TargetMode="External" Id="rId604"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/sh155-5000/" TargetMode="External" Id="rId605"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/sh155-5000-tglass/" TargetMode="External" Id="rId606"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/sh155-6000/" TargetMode="External" Id="rId607"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/sh155-6000-tglass/" TargetMode="External" Id="rId608"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/" TargetMode="External" Id="rId609"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/g60-4000/" TargetMode="External" Id="rId610"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/g60-4000-tglass/" TargetMode="External" Id="rId611"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/g60-5000/" TargetMode="External" Id="rId612"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/g60-5000-tglass/" TargetMode="External" Id="rId613"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/g60-6000/" TargetMode="External" Id="rId614"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/g60-6000-tglass/" TargetMode="External" Id="rId615"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/g90-4000/" TargetMode="External" Id="rId616"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/g90-4000-tglass/" TargetMode="External" Id="rId617"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/g90-5000/" TargetMode="External" Id="rId618"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/g90-5000-tglass/" TargetMode="External" Id="rId619"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/g90-6000/" TargetMode="External" Id="rId620"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/g90-6000-tglass/" TargetMode="External" Id="rId621"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/4000k/" TargetMode="External" Id="rId622"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/4000-tglass/" TargetMode="External" Id="rId623"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/5000-tglass/" TargetMode="External" Id="rId624"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/6000k/" TargetMode="External" Id="rId625"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/6000-tglass/" TargetMode="External" Id="rId626"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/k25-4000/" TargetMode="External" Id="rId627"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/k25-4000-tglass/" TargetMode="External" Id="rId628"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/k25-5000/" TargetMode="External" Id="rId629"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/k25-5000-tglass/" TargetMode="External" Id="rId630"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/k25-6000/" TargetMode="External" Id="rId631"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/k25-6000-tglass/" TargetMode="External" Id="rId632"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/l145-4000/" TargetMode="External" Id="rId633"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/l145-4000-tglass/" TargetMode="External" Id="rId634"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/l145-5000/" TargetMode="External" Id="rId635"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/l145-5000-tglass/" TargetMode="External" Id="rId636"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/l145-6000/" TargetMode="External" Id="rId637"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/l145-6000-tglass/" TargetMode="External" Id="rId638"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/sh155-4000/" TargetMode="External" Id="rId639"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/sh155-4000-tglass/" TargetMode="External" Id="rId640"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/sh155-5000/" TargetMode="External" Id="rId641"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/sh155-5000-tglass/" TargetMode="External" Id="rId642"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/sh155-6000/" TargetMode="External" Id="rId643"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/sh155-6000-tglass/" TargetMode="External" Id="rId644"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/" TargetMode="External" Id="rId645"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/g60-4000/" TargetMode="External" Id="rId646"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/g60-4000-tglass/" TargetMode="External" Id="rId647"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/g60-5000/" TargetMode="External" Id="rId648"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/g60-5000-tglass/" TargetMode="External" Id="rId649"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/g60-6000/" TargetMode="External" Id="rId650"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/g60-6000-tglass/" TargetMode="External" Id="rId651"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/g90-4000/" TargetMode="External" Id="rId652"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/g90-4000-tglass/" TargetMode="External" Id="rId653"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/g90-5000/" TargetMode="External" Id="rId654"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/g90-5000-tglass/" TargetMode="External" Id="rId655"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/g90-6000/" TargetMode="External" Id="rId656"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/g90-6000-tglass/" TargetMode="External" Id="rId657"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/4000k/" TargetMode="External" Id="rId658"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/4000-tglass/" TargetMode="External" Id="rId659"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/5000-tglass/" TargetMode="External" Id="rId660"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/6000k/" TargetMode="External" Id="rId661"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/6000-tglass/" TargetMode="External" Id="rId662"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/k25-4000/" TargetMode="External" Id="rId663"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/k25-4000-tglass/" TargetMode="External" Id="rId664"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/k25-5000/" TargetMode="External" Id="rId665"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/k25-5000-tglass/" TargetMode="External" Id="rId666"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/k25-6000/" TargetMode="External" Id="rId667"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/k25-6000-tglass/" TargetMode="External" Id="rId668"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/l145-4000/" TargetMode="External" Id="rId669"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/l145-4000-tglass/" TargetMode="External" Id="rId670"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/l145-5000/" TargetMode="External" Id="rId671"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/l145-6000/" TargetMode="External" Id="rId672"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/l145-5000-tglass/" TargetMode="External" Id="rId673"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/l145-6000-tglass/" TargetMode="External" Id="rId674"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/sh155-4000/" TargetMode="External" Id="rId675"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/sh155-4000-tglass/" TargetMode="External" Id="rId676"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/sh155-5000/" TargetMode="External" Id="rId677"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/sh155-5000-tglass/" TargetMode="External" Id="rId678"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/sh155-6000/" TargetMode="External" Id="rId679"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/sh155-6000-tglass/" TargetMode="External" Id="rId680"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/" TargetMode="External" Id="rId681"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/g60-4000/" TargetMode="External" Id="rId682"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/g60-4000-tglass/" TargetMode="External" Id="rId683"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/g60-5000/" TargetMode="External" Id="rId684"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/g60-5000-tglass/" TargetMode="External" Id="rId685"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/g60-6000/" TargetMode="External" Id="rId686"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/g60-6000-tglass/" TargetMode="External" Id="rId687"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/g90-4000/" TargetMode="External" Id="rId688"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/g90-4000-tglass/" TargetMode="External" Id="rId689"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/g90-5000/" TargetMode="External" Id="rId690"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/g90-5000-tglass/" TargetMode="External" Id="rId691"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/g90-6000/" TargetMode="External" Id="rId692"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/g90-6000-tglass/" TargetMode="External" Id="rId693"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/4000k/" TargetMode="External" Id="rId694"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/4000-tglass/" TargetMode="External" Id="rId695"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/5000-tglass/" TargetMode="External" Id="rId696"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/6000k/" TargetMode="External" Id="rId697"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/6000-tglass/" TargetMode="External" Id="rId698"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/k25-4000/" TargetMode="External" Id="rId699"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/k25-4000-tglass/" TargetMode="External" Id="rId700"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/k25-5000/" TargetMode="External" Id="rId701"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/k25-5000-tglass/" TargetMode="External" Id="rId702"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/k25-6000/" TargetMode="External" Id="rId703"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/k25-6000-tglass/" TargetMode="External" Id="rId704"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/l145-4000/" TargetMode="External" Id="rId705"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/l145-4000-tglass/" TargetMode="External" Id="rId706"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/l145-5000/" TargetMode="External" Id="rId707"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/l145-5000-tglass/" TargetMode="External" Id="rId708"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/l145-6000/" TargetMode="External" Id="rId709"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/l145-6000-tglass/" TargetMode="External" Id="rId710"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/sh155-4000/" TargetMode="External" Id="rId711"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/sh155-4000-tglass/" TargetMode="External" Id="rId712"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/sh155-5000/" TargetMode="External" Id="rId713"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/sh155-5000-tglass/" TargetMode="External" Id="rId714"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/sh155-6000/" TargetMode="External" Id="rId715"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/sh155-6000-tglass/" TargetMode="External" Id="rId716"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/" TargetMode="External" Id="rId717"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/g60-4000/" TargetMode="External" Id="rId718"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/g60-4000-tglass/" TargetMode="External" Id="rId719"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/g60-5000/" TargetMode="External" Id="rId720"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/g60-5000-tglass/" TargetMode="External" Id="rId721"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/g60-6000/" TargetMode="External" Id="rId722"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/g60-6000-tglass/" TargetMode="External" Id="rId723"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/g90-4000/" TargetMode="External" Id="rId724"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/g90-4000-tglass/" TargetMode="External" Id="rId725"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/g90-5000/" TargetMode="External" Id="rId726"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/g90-5000-tglass/" TargetMode="External" Id="rId727"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/g90-6000/" TargetMode="External" Id="rId728"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/g90-6000-tglass/" TargetMode="External" Id="rId729"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/4000k/" TargetMode="External" Id="rId730"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/4000-tglass/" TargetMode="External" Id="rId731"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/5000-tglass/" TargetMode="External" Id="rId732"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/6000k/" TargetMode="External" Id="rId733"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/6000-tglass/" TargetMode="External" Id="rId734"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/k25-4000/" TargetMode="External" Id="rId735"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/k25-4000-tglass/" TargetMode="External" Id="rId736"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/k25-5000/" TargetMode="External" Id="rId737"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/k25-5000-tglass/" TargetMode="External" Id="rId738"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/k25-6000/" TargetMode="External" Id="rId739"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/k25-6000-tglass/" TargetMode="External" Id="rId740"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/l145-4000/" TargetMode="External" Id="rId741"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/l145-4000-tglass/" TargetMode="External" Id="rId742"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/l145-5000/" TargetMode="External" Id="rId743"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/l145-5000-tglass/" TargetMode="External" Id="rId744"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/l145-6000/" TargetMode="External" Id="rId745"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/l145-6000-tglass/" TargetMode="External" Id="rId746"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/sh155-4000/" TargetMode="External" Id="rId747"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/sh155-4000-tglass/" TargetMode="External" Id="rId748"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/sh155-5000/" TargetMode="External" Id="rId749"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/sh155-5000-tglass/" TargetMode="External" Id="rId750"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/sh155-6000/" TargetMode="External" Id="rId751"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/sh155-6000-tglass/" TargetMode="External" Id="rId752"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/" TargetMode="External" Id="rId753"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/g60-4000/" TargetMode="External" Id="rId754"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/g60-4000-tglass/" TargetMode="External" Id="rId755"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/g60-5000/" TargetMode="External" Id="rId756"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/g60-5000-tglass/" TargetMode="External" Id="rId757"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/g60-6000/" TargetMode="External" Id="rId758"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/g60-6000-tglass/" TargetMode="External" Id="rId759"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/g90-4000/" TargetMode="External" Id="rId760"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/g90-4000-tglass/" TargetMode="External" Id="rId761"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/g90-5000/" TargetMode="External" Id="rId762"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/g90-5000-tglass/" TargetMode="External" Id="rId763"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/g90-6000/" TargetMode="External" Id="rId764"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/g90-6000-tglass/" TargetMode="External" Id="rId765"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/4000k/" TargetMode="External" Id="rId766"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/4000-tglass/" TargetMode="External" Id="rId767"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/5000-tglass/" TargetMode="External" Id="rId768"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/6000k/" TargetMode="External" Id="rId769"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/6000-tglass/" TargetMode="External" Id="rId770"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/k25-4000/" TargetMode="External" Id="rId771"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/k25-4000-tglass/" TargetMode="External" Id="rId772"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/k25-5000/" TargetMode="External" Id="rId773"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/k25-5000-tglass/" TargetMode="External" Id="rId774"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/k25-6000/" TargetMode="External" Id="rId775"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/k25-6000-tglass/" TargetMode="External" Id="rId776"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/l145-4000/" TargetMode="External" Id="rId777"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/l145-4000-tglass/" TargetMode="External" Id="rId778"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/l145-5000/" TargetMode="External" Id="rId779"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/l145-5000-tglass/" TargetMode="External" Id="rId780"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/l145-6000/" TargetMode="External" Id="rId781"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/l145-6000-tglass/" TargetMode="External" Id="rId782"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/sh155-4000/" TargetMode="External" Id="rId783"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/sh155-4000-tglass/" TargetMode="External" Id="rId784"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/sh155-5000/" TargetMode="External" Id="rId785"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/sh155-5000-tglass/" TargetMode="External" Id="rId786"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/sh155-6000/" TargetMode="External" Id="rId787"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/sh155-6000-tglass/" TargetMode="External" Id="rId788"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/" TargetMode="External" Id="rId789"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/g60-4000/" TargetMode="External" Id="rId790"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/g60-4000-tglass/" TargetMode="External" Id="rId791"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/g60-5000/" TargetMode="External" Id="rId792"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/g60-5000-tglass/" TargetMode="External" Id="rId793"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/g60-6000/" TargetMode="External" Id="rId794"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/g60-6000-tglass/" TargetMode="External" Id="rId795"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/g90-4000/" TargetMode="External" Id="rId796"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/g90-4000-tglass/" TargetMode="External" Id="rId797"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/g90-5000/" TargetMode="External" Id="rId798"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/g90-5000-tglass/" TargetMode="External" Id="rId799"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/g90-6000/" TargetMode="External" Id="rId800"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/g90-6000-tglass/" TargetMode="External" Id="rId801"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/4000k/" TargetMode="External" Id="rId802"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/4000-tglass/" TargetMode="External" Id="rId803"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/5000-tglass/" TargetMode="External" Id="rId804"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/6000k/" TargetMode="External" Id="rId805"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/6000-tglass/" TargetMode="External" Id="rId806"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/k25-4000/" TargetMode="External" Id="rId807"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/k25-4000-tglass/" TargetMode="External" Id="rId808"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/k25-5000/" TargetMode="External" Id="rId809"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/k25-5000-tglass/" TargetMode="External" Id="rId810"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/k25-6000/" TargetMode="External" Id="rId811"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/k25-6000-tglass/" TargetMode="External" Id="rId812"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/l145-4000/" TargetMode="External" Id="rId813"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/l145-4000-tglass/" TargetMode="External" Id="rId814"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/l145-5000/" TargetMode="External" Id="rId815"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/l145-5000-tglass/" TargetMode="External" Id="rId816"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/l145-6000/" TargetMode="External" Id="rId817"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/l145-6000-tglass/" TargetMode="External" Id="rId818"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/sh155-4000/" TargetMode="External" Id="rId819"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/sh155-4000-tglass/" TargetMode="External" Id="rId820"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/sh155-5000/" TargetMode="External" Id="rId821"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/sh155-5000-tglass/" TargetMode="External" Id="rId822"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/sh155-6000/" TargetMode="External" Id="rId823"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/sh155-6000-tglass/" TargetMode="External" Id="rId824"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/" TargetMode="External" Id="rId825"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/g60-4000/" TargetMode="External" Id="rId826"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/g60-4000-tglass/" TargetMode="External" Id="rId827"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/g60-5000/" TargetMode="External" Id="rId828"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/g60-5000-tglass/" TargetMode="External" Id="rId829"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/g60-6000/" TargetMode="External" Id="rId830"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/g60-6000-tglass/" TargetMode="External" Id="rId831"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/g90-4000/" TargetMode="External" Id="rId832"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/g90-4000-tglass/" TargetMode="External" Id="rId833"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/g90-5000/" TargetMode="External" Id="rId834"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/g90-5000-tglass/" TargetMode="External" Id="rId835"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/g90-6000/" TargetMode="External" Id="rId836"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/g90-6000-tglass/" TargetMode="External" Id="rId837"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/4000k/" TargetMode="External" Id="rId838"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/4000-tglass/" TargetMode="External" Id="rId839"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/5000-tglass/" TargetMode="External" Id="rId840"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/6000k/" TargetMode="External" Id="rId841"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/6000-tglass/" TargetMode="External" Id="rId842"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/k25-4000/" TargetMode="External" Id="rId843"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/k25-4000-tglass/" TargetMode="External" Id="rId844"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/k25-5000/" TargetMode="External" Id="rId845"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/k25-5000-tglass/" TargetMode="External" Id="rId846"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/k25-6000/" TargetMode="External" Id="rId847"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/k25-6000-tglass/" TargetMode="External" Id="rId848"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/l145-4000/" TargetMode="External" Id="rId849"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/l145-4000-tglass/" TargetMode="External" Id="rId850"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/l145-5000/" TargetMode="External" Id="rId851"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/l145-6000/" TargetMode="External" Id="rId852"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/l145-5000-tglass/" TargetMode="External" Id="rId853"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/l145-6000-tglass/" TargetMode="External" Id="rId854"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/sh155-4000/" TargetMode="External" Id="rId855"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/sh155-4000-tglass/" TargetMode="External" Id="rId856"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/sh155-5000/" TargetMode="External" Id="rId857"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/sh155-5000-tglass/" TargetMode="External" Id="rId858"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/sh155-6000/" TargetMode="External" Id="rId859"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/sh155-6000-tglass/" TargetMode="External" Id="rId860"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/" TargetMode="External" Id="rId861"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/g60-4000/" TargetMode="External" Id="rId862"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/g60-4000-tglass/" TargetMode="External" Id="rId863"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/g60-5000/" TargetMode="External" Id="rId864"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/g60-5000-tglass/" TargetMode="External" Id="rId865"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/g60-6000/" TargetMode="External" Id="rId866"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/g60-6000-tglass/" TargetMode="External" Id="rId867"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/g90-4000/" TargetMode="External" Id="rId868"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/g90-4000-tglass/" TargetMode="External" Id="rId869"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/g90-5000/" TargetMode="External" Id="rId870"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/g90-5000-tglass/" TargetMode="External" Id="rId871"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/g90-6000/" TargetMode="External" Id="rId872"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/g90-6000-tglass/" TargetMode="External" Id="rId873"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/4000k/" TargetMode="External" Id="rId874"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/4000-tglass/" TargetMode="External" Id="rId875"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/5000-tglass/" TargetMode="External" Id="rId876"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/6000k/" TargetMode="External" Id="rId877"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/6000-tglass/" TargetMode="External" Id="rId878"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/k25-4000/" TargetMode="External" Id="rId879"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/k25-4000-tglass/" TargetMode="External" Id="rId880"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/k25-5000/" TargetMode="External" Id="rId881"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/k25-5000-tglass/" TargetMode="External" Id="rId882"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/k25-6000/" TargetMode="External" Id="rId883"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/k25-6000-tglass/" TargetMode="External" Id="rId884"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/l145-4000/" TargetMode="External" Id="rId885"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/l145-4000-tglass/" TargetMode="External" Id="rId886"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/l145-5000/" TargetMode="External" Id="rId887"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/l145-5000-tglass/" TargetMode="External" Id="rId888"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/l145-6000/" TargetMode="External" Id="rId889"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/l145-6000-tglass/" TargetMode="External" Id="rId890"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/sh155-4000/" TargetMode="External" Id="rId891"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/sh155-4000-tglass/" TargetMode="External" Id="rId892"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/sh155-5000/" TargetMode="External" Id="rId893"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/sh155-5000-tglass/" TargetMode="External" Id="rId894"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/sh155-6000/" TargetMode="External" Id="rId895"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/sh155-6000-tglass/" TargetMode="External" Id="rId896"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-03-okta-50/" TargetMode="External" Id="rId897"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-liniya-30/" TargetMode="External" Id="rId898"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-liniya-50/" TargetMode="External" Id="rId899"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-liniya-70/" TargetMode="External" Id="rId900"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-liniya-90/" TargetMode="External" Id="rId901"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-220/" TargetMode="External" Id="rId902"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-360/" TargetMode="External" Id="rId903"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-03-deka-120/" TargetMode="External" Id="rId904"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-03-deka-140/" TargetMode="External" Id="rId905"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-03-deka-150/" TargetMode="External" Id="rId906"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-03-deka-160/" TargetMode="External" Id="rId907"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/5svet-nn-ssdp-03-deka-180/" TargetMode="External" Id="rId908"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-03-deka-200/" TargetMode="External" Id="rId909"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-03-okta-100/" TargetMode="External" Id="rId910"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-03-okta-70/" TargetMode="External" Id="rId911"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-03-okta-80/" TargetMode="External" Id="rId912"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-03-okta-90/" TargetMode="External" Id="rId913"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-03-sota-10/" TargetMode="External" Id="rId914"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-03-sota-20/" TargetMode="External" Id="rId915"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-03-sota-30/" TargetMode="External" Id="rId916"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-03-sota-40/" TargetMode="External" Id="rId917"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/promyshlennyj-svetodiodnyj-svetilnik-ssdp-03-040-014-ip65-segment-40/" TargetMode="External" Id="rId918"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/promyshlennyj-svetodiodnyj-svetilnik-ssdp-03-050-014-ip65-segment-50/" TargetMode="External" Id="rId919"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/promyshlennyj-svetodiodnyj-svetilnik-ssdp-03-100-014-ip65-segment-100/" TargetMode="External" Id="rId920"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/promyshlennyj-svetodiodnyj-svetilnik-ssdp-03-150-014-ip65-segment-150/" TargetMode="External" Id="rId921"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/promyshlennyj-svetodiodnyj-svetilnik-ssdp-03-200-014-ip65-segment-200/" TargetMode="External" Id="rId922"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svetodiodnyj-promyshlennyj-svetilnik-ssdp-03-010-001-ip65-praktik-10/" TargetMode="External" Id="rId923"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svetodiodnyj-promyshlennyj-svetilnik-ssdp-03-020-001-ip65-praktik-20/" TargetMode="External" Id="rId924"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svetodiodnyj-promyshlennyj-svetilnik-ssdp-03-030-001-ip65-praktik-30/" TargetMode="External" Id="rId925"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svetodiodnyj-promyshlennyj-svetilnik-ssdp-03-040-001-ip65-praktik-40/" TargetMode="External" Id="rId926"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svetodiodnyj-promyshlennyj-svetilnik-ssdp-03-050-001-ip65-praktik-50/" TargetMode="External" Id="rId927"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svetodiodnyj-promyshlennyj-svetilnik-ssdp-03-060-001-ip65-praktik-60/" TargetMode="External" Id="rId928"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svetodiodnyj-promyshlennyj-svetilnik-ssdp-03-070-001-ip65-praktik-70/" TargetMode="External" Id="rId929"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svetodiodnyj-promyshlennyj-svetilnik-ssdp-03-080-001-ip65-praktik-80/" TargetMode="External" Id="rId930"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svetodiodnyj-promyshlennyj-svetilnik-ssdp-03-090-001-ip65-praktik-90/" TargetMode="External" Id="rId931"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svetodiodnyj-promyshlennyj-svetilnik-ssdp-03-100-001-ip65-praktik-100/" TargetMode="External" Id="rId932"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svetodiodnyj-promyshlennyj-svetilnik-ssdp-03-110-001-ip65-praktik-110/" TargetMode="External" Id="rId933"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svetodiodnyj-promyshlennyj-svetilnik-ssdp-03-120-001-ip65-praktik-120/" TargetMode="External" Id="rId934"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svetodiodnyj-promyshlennyj-svetilnik-ssdp-03-130-001-ip65-praktik-130/" TargetMode="External" Id="rId935"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svetodiodnyj-promyshlennyj-svetilnik-ssdp-03-140-001-ip65-praktik-140/" TargetMode="External" Id="rId936"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svetodiodnyj-promyshlennyj-svetilnik-ssdp-03-150-001-ip65-praktik-150/" TargetMode="External" Id="rId937"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svetodiodnyj-promyshlennyj-svetilnik-ssdp-03-160-001-ip65-praktik-160/" TargetMode="External" Id="rId938"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svetodiodnyj-promyshlennyj-svetilnik-ssdp-03-170-001-ip65-praktik-170/" TargetMode="External" Id="rId939"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svetodiodnyj-promyshlennyj-svetilnik-ssdp-03-180-001-ip65-praktik-180/" TargetMode="External" Id="rId940"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svetodiodnyj-promyshlennyj-svetilnik-ssdp-03-190-001-ip65-praktik-190/" TargetMode="External" Id="rId941"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svetodiodnyj-promyshlennyj-svetilnik-ssdp-03-200-001-ip65-praktik-200/" TargetMode="External" Id="rId942"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdo-02-promishlenniy-20/" TargetMode="External" Id="rId943"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdo-02-promishlenniy-30/" TargetMode="External" Id="rId944"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdo-02-promishlenniy-35/" TargetMode="External" Id="rId945"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdo-02-promishlenniy-40/" TargetMode="External" Id="rId946"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdo-02-promishlenniy-45/" TargetMode="External" Id="rId947"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdo-02-promishlenniy-50/" TargetMode="External" Id="rId948"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdo-02-promishlenniy-60/" TargetMode="External" Id="rId949"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdo-02-promishlenniy-70/" TargetMode="External" Id="rId950"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdo-02-promishlenniy-80/" TargetMode="External" Id="rId951"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdo-02-opal-20/" TargetMode="External" Id="rId952"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdo-02-opal-30/" TargetMode="External" Id="rId953"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdo-02-opal-40/" TargetMode="External" Id="rId954"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdo-02-opal-50/" TargetMode="External" Id="rId955"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdo-02-opal-10/" TargetMode="External" Id="rId956"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/uss-100-katana-rigel/" TargetMode="External" Id="rId957"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/uss-130-katana-prom/" TargetMode="External" Id="rId958"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/uss-130-katana-rigel/" TargetMode="External" Id="rId959"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/uss-40-ekspert-slim/" TargetMode="External" Id="rId960"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/uss-50-katana-prom/" TargetMode="External" Id="rId961"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-deep-hook-mount/" TargetMode="External" Id="rId962"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-deep-cable-mount/" TargetMode="External" Id="rId963"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-deep-bracket-mount/" TargetMode="External" Id="rId964"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/" TargetMode="External" Id="rId965"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-cos-cable-mount/" TargetMode="External" Id="rId966"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-cos-bracket-mount/" TargetMode="External" Id="rId967"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-conc0-hook-mount/" TargetMode="External" Id="rId968"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-conc0-cable-mount/" TargetMode="External" Id="rId969"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-conc0-bracket-mount/" TargetMode="External" Id="rId970"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-conc1-hook-mount/" TargetMode="External" Id="rId971"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-conc1-cable-mount/" TargetMode="External" Id="rId972"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-conc1-bracket-mount/" TargetMode="External" Id="rId973"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-conc-hook-mount/" TargetMode="External" Id="rId974"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-conc-cable-mount/" TargetMode="External" Id="rId975"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-conc-bracket-mount/" TargetMode="External" Id="rId976"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-deep-hook-mount/" TargetMode="External" Id="rId977"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-deep-cable-mount/" TargetMode="External" Id="rId978"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-deep-bracket-mount/" TargetMode="External" Id="rId979"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/" TargetMode="External" Id="rId980"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-cos-cable-mount/" TargetMode="External" Id="rId981"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-cos-bracket-mount/" TargetMode="External" Id="rId982"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-conc0-hook-mount/" TargetMode="External" Id="rId983"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-conc0-cable-mount/" TargetMode="External" Id="rId984"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-conc0-bracket-mount/" TargetMode="External" Id="rId985"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-conc1-hook-mount/" TargetMode="External" Id="rId986"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-conc1-cable-mount/" TargetMode="External" Id="rId987"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-conc1-bracket-mount/" TargetMode="External" Id="rId988"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-conc-hook-mount/" TargetMode="External" Id="rId989"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-conc-cable-mount/" TargetMode="External" Id="rId990"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-conc-bracket-mount/" TargetMode="External" Id="rId991"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-deep-hook-mount/" TargetMode="External" Id="rId992"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-deep-cable-mount/" TargetMode="External" Id="rId993"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-deep-bracket-mount/" TargetMode="External" Id="rId994"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/" TargetMode="External" Id="rId995"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-cos-cable-mount/" TargetMode="External" Id="rId996"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-cos-bracket-mount/" TargetMode="External" Id="rId997"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-conc0-hook-mount/" TargetMode="External" Id="rId998"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-conc0-cable-mount/" TargetMode="External" Id="rId999"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-conc0-bracket-mount/" TargetMode="External" Id="rId1000"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-conc1-hook-mount/" TargetMode="External" Id="rId1001"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-conc1-cable-mount/" TargetMode="External" Id="rId1002"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-conc1-bracket-mount/" TargetMode="External" Id="rId1003"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-conc-hook-mount/" TargetMode="External" Id="rId1004"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-conc-cable-mount/" TargetMode="External" Id="rId1005"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-conc-bracket-mount/" TargetMode="External" Id="rId1006"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-deep-hook-mount/" TargetMode="External" Id="rId1007"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-deep-cable-mount/" TargetMode="External" Id="rId1008"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-deep-bracket-mount/" TargetMode="External" Id="rId1009"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/" TargetMode="External" Id="rId1010"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-cos-cable-mount/" TargetMode="External" Id="rId1011"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-cos-bracket-mount/" TargetMode="External" Id="rId1012"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-conc0-hook-mount/" TargetMode="External" Id="rId1013"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-conc0-cable-mount/" TargetMode="External" Id="rId1014"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-conc0-bracket-mount/" TargetMode="External" Id="rId1015"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-conc1-hook-mount/" TargetMode="External" Id="rId1016"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-conc1-cable-mount/" TargetMode="External" Id="rId1017"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-conc1-bracket-mount/" TargetMode="External" Id="rId1018"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-conc-hook-mount/" TargetMode="External" Id="rId1019"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-conc-cable-mount/" TargetMode="External" Id="rId1020"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-conc-bracket-mount/" TargetMode="External" Id="rId1021"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-deep-hook-mount/" TargetMode="External" Id="rId1022"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-deep-cable-mount/" TargetMode="External" Id="rId1023"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-deep-bracket-mount/" TargetMode="External" Id="rId1024"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/" TargetMode="External" Id="rId1025"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-cos-cable-mount/" TargetMode="External" Id="rId1026"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-cos-bracket-mount/" TargetMode="External" Id="rId1027"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-conc0-hook-mount/" TargetMode="External" Id="rId1028"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-conc0-cable-mount/" TargetMode="External" Id="rId1029"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-conc0-bracket-mount/" TargetMode="External" Id="rId1030"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-conc1-hook-mount/" TargetMode="External" Id="rId1031"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-conc1-cable-mount/" TargetMode="External" Id="rId1032"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-conc1-bracket-mount/" TargetMode="External" Id="rId1033"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-conc-hook-mount/" TargetMode="External" Id="rId1034"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-conc-cable-mount/" TargetMode="External" Id="rId1035"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-conc-bracket-mount/" TargetMode="External" Id="rId1036"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-deep-hook-mount/" TargetMode="External" Id="rId1037"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-deep-cable-mount/" TargetMode="External" Id="rId1038"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-deep-bracket-mount/" TargetMode="External" Id="rId1039"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/" TargetMode="External" Id="rId1040"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-cos-cable-mount/" TargetMode="External" Id="rId1041"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-cos-bracket-mount/" TargetMode="External" Id="rId1042"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-conc0-hook-mount/" TargetMode="External" Id="rId1043"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-conc0-cable-mount/" TargetMode="External" Id="rId1044"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-conc0-bracket-mount/" TargetMode="External" Id="rId1045"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-conc1-hook-mount/" TargetMode="External" Id="rId1046"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-conc1-cable-mount/" TargetMode="External" Id="rId1047"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-conc1-bracket-mount/" TargetMode="External" Id="rId1048"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-conc-hook-mount/" TargetMode="External" Id="rId1049"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-conc-cable-mount/" TargetMode="External" Id="rId1050"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-conc-bracket-mount/" TargetMode="External" Id="rId1051"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/cable-matt/" TargetMode="External" Id="rId1052"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/cable-prizm/" TargetMode="External" Id="rId1053"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/cable-clear/" TargetMode="External" Id="rId1054"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/bracket-matt/" TargetMode="External" Id="rId1055"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/bracket-prizm/" TargetMode="External" Id="rId1056"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/" TargetMode="External" Id="rId1057"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/overhead-matt/" TargetMode="External" Id="rId1058"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/overhead-prizm/" TargetMode="External" Id="rId1059"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/overhead-clear/" TargetMode="External" Id="rId1060"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/suspension-matt/" TargetMode="External" Id="rId1061"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/suspension-prizm/" TargetMode="External" Id="rId1062"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/suspension-clear/" TargetMode="External" Id="rId1063"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/cable-matt/" TargetMode="External" Id="rId1064"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/cable-prizm/" TargetMode="External" Id="rId1065"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/cable-clear/" TargetMode="External" Id="rId1066"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/bracket-matt/" TargetMode="External" Id="rId1067"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/bracket-prizm/" TargetMode="External" Id="rId1068"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/" TargetMode="External" Id="rId1069"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/overhead-matt/" TargetMode="External" Id="rId1070"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/overhead-prizm/" TargetMode="External" Id="rId1071"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/overhead-clear/" TargetMode="External" Id="rId1072"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/suspension-matt/" TargetMode="External" Id="rId1073"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/suspension-prizm/" TargetMode="External" Id="rId1074"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/suspension-clear/" TargetMode="External" Id="rId1075"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/cable-matt/" TargetMode="External" Id="rId1076"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/cable-prizm/" TargetMode="External" Id="rId1077"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/cable-clear/" TargetMode="External" Id="rId1078"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/bracket-matt/" TargetMode="External" Id="rId1079"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/bracket-prizm/" TargetMode="External" Id="rId1080"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/" TargetMode="External" Id="rId1081"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/overhead-matt/" TargetMode="External" Id="rId1082"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/overhead-prizm/" TargetMode="External" Id="rId1083"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/overhead-clear/" TargetMode="External" Id="rId1084"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/suspension-matt/" TargetMode="External" Id="rId1085"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/suspension-prizm/" TargetMode="External" Id="rId1086"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/suspension-clear/" TargetMode="External" Id="rId1087"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/cable-matt/" TargetMode="External" Id="rId1088"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/cable-prizm/" TargetMode="External" Id="rId1089"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/cable-clear/" TargetMode="External" Id="rId1090"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/bracket-matt/" TargetMode="External" Id="rId1091"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/bracket-prizm/" TargetMode="External" Id="rId1092"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/" TargetMode="External" Id="rId1093"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/overhead-matt/" TargetMode="External" Id="rId1094"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/overhead-prizm/" TargetMode="External" Id="rId1095"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/overhead-clear/" TargetMode="External" Id="rId1096"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/suspension-matt/" TargetMode="External" Id="rId1097"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/suspension-prizm/" TargetMode="External" Id="rId1098"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/suspension-clear/" TargetMode="External" Id="rId1099"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/cable-matt/" TargetMode="External" Id="rId1100"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/cable-prizm/" TargetMode="External" Id="rId1101"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/cable-clear/" TargetMode="External" Id="rId1102"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/bracket-matt/" TargetMode="External" Id="rId1103"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/bracket-prizm/" TargetMode="External" Id="rId1104"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/" TargetMode="External" Id="rId1105"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/overhead-matt/" TargetMode="External" Id="rId1106"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/overhead-prizm/" TargetMode="External" Id="rId1107"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/overhead-clear/" TargetMode="External" Id="rId1108"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/suspension-matt/" TargetMode="External" Id="rId1109"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/suspension-prizm/" TargetMode="External" Id="rId1110"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/suspension-clear/" TargetMode="External" Id="rId1111"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fokus-uss-200-ekspert-slim-ultra-d-skoba/" TargetMode="External" Id="rId1112"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/uss-110-katana-prom/" TargetMode="External" Id="rId1113"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/uss-160-katana-prom/" TargetMode="External" Id="rId1114"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/uss-170-katana-prom/" TargetMode="External" Id="rId1115"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/uss-50-katana-rigel/" TargetMode="External" Id="rId1116"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/uss-60-katana-prom/" TargetMode="External" Id="rId1117"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/uss-70-katana-rigel/" TargetMode="External" Id="rId1118"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/uss-80-katana-prom/" TargetMode="External" Id="rId1119"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/uss-90-katana-prom/" TargetMode="External" Id="rId1120"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fokus-uss-240-ekspert-slim-ultra-d-skoba/" TargetMode="External" Id="rId1121"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fokus-uss-40-ekspert-slim-ultra-d-skoba/" TargetMode="External" Id="rId1122"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-ffl-06-460/" TargetMode="External" Id="rId1123"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fhb-01-150/" TargetMode="External" Id="rId1124"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fhb-02-150/" TargetMode="External" Id="rId1125"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fhb-03-230/" TargetMode="External" Id="rId1126"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fhb-04-230/" TargetMode="External" Id="rId1127"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fhb-06-90/" TargetMode="External" Id="rId1128"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fhb-17-460/" TargetMode="External" Id="rId1129"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dsp-07-135/" TargetMode="External" Id="rId1130"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dsp-07-70/" TargetMode="External" Id="rId1131"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dsp-07-90/" TargetMode="External" Id="rId1132"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dsp-27-70/" TargetMode="External" Id="rId1133"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dsp-27-90/" TargetMode="External" Id="rId1134"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fbl-07-35/" TargetMode="External" Id="rId1135"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fbl-07-52/" TargetMode="External" Id="rId1136"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fhb-05-125/g60/" TargetMode="External" Id="rId1137"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fhb-05-125/" TargetMode="External" Id="rId1138"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fhb-05-125/k15/" TargetMode="External" Id="rId1139"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fhb-05-125/k30/" TargetMode="External" Id="rId1140"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fhb-08-90/" TargetMode="External" Id="rId1141"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fpl-01-12/" TargetMode="External" Id="rId1142"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fpl-01-24/" TargetMode="External" Id="rId1143"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fpl-01-35/" TargetMode="External" Id="rId1144"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fpl-01-47/" TargetMode="External" Id="rId1145"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fpl-01-58/" TargetMode="External" Id="rId1146"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fpl-01-70/" TargetMode="External" Id="rId1147"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fpl-01-82/" TargetMode="External" Id="rId1148"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fpl-fermer-1/" TargetMode="External" Id="rId1149"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fpl-fermer-2/" TargetMode="External" Id="rId1150"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dbu-07-135/" TargetMode="External" Id="rId1151"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dbu-07-70/" TargetMode="External" Id="rId1152"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dbu-17-135/" TargetMode="External" Id="rId1153"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dbu-17-70/" TargetMode="External" Id="rId1154"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dpp-x7-100/" TargetMode="External" Id="rId1155"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dpp-x7-104/" TargetMode="External" Id="rId1156"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dpp-x7-130/" TargetMode="External" Id="rId1157"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dpp-x7-137/" TargetMode="External" Id="rId1158"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dpp-x7-156/" TargetMode="External" Id="rId1159"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dpp-x7-170/" TargetMode="External" Id="rId1160"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dpp-x7-182/" TargetMode="External" Id="rId1161"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dpp-x7-200/" TargetMode="External" Id="rId1162"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dpp-x7-208/" TargetMode="External" Id="rId1163"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dpp-x7-234/" TargetMode="External" Id="rId1164"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dpp-x7-260/" TargetMode="External" Id="rId1165"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dpp-x7-68/" TargetMode="External" Id="rId1166"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dpp-x7-78/" TargetMode="External" Id="rId1167"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dso-24/" TargetMode="External" Id="rId1168"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dso-33/" TargetMode="External" Id="rId1169"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dso-43/" TargetMode="External" Id="rId1170"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dso-45/" TargetMode="External" Id="rId1171"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dso-60/" TargetMode="External" Id="rId1172"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dso-65/" TargetMode="External" Id="rId1173"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dsp-08-125/" TargetMode="External" Id="rId1174"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dsp-27-540/" TargetMode="External" Id="rId1175"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dsp-28-125/" TargetMode="External" Id="rId1176"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fhb-18-690/" TargetMode="External" Id="rId1177"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dso-12/" TargetMode="External" Id="rId1178"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-820-70/" TargetMode="External" Id="rId1179"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-850-240/" TargetMode="External" Id="rId1180"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-040-30/" TargetMode="External" Id="rId1181"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-040-40/" TargetMode="External" Id="rId1182"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-505-120/" TargetMode="External" Id="rId1183"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-505-120/505-n-120/" TargetMode="External" Id="rId1184"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-505-120/505-s-120/" TargetMode="External" Id="rId1185"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-505-140/" TargetMode="External" Id="rId1186"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-505-140/505-n-140/" TargetMode="External" Id="rId1187"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-505-140/505-s-140/" TargetMode="External" Id="rId1188"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-505-160/" TargetMode="External" Id="rId1189"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-505-160/505-n-160/" TargetMode="External" Id="rId1190"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-505-160/505-s-160/" TargetMode="External" Id="rId1191"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-505-180/" TargetMode="External" Id="rId1192"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-505-180/505-n-180-5100k/" TargetMode="External" Id="rId1193"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-505-180/505-s-180-5100k/" TargetMode="External" Id="rId1194"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-505-240/" TargetMode="External" Id="rId1195"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-505-240/505-n-240/" TargetMode="External" Id="rId1196"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-505-240/505-pe-240/" TargetMode="External" Id="rId1197"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-505-240/505-pn-240/" TargetMode="External" Id="rId1198"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-505-240/505-ps-240/" TargetMode="External" Id="rId1199"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-505-240/505-s-240/" TargetMode="External" Id="rId1200"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-835-1100/" TargetMode="External" Id="rId1201"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-835-1100/835-n-1100/" TargetMode="External" Id="rId1202"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-835-1100/835-pe-1100/" TargetMode="External" Id="rId1203"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-835-1100/835-pn-1100/" TargetMode="External" Id="rId1204"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-835-120/" TargetMode="External" Id="rId1205"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-835-120/835-n-120/" TargetMode="External" Id="rId1206"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-835-1500/" TargetMode="External" Id="rId1207"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-835-1500/835-n-1500/" TargetMode="External" Id="rId1208"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-835-1500/835-pe-1500/" TargetMode="External" Id="rId1209"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-835-1500/835-pn-1500/" TargetMode="External" Id="rId1210"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-835-240/" TargetMode="External" Id="rId1211"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-835-240/835-n-240/" TargetMode="External" Id="rId1212"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-835-360/" TargetMode="External" Id="rId1213"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-835-360/835-n-360/" TargetMode="External" Id="rId1214"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-835-750/" TargetMode="External" Id="rId1215"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-835-750/835-n-750/" TargetMode="External" Id="rId1216"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-835-750/835-pe-750/" TargetMode="External" Id="rId1217"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-835-750/835-pn-750/" TargetMode="External" Id="rId1218"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-870-240/" TargetMode="External" Id="rId1219"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-870-240/pas/" TargetMode="External" Id="rId1220"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ds-u64-dim-36-vt/" TargetMode="External" Id="rId1221"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-dio-prom-400/" TargetMode="External" Id="rId1222"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ds-prom-702/" TargetMode="External" Id="rId1223"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ds-prom-lc-1002vt/" TargetMode="External" Id="rId1224"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ds-prom-lc-50vt/" TargetMode="External" Id="rId1225"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-prom-100-2/" TargetMode="External" Id="rId1226"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-prom-100/" TargetMode="External" Id="rId1227"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-prom-150/" TargetMode="External" Id="rId1228"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-prom-200/" TargetMode="External" Id="rId1229"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-prom-300/" TargetMode="External" Id="rId1230"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-prom-400/" TargetMode="External" Id="rId1231"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-prom-50/" TargetMode="External" Id="rId1232"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-prom-50/lc/" TargetMode="External" Id="rId1233"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-dio-prom-100-2/" TargetMode="External" Id="rId1234"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-dio-prom-100/" TargetMode="External" Id="rId1235"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-dio-prom-150/" TargetMode="External" Id="rId1236"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-dio-prom-200/" TargetMode="External" Id="rId1237"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-dio-prom-300/" TargetMode="External" Id="rId1238"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-dio-prom-50/" TargetMode="External" Id="rId1239"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-prom-lc-100/" TargetMode="External" Id="rId1240"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ds-dioteck-prom-d2-100-vt-5-let/" TargetMode="External" Id="rId1241"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ds-dioteck-prom-d2-50-vt-5-let/" TargetMode="External" Id="rId1242"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ds-dioteck-prom-sh-100-vt-5-let/" TargetMode="External" Id="rId1243"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ds-dioteck-prom-sh-50-vt-5-let/" TargetMode="External" Id="rId1244"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ds-prom-35-vt/" TargetMode="External" Id="rId1245"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ds-prom-70/" TargetMode="External" Id="rId1246"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-n-32-ip65-mini/" TargetMode="External" Id="rId1247"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-n-56-ip65/" TargetMode="External" Id="rId1248"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-n-64-ip65/" TargetMode="External" Id="rId1249"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-n-72-ip65/" TargetMode="External" Id="rId1250"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-n-80-ip65/" TargetMode="External" Id="rId1251"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-kedr-sbu-50/" TargetMode="External" Id="rId1252"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-kedr-sbu-100/" TargetMode="External" Id="rId1253"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-kedr-sbu-150/" TargetMode="External" Id="rId1254"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-kedr-sbu-200/" TargetMode="External" Id="rId1255"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-kedr-sbu-300/" TargetMode="External" Id="rId1256"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-kedr-sbu-75/" TargetMode="External" Id="rId1257"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-svinec-2-0-10/" TargetMode="External" Id="rId1258"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-svinec-2-0-30/" TargetMode="External" Id="rId1259"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-ejfel-45/" TargetMode="External" Id="rId1260"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-kedr-bubble-100/" TargetMode="External" Id="rId1261"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-kedr-bubble-140/" TargetMode="External" Id="rId1262"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-kedr-bubble-50/" TargetMode="External" Id="rId1263"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-kedr-termo-sbu-100/" TargetMode="External" Id="rId1264"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-kedr-termo-sbu-150/" TargetMode="External" Id="rId1265"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-kedr-termo-sbu-200/" TargetMode="External" Id="rId1266"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-kedr-ssp-100/" TargetMode="External" Id="rId1267"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-kedr-ssp-140/" TargetMode="External" Id="rId1268"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-kedr-ssp-200/" TargetMode="External" Id="rId1269"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-kedr-ssp-260/" TargetMode="External" Id="rId1270"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-kedr-ssp-300/" TargetMode="External" Id="rId1271"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-vysota-16/" TargetMode="External" Id="rId1272"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-vysota-33/" TargetMode="External" Id="rId1273"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-vysota-50/" TargetMode="External" Id="rId1274"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-vysota-100/" TargetMode="External" Id="rId1275"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-zenit-600/" TargetMode="External" Id="rId1276"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-zenit-900/" TargetMode="External" Id="rId1277"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-struna-24/" TargetMode="External" Id="rId1278"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-struna-35/" TargetMode="External" Id="rId1279"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-struna-60/" TargetMode="External" Id="rId1280"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-titan-28/" TargetMode="External" Id="rId1281"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-titan-53/" TargetMode="External" Id="rId1282"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-ejfel-90/" TargetMode="External" Id="rId1283"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-struna-47/" TargetMode="External" Id="rId1284"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId1285"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru" TargetMode="External" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@top-svet.ru" TargetMode="External" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/xlsx/" TargetMode="External" Id="rId3"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-b-100/" TargetMode="External" Id="rId4"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-b-10/" TargetMode="External" Id="rId5"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-b-200/" TargetMode="External" Id="rId6"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-b-20/" TargetMode="External" Id="rId7"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-b-30/" TargetMode="External" Id="rId8"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-b-40/" TargetMode="External" Id="rId9"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-b-50/" TargetMode="External" Id="rId10"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-b-60/" TargetMode="External" Id="rId11"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-b-70/" TargetMode="External" Id="rId12"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-b-80/" TargetMode="External" Id="rId13"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-b-90/" TargetMode="External" Id="rId14"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-100/" TargetMode="External" Id="rId15"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-10/" TargetMode="External" Id="rId16"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-120/" TargetMode="External" Id="rId17"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-140/" TargetMode="External" Id="rId18"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-150/" TargetMode="External" Id="rId19"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-160/" TargetMode="External" Id="rId20"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-180/" TargetMode="External" Id="rId21"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-200/" TargetMode="External" Id="rId22"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-220/" TargetMode="External" Id="rId23"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-240/" TargetMode="External" Id="rId24"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-300/" TargetMode="External" Id="rId25"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom/" TargetMode="External" Id="rId26"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-360/" TargetMode="External" Id="rId27"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-400/" TargetMode="External" Id="rId28"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-40/" TargetMode="External" Id="rId29"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-50/" TargetMode="External" Id="rId30"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-60/" TargetMode="External" Id="rId31"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-70/" TargetMode="External" Id="rId32"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-80/" TargetMode="External" Id="rId33"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-90/" TargetMode="External" Id="rId34"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-l-100/" TargetMode="External" Id="rId35"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-l/" TargetMode="External" Id="rId36"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-l-20/" TargetMode="External" Id="rId37"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-l-30/" TargetMode="External" Id="rId38"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-l-40/" TargetMode="External" Id="rId39"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-l-50/" TargetMode="External" Id="rId40"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-l-60/" TargetMode="External" Id="rId41"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-l-70/" TargetMode="External" Id="rId42"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-l-80/" TargetMode="External" Id="rId43"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-l-90/" TargetMode="External" Id="rId44"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-03-okta-60/" TargetMode="External" Id="rId45"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-100/" TargetMode="External" Id="rId46"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-100/g60-5000/" TargetMode="External" Id="rId47"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-100/g90-5000/" TargetMode="External" Id="rId48"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-100/k25-5000/" TargetMode="External" Id="rId49"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-100/l145-5000/" TargetMode="External" Id="rId50"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-100/sh155-5000/" TargetMode="External" Id="rId51"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-10/" TargetMode="External" Id="rId52"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-200/" TargetMode="External" Id="rId53"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/" TargetMode="External" Id="rId54"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/g60-4000/" TargetMode="External" Id="rId55"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/g60-4000-tglass/" TargetMode="External" Id="rId56"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/g60-5000/" TargetMode="External" Id="rId57"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/g60-5000-tglass/" TargetMode="External" Id="rId58"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/g60-6000/" TargetMode="External" Id="rId59"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/g60-6000-tglass/" TargetMode="External" Id="rId60"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/g90-4000/" TargetMode="External" Id="rId61"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/g90-4000-tglass/" TargetMode="External" Id="rId62"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/g90-5000/" TargetMode="External" Id="rId63"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/g90-5000-tglass/" TargetMode="External" Id="rId64"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/g90-6000/" TargetMode="External" Id="rId65"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/g90-6000-tglass/" TargetMode="External" Id="rId66"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/4000k/" TargetMode="External" Id="rId67"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/4000-tglass/" TargetMode="External" Id="rId68"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/5000-tglass/" TargetMode="External" Id="rId69"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/6000k/" TargetMode="External" Id="rId70"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/6000-tglass/" TargetMode="External" Id="rId71"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/k25-4000/" TargetMode="External" Id="rId72"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/k25-4000-tglass/" TargetMode="External" Id="rId73"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/k25-5000/" TargetMode="External" Id="rId74"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/k25-5000-tglass/" TargetMode="External" Id="rId75"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/k25-6000/" TargetMode="External" Id="rId76"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/k25-6000-tglass/" TargetMode="External" Id="rId77"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/l145-4000/" TargetMode="External" Id="rId78"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/l145-4000-tglass/" TargetMode="External" Id="rId79"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/l145-5000/" TargetMode="External" Id="rId80"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/l145-5000-tglass/" TargetMode="External" Id="rId81"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/l145-6000/" TargetMode="External" Id="rId82"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/l145-6000-tglass/" TargetMode="External" Id="rId83"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/sh155-4000/" TargetMode="External" Id="rId84"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/sh155-4000-tglass/" TargetMode="External" Id="rId85"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/sh155-5000/" TargetMode="External" Id="rId86"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/sh155-5000-tglass/" TargetMode="External" Id="rId87"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/sh155-6000/" TargetMode="External" Id="rId88"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/sh155-6000-tglass/" TargetMode="External" Id="rId89"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/" TargetMode="External" Id="rId90"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/g60-4000/" TargetMode="External" Id="rId91"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/g60-4000-tglass/" TargetMode="External" Id="rId92"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/g60-5000/" TargetMode="External" Id="rId93"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/g60-5000-tglass/" TargetMode="External" Id="rId94"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/g60-6000/" TargetMode="External" Id="rId95"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/g60-6000-tglass/" TargetMode="External" Id="rId96"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/g90-4000/" TargetMode="External" Id="rId97"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/g90-4000-tglass/" TargetMode="External" Id="rId98"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/g90-5000/" TargetMode="External" Id="rId99"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/g90-5000-tglass/" TargetMode="External" Id="rId100"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/g90-6000/" TargetMode="External" Id="rId101"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/g90-6000-tglass/" TargetMode="External" Id="rId102"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/4000k/" TargetMode="External" Id="rId103"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/4000-tglass/" TargetMode="External" Id="rId104"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/5000-tglass/" TargetMode="External" Id="rId105"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/6000k/" TargetMode="External" Id="rId106"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/6000-tglass/" TargetMode="External" Id="rId107"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/k25-4000/" TargetMode="External" Id="rId108"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/k25-4000-tglass/" TargetMode="External" Id="rId109"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/k25-5000/" TargetMode="External" Id="rId110"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/k25-5000-tglass/" TargetMode="External" Id="rId111"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/k25-6000/" TargetMode="External" Id="rId112"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/k25-6000-tglass/" TargetMode="External" Id="rId113"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/l145-4000/" TargetMode="External" Id="rId114"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/l145-4000-tglass/" TargetMode="External" Id="rId115"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/l145-6000/" TargetMode="External" Id="rId116"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/l145-5000/" TargetMode="External" Id="rId117"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/l145-5000-tglass/" TargetMode="External" Id="rId118"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/l145-6000-tglass/" TargetMode="External" Id="rId119"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/sh155-4000/" TargetMode="External" Id="rId120"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/sh155-4000-tglass/" TargetMode="External" Id="rId121"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/sh155-5000/" TargetMode="External" Id="rId122"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/sh155-5000-tglass/" TargetMode="External" Id="rId123"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/sh155-6000/" TargetMode="External" Id="rId124"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/sh155-6000-tglass/" TargetMode="External" Id="rId125"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/" TargetMode="External" Id="rId126"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/g60-4000/" TargetMode="External" Id="rId127"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/g60-4000-tglass/" TargetMode="External" Id="rId128"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/g60-5000/" TargetMode="External" Id="rId129"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/g60-5000-tglass/" TargetMode="External" Id="rId130"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/g60-6000/" TargetMode="External" Id="rId131"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/g60-6000-tglass/" TargetMode="External" Id="rId132"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/g90-4000/" TargetMode="External" Id="rId133"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/g90-4000-tglass/" TargetMode="External" Id="rId134"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/g90-5000/" TargetMode="External" Id="rId135"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/g90-5000-tglass/" TargetMode="External" Id="rId136"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/g90-6000/" TargetMode="External" Id="rId137"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/g90-6000-tglass/" TargetMode="External" Id="rId138"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/4000k/" TargetMode="External" Id="rId139"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/4000-tglass/" TargetMode="External" Id="rId140"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/5000-tglass/" TargetMode="External" Id="rId141"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/6000k/" TargetMode="External" Id="rId142"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/6000-tglass/" TargetMode="External" Id="rId143"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/k25-4000/" TargetMode="External" Id="rId144"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/k25-4000-tglass/" TargetMode="External" Id="rId145"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/k25-5000/" TargetMode="External" Id="rId146"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/k25-5000-tglass/" TargetMode="External" Id="rId147"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/k25-6000/" TargetMode="External" Id="rId148"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/k25-6000-tglass/" TargetMode="External" Id="rId149"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/l145-4000/" TargetMode="External" Id="rId150"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/l145-4000-tglass/" TargetMode="External" Id="rId151"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/l145-5000/" TargetMode="External" Id="rId152"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/l145-5000-tglass/" TargetMode="External" Id="rId153"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/l145-6000/" TargetMode="External" Id="rId154"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/l145-6000-tglass/" TargetMode="External" Id="rId155"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/sh155-4000/" TargetMode="External" Id="rId156"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/sh155-4000-tglass/" TargetMode="External" Id="rId157"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/sh155-5000/" TargetMode="External" Id="rId158"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/sh155-5000-tglass/" TargetMode="External" Id="rId159"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/sh155-6000/" TargetMode="External" Id="rId160"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/sh155-6000-tglass/" TargetMode="External" Id="rId161"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/" TargetMode="External" Id="rId162"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/g60-4000/" TargetMode="External" Id="rId163"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/g60-4000-tglass/" TargetMode="External" Id="rId164"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/g60-5000/" TargetMode="External" Id="rId165"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/g60-5000-tglass/" TargetMode="External" Id="rId166"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/g60-6000/" TargetMode="External" Id="rId167"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/g60-6000-tglass/" TargetMode="External" Id="rId168"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/g90-4000/" TargetMode="External" Id="rId169"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/g90-4000-tglass/" TargetMode="External" Id="rId170"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/g90-5000/" TargetMode="External" Id="rId171"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/g90-5000-tglass/" TargetMode="External" Id="rId172"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/g90-6000/" TargetMode="External" Id="rId173"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/g90-6000-tglass/" TargetMode="External" Id="rId174"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/4000k/" TargetMode="External" Id="rId175"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/4000-tglass/" TargetMode="External" Id="rId176"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/5000-tglass/" TargetMode="External" Id="rId177"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/6000k/" TargetMode="External" Id="rId178"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/6000-tglass/" TargetMode="External" Id="rId179"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/k25-4000/" TargetMode="External" Id="rId180"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/k25-4000-tglass/" TargetMode="External" Id="rId181"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/k25-5000/" TargetMode="External" Id="rId182"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/k25-5000-tglass/" TargetMode="External" Id="rId183"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/k25-6000/" TargetMode="External" Id="rId184"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/k25-6000-tglass/" TargetMode="External" Id="rId185"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/l145-4000/" TargetMode="External" Id="rId186"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/l145-4000-tglass/" TargetMode="External" Id="rId187"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/l145-5000/" TargetMode="External" Id="rId188"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/l145-6000/" TargetMode="External" Id="rId189"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/l145-5000-tglass/" TargetMode="External" Id="rId190"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/l145-6000-tglass/" TargetMode="External" Id="rId191"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/sh155-4000/" TargetMode="External" Id="rId192"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/sh155-4000-tglass/" TargetMode="External" Id="rId193"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/sh155-5000/" TargetMode="External" Id="rId194"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/sh155-5000-tglass/" TargetMode="External" Id="rId195"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/sh155-6000/" TargetMode="External" Id="rId196"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/sh155-6000-tglass/" TargetMode="External" Id="rId197"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/" TargetMode="External" Id="rId198"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/g60-4000/" TargetMode="External" Id="rId199"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/g60-4000-tglass/" TargetMode="External" Id="rId200"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/g60-5000/" TargetMode="External" Id="rId201"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/g60-5000-tglass/" TargetMode="External" Id="rId202"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/g60-6000/" TargetMode="External" Id="rId203"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/g60-6000-tglass/" TargetMode="External" Id="rId204"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/g90-4000/" TargetMode="External" Id="rId205"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/g90-4000-tglass/" TargetMode="External" Id="rId206"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/g90-5000/" TargetMode="External" Id="rId207"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/g90-5000-tglass/" TargetMode="External" Id="rId208"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/g90-6000/" TargetMode="External" Id="rId209"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/g90-6000-tglass/" TargetMode="External" Id="rId210"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/4000k/" TargetMode="External" Id="rId211"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/4000-tglass/" TargetMode="External" Id="rId212"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/5000-tglass/" TargetMode="External" Id="rId213"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/6000k/" TargetMode="External" Id="rId214"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/6000-tglass/" TargetMode="External" Id="rId215"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/k25-4000/" TargetMode="External" Id="rId216"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/k25-4000-tglass/" TargetMode="External" Id="rId217"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/k25-5000/" TargetMode="External" Id="rId218"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/k25-5000-tglass/" TargetMode="External" Id="rId219"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/k25-6000/" TargetMode="External" Id="rId220"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/k25-6000-tglass/" TargetMode="External" Id="rId221"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/l145-4000/" TargetMode="External" Id="rId222"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/l145-4000-tglass/" TargetMode="External" Id="rId223"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/l145-5000/" TargetMode="External" Id="rId224"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/l145-5000-tglass/" TargetMode="External" Id="rId225"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/l145-6000/" TargetMode="External" Id="rId226"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/l145-6000-tglass/" TargetMode="External" Id="rId227"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/sh155-4000/" TargetMode="External" Id="rId228"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/sh155-4000-tglass/" TargetMode="External" Id="rId229"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/sh155-5000/" TargetMode="External" Id="rId230"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/sh155-5000-tglass/" TargetMode="External" Id="rId231"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/sh155-6000/" TargetMode="External" Id="rId232"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/sh155-6000-tglass/" TargetMode="External" Id="rId233"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-70/" TargetMode="External" Id="rId234"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-80/" TargetMode="External" Id="rId235"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-80/g60-5000/" TargetMode="External" Id="rId236"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-80/g90-5000/" TargetMode="External" Id="rId237"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-80/k25-5000/" TargetMode="External" Id="rId238"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-80/l145-5000/" TargetMode="External" Id="rId239"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-80/sh155-5000/" TargetMode="External" Id="rId240"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-90/" TargetMode="External" Id="rId241"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-liniya-100/" TargetMode="External" Id="rId242"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-liniya-10/" TargetMode="External" Id="rId243"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-liniya-20/" TargetMode="External" Id="rId244"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-liniya-40/" TargetMode="External" Id="rId245"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-liniya-60/" TargetMode="External" Id="rId246"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-liniya-80/" TargetMode="External" Id="rId247"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/" TargetMode="External" Id="rId248"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/g60-4000/" TargetMode="External" Id="rId249"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/g60-4000-tglass/" TargetMode="External" Id="rId250"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/g60-5000/" TargetMode="External" Id="rId251"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/g60-5000-tglass/" TargetMode="External" Id="rId252"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/g60-6000/" TargetMode="External" Id="rId253"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/g60-6000-tglass/" TargetMode="External" Id="rId254"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/g90-4000/" TargetMode="External" Id="rId255"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/g90-4000-tglass/" TargetMode="External" Id="rId256"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/g90-5000/" TargetMode="External" Id="rId257"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/g90-5000-tglass/" TargetMode="External" Id="rId258"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/g90-6000/" TargetMode="External" Id="rId259"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/g90-6000-tglass/" TargetMode="External" Id="rId260"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/4000k/" TargetMode="External" Id="rId261"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/4000-tglass/" TargetMode="External" Id="rId262"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/5000-tglass/" TargetMode="External" Id="rId263"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/6000k/" TargetMode="External" Id="rId264"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/6000-tglass/" TargetMode="External" Id="rId265"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/k25-4000/" TargetMode="External" Id="rId266"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/k25-4000-tglass/" TargetMode="External" Id="rId267"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/k25-5000/" TargetMode="External" Id="rId268"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/k25-5000-tglass/" TargetMode="External" Id="rId269"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/k25-6000/" TargetMode="External" Id="rId270"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/k25-6000-tglass/" TargetMode="External" Id="rId271"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/l145-4000/" TargetMode="External" Id="rId272"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/l145-4000-tglass/" TargetMode="External" Id="rId273"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/l145-5000/" TargetMode="External" Id="rId274"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/l145-5000-tglass/" TargetMode="External" Id="rId275"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/l145-6000/" TargetMode="External" Id="rId276"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/l145-6000-tglass/" TargetMode="External" Id="rId277"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/sh155-4000/" TargetMode="External" Id="rId278"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/sh155-4000-tglass/" TargetMode="External" Id="rId279"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/sh155-5000/" TargetMode="External" Id="rId280"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/sh155-5000-tglass/" TargetMode="External" Id="rId281"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/sh155-6000/" TargetMode="External" Id="rId282"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/sh155-6000-tglass/" TargetMode="External" Id="rId283"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-10/" TargetMode="External" Id="rId284"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/" TargetMode="External" Id="rId285"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/g60-4000/" TargetMode="External" Id="rId286"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/g60-4000-tglass/" TargetMode="External" Id="rId287"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/g60-5000/" TargetMode="External" Id="rId288"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/g60-5000-tglass/" TargetMode="External" Id="rId289"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/g60-6000/" TargetMode="External" Id="rId290"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/g60-6000-tglass/" TargetMode="External" Id="rId291"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/g90-4000/" TargetMode="External" Id="rId292"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/g90-4000-tglass/" TargetMode="External" Id="rId293"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/g90-5000/" TargetMode="External" Id="rId294"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/g90-5000-tglass/" TargetMode="External" Id="rId295"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/g90-6000/" TargetMode="External" Id="rId296"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/g90-6000-tglass/" TargetMode="External" Id="rId297"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/4000k/" TargetMode="External" Id="rId298"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/4000-tglass/" TargetMode="External" Id="rId299"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/5000-tglass/" TargetMode="External" Id="rId300"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/6000k/" TargetMode="External" Id="rId301"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/6000-tglass/" TargetMode="External" Id="rId302"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/k25-4000/" TargetMode="External" Id="rId303"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/k25-4000-tglass/" TargetMode="External" Id="rId304"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/k25-5000/" TargetMode="External" Id="rId305"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/k25-5000-tglass/" TargetMode="External" Id="rId306"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/k25-6000/" TargetMode="External" Id="rId307"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/k25-6000-tglass/" TargetMode="External" Id="rId308"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/l145-4000/" TargetMode="External" Id="rId309"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/l145-4000-tglass/" TargetMode="External" Id="rId310"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/l145-6000/" TargetMode="External" Id="rId311"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/l145-5000/" TargetMode="External" Id="rId312"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/l145-5000-tglass/" TargetMode="External" Id="rId313"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/l145-6000-tglass/" TargetMode="External" Id="rId314"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/sh155-4000/" TargetMode="External" Id="rId315"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/sh155-4000-tglass/" TargetMode="External" Id="rId316"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/sh155-5000/" TargetMode="External" Id="rId317"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/sh155-5000-tglass/" TargetMode="External" Id="rId318"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/sh155-6000/" TargetMode="External" Id="rId319"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/sh155-6000-tglass/" TargetMode="External" Id="rId320"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/" TargetMode="External" Id="rId321"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/g60-4000/" TargetMode="External" Id="rId322"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/g60-4000-tglass/" TargetMode="External" Id="rId323"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/g60-5000/" TargetMode="External" Id="rId324"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/g60-5000-tglass/" TargetMode="External" Id="rId325"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/g60-6000/" TargetMode="External" Id="rId326"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/g60-6000-tglass/" TargetMode="External" Id="rId327"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/g90-4000/" TargetMode="External" Id="rId328"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/g90-4000-tglass/" TargetMode="External" Id="rId329"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/g90-5000/" TargetMode="External" Id="rId330"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/g90-5000-tglass/" TargetMode="External" Id="rId331"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/g90-6000/" TargetMode="External" Id="rId332"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/g90-6000-tglass/" TargetMode="External" Id="rId333"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/4000k/" TargetMode="External" Id="rId334"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/4000-tglass/" TargetMode="External" Id="rId335"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/5000-tglass/" TargetMode="External" Id="rId336"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/6000k/" TargetMode="External" Id="rId337"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/6000-tglass/" TargetMode="External" Id="rId338"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/k25-4000/" TargetMode="External" Id="rId339"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/k25-4000-tglass/" TargetMode="External" Id="rId340"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/k25-5000/" TargetMode="External" Id="rId341"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/k25-5000-tglass/" TargetMode="External" Id="rId342"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/k25-6000/" TargetMode="External" Id="rId343"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/k25-6000-tglass/" TargetMode="External" Id="rId344"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/l145-4000/" TargetMode="External" Id="rId345"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/l145-4000-tglass/" TargetMode="External" Id="rId346"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/l145-5000/" TargetMode="External" Id="rId347"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/l145-5000-tglass/" TargetMode="External" Id="rId348"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/l145-6000/" TargetMode="External" Id="rId349"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/l145-6000-tglass/" TargetMode="External" Id="rId350"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/sh155-4000/" TargetMode="External" Id="rId351"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/sh155-4000-tglass/" TargetMode="External" Id="rId352"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/sh155-5000/" TargetMode="External" Id="rId353"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/sh155-5000-tglass/" TargetMode="External" Id="rId354"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/sh155-6000/" TargetMode="External" Id="rId355"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/sh155-6000-tglass/" TargetMode="External" Id="rId356"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/" TargetMode="External" Id="rId357"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/g60-4000/" TargetMode="External" Id="rId358"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/g60-4000-tglass/" TargetMode="External" Id="rId359"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/g60-5000/" TargetMode="External" Id="rId360"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/g60-5000-tglass/" TargetMode="External" Id="rId361"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/g60-6000/" TargetMode="External" Id="rId362"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/g60-6000-tglass/" TargetMode="External" Id="rId363"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/g90-4000/" TargetMode="External" Id="rId364"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/g90-4000-tglass/" TargetMode="External" Id="rId365"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/g90-5000/" TargetMode="External" Id="rId366"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/g90-5000-tglass/" TargetMode="External" Id="rId367"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/g90-6000/" TargetMode="External" Id="rId368"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/g90-6000-tglass/" TargetMode="External" Id="rId369"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/4000k/" TargetMode="External" Id="rId370"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/4000-tglass/" TargetMode="External" Id="rId371"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/5000-tglass/" TargetMode="External" Id="rId372"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/6000k/" TargetMode="External" Id="rId373"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/6000-tglass/" TargetMode="External" Id="rId374"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/k25-4000/" TargetMode="External" Id="rId375"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/k25-4000-tglass/" TargetMode="External" Id="rId376"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/k25-5000/" TargetMode="External" Id="rId377"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/k25-5000-tglass/" TargetMode="External" Id="rId378"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/k25-6000/" TargetMode="External" Id="rId379"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/k25-6000-tglass/" TargetMode="External" Id="rId380"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/l145-4000/" TargetMode="External" Id="rId381"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/l145-4000-tglass/" TargetMode="External" Id="rId382"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/l145-5000/" TargetMode="External" Id="rId383"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/l145-5000-tglass/" TargetMode="External" Id="rId384"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/l145-6000/" TargetMode="External" Id="rId385"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/l145-6000-tglass/" TargetMode="External" Id="rId386"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/sh155-4000/" TargetMode="External" Id="rId387"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/sh155-4000-tglass/" TargetMode="External" Id="rId388"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/sh155-5000/" TargetMode="External" Id="rId389"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/sh155-5000-tglass/" TargetMode="External" Id="rId390"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/sh155-6000/" TargetMode="External" Id="rId391"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/sh155-6000-tglass/" TargetMode="External" Id="rId392"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/" TargetMode="External" Id="rId393"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/g60-4000/" TargetMode="External" Id="rId394"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/g60-4000-tglass/" TargetMode="External" Id="rId395"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/g60-5000/" TargetMode="External" Id="rId396"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/g60-5000-tglass/" TargetMode="External" Id="rId397"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/g60-6000/" TargetMode="External" Id="rId398"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/g60-6000-tglass/" TargetMode="External" Id="rId399"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/g90-4000/" TargetMode="External" Id="rId400"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/g90-4000-tglass/" TargetMode="External" Id="rId401"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/g90-5000/" TargetMode="External" Id="rId402"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/g90-5000-tglass/" TargetMode="External" Id="rId403"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/g90-6000/" TargetMode="External" Id="rId404"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/g90-6000-tglass/" TargetMode="External" Id="rId405"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/4000k/" TargetMode="External" Id="rId406"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/4000-tglass/" TargetMode="External" Id="rId407"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/5000-tglass/" TargetMode="External" Id="rId408"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/6000k/" TargetMode="External" Id="rId409"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/6000-tglass/" TargetMode="External" Id="rId410"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/k25-4000/" TargetMode="External" Id="rId411"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/k25-4000-tglass/" TargetMode="External" Id="rId412"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/k25-5000/" TargetMode="External" Id="rId413"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/k25-5000-tglass/" TargetMode="External" Id="rId414"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/k25-6000/" TargetMode="External" Id="rId415"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/k25-6000-tglass/" TargetMode="External" Id="rId416"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/l145-4000/" TargetMode="External" Id="rId417"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/l145-4000-tglass/" TargetMode="External" Id="rId418"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/l145-6000/" TargetMode="External" Id="rId419"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/l145-5000/" TargetMode="External" Id="rId420"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/l145-5000-tglass/" TargetMode="External" Id="rId421"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/l145-6000-tglass/" TargetMode="External" Id="rId422"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/sh155-4000/" TargetMode="External" Id="rId423"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/sh155-4000-tglass/" TargetMode="External" Id="rId424"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/sh155-5000/" TargetMode="External" Id="rId425"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/sh155-5000-tglass/" TargetMode="External" Id="rId426"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/sh155-6000/" TargetMode="External" Id="rId427"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/sh155-6000-tglass/" TargetMode="External" Id="rId428"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/" TargetMode="External" Id="rId429"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/g60-4000/" TargetMode="External" Id="rId430"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/g60-4000-tglass/" TargetMode="External" Id="rId431"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/g60-5000/" TargetMode="External" Id="rId432"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/g60-5000-tglass/" TargetMode="External" Id="rId433"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/g60-6000/" TargetMode="External" Id="rId434"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/g60-6000-tglass/" TargetMode="External" Id="rId435"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/g90-4000/" TargetMode="External" Id="rId436"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/g90-4000-tglass/" TargetMode="External" Id="rId437"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/g90-5000/" TargetMode="External" Id="rId438"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/g90-5000-tglass/" TargetMode="External" Id="rId439"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/g90-6000/" TargetMode="External" Id="rId440"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/g90-6000-tglass/" TargetMode="External" Id="rId441"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/4000k/" TargetMode="External" Id="rId442"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/4000-tglass/" TargetMode="External" Id="rId443"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/5000-tglass/" TargetMode="External" Id="rId444"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/6000k/" TargetMode="External" Id="rId445"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/6000-tglass/" TargetMode="External" Id="rId446"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/k25-4000/" TargetMode="External" Id="rId447"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/k25-4000-tglass/" TargetMode="External" Id="rId448"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/k25-5000/" TargetMode="External" Id="rId449"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/k25-5000-tglass/" TargetMode="External" Id="rId450"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/k25-6000/" TargetMode="External" Id="rId451"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/k25-6000-tglass/" TargetMode="External" Id="rId452"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/l145-4000/" TargetMode="External" Id="rId453"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/l145-4000-tglass/" TargetMode="External" Id="rId454"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/l145-5000/" TargetMode="External" Id="rId455"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/l145-6000/" TargetMode="External" Id="rId456"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/l145-5000-tglass/" TargetMode="External" Id="rId457"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/l145-6000-tglass/" TargetMode="External" Id="rId458"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/sh155-4000/" TargetMode="External" Id="rId459"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/sh155-4000-tglass/" TargetMode="External" Id="rId460"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/sh155-5000/" TargetMode="External" Id="rId461"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/sh155-5000-tglass/" TargetMode="External" Id="rId462"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/sh155-6000/" TargetMode="External" Id="rId463"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/sh155-6000-tglass/" TargetMode="External" Id="rId464"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/" TargetMode="External" Id="rId465"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/g60-4000/" TargetMode="External" Id="rId466"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/g60-4000-tglass/" TargetMode="External" Id="rId467"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/g60-5000/" TargetMode="External" Id="rId468"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/g60-5000-tglass/" TargetMode="External" Id="rId469"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/g60-6000/" TargetMode="External" Id="rId470"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/g60-6000-tglass/" TargetMode="External" Id="rId471"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/g90-4000/" TargetMode="External" Id="rId472"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/g90-4000-tglass/" TargetMode="External" Id="rId473"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/g90-5000/" TargetMode="External" Id="rId474"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/g90-5000-tglass/" TargetMode="External" Id="rId475"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/g90-6000/" TargetMode="External" Id="rId476"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/g90-6000-tglass/" TargetMode="External" Id="rId477"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/4000k/" TargetMode="External" Id="rId478"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/4000-tglass/" TargetMode="External" Id="rId479"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/5000-tglass/" TargetMode="External" Id="rId480"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/6000k/" TargetMode="External" Id="rId481"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/6000-tglass/" TargetMode="External" Id="rId482"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/k25-4000/" TargetMode="External" Id="rId483"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/k25-4000-tglass/" TargetMode="External" Id="rId484"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/k25-5000/" TargetMode="External" Id="rId485"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/k25-5000-tglass/" TargetMode="External" Id="rId486"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/k25-6000/" TargetMode="External" Id="rId487"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/k25-6000-tglass/" TargetMode="External" Id="rId488"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/l145-4000/" TargetMode="External" Id="rId489"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/l145-4000-tglass/" TargetMode="External" Id="rId490"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/l145-5000/" TargetMode="External" Id="rId491"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/l145-5000-tglass/" TargetMode="External" Id="rId492"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/l145-6000/" TargetMode="External" Id="rId493"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/l145-6000-tglass/" TargetMode="External" Id="rId494"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/sh155-4000/" TargetMode="External" Id="rId495"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/sh155-4000-tglass/" TargetMode="External" Id="rId496"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/sh155-5000/" TargetMode="External" Id="rId497"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/sh155-5000-tglass/" TargetMode="External" Id="rId498"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/sh155-6000/" TargetMode="External" Id="rId499"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/sh155-6000-tglass/" TargetMode="External" Id="rId500"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/" TargetMode="External" Id="rId501"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/g60-4000/" TargetMode="External" Id="rId502"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/g60-4000-tglass/" TargetMode="External" Id="rId503"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/g60-5000/" TargetMode="External" Id="rId504"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/g60-5000-tglass/" TargetMode="External" Id="rId505"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/g60-6000/" TargetMode="External" Id="rId506"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/g60-6000-tglass/" TargetMode="External" Id="rId507"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/g90-4000/" TargetMode="External" Id="rId508"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/g90-4000-tglass/" TargetMode="External" Id="rId509"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/g90-5000/" TargetMode="External" Id="rId510"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/g90-5000-tglass/" TargetMode="External" Id="rId511"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/g90-6000/" TargetMode="External" Id="rId512"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/g90-6000-tglass/" TargetMode="External" Id="rId513"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/4000k/" TargetMode="External" Id="rId514"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/4000-tglass/" TargetMode="External" Id="rId515"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/5000-tglass/" TargetMode="External" Id="rId516"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/6000k/" TargetMode="External" Id="rId517"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/6000-tglass/" TargetMode="External" Id="rId518"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/k25-4000/" TargetMode="External" Id="rId519"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/k25-4000-tglass/" TargetMode="External" Id="rId520"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/k25-5000/" TargetMode="External" Id="rId521"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/k25-5000-tglass/" TargetMode="External" Id="rId522"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/k25-6000/" TargetMode="External" Id="rId523"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/k25-6000-tglass/" TargetMode="External" Id="rId524"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/l145-4000/" TargetMode="External" Id="rId525"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/l145-4000-tglass/" TargetMode="External" Id="rId526"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/l145-5000/" TargetMode="External" Id="rId527"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/l145-5000-tglass/" TargetMode="External" Id="rId528"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/l145-6000/" TargetMode="External" Id="rId529"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/l145-6000-tglass/" TargetMode="External" Id="rId530"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/sh155-4000/" TargetMode="External" Id="rId531"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/sh155-4000-tglass/" TargetMode="External" Id="rId532"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/sh155-5000/" TargetMode="External" Id="rId533"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/sh155-5000-tglass/" TargetMode="External" Id="rId534"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/sh155-6000/" TargetMode="External" Id="rId535"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/sh155-6000-tglass/" TargetMode="External" Id="rId536"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/" TargetMode="External" Id="rId537"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/g60-4000/" TargetMode="External" Id="rId538"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/g60-4000-tglass/" TargetMode="External" Id="rId539"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/g60-5000/" TargetMode="External" Id="rId540"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/g60-5000-tglass/" TargetMode="External" Id="rId541"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/g60-6000/" TargetMode="External" Id="rId542"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/g60-6000-tglass/" TargetMode="External" Id="rId543"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/g90-4000/" TargetMode="External" Id="rId544"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/g90-4000-tglass/" TargetMode="External" Id="rId545"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/g90-5000/" TargetMode="External" Id="rId546"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/g90-5000-tglass/" TargetMode="External" Id="rId547"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/g90-6000/" TargetMode="External" Id="rId548"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/g90-6000-tglass/" TargetMode="External" Id="rId549"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/4000k/" TargetMode="External" Id="rId550"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/4000-tglass/" TargetMode="External" Id="rId551"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/5000-tglass/" TargetMode="External" Id="rId552"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/6000k/" TargetMode="External" Id="rId553"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/6000-tglass/" TargetMode="External" Id="rId554"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/k25-4000/" TargetMode="External" Id="rId555"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/k25-4000-tglass/" TargetMode="External" Id="rId556"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/k25-5000/" TargetMode="External" Id="rId557"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/k25-5000-tglass/" TargetMode="External" Id="rId558"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/k25-6000/" TargetMode="External" Id="rId559"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/k25-6000-tglass/" TargetMode="External" Id="rId560"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/l145-4000/" TargetMode="External" Id="rId561"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/l145-4000-tglass/" TargetMode="External" Id="rId562"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/l145-5000/" TargetMode="External" Id="rId563"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/l145-5000-tglass/" TargetMode="External" Id="rId564"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/l145-6000/" TargetMode="External" Id="rId565"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/l145-6000-tglass/" TargetMode="External" Id="rId566"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/sh155-4000/" TargetMode="External" Id="rId567"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/sh155-4000-tglass/" TargetMode="External" Id="rId568"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/sh155-5000/" TargetMode="External" Id="rId569"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/sh155-5000-tglass/" TargetMode="External" Id="rId570"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/sh155-6000/" TargetMode="External" Id="rId571"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/sh155-6000-tglass/" TargetMode="External" Id="rId572"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/" TargetMode="External" Id="rId573"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/g60-4000/" TargetMode="External" Id="rId574"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/g60-4000-tglass/" TargetMode="External" Id="rId575"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/g60-5000/" TargetMode="External" Id="rId576"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/g60-5000-tglass/" TargetMode="External" Id="rId577"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/g60-6000/" TargetMode="External" Id="rId578"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/g60-6000-tglass/" TargetMode="External" Id="rId579"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/g90-4000/" TargetMode="External" Id="rId580"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/g90-4000-tglass/" TargetMode="External" Id="rId581"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/g90-5000/" TargetMode="External" Id="rId582"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/g90-5000-tglass/" TargetMode="External" Id="rId583"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/g90-6000/" TargetMode="External" Id="rId584"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/g90-6000-tglass/" TargetMode="External" Id="rId585"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/4000k/" TargetMode="External" Id="rId586"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/4000-tglass/" TargetMode="External" Id="rId587"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/5000-tglass/" TargetMode="External" Id="rId588"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/6000k/" TargetMode="External" Id="rId589"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/6000-tglass/" TargetMode="External" Id="rId590"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/k25-4000/" TargetMode="External" Id="rId591"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/k25-4000-tglass/" TargetMode="External" Id="rId592"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/k25-5000/" TargetMode="External" Id="rId593"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/k25-5000-tglass/" TargetMode="External" Id="rId594"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/k25-6000/" TargetMode="External" Id="rId595"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/k25-6000-tglass/" TargetMode="External" Id="rId596"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/l145-4000/" TargetMode="External" Id="rId597"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/l145-4000-tglass/" TargetMode="External" Id="rId598"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/l145-5000/" TargetMode="External" Id="rId599"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/l145-6000/" TargetMode="External" Id="rId600"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/l145-5000-tglass/" TargetMode="External" Id="rId601"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/l145-6000-tglass/" TargetMode="External" Id="rId602"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/sh155-4000/" TargetMode="External" Id="rId603"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/sh155-4000-tglass/" TargetMode="External" Id="rId604"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/sh155-5000/" TargetMode="External" Id="rId605"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/sh155-5000-tglass/" TargetMode="External" Id="rId606"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/sh155-6000/" TargetMode="External" Id="rId607"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/sh155-6000-tglass/" TargetMode="External" Id="rId608"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/" TargetMode="External" Id="rId609"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/g60-4000/" TargetMode="External" Id="rId610"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/g60-4000-tglass/" TargetMode="External" Id="rId611"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/g60-5000/" TargetMode="External" Id="rId612"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/g60-5000-tglass/" TargetMode="External" Id="rId613"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/g60-6000/" TargetMode="External" Id="rId614"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/g60-6000-tglass/" TargetMode="External" Id="rId615"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/g90-4000/" TargetMode="External" Id="rId616"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/g90-4000-tglass/" TargetMode="External" Id="rId617"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/g90-5000/" TargetMode="External" Id="rId618"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/g90-5000-tglass/" TargetMode="External" Id="rId619"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/g90-6000/" TargetMode="External" Id="rId620"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/g90-6000-tglass/" TargetMode="External" Id="rId621"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/4000k/" TargetMode="External" Id="rId622"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/4000-tglass/" TargetMode="External" Id="rId623"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/5000-tglass/" TargetMode="External" Id="rId624"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/6000k/" TargetMode="External" Id="rId625"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/6000-tglass/" TargetMode="External" Id="rId626"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/k25-4000/" TargetMode="External" Id="rId627"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/k25-4000-tglass/" TargetMode="External" Id="rId628"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/k25-5000/" TargetMode="External" Id="rId629"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/k25-5000-tglass/" TargetMode="External" Id="rId630"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/k25-6000/" TargetMode="External" Id="rId631"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/k25-6000-tglass/" TargetMode="External" Id="rId632"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/l145-4000/" TargetMode="External" Id="rId633"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/l145-4000-tglass/" TargetMode="External" Id="rId634"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/l145-5000/" TargetMode="External" Id="rId635"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/l145-5000-tglass/" TargetMode="External" Id="rId636"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/l145-6000/" TargetMode="External" Id="rId637"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/l145-6000-tglass/" TargetMode="External" Id="rId638"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/sh155-4000/" TargetMode="External" Id="rId639"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/sh155-4000-tglass/" TargetMode="External" Id="rId640"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/sh155-5000/" TargetMode="External" Id="rId641"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/sh155-5000-tglass/" TargetMode="External" Id="rId642"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/sh155-6000/" TargetMode="External" Id="rId643"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/sh155-6000-tglass/" TargetMode="External" Id="rId644"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/" TargetMode="External" Id="rId645"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/g60-4000/" TargetMode="External" Id="rId646"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/g60-4000-tglass/" TargetMode="External" Id="rId647"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/g60-5000/" TargetMode="External" Id="rId648"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/g60-5000-tglass/" TargetMode="External" Id="rId649"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/g60-6000/" TargetMode="External" Id="rId650"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/g60-6000-tglass/" TargetMode="External" Id="rId651"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/g90-4000/" TargetMode="External" Id="rId652"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/g90-4000-tglass/" TargetMode="External" Id="rId653"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/g90-5000/" TargetMode="External" Id="rId654"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/g90-5000-tglass/" TargetMode="External" Id="rId655"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/g90-6000/" TargetMode="External" Id="rId656"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/g90-6000-tglass/" TargetMode="External" Id="rId657"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/4000k/" TargetMode="External" Id="rId658"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/4000-tglass/" TargetMode="External" Id="rId659"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/5000-tglass/" TargetMode="External" Id="rId660"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/6000k/" TargetMode="External" Id="rId661"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/6000-tglass/" TargetMode="External" Id="rId662"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/k25-4000/" TargetMode="External" Id="rId663"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/k25-4000-tglass/" TargetMode="External" Id="rId664"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/k25-5000/" TargetMode="External" Id="rId665"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/k25-5000-tglass/" TargetMode="External" Id="rId666"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/k25-6000/" TargetMode="External" Id="rId667"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/k25-6000-tglass/" TargetMode="External" Id="rId668"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/l145-4000/" TargetMode="External" Id="rId669"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/l145-4000-tglass/" TargetMode="External" Id="rId670"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/l145-5000/" TargetMode="External" Id="rId671"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/l145-6000/" TargetMode="External" Id="rId672"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/l145-5000-tglass/" TargetMode="External" Id="rId673"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/l145-6000-tglass/" TargetMode="External" Id="rId674"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/sh155-4000/" TargetMode="External" Id="rId675"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/sh155-4000-tglass/" TargetMode="External" Id="rId676"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/sh155-5000/" TargetMode="External" Id="rId677"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/sh155-5000-tglass/" TargetMode="External" Id="rId678"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/sh155-6000/" TargetMode="External" Id="rId679"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/sh155-6000-tglass/" TargetMode="External" Id="rId680"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/" TargetMode="External" Id="rId681"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/g60-4000/" TargetMode="External" Id="rId682"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/g60-4000-tglass/" TargetMode="External" Id="rId683"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/g60-5000/" TargetMode="External" Id="rId684"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/g60-5000-tglass/" TargetMode="External" Id="rId685"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/g60-6000/" TargetMode="External" Id="rId686"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/g60-6000-tglass/" TargetMode="External" Id="rId687"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/g90-4000/" TargetMode="External" Id="rId688"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/g90-4000-tglass/" TargetMode="External" Id="rId689"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/g90-5000/" TargetMode="External" Id="rId690"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/g90-5000-tglass/" TargetMode="External" Id="rId691"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/g90-6000/" TargetMode="External" Id="rId692"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/g90-6000-tglass/" TargetMode="External" Id="rId693"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/4000k/" TargetMode="External" Id="rId694"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/4000-tglass/" TargetMode="External" Id="rId695"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/5000-tglass/" TargetMode="External" Id="rId696"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/6000k/" TargetMode="External" Id="rId697"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/6000-tglass/" TargetMode="External" Id="rId698"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/k25-4000/" TargetMode="External" Id="rId699"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/k25-4000-tglass/" TargetMode="External" Id="rId700"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/k25-5000/" TargetMode="External" Id="rId701"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/k25-5000-tglass/" TargetMode="External" Id="rId702"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/k25-6000/" TargetMode="External" Id="rId703"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/k25-6000-tglass/" TargetMode="External" Id="rId704"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/l145-4000/" TargetMode="External" Id="rId705"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/l145-4000-tglass/" TargetMode="External" Id="rId706"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/l145-5000/" TargetMode="External" Id="rId707"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/l145-5000-tglass/" TargetMode="External" Id="rId708"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/l145-6000/" TargetMode="External" Id="rId709"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/l145-6000-tglass/" TargetMode="External" Id="rId710"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/sh155-4000/" TargetMode="External" Id="rId711"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/sh155-4000-tglass/" TargetMode="External" Id="rId712"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/sh155-5000/" TargetMode="External" Id="rId713"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/sh155-5000-tglass/" TargetMode="External" Id="rId714"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/sh155-6000/" TargetMode="External" Id="rId715"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/sh155-6000-tglass/" TargetMode="External" Id="rId716"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/" TargetMode="External" Id="rId717"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/g60-4000/" TargetMode="External" Id="rId718"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/g60-4000-tglass/" TargetMode="External" Id="rId719"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/g60-5000/" TargetMode="External" Id="rId720"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/g60-5000-tglass/" TargetMode="External" Id="rId721"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/g60-6000/" TargetMode="External" Id="rId722"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/g60-6000-tglass/" TargetMode="External" Id="rId723"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/g90-4000/" TargetMode="External" Id="rId724"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/g90-4000-tglass/" TargetMode="External" Id="rId725"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/g90-5000/" TargetMode="External" Id="rId726"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/g90-5000-tglass/" TargetMode="External" Id="rId727"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/g90-6000/" TargetMode="External" Id="rId728"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/g90-6000-tglass/" TargetMode="External" Id="rId729"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/4000k/" TargetMode="External" Id="rId730"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/4000-tglass/" TargetMode="External" Id="rId731"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/5000-tglass/" TargetMode="External" Id="rId732"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/6000k/" TargetMode="External" Id="rId733"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/6000-tglass/" TargetMode="External" Id="rId734"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/k25-4000/" TargetMode="External" Id="rId735"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/k25-4000-tglass/" TargetMode="External" Id="rId736"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/k25-5000/" TargetMode="External" Id="rId737"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/k25-5000-tglass/" TargetMode="External" Id="rId738"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/k25-6000/" TargetMode="External" Id="rId739"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/k25-6000-tglass/" TargetMode="External" Id="rId740"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/l145-4000/" TargetMode="External" Id="rId741"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/l145-4000-tglass/" TargetMode="External" Id="rId742"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/l145-5000/" TargetMode="External" Id="rId743"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/l145-5000-tglass/" TargetMode="External" Id="rId744"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/l145-6000/" TargetMode="External" Id="rId745"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/l145-6000-tglass/" TargetMode="External" Id="rId746"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/sh155-4000/" TargetMode="External" Id="rId747"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/sh155-4000-tglass/" TargetMode="External" Id="rId748"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/sh155-5000/" TargetMode="External" Id="rId749"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/sh155-5000-tglass/" TargetMode="External" Id="rId750"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/sh155-6000/" TargetMode="External" Id="rId751"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/sh155-6000-tglass/" TargetMode="External" Id="rId752"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/" TargetMode="External" Id="rId753"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/g60-4000/" TargetMode="External" Id="rId754"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/g60-4000-tglass/" TargetMode="External" Id="rId755"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/g60-5000/" TargetMode="External" Id="rId756"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/g60-5000-tglass/" TargetMode="External" Id="rId757"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/g60-6000/" TargetMode="External" Id="rId758"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/g60-6000-tglass/" TargetMode="External" Id="rId759"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/g90-4000/" TargetMode="External" Id="rId760"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/g90-4000-tglass/" TargetMode="External" Id="rId761"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/g90-5000/" TargetMode="External" Id="rId762"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/g90-5000-tglass/" TargetMode="External" Id="rId763"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/g90-6000/" TargetMode="External" Id="rId764"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/g90-6000-tglass/" TargetMode="External" Id="rId765"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/4000k/" TargetMode="External" Id="rId766"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/4000-tglass/" TargetMode="External" Id="rId767"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/5000-tglass/" TargetMode="External" Id="rId768"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/6000k/" TargetMode="External" Id="rId769"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/6000-tglass/" TargetMode="External" Id="rId770"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/k25-4000/" TargetMode="External" Id="rId771"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/k25-4000-tglass/" TargetMode="External" Id="rId772"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/k25-5000/" TargetMode="External" Id="rId773"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/k25-5000-tglass/" TargetMode="External" Id="rId774"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/k25-6000/" TargetMode="External" Id="rId775"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/k25-6000-tglass/" TargetMode="External" Id="rId776"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/l145-4000/" TargetMode="External" Id="rId777"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/l145-4000-tglass/" TargetMode="External" Id="rId778"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/l145-5000/" TargetMode="External" Id="rId779"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/l145-5000-tglass/" TargetMode="External" Id="rId780"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/l145-6000/" TargetMode="External" Id="rId781"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/l145-6000-tglass/" TargetMode="External" Id="rId782"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/sh155-4000/" TargetMode="External" Id="rId783"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/sh155-4000-tglass/" TargetMode="External" Id="rId784"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/sh155-5000/" TargetMode="External" Id="rId785"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/sh155-5000-tglass/" TargetMode="External" Id="rId786"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/sh155-6000/" TargetMode="External" Id="rId787"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/sh155-6000-tglass/" TargetMode="External" Id="rId788"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/" TargetMode="External" Id="rId789"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/g60-4000/" TargetMode="External" Id="rId790"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/g60-4000-tglass/" TargetMode="External" Id="rId791"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/g60-5000/" TargetMode="External" Id="rId792"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/g60-5000-tglass/" TargetMode="External" Id="rId793"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/g60-6000/" TargetMode="External" Id="rId794"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/g60-6000-tglass/" TargetMode="External" Id="rId795"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/g90-4000/" TargetMode="External" Id="rId796"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/g90-4000-tglass/" TargetMode="External" Id="rId797"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/g90-5000/" TargetMode="External" Id="rId798"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/g90-5000-tglass/" TargetMode="External" Id="rId799"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/g90-6000/" TargetMode="External" Id="rId800"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/g90-6000-tglass/" TargetMode="External" Id="rId801"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/4000k/" TargetMode="External" Id="rId802"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/4000-tglass/" TargetMode="External" Id="rId803"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/5000-tglass/" TargetMode="External" Id="rId804"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/6000k/" TargetMode="External" Id="rId805"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/6000-tglass/" TargetMode="External" Id="rId806"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/k25-4000/" TargetMode="External" Id="rId807"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/k25-4000-tglass/" TargetMode="External" Id="rId808"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/k25-5000/" TargetMode="External" Id="rId809"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/k25-5000-tglass/" TargetMode="External" Id="rId810"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/k25-6000/" TargetMode="External" Id="rId811"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/k25-6000-tglass/" TargetMode="External" Id="rId812"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/l145-4000/" TargetMode="External" Id="rId813"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/l145-4000-tglass/" TargetMode="External" Id="rId814"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/l145-5000/" TargetMode="External" Id="rId815"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/l145-5000-tglass/" TargetMode="External" Id="rId816"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/l145-6000/" TargetMode="External" Id="rId817"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/l145-6000-tglass/" TargetMode="External" Id="rId818"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/sh155-4000/" TargetMode="External" Id="rId819"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/sh155-4000-tglass/" TargetMode="External" Id="rId820"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/sh155-5000/" TargetMode="External" Id="rId821"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/sh155-5000-tglass/" TargetMode="External" Id="rId822"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/sh155-6000/" TargetMode="External" Id="rId823"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/sh155-6000-tglass/" TargetMode="External" Id="rId824"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/" TargetMode="External" Id="rId825"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/g60-4000/" TargetMode="External" Id="rId826"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/g60-4000-tglass/" TargetMode="External" Id="rId827"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/g60-5000/" TargetMode="External" Id="rId828"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/g60-5000-tglass/" TargetMode="External" Id="rId829"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/g60-6000/" TargetMode="External" Id="rId830"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/g60-6000-tglass/" TargetMode="External" Id="rId831"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/g90-4000/" TargetMode="External" Id="rId832"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/g90-4000-tglass/" TargetMode="External" Id="rId833"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/g90-5000/" TargetMode="External" Id="rId834"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/g90-5000-tglass/" TargetMode="External" Id="rId835"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/g90-6000/" TargetMode="External" Id="rId836"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/g90-6000-tglass/" TargetMode="External" Id="rId837"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/4000k/" TargetMode="External" Id="rId838"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/4000-tglass/" TargetMode="External" Id="rId839"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/5000-tglass/" TargetMode="External" Id="rId840"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/6000k/" TargetMode="External" Id="rId841"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/6000-tglass/" TargetMode="External" Id="rId842"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/k25-4000/" TargetMode="External" Id="rId843"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/k25-4000-tglass/" TargetMode="External" Id="rId844"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/k25-5000/" TargetMode="External" Id="rId845"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/k25-5000-tglass/" TargetMode="External" Id="rId846"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/k25-6000/" TargetMode="External" Id="rId847"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/k25-6000-tglass/" TargetMode="External" Id="rId848"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/l145-4000/" TargetMode="External" Id="rId849"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/l145-4000-tglass/" TargetMode="External" Id="rId850"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/l145-6000/" TargetMode="External" Id="rId851"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/l145-5000/" TargetMode="External" Id="rId852"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/l145-5000-tglass/" TargetMode="External" Id="rId853"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/l145-6000-tglass/" TargetMode="External" Id="rId854"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/sh155-4000/" TargetMode="External" Id="rId855"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/sh155-4000-tglass/" TargetMode="External" Id="rId856"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/sh155-5000/" TargetMode="External" Id="rId857"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/sh155-5000-tglass/" TargetMode="External" Id="rId858"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/sh155-6000/" TargetMode="External" Id="rId859"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/sh155-6000-tglass/" TargetMode="External" Id="rId860"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/" TargetMode="External" Id="rId861"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/g60-4000/" TargetMode="External" Id="rId862"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/g60-4000-tglass/" TargetMode="External" Id="rId863"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/g60-5000/" TargetMode="External" Id="rId864"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/g60-5000-tglass/" TargetMode="External" Id="rId865"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/g60-6000/" TargetMode="External" Id="rId866"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/g60-6000-tglass/" TargetMode="External" Id="rId867"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/g90-4000/" TargetMode="External" Id="rId868"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/g90-4000-tglass/" TargetMode="External" Id="rId869"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/g90-5000/" TargetMode="External" Id="rId870"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/g90-5000-tglass/" TargetMode="External" Id="rId871"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/g90-6000/" TargetMode="External" Id="rId872"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/g90-6000-tglass/" TargetMode="External" Id="rId873"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/4000k/" TargetMode="External" Id="rId874"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/4000-tglass/" TargetMode="External" Id="rId875"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/5000-tglass/" TargetMode="External" Id="rId876"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/6000k/" TargetMode="External" Id="rId877"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/6000-tglass/" TargetMode="External" Id="rId878"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/k25-4000/" TargetMode="External" Id="rId879"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/k25-4000-tglass/" TargetMode="External" Id="rId880"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/k25-5000/" TargetMode="External" Id="rId881"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/k25-5000-tglass/" TargetMode="External" Id="rId882"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/k25-6000/" TargetMode="External" Id="rId883"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/k25-6000-tglass/" TargetMode="External" Id="rId884"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/l145-4000/" TargetMode="External" Id="rId885"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/l145-4000-tglass/" TargetMode="External" Id="rId886"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/l145-5000/" TargetMode="External" Id="rId887"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/l145-5000-tglass/" TargetMode="External" Id="rId888"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/l145-6000/" TargetMode="External" Id="rId889"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/l145-6000-tglass/" TargetMode="External" Id="rId890"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/sh155-4000/" TargetMode="External" Id="rId891"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/sh155-4000-tglass/" TargetMode="External" Id="rId892"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/sh155-5000/" TargetMode="External" Id="rId893"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/sh155-5000-tglass/" TargetMode="External" Id="rId894"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/sh155-6000/" TargetMode="External" Id="rId895"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/sh155-6000-tglass/" TargetMode="External" Id="rId896"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-03-okta-50/" TargetMode="External" Id="rId897"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-liniya-30/" TargetMode="External" Id="rId898"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-liniya-50/" TargetMode="External" Id="rId899"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-liniya-70/" TargetMode="External" Id="rId900"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-liniya-90/" TargetMode="External" Id="rId901"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-220/" TargetMode="External" Id="rId902"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-360/" TargetMode="External" Id="rId903"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-03-deka-120/" TargetMode="External" Id="rId904"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-03-deka-140/" TargetMode="External" Id="rId905"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-03-deka-150/" TargetMode="External" Id="rId906"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-03-deka-160/" TargetMode="External" Id="rId907"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/5svet-nn-ssdp-03-deka-180/" TargetMode="External" Id="rId908"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-03-deka-200/" TargetMode="External" Id="rId909"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-03-okta-100/" TargetMode="External" Id="rId910"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-03-okta-70/" TargetMode="External" Id="rId911"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-03-okta-80/" TargetMode="External" Id="rId912"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-03-okta-90/" TargetMode="External" Id="rId913"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-03-sota-10/" TargetMode="External" Id="rId914"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-03-sota-20/" TargetMode="External" Id="rId915"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-03-sota-30/" TargetMode="External" Id="rId916"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-03-sota-40/" TargetMode="External" Id="rId917"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/promyshlennyj-svetodiodnyj-svetilnik-ssdp-03-040-014-ip65-segment-40/" TargetMode="External" Id="rId918"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/promyshlennyj-svetodiodnyj-svetilnik-ssdp-03-050-014-ip65-segment-50/" TargetMode="External" Id="rId919"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/promyshlennyj-svetodiodnyj-svetilnik-ssdp-03-100-014-ip65-segment-100/" TargetMode="External" Id="rId920"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/promyshlennyj-svetodiodnyj-svetilnik-ssdp-03-150-014-ip65-segment-150/" TargetMode="External" Id="rId921"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/promyshlennyj-svetodiodnyj-svetilnik-ssdp-03-200-014-ip65-segment-200/" TargetMode="External" Id="rId922"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svetodiodnyj-promyshlennyj-svetilnik-ssdp-03-010-001-ip65-praktik-10/" TargetMode="External" Id="rId923"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svetodiodnyj-promyshlennyj-svetilnik-ssdp-03-020-001-ip65-praktik-20/" TargetMode="External" Id="rId924"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svetodiodnyj-promyshlennyj-svetilnik-ssdp-03-030-001-ip65-praktik-30/" TargetMode="External" Id="rId925"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svetodiodnyj-promyshlennyj-svetilnik-ssdp-03-040-001-ip65-praktik-40/" TargetMode="External" Id="rId926"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svetodiodnyj-promyshlennyj-svetilnik-ssdp-03-050-001-ip65-praktik-50/" TargetMode="External" Id="rId927"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svetodiodnyj-promyshlennyj-svetilnik-ssdp-03-060-001-ip65-praktik-60/" TargetMode="External" Id="rId928"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svetodiodnyj-promyshlennyj-svetilnik-ssdp-03-070-001-ip65-praktik-70/" TargetMode="External" Id="rId929"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svetodiodnyj-promyshlennyj-svetilnik-ssdp-03-080-001-ip65-praktik-80/" TargetMode="External" Id="rId930"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svetodiodnyj-promyshlennyj-svetilnik-ssdp-03-090-001-ip65-praktik-90/" TargetMode="External" Id="rId931"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svetodiodnyj-promyshlennyj-svetilnik-ssdp-03-100-001-ip65-praktik-100/" TargetMode="External" Id="rId932"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svetodiodnyj-promyshlennyj-svetilnik-ssdp-03-110-001-ip65-praktik-110/" TargetMode="External" Id="rId933"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svetodiodnyj-promyshlennyj-svetilnik-ssdp-03-120-001-ip65-praktik-120/" TargetMode="External" Id="rId934"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svetodiodnyj-promyshlennyj-svetilnik-ssdp-03-130-001-ip65-praktik-130/" TargetMode="External" Id="rId935"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svetodiodnyj-promyshlennyj-svetilnik-ssdp-03-140-001-ip65-praktik-140/" TargetMode="External" Id="rId936"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svetodiodnyj-promyshlennyj-svetilnik-ssdp-03-150-001-ip65-praktik-150/" TargetMode="External" Id="rId937"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svetodiodnyj-promyshlennyj-svetilnik-ssdp-03-160-001-ip65-praktik-160/" TargetMode="External" Id="rId938"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svetodiodnyj-promyshlennyj-svetilnik-ssdp-03-170-001-ip65-praktik-170/" TargetMode="External" Id="rId939"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svetodiodnyj-promyshlennyj-svetilnik-ssdp-03-180-001-ip65-praktik-180/" TargetMode="External" Id="rId940"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svetodiodnyj-promyshlennyj-svetilnik-ssdp-03-190-001-ip65-praktik-190/" TargetMode="External" Id="rId941"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svetodiodnyj-promyshlennyj-svetilnik-ssdp-03-200-001-ip65-praktik-200/" TargetMode="External" Id="rId942"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdo-02-promishlenniy-20/" TargetMode="External" Id="rId943"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdo-02-promishlenniy-30/" TargetMode="External" Id="rId944"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdo-02-promishlenniy-35/" TargetMode="External" Id="rId945"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdo-02-promishlenniy-40/" TargetMode="External" Id="rId946"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdo-02-promishlenniy-45/" TargetMode="External" Id="rId947"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdo-02-promishlenniy-50/" TargetMode="External" Id="rId948"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdo-02-promishlenniy-60/" TargetMode="External" Id="rId949"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdo-02-promishlenniy-70/" TargetMode="External" Id="rId950"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdo-02-promishlenniy-80/" TargetMode="External" Id="rId951"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdo-02-opal-20/" TargetMode="External" Id="rId952"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdo-02-opal-30/" TargetMode="External" Id="rId953"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdo-02-opal-40/" TargetMode="External" Id="rId954"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdo-02-opal-50/" TargetMode="External" Id="rId955"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdo-02-opal-10/" TargetMode="External" Id="rId956"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/uss-100-katana-rigel/" TargetMode="External" Id="rId957"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/uss-130-katana-rigel/" TargetMode="External" Id="rId958"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/uss-40-ekspert-slim/" TargetMode="External" Id="rId959"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-deep-hook-mount/" TargetMode="External" Id="rId960"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-deep-cable-mount/" TargetMode="External" Id="rId961"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-deep-bracket-mount/" TargetMode="External" Id="rId962"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/" TargetMode="External" Id="rId963"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-cos-cable-mount/" TargetMode="External" Id="rId964"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-cos-bracket-mount/" TargetMode="External" Id="rId965"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-conc0-hook-mount/" TargetMode="External" Id="rId966"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-conc0-cable-mount/" TargetMode="External" Id="rId967"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-conc0-bracket-mount/" TargetMode="External" Id="rId968"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-conc1-hook-mount/" TargetMode="External" Id="rId969"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-conc1-cable-mount/" TargetMode="External" Id="rId970"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-conc1-bracket-mount/" TargetMode="External" Id="rId971"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-conc-hook-mount/" TargetMode="External" Id="rId972"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-conc-cable-mount/" TargetMode="External" Id="rId973"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-conc-bracket-mount/" TargetMode="External" Id="rId974"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-deep-hook-mount/" TargetMode="External" Id="rId975"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-deep-cable-mount/" TargetMode="External" Id="rId976"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-deep-bracket-mount/" TargetMode="External" Id="rId977"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/" TargetMode="External" Id="rId978"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-cos-cable-mount/" TargetMode="External" Id="rId979"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-cos-bracket-mount/" TargetMode="External" Id="rId980"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-conc0-hook-mount/" TargetMode="External" Id="rId981"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-conc0-cable-mount/" TargetMode="External" Id="rId982"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-conc0-bracket-mount/" TargetMode="External" Id="rId983"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-conc1-hook-mount/" TargetMode="External" Id="rId984"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-conc1-cable-mount/" TargetMode="External" Id="rId985"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-conc1-bracket-mount/" TargetMode="External" Id="rId986"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-conc-hook-mount/" TargetMode="External" Id="rId987"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-conc-cable-mount/" TargetMode="External" Id="rId988"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-conc-bracket-mount/" TargetMode="External" Id="rId989"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-deep-hook-mount/" TargetMode="External" Id="rId990"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-deep-cable-mount/" TargetMode="External" Id="rId991"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-deep-bracket-mount/" TargetMode="External" Id="rId992"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/" TargetMode="External" Id="rId993"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-cos-cable-mount/" TargetMode="External" Id="rId994"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-cos-bracket-mount/" TargetMode="External" Id="rId995"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-conc0-hook-mount/" TargetMode="External" Id="rId996"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-conc0-cable-mount/" TargetMode="External" Id="rId997"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-conc0-bracket-mount/" TargetMode="External" Id="rId998"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-conc1-hook-mount/" TargetMode="External" Id="rId999"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-conc1-cable-mount/" TargetMode="External" Id="rId1000"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-conc1-bracket-mount/" TargetMode="External" Id="rId1001"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-conc-hook-mount/" TargetMode="External" Id="rId1002"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-conc-cable-mount/" TargetMode="External" Id="rId1003"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-conc-bracket-mount/" TargetMode="External" Id="rId1004"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-deep-hook-mount/" TargetMode="External" Id="rId1005"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-deep-cable-mount/" TargetMode="External" Id="rId1006"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-deep-bracket-mount/" TargetMode="External" Id="rId1007"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/" TargetMode="External" Id="rId1008"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-cos-cable-mount/" TargetMode="External" Id="rId1009"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-cos-bracket-mount/" TargetMode="External" Id="rId1010"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-conc0-hook-mount/" TargetMode="External" Id="rId1011"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-conc0-cable-mount/" TargetMode="External" Id="rId1012"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-conc0-bracket-mount/" TargetMode="External" Id="rId1013"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-conc1-hook-mount/" TargetMode="External" Id="rId1014"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-conc1-cable-mount/" TargetMode="External" Id="rId1015"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-conc1-bracket-mount/" TargetMode="External" Id="rId1016"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-conc-hook-mount/" TargetMode="External" Id="rId1017"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-conc-cable-mount/" TargetMode="External" Id="rId1018"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-conc-bracket-mount/" TargetMode="External" Id="rId1019"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-deep-hook-mount/" TargetMode="External" Id="rId1020"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-deep-cable-mount/" TargetMode="External" Id="rId1021"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-deep-bracket-mount/" TargetMode="External" Id="rId1022"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/" TargetMode="External" Id="rId1023"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-cos-cable-mount/" TargetMode="External" Id="rId1024"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-cos-bracket-mount/" TargetMode="External" Id="rId1025"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-conc0-hook-mount/" TargetMode="External" Id="rId1026"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-conc0-cable-mount/" TargetMode="External" Id="rId1027"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-conc0-bracket-mount/" TargetMode="External" Id="rId1028"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-conc1-hook-mount/" TargetMode="External" Id="rId1029"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-conc1-cable-mount/" TargetMode="External" Id="rId1030"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-conc1-bracket-mount/" TargetMode="External" Id="rId1031"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-conc-hook-mount/" TargetMode="External" Id="rId1032"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-conc-cable-mount/" TargetMode="External" Id="rId1033"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-conc-bracket-mount/" TargetMode="External" Id="rId1034"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-deep-hook-mount/" TargetMode="External" Id="rId1035"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-deep-cable-mount/" TargetMode="External" Id="rId1036"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-deep-bracket-mount/" TargetMode="External" Id="rId1037"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/" TargetMode="External" Id="rId1038"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-cos-cable-mount/" TargetMode="External" Id="rId1039"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-cos-bracket-mount/" TargetMode="External" Id="rId1040"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-conc0-hook-mount/" TargetMode="External" Id="rId1041"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-conc0-cable-mount/" TargetMode="External" Id="rId1042"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-conc0-bracket-mount/" TargetMode="External" Id="rId1043"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-conc1-hook-mount/" TargetMode="External" Id="rId1044"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-conc1-cable-mount/" TargetMode="External" Id="rId1045"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-conc1-bracket-mount/" TargetMode="External" Id="rId1046"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-conc-hook-mount/" TargetMode="External" Id="rId1047"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-conc-cable-mount/" TargetMode="External" Id="rId1048"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-conc-bracket-mount/" TargetMode="External" Id="rId1049"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/cable-matt/" TargetMode="External" Id="rId1050"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/cable-prizm/" TargetMode="External" Id="rId1051"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/cable-clear/" TargetMode="External" Id="rId1052"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/bracket-matt/" TargetMode="External" Id="rId1053"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/bracket-prizm/" TargetMode="External" Id="rId1054"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/" TargetMode="External" Id="rId1055"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/overhead-matt/" TargetMode="External" Id="rId1056"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/overhead-prizm/" TargetMode="External" Id="rId1057"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/overhead-clear/" TargetMode="External" Id="rId1058"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/suspension-matt/" TargetMode="External" Id="rId1059"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/suspension-prizm/" TargetMode="External" Id="rId1060"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/suspension-clear/" TargetMode="External" Id="rId1061"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/cable-matt/" TargetMode="External" Id="rId1062"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/cable-prizm/" TargetMode="External" Id="rId1063"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/cable-clear/" TargetMode="External" Id="rId1064"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/bracket-matt/" TargetMode="External" Id="rId1065"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/bracket-prizm/" TargetMode="External" Id="rId1066"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/" TargetMode="External" Id="rId1067"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/overhead-matt/" TargetMode="External" Id="rId1068"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/overhead-prizm/" TargetMode="External" Id="rId1069"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/overhead-clear/" TargetMode="External" Id="rId1070"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/suspension-matt/" TargetMode="External" Id="rId1071"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/suspension-prizm/" TargetMode="External" Id="rId1072"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/suspension-clear/" TargetMode="External" Id="rId1073"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/cable-matt/" TargetMode="External" Id="rId1074"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/cable-prizm/" TargetMode="External" Id="rId1075"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/cable-clear/" TargetMode="External" Id="rId1076"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/bracket-matt/" TargetMode="External" Id="rId1077"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/bracket-prizm/" TargetMode="External" Id="rId1078"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/" TargetMode="External" Id="rId1079"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/overhead-matt/" TargetMode="External" Id="rId1080"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/overhead-prizm/" TargetMode="External" Id="rId1081"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/overhead-clear/" TargetMode="External" Id="rId1082"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/suspension-matt/" TargetMode="External" Id="rId1083"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/suspension-prizm/" TargetMode="External" Id="rId1084"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/suspension-clear/" TargetMode="External" Id="rId1085"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/cable-matt/" TargetMode="External" Id="rId1086"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/cable-prizm/" TargetMode="External" Id="rId1087"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/cable-clear/" TargetMode="External" Id="rId1088"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/bracket-matt/" TargetMode="External" Id="rId1089"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/bracket-prizm/" TargetMode="External" Id="rId1090"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/" TargetMode="External" Id="rId1091"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/overhead-matt/" TargetMode="External" Id="rId1092"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/overhead-prizm/" TargetMode="External" Id="rId1093"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/overhead-clear/" TargetMode="External" Id="rId1094"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/suspension-matt/" TargetMode="External" Id="rId1095"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/suspension-prizm/" TargetMode="External" Id="rId1096"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/suspension-clear/" TargetMode="External" Id="rId1097"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/cable-matt/" TargetMode="External" Id="rId1098"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/cable-prizm/" TargetMode="External" Id="rId1099"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/cable-clear/" TargetMode="External" Id="rId1100"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/bracket-matt/" TargetMode="External" Id="rId1101"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/bracket-prizm/" TargetMode="External" Id="rId1102"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/" TargetMode="External" Id="rId1103"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/overhead-matt/" TargetMode="External" Id="rId1104"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/overhead-prizm/" TargetMode="External" Id="rId1105"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/overhead-clear/" TargetMode="External" Id="rId1106"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/suspension-matt/" TargetMode="External" Id="rId1107"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/suspension-prizm/" TargetMode="External" Id="rId1108"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/suspension-clear/" TargetMode="External" Id="rId1109"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fokus-uss-200-ekspert-slim-ultra-d-skoba/" TargetMode="External" Id="rId1110"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/uss-110-katana-prom/" TargetMode="External" Id="rId1111"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/uss-130-katana-prom/" TargetMode="External" Id="rId1112"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/uss-160-katana-prom/" TargetMode="External" Id="rId1113"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/uss-170-katana-prom/" TargetMode="External" Id="rId1114"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/uss-50-katana-prom/" TargetMode="External" Id="rId1115"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/uss-50-katana-rigel/" TargetMode="External" Id="rId1116"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/uss-60-katana-prom/" TargetMode="External" Id="rId1117"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/uss-70-katana-rigel/" TargetMode="External" Id="rId1118"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/uss-80-katana-prom/" TargetMode="External" Id="rId1119"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/uss-90-katana-prom/" TargetMode="External" Id="rId1120"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fokus-uss-240-ekspert-slim-ultra-d-skoba/" TargetMode="External" Id="rId1121"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fokus-uss-40-ekspert-slim-ultra-d-skoba/" TargetMode="External" Id="rId1122"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-ffl-06-460/" TargetMode="External" Id="rId1123"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fhb-01-150/" TargetMode="External" Id="rId1124"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fhb-02-150/" TargetMode="External" Id="rId1125"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fhb-03-230/" TargetMode="External" Id="rId1126"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fhb-04-230/" TargetMode="External" Id="rId1127"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fhb-06-90/" TargetMode="External" Id="rId1128"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fhb-17-460/" TargetMode="External" Id="rId1129"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dsp-07-135/" TargetMode="External" Id="rId1130"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dsp-07-70/" TargetMode="External" Id="rId1131"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dsp-07-90/" TargetMode="External" Id="rId1132"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dsp-27-70/" TargetMode="External" Id="rId1133"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dsp-27-90/" TargetMode="External" Id="rId1134"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fbl-07-35/" TargetMode="External" Id="rId1135"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fbl-07-52/" TargetMode="External" Id="rId1136"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fhb-05-125/g60/" TargetMode="External" Id="rId1137"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fhb-05-125/" TargetMode="External" Id="rId1138"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fhb-05-125/k15/" TargetMode="External" Id="rId1139"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fhb-05-125/k30/" TargetMode="External" Id="rId1140"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fhb-08-90/" TargetMode="External" Id="rId1141"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fpl-01-12/" TargetMode="External" Id="rId1142"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fpl-01-24/" TargetMode="External" Id="rId1143"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fpl-01-35/" TargetMode="External" Id="rId1144"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fpl-01-47/" TargetMode="External" Id="rId1145"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fpl-01-58/" TargetMode="External" Id="rId1146"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fpl-01-70/" TargetMode="External" Id="rId1147"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fpl-01-82/" TargetMode="External" Id="rId1148"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fpl-fermer-1/" TargetMode="External" Id="rId1149"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fpl-fermer-2/" TargetMode="External" Id="rId1150"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dbu-07-135/" TargetMode="External" Id="rId1151"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dbu-07-70/" TargetMode="External" Id="rId1152"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dbu-17-135/" TargetMode="External" Id="rId1153"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dbu-17-70/" TargetMode="External" Id="rId1154"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dpp-x7-100/" TargetMode="External" Id="rId1155"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dpp-x7-104/" TargetMode="External" Id="rId1156"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dpp-x7-130/" TargetMode="External" Id="rId1157"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dpp-x7-137/" TargetMode="External" Id="rId1158"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dpp-x7-156/" TargetMode="External" Id="rId1159"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dpp-x7-170/" TargetMode="External" Id="rId1160"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dpp-x7-182/" TargetMode="External" Id="rId1161"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dpp-x7-200/" TargetMode="External" Id="rId1162"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dpp-x7-208/" TargetMode="External" Id="rId1163"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dpp-x7-234/" TargetMode="External" Id="rId1164"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dpp-x7-260/" TargetMode="External" Id="rId1165"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dpp-x7-68/" TargetMode="External" Id="rId1166"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dpp-x7-78/" TargetMode="External" Id="rId1167"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dso-24/" TargetMode="External" Id="rId1168"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dso-33/" TargetMode="External" Id="rId1169"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dso-43/" TargetMode="External" Id="rId1170"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dso-45/" TargetMode="External" Id="rId1171"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dso-60/" TargetMode="External" Id="rId1172"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dso-65/" TargetMode="External" Id="rId1173"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dsp-08-125/" TargetMode="External" Id="rId1174"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dsp-27-540/" TargetMode="External" Id="rId1175"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dsp-28-125/" TargetMode="External" Id="rId1176"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fhb-18-690/" TargetMode="External" Id="rId1177"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dso-12/" TargetMode="External" Id="rId1178"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-820-70/" TargetMode="External" Id="rId1179"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-850-240/" TargetMode="External" Id="rId1180"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-040-30/" TargetMode="External" Id="rId1181"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-040-40/" TargetMode="External" Id="rId1182"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-505-120/" TargetMode="External" Id="rId1183"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-505-120/505-n-120/" TargetMode="External" Id="rId1184"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-505-120/505-s-120/" TargetMode="External" Id="rId1185"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-505-140/" TargetMode="External" Id="rId1186"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-505-140/505-n-140/" TargetMode="External" Id="rId1187"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-505-140/505-s-140/" TargetMode="External" Id="rId1188"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-505-160/" TargetMode="External" Id="rId1189"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-505-160/505-n-160/" TargetMode="External" Id="rId1190"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-505-160/505-s-160/" TargetMode="External" Id="rId1191"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-505-180/" TargetMode="External" Id="rId1192"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-505-180/505-n-180-5100k/" TargetMode="External" Id="rId1193"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-505-180/505-s-180-5100k/" TargetMode="External" Id="rId1194"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-505-240/" TargetMode="External" Id="rId1195"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-505-240/505-n-240/" TargetMode="External" Id="rId1196"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-505-240/505-pe-240/" TargetMode="External" Id="rId1197"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-505-240/505-pn-240/" TargetMode="External" Id="rId1198"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-505-240/505-ps-240/" TargetMode="External" Id="rId1199"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-505-240/505-s-240/" TargetMode="External" Id="rId1200"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-835-1100/" TargetMode="External" Id="rId1201"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-835-1100/835-n-1100/" TargetMode="External" Id="rId1202"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-835-1100/835-pe-1100/" TargetMode="External" Id="rId1203"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-835-1100/835-pn-1100/" TargetMode="External" Id="rId1204"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-835-120/" TargetMode="External" Id="rId1205"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-835-120/835-n-120/" TargetMode="External" Id="rId1206"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-835-1500/" TargetMode="External" Id="rId1207"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-835-1500/835-n-1500/" TargetMode="External" Id="rId1208"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-835-1500/835-pe-1500/" TargetMode="External" Id="rId1209"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-835-1500/835-pn-1500/" TargetMode="External" Id="rId1210"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-835-240/" TargetMode="External" Id="rId1211"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-835-240/835-n-240/" TargetMode="External" Id="rId1212"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-835-360/" TargetMode="External" Id="rId1213"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-835-360/835-n-360/" TargetMode="External" Id="rId1214"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-835-750/" TargetMode="External" Id="rId1215"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-835-750/835-n-750/" TargetMode="External" Id="rId1216"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-835-750/835-pe-750/" TargetMode="External" Id="rId1217"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-835-750/835-pn-750/" TargetMode="External" Id="rId1218"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-870-240/" TargetMode="External" Id="rId1219"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-870-240/pas/" TargetMode="External" Id="rId1220"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ds-u64-dim-36-vt/" TargetMode="External" Id="rId1221"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-dio-prom-400/" TargetMode="External" Id="rId1222"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ds-prom-702/" TargetMode="External" Id="rId1223"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ds-prom-lc-1002vt/" TargetMode="External" Id="rId1224"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ds-prom-lc-50vt/" TargetMode="External" Id="rId1225"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-prom-100-2/" TargetMode="External" Id="rId1226"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-prom-100/" TargetMode="External" Id="rId1227"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-prom-150/" TargetMode="External" Id="rId1228"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-prom-200/" TargetMode="External" Id="rId1229"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-prom-300/" TargetMode="External" Id="rId1230"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-prom-400/" TargetMode="External" Id="rId1231"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-prom-50/" TargetMode="External" Id="rId1232"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-prom-50/lc/" TargetMode="External" Id="rId1233"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-dio-prom-100-2/" TargetMode="External" Id="rId1234"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-dio-prom-100/" TargetMode="External" Id="rId1235"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-dio-prom-150/" TargetMode="External" Id="rId1236"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-dio-prom-200/" TargetMode="External" Id="rId1237"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-dio-prom-300/" TargetMode="External" Id="rId1238"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-dio-prom-50/" TargetMode="External" Id="rId1239"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-prom-lc-100/" TargetMode="External" Id="rId1240"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ds-dioteck-prom-d2-100-vt-5-let/" TargetMode="External" Id="rId1241"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ds-dioteck-prom-d2-50-vt-5-let/" TargetMode="External" Id="rId1242"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ds-dioteck-prom-sh-100-vt-5-let/" TargetMode="External" Id="rId1243"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ds-dioteck-prom-sh-50-vt-5-let/" TargetMode="External" Id="rId1244"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ds-prom-35-vt/" TargetMode="External" Id="rId1245"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ds-prom-70/" TargetMode="External" Id="rId1246"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-n-32-ip65-mini/" TargetMode="External" Id="rId1247"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-n-56-ip65/" TargetMode="External" Id="rId1248"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-n-64-ip65/" TargetMode="External" Id="rId1249"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-n-72-ip65/" TargetMode="External" Id="rId1250"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-n-80-ip65/" TargetMode="External" Id="rId1251"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-kedr-sbu-50/" TargetMode="External" Id="rId1252"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-kedr-sbu-100/" TargetMode="External" Id="rId1253"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-kedr-sbu-150/" TargetMode="External" Id="rId1254"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-kedr-sbu-200/" TargetMode="External" Id="rId1255"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-kedr-sbu-300/" TargetMode="External" Id="rId1256"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-kedr-sbu-75/" TargetMode="External" Id="rId1257"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-svinec-2-0-10/" TargetMode="External" Id="rId1258"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-svinec-2-0-30/" TargetMode="External" Id="rId1259"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-ejfel-45/" TargetMode="External" Id="rId1260"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-kedr-bubble-100/" TargetMode="External" Id="rId1261"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-kedr-bubble-140/" TargetMode="External" Id="rId1262"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-kedr-bubble-50/" TargetMode="External" Id="rId1263"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-kedr-termo-sbu-100/" TargetMode="External" Id="rId1264"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-kedr-termo-sbu-150/" TargetMode="External" Id="rId1265"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-kedr-termo-sbu-200/" TargetMode="External" Id="rId1266"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-kedr-ssp-100/" TargetMode="External" Id="rId1267"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-kedr-ssp-140/" TargetMode="External" Id="rId1268"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-kedr-ssp-200/" TargetMode="External" Id="rId1269"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-kedr-ssp-260/" TargetMode="External" Id="rId1270"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-kedr-ssp-300/" TargetMode="External" Id="rId1271"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-vysota-16/" TargetMode="External" Id="rId1272"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-vysota-33/" TargetMode="External" Id="rId1273"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-vysota-50/" TargetMode="External" Id="rId1274"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-vysota-100/" TargetMode="External" Id="rId1275"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-zenit-600/" TargetMode="External" Id="rId1276"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-zenit-900/" TargetMode="External" Id="rId1277"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-struna-24/" TargetMode="External" Id="rId1278"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-struna-35/" TargetMode="External" Id="rId1279"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-struna-60/" TargetMode="External" Id="rId1280"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-titan-28/" TargetMode="External" Id="rId1281"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-titan-53/" TargetMode="External" Id="rId1282"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-ejfel-90/" TargetMode="External" Id="rId1283"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-struna-47/" TargetMode="External" Id="rId1284"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId1285"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:G1288"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="8" customWidth="1" min="1" max="1"/>
     <col width="30" customWidth="1" min="2" max="2"/>
     <col width="50" customWidth="1" min="3" max="3"/>
     <col width="40" customWidth="1" min="4" max="4"/>
     <col width="10" customWidth="1" min="5" max="5"/>
     <col width="20" customWidth="1" min="6" max="6"/>
     <col width="20" customWidth="1" min="7" max="7"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>+74957888385</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>https://top-svet.ru</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>info@top-svet.ru</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>2026-02-17 11:03</t>
+          <t>2026-11-05 22:36</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Показаны только результаты, подходящие под установленные во время скачивания фильтры. Для скачивания прайс-листа на все товары категории - щёлкните на этот текст.</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
-          <t>ПРОМЫШЛЕННЫЕ СВЕТИЛЬНИКИ</t>
+          <t>ПРОМЫШЛЕННЫЕ СВЕТОДИОДНЫЕ СВЕТИЛЬНИКИ</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
           <t>Артикул</t>
         </is>
       </c>
       <c r="B7" s="5" t="inlineStr">
         <is>
           <t>Код производителя</t>
         </is>
       </c>
       <c r="C7" s="5" t="inlineStr">
         <is>
           <t>Название</t>
         </is>
       </c>
       <c r="D7" s="5" t="inlineStr">
         <is>
           <t>Характеристики</t>
         </is>
       </c>
       <c r="E7" s="5" t="inlineStr">
@@ -6791,95 +6791,95 @@
       </c>
       <c r="D191" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 7613 лм, Л, 4000 К, IP65</t>
         </is>
       </c>
       <c r="E191" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F191" s="9" t="inlineStr">
         <is>
           <t>12 033,00 ₽</t>
         </is>
       </c>
       <c r="G191" s="9" t="inlineStr">
         <is>
           <t>11 432,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="192">
       <c r="A192" s="6" t="inlineStr">
         <is>
-          <t>113819</t>
+          <t>113818</t>
         </is>
       </c>
       <c r="B192" s="6" t="inlineStr"/>
       <c r="C192" s="7" t="inlineStr">
         <is>
           <t>Промышленный светильник Свет НН ССдП 01 Бриз 50, КСС Л 145°, 5000 К</t>
         </is>
       </c>
       <c r="D192" s="8" t="inlineStr">
         <is>
-          <t>50 Вт, 7613 лм, Л, 6000 К, IP65</t>
+          <t>50 Вт, 7613 лм, Л, 5000 К, IP65</t>
         </is>
       </c>
       <c r="E192" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F192" s="9" t="inlineStr">
         <is>
           <t>8 483,00 ₽</t>
         </is>
       </c>
       <c r="G192" s="9" t="inlineStr">
         <is>
           <t>8 059,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="193">
       <c r="A193" s="6" t="inlineStr">
         <is>
-          <t>113818</t>
+          <t>113819</t>
         </is>
       </c>
       <c r="B193" s="6" t="inlineStr"/>
       <c r="C193" s="7" t="inlineStr">
         <is>
           <t>Промышленный светильник Свет НН ССдП 01 Бриз 50, КСС Л 145°, 5000 К</t>
         </is>
       </c>
       <c r="D193" s="8" t="inlineStr">
         <is>
-          <t>50 Вт, 7613 лм, Л, 5000 К, IP65</t>
+          <t>50 Вт, 7613 лм, Л, 6000 К, IP65</t>
         </is>
       </c>
       <c r="E193" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F193" s="9" t="inlineStr">
         <is>
           <t>8 483,00 ₽</t>
         </is>
       </c>
       <c r="G193" s="9" t="inlineStr">
         <is>
           <t>8 059,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="194">
       <c r="A194" s="6" t="inlineStr">
         <is>
           <t>115581</t>
         </is>
       </c>
       <c r="B194" s="6" t="inlineStr"/>
@@ -10902,95 +10902,95 @@
       </c>
       <c r="D314" s="8" t="inlineStr">
         <is>
           <t>120 Вт, 18270 лм, Л, 4000 К, IP65</t>
         </is>
       </c>
       <c r="E314" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F314" s="9" t="inlineStr">
         <is>
           <t>24 148,00 ₽</t>
         </is>
       </c>
       <c r="G314" s="9" t="inlineStr">
         <is>
           <t>22 941,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="315">
       <c r="A315" s="6" t="inlineStr">
         <is>
-          <t>111207</t>
+          <t>111208</t>
         </is>
       </c>
       <c r="B315" s="6" t="inlineStr"/>
       <c r="C315" s="7" t="inlineStr">
         <is>
           <t>Промышленный светильник Свет НН ССдП 01 Флагман 120, КСС Л 145°, 5000 К</t>
         </is>
       </c>
       <c r="D315" s="8" t="inlineStr">
         <is>
-          <t>120 Вт, 18270 лм, Л, 5000 К, IP65</t>
+          <t>120 Вт, 18270 лм, Л, 6000 К, IP65</t>
         </is>
       </c>
       <c r="E315" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F315" s="9" t="inlineStr">
         <is>
           <t>18 448,00 ₽</t>
         </is>
       </c>
       <c r="G315" s="9" t="inlineStr">
         <is>
           <t>17 526,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="316">
       <c r="A316" s="6" t="inlineStr">
         <is>
-          <t>111208</t>
+          <t>111207</t>
         </is>
       </c>
       <c r="B316" s="6" t="inlineStr"/>
       <c r="C316" s="7" t="inlineStr">
         <is>
           <t>Промышленный светильник Свет НН ССдП 01 Флагман 120, КСС Л 145°, 5000 К</t>
         </is>
       </c>
       <c r="D316" s="8" t="inlineStr">
         <is>
-          <t>120 Вт, 18270 лм, Л, 6000 К, IP65</t>
+          <t>120 Вт, 18270 лм, Л, 5000 К, IP65</t>
         </is>
       </c>
       <c r="E316" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F316" s="9" t="inlineStr">
         <is>
           <t>18 448,00 ₽</t>
         </is>
       </c>
       <c r="G316" s="9" t="inlineStr">
         <is>
           <t>17 526,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="317">
       <c r="A317" s="6" t="inlineStr">
         <is>
           <t>115293</t>
         </is>
       </c>
       <c r="B317" s="6" t="inlineStr"/>
@@ -14478,95 +14478,95 @@
       </c>
       <c r="D422" s="8" t="inlineStr">
         <is>
           <t>160 Вт, 24360 лм, Л, 4000 К, IP65</t>
         </is>
       </c>
       <c r="E422" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F422" s="9" t="inlineStr">
         <is>
           <t>31 397,00 ₽</t>
         </is>
       </c>
       <c r="G422" s="9" t="inlineStr">
         <is>
           <t>30 778,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="423">
       <c r="A423" s="6" t="inlineStr">
         <is>
-          <t>111227</t>
+          <t>111228</t>
         </is>
       </c>
       <c r="B423" s="6" t="inlineStr"/>
       <c r="C423" s="7" t="inlineStr">
         <is>
           <t>Промышленный светильник Свет НН ССдП 01 Флагман 160, КСС Л 145°, 5000 К</t>
         </is>
       </c>
       <c r="D423" s="8" t="inlineStr">
         <is>
-          <t>160 Вт, 24360 лм, Л, 5000 К, IP65</t>
+          <t>160 Вт, 24360 лм, Л, 6000 К, IP65</t>
         </is>
       </c>
       <c r="E423" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F423" s="9" t="inlineStr">
         <is>
           <t>24 397,00 ₽</t>
         </is>
       </c>
       <c r="G423" s="9" t="inlineStr">
         <is>
           <t>23 178,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="424">
       <c r="A424" s="6" t="inlineStr">
         <is>
-          <t>111228</t>
+          <t>111227</t>
         </is>
       </c>
       <c r="B424" s="6" t="inlineStr"/>
       <c r="C424" s="7" t="inlineStr">
         <is>
           <t>Промышленный светильник Свет НН ССдП 01 Флагман 160, КСС Л 145°, 5000 К</t>
         </is>
       </c>
       <c r="D424" s="8" t="inlineStr">
         <is>
-          <t>160 Вт, 24360 лм, Л, 6000 К, IP65</t>
+          <t>160 Вт, 24360 лм, Л, 5000 К, IP65</t>
         </is>
       </c>
       <c r="E424" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F424" s="9" t="inlineStr">
         <is>
           <t>24 397,00 ₽</t>
         </is>
       </c>
       <c r="G424" s="9" t="inlineStr">
         <is>
           <t>23 178,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="425">
       <c r="A425" s="6" t="inlineStr">
         <is>
           <t>115365</t>
         </is>
       </c>
       <c r="B425" s="6" t="inlineStr"/>
@@ -20438,95 +20438,95 @@
       </c>
       <c r="D602" s="8" t="inlineStr">
         <is>
           <t>300 Вт, 45675 лм, Л, 4000 К, IP65</t>
         </is>
       </c>
       <c r="E602" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F602" s="9" t="inlineStr">
         <is>
           <t>60 999,00 ₽</t>
         </is>
       </c>
       <c r="G602" s="9" t="inlineStr">
         <is>
           <t>57 950,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="603">
       <c r="A603" s="6" t="inlineStr">
         <is>
-          <t>111288</t>
+          <t>111287</t>
         </is>
       </c>
       <c r="B603" s="6" t="inlineStr"/>
       <c r="C603" s="7" t="inlineStr">
         <is>
           <t>Промышленный светильник Свет НН ССдП 01 Флагман 300, КСС Л 145°, 5000 К</t>
         </is>
       </c>
       <c r="D603" s="8" t="inlineStr">
         <is>
-          <t>300 Вт, 45675 лм, Л, 6000 К, IP65</t>
+          <t>300 Вт, 45675 лм, Л, 5000 К, IP65</t>
         </is>
       </c>
       <c r="E603" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F603" s="9" t="inlineStr">
         <is>
           <t>46 749,00 ₽</t>
         </is>
       </c>
       <c r="G603" s="9" t="inlineStr">
         <is>
           <t>44 412,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="604">
       <c r="A604" s="6" t="inlineStr">
         <is>
-          <t>111287</t>
+          <t>111288</t>
         </is>
       </c>
       <c r="B604" s="6" t="inlineStr"/>
       <c r="C604" s="7" t="inlineStr">
         <is>
           <t>Промышленный светильник Свет НН ССдП 01 Флагман 300, КСС Л 145°, 5000 К</t>
         </is>
       </c>
       <c r="D604" s="8" t="inlineStr">
         <is>
-          <t>300 Вт, 45675 лм, Л, 5000 К, IP65</t>
+          <t>300 Вт, 45675 лм, Л, 6000 К, IP65</t>
         </is>
       </c>
       <c r="E604" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F604" s="9" t="inlineStr">
         <is>
           <t>46 749,00 ₽</t>
         </is>
       </c>
       <c r="G604" s="9" t="inlineStr">
         <is>
           <t>44 412,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="605">
       <c r="A605" s="6" t="inlineStr">
         <is>
           <t>115461</t>
         </is>
       </c>
       <c r="B605" s="6" t="inlineStr"/>
@@ -28782,95 +28782,95 @@
       </c>
       <c r="D854" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 12180 лм, Л, 4000 К, IP65</t>
         </is>
       </c>
       <c r="E854" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F854" s="9" t="inlineStr">
         <is>
           <t>15 777,00 ₽</t>
         </is>
       </c>
       <c r="G854" s="9" t="inlineStr">
         <is>
           <t>14 989,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="855">
       <c r="A855" s="6" t="inlineStr">
         <is>
-          <t>111188</t>
+          <t>111189</t>
         </is>
       </c>
       <c r="B855" s="6" t="inlineStr"/>
       <c r="C855" s="7" t="inlineStr">
         <is>
           <t>Промышленный светильник Свет НН ССдП 01 Флагман 80, КСС Л 145°, 5000 К</t>
         </is>
       </c>
       <c r="D855" s="8" t="inlineStr">
         <is>
-          <t>80 Вт, 12180 лм, Л, 5000 К, IP65</t>
+          <t>80 Вт, 12180 лм, Л, 6000 К, IP65</t>
         </is>
       </c>
       <c r="E855" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F855" s="9" t="inlineStr">
         <is>
           <t>12 227,00 ₽</t>
         </is>
       </c>
       <c r="G855" s="9" t="inlineStr">
         <is>
           <t>11 616,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="856">
       <c r="A856" s="6" t="inlineStr">
         <is>
-          <t>111189</t>
+          <t>111188</t>
         </is>
       </c>
       <c r="B856" s="6" t="inlineStr"/>
       <c r="C856" s="7" t="inlineStr">
         <is>
           <t>Промышленный светильник Свет НН ССдП 01 Флагман 80, КСС Л 145°, 5000 К</t>
         </is>
       </c>
       <c r="D856" s="8" t="inlineStr">
         <is>
-          <t>80 Вт, 12180 лм, Л, 6000 К, IP65</t>
+          <t>80 Вт, 12180 лм, Л, 5000 К, IP65</t>
         </is>
       </c>
       <c r="E856" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F856" s="9" t="inlineStr">
         <is>
           <t>12 227,00 ₽</t>
         </is>
       </c>
       <c r="G856" s="9" t="inlineStr">
         <is>
           <t>11 616,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="857">
       <c r="A857" s="6" t="inlineStr">
         <is>
           <t>115221</t>
         </is>
       </c>
       <c r="B857" s="6" t="inlineStr"/>
@@ -32561,5290 +32561,5290 @@
       </c>
       <c r="D961" s="8" t="inlineStr">
         <is>
           <t>100 Вт, 12000 лм, К, 5000 К, IP65</t>
         </is>
       </c>
       <c r="E961" s="6" t="inlineStr">
         <is>
           <t>8 лет</t>
         </is>
       </c>
       <c r="F961" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G961" s="9" t="inlineStr">
         <is>
           <t>27 227,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="962">
       <c r="A962" s="6" t="inlineStr">
         <is>
-          <t>100654</t>
+          <t>100660</t>
         </is>
       </c>
       <c r="B962" s="6" t="inlineStr">
         <is>
-          <t>УСС-130 Катана ПРОМ</t>
+          <t>УСС-130 Катана Ригель</t>
         </is>
       </c>
       <c r="C962" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник УСС-130 Катана ПРОМ, 4000K</t>
+          <t>Промышленный светильник УСС-130 Катана Ригель, 5000K</t>
         </is>
       </c>
       <c r="D962" s="8" t="inlineStr">
         <is>
-          <t>130 Вт, 21450 лм, Д, 4000 К, IP67</t>
+          <t>130 Вт, 15600 лм, К, 5000 К, IP65</t>
         </is>
       </c>
       <c r="E962" s="6" t="inlineStr">
         <is>
           <t>8 лет</t>
         </is>
       </c>
       <c r="F962" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G962" s="9" t="inlineStr">
         <is>
-          <t>29 792,00 ₽</t>
+          <t>28 693,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="963">
       <c r="A963" s="6" t="inlineStr">
         <is>
-          <t>100660</t>
+          <t>100670</t>
         </is>
       </c>
       <c r="B963" s="6" t="inlineStr">
         <is>
-          <t>УСС-130 Катана Ригель</t>
+          <t>УСС-240 Эксперт Slim Д</t>
         </is>
       </c>
       <c r="C963" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник УСС-130 Катана Ригель, 5000K</t>
+          <t>Промышленный светильник УСС-240 Эксперт Slim Д, 4000K</t>
         </is>
       </c>
       <c r="D963" s="8" t="inlineStr">
         <is>
-          <t>130 Вт, 15600 лм, К, 5000 К, IP65</t>
+          <t>240 Вт, 36000 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E963" s="6" t="inlineStr">
         <is>
           <t>8 лет</t>
         </is>
       </c>
       <c r="F963" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G963" s="9" t="inlineStr">
         <is>
-          <t>28 693,00 ₽</t>
+          <t>44 839,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="964">
       <c r="A964" s="6" t="inlineStr">
         <is>
-          <t>100670</t>
-[...6 lines deleted...]
-      </c>
+          <t>100501</t>
+        </is>
+      </c>
+      <c r="B964" s="6" t="inlineStr"/>
       <c r="C964" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник УСС-240 Эксперт Slim Д, 4000K</t>
+          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС Г, крепление на крюк</t>
         </is>
       </c>
       <c r="D964" s="8" t="inlineStr">
         <is>
-          <t>240 Вт, 36000 лм, Д, 4000 К, IP67</t>
+          <t>115 Вт, 12500 лм, Г, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E964" s="6" t="inlineStr">
         <is>
-          <t>8 лет</t>
+          <t>5 лет</t>
         </is>
       </c>
       <c r="F964" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G964" s="9" t="inlineStr">
         <is>
-          <t>44 839,00 ₽</t>
+          <t>23 918,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="965">
       <c r="A965" s="6" t="inlineStr">
         <is>
-          <t>100649</t>
-[...6 lines deleted...]
-      </c>
+          <t>100502</t>
+        </is>
+      </c>
+      <c r="B965" s="6" t="inlineStr"/>
       <c r="C965" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник УСС-50 Катана ПРОМ, 4000K</t>
+          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС Г, крепление на трос</t>
         </is>
       </c>
       <c r="D965" s="8" t="inlineStr">
         <is>
-          <t>50 Вт, 8500 лм, Д, 5000 К, IP67</t>
+          <t>115 Вт, 12500 лм, Г, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E965" s="6" t="inlineStr">
         <is>
-          <t>8 лет</t>
+          <t>5 лет</t>
         </is>
       </c>
       <c r="F965" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G965" s="9" t="inlineStr">
         <is>
-          <t>14 188,00 ₽</t>
+          <t>23 918,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="966">
       <c r="A966" s="6" t="inlineStr">
         <is>
-          <t>100501</t>
+          <t>100503</t>
         </is>
       </c>
       <c r="B966" s="6" t="inlineStr"/>
       <c r="C966" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС Г, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС Г, крепление скобой</t>
         </is>
       </c>
       <c r="D966" s="8" t="inlineStr">
         <is>
           <t>115 Вт, 12500 лм, Г, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E966" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F966" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G966" s="9" t="inlineStr">
         <is>
           <t>23 918,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="967">
       <c r="A967" s="6" t="inlineStr">
         <is>
-          <t>100502</t>
+          <t>100498</t>
         </is>
       </c>
       <c r="B967" s="6" t="inlineStr"/>
       <c r="C967" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС Г, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС Д, крепление на крюк</t>
         </is>
       </c>
       <c r="D967" s="8" t="inlineStr">
         <is>
-          <t>115 Вт, 12500 лм, Г, 4500 К, IP65</t>
+          <t>115 Вт, 13500 лм, Д, 4000 К, IP65</t>
         </is>
       </c>
       <c r="E967" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F967" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G967" s="9" t="inlineStr">
         <is>
           <t>23 918,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="968">
       <c r="A968" s="6" t="inlineStr">
         <is>
-          <t>100503</t>
+          <t>100499</t>
         </is>
       </c>
       <c r="B968" s="6" t="inlineStr"/>
       <c r="C968" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС Г, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС Д, крепление на трос</t>
         </is>
       </c>
       <c r="D968" s="8" t="inlineStr">
         <is>
-          <t>115 Вт, 12500 лм, Г, 4500 К, IP65</t>
+          <t>115 Вт, 13500 лм, Д, 4000 К, IP65</t>
         </is>
       </c>
       <c r="E968" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F968" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G968" s="9" t="inlineStr">
         <is>
           <t>23 918,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="969">
       <c r="A969" s="6" t="inlineStr">
         <is>
-          <t>100498</t>
+          <t>100500</t>
         </is>
       </c>
       <c r="B969" s="6" t="inlineStr"/>
       <c r="C969" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС Д, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС Д, крепление скобой</t>
         </is>
       </c>
       <c r="D969" s="8" t="inlineStr">
         <is>
           <t>115 Вт, 13500 лм, Д, 4000 К, IP65</t>
         </is>
       </c>
       <c r="E969" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F969" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G969" s="9" t="inlineStr">
         <is>
           <t>23 918,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="970">
       <c r="A970" s="6" t="inlineStr">
         <is>
-          <t>100499</t>
+          <t>100504</t>
         </is>
       </c>
       <c r="B970" s="6" t="inlineStr"/>
       <c r="C970" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС Д, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС К0, крепление на крюк</t>
         </is>
       </c>
       <c r="D970" s="8" t="inlineStr">
         <is>
-          <t>115 Вт, 13500 лм, Д, 4000 К, IP65</t>
+          <t>115 Вт, 12500 лм, К (К0), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E970" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F970" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G970" s="9" t="inlineStr">
         <is>
           <t>23 918,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="971">
       <c r="A971" s="6" t="inlineStr">
         <is>
-          <t>100500</t>
+          <t>100505</t>
         </is>
       </c>
       <c r="B971" s="6" t="inlineStr"/>
       <c r="C971" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС Д, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС К0, крепление на трос</t>
         </is>
       </c>
       <c r="D971" s="8" t="inlineStr">
         <is>
-          <t>115 Вт, 13500 лм, Д, 4000 К, IP65</t>
+          <t>115 Вт, 12500 лм, К (К0), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E971" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F971" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G971" s="9" t="inlineStr">
         <is>
           <t>23 918,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="972">
       <c r="A972" s="6" t="inlineStr">
         <is>
-          <t>100504</t>
+          <t>100506</t>
         </is>
       </c>
       <c r="B972" s="6" t="inlineStr"/>
       <c r="C972" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС К0, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС К0, крепление скобой</t>
         </is>
       </c>
       <c r="D972" s="8" t="inlineStr">
         <is>
           <t>115 Вт, 12500 лм, К (К0), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E972" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F972" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G972" s="9" t="inlineStr">
         <is>
           <t>23 918,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="973">
       <c r="A973" s="6" t="inlineStr">
         <is>
-          <t>100505</t>
+          <t>100510</t>
         </is>
       </c>
       <c r="B973" s="6" t="inlineStr"/>
       <c r="C973" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС К0, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС К1, крепление на крюк</t>
         </is>
       </c>
       <c r="D973" s="8" t="inlineStr">
         <is>
-          <t>115 Вт, 12500 лм, К (К0), 4500 К, IP65</t>
+          <t>115 Вт, 12500 лм, К (К1), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E973" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F973" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G973" s="9" t="inlineStr">
         <is>
           <t>23 918,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="974">
       <c r="A974" s="6" t="inlineStr">
         <is>
-          <t>100506</t>
+          <t>100511</t>
         </is>
       </c>
       <c r="B974" s="6" t="inlineStr"/>
       <c r="C974" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС К0, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС К1, крепление на трос</t>
         </is>
       </c>
       <c r="D974" s="8" t="inlineStr">
         <is>
-          <t>115 Вт, 12500 лм, К (К0), 4500 К, IP65</t>
+          <t>115 Вт, 12500 лм, К (К1), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E974" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F974" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G974" s="9" t="inlineStr">
         <is>
           <t>23 918,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="975">
       <c r="A975" s="6" t="inlineStr">
         <is>
-          <t>100510</t>
+          <t>100512</t>
         </is>
       </c>
       <c r="B975" s="6" t="inlineStr"/>
       <c r="C975" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС К1, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС К1, крепление скобой</t>
         </is>
       </c>
       <c r="D975" s="8" t="inlineStr">
         <is>
           <t>115 Вт, 12500 лм, К (К1), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E975" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F975" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G975" s="9" t="inlineStr">
         <is>
           <t>23 918,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="976">
       <c r="A976" s="6" t="inlineStr">
         <is>
-          <t>100511</t>
+          <t>100507</t>
         </is>
       </c>
       <c r="B976" s="6" t="inlineStr"/>
       <c r="C976" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС К1, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС К, крепление на крюк</t>
         </is>
       </c>
       <c r="D976" s="8" t="inlineStr">
         <is>
-          <t>115 Вт, 12500 лм, К (К1), 4500 К, IP65</t>
+          <t>115 Вт, 12500 лм, К, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E976" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F976" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G976" s="9" t="inlineStr">
         <is>
           <t>23 918,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="977">
       <c r="A977" s="6" t="inlineStr">
         <is>
-          <t>100512</t>
+          <t>100508</t>
         </is>
       </c>
       <c r="B977" s="6" t="inlineStr"/>
       <c r="C977" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС К1, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС К, крепление на трос</t>
         </is>
       </c>
       <c r="D977" s="8" t="inlineStr">
         <is>
-          <t>115 Вт, 12500 лм, К (К1), 4500 К, IP65</t>
+          <t>115 Вт, 12500 лм, К, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E977" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F977" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G977" s="9" t="inlineStr">
         <is>
           <t>23 918,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="978">
       <c r="A978" s="6" t="inlineStr">
         <is>
-          <t>100507</t>
+          <t>100509</t>
         </is>
       </c>
       <c r="B978" s="6" t="inlineStr"/>
       <c r="C978" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС К, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС К, крепление скобой</t>
         </is>
       </c>
       <c r="D978" s="8" t="inlineStr">
         <is>
           <t>115 Вт, 12500 лм, К, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E978" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F978" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G978" s="9" t="inlineStr">
         <is>
           <t>23 918,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="979">
       <c r="A979" s="6" t="inlineStr">
         <is>
-          <t>100508</t>
+          <t>100516</t>
         </is>
       </c>
       <c r="B979" s="6" t="inlineStr"/>
       <c r="C979" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС К, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС Г, крепление на крюк</t>
         </is>
       </c>
       <c r="D979" s="8" t="inlineStr">
         <is>
-          <t>115 Вт, 12500 лм, К, 4500 К, IP65</t>
+          <t>130 Вт, 15000 лм, Г, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E979" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F979" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G979" s="9" t="inlineStr">
         <is>
-          <t>23 918,00 ₽</t>
+          <t>32 874,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="980">
       <c r="A980" s="6" t="inlineStr">
         <is>
-          <t>100509</t>
+          <t>100517</t>
         </is>
       </c>
       <c r="B980" s="6" t="inlineStr"/>
       <c r="C980" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС К, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС Г, крепление на трос</t>
         </is>
       </c>
       <c r="D980" s="8" t="inlineStr">
         <is>
-          <t>115 Вт, 12500 лм, К, 4500 К, IP65</t>
+          <t>130 Вт, 15000 лм, Г, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E980" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F980" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G980" s="9" t="inlineStr">
         <is>
-          <t>23 918,00 ₽</t>
+          <t>32 874,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="981">
       <c r="A981" s="6" t="inlineStr">
         <is>
-          <t>100516</t>
+          <t>100518</t>
         </is>
       </c>
       <c r="B981" s="6" t="inlineStr"/>
       <c r="C981" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС Г, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС Г, крепление скобой</t>
         </is>
       </c>
       <c r="D981" s="8" t="inlineStr">
         <is>
           <t>130 Вт, 15000 лм, Г, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E981" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F981" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G981" s="9" t="inlineStr">
         <is>
           <t>32 874,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="982">
       <c r="A982" s="6" t="inlineStr">
         <is>
-          <t>100517</t>
+          <t>100513</t>
         </is>
       </c>
       <c r="B982" s="6" t="inlineStr"/>
       <c r="C982" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС Г, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС Д, крепление на крюк</t>
         </is>
       </c>
       <c r="D982" s="8" t="inlineStr">
         <is>
-          <t>130 Вт, 15000 лм, Г, 4500 К, IP65</t>
+          <t>130 Вт, 16000 лм, Д, 4000 К, IP65</t>
         </is>
       </c>
       <c r="E982" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F982" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G982" s="9" t="inlineStr">
         <is>
           <t>32 874,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="983">
       <c r="A983" s="6" t="inlineStr">
         <is>
-          <t>100518</t>
+          <t>100514</t>
         </is>
       </c>
       <c r="B983" s="6" t="inlineStr"/>
       <c r="C983" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС Г, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС Д, крепление на трос</t>
         </is>
       </c>
       <c r="D983" s="8" t="inlineStr">
         <is>
-          <t>130 Вт, 15000 лм, Г, 4500 К, IP65</t>
+          <t>130 Вт, 16000 лм, Д, 4000 К, IP65</t>
         </is>
       </c>
       <c r="E983" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F983" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G983" s="9" t="inlineStr">
         <is>
           <t>32 874,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="984">
       <c r="A984" s="6" t="inlineStr">
         <is>
-          <t>100513</t>
+          <t>100515</t>
         </is>
       </c>
       <c r="B984" s="6" t="inlineStr"/>
       <c r="C984" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС Д, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС Д, крепление скобой</t>
         </is>
       </c>
       <c r="D984" s="8" t="inlineStr">
         <is>
           <t>130 Вт, 16000 лм, Д, 4000 К, IP65</t>
         </is>
       </c>
       <c r="E984" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F984" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G984" s="9" t="inlineStr">
         <is>
           <t>32 874,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="985">
       <c r="A985" s="6" t="inlineStr">
         <is>
-          <t>100514</t>
+          <t>100519</t>
         </is>
       </c>
       <c r="B985" s="6" t="inlineStr"/>
       <c r="C985" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС Д, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС К0, крепление на крюк</t>
         </is>
       </c>
       <c r="D985" s="8" t="inlineStr">
         <is>
-          <t>130 Вт, 16000 лм, Д, 4000 К, IP65</t>
+          <t>130 Вт, 15000 лм, К (К0), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E985" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F985" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G985" s="9" t="inlineStr">
         <is>
           <t>32 874,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="986">
       <c r="A986" s="6" t="inlineStr">
         <is>
-          <t>100515</t>
+          <t>100520</t>
         </is>
       </c>
       <c r="B986" s="6" t="inlineStr"/>
       <c r="C986" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС Д, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС К0, крепление на трос</t>
         </is>
       </c>
       <c r="D986" s="8" t="inlineStr">
         <is>
-          <t>130 Вт, 16000 лм, Д, 4000 К, IP65</t>
+          <t>130 Вт, 15000 лм, К (К0), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E986" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F986" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G986" s="9" t="inlineStr">
         <is>
           <t>32 874,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="987">
       <c r="A987" s="6" t="inlineStr">
         <is>
-          <t>100519</t>
+          <t>100521</t>
         </is>
       </c>
       <c r="B987" s="6" t="inlineStr"/>
       <c r="C987" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС К0, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС К0, крепление скобой</t>
         </is>
       </c>
       <c r="D987" s="8" t="inlineStr">
         <is>
           <t>130 Вт, 15000 лм, К (К0), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E987" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F987" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G987" s="9" t="inlineStr">
         <is>
           <t>32 874,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="988">
       <c r="A988" s="6" t="inlineStr">
         <is>
-          <t>100520</t>
+          <t>100525</t>
         </is>
       </c>
       <c r="B988" s="6" t="inlineStr"/>
       <c r="C988" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС К0, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС К1, крепление на крюк</t>
         </is>
       </c>
       <c r="D988" s="8" t="inlineStr">
         <is>
-          <t>130 Вт, 15000 лм, К (К0), 4500 К, IP65</t>
+          <t>130 Вт, 15000 лм, К (К1), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E988" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F988" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G988" s="9" t="inlineStr">
         <is>
           <t>32 874,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="989">
       <c r="A989" s="6" t="inlineStr">
         <is>
-          <t>100521</t>
+          <t>100526</t>
         </is>
       </c>
       <c r="B989" s="6" t="inlineStr"/>
       <c r="C989" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС К0, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС К1, крепление на трос</t>
         </is>
       </c>
       <c r="D989" s="8" t="inlineStr">
         <is>
-          <t>130 Вт, 15000 лм, К (К0), 4500 К, IP65</t>
+          <t>130 Вт, 15000 лм, К (К1), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E989" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F989" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G989" s="9" t="inlineStr">
         <is>
           <t>32 874,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="990">
       <c r="A990" s="6" t="inlineStr">
         <is>
-          <t>100525</t>
+          <t>100527</t>
         </is>
       </c>
       <c r="B990" s="6" t="inlineStr"/>
       <c r="C990" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС К1, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС К1, крепление скобой</t>
         </is>
       </c>
       <c r="D990" s="8" t="inlineStr">
         <is>
           <t>130 Вт, 15000 лм, К (К1), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E990" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F990" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G990" s="9" t="inlineStr">
         <is>
           <t>32 874,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="991">
       <c r="A991" s="6" t="inlineStr">
         <is>
-          <t>100526</t>
+          <t>100522</t>
         </is>
       </c>
       <c r="B991" s="6" t="inlineStr"/>
       <c r="C991" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС К1, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС К, крепление на крюк</t>
         </is>
       </c>
       <c r="D991" s="8" t="inlineStr">
         <is>
-          <t>130 Вт, 15000 лм, К (К1), 4500 К, IP65</t>
+          <t>130 Вт, 15000 лм, К, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E991" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F991" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G991" s="9" t="inlineStr">
         <is>
           <t>32 874,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="992">
       <c r="A992" s="6" t="inlineStr">
         <is>
-          <t>100527</t>
+          <t>100523</t>
         </is>
       </c>
       <c r="B992" s="6" t="inlineStr"/>
       <c r="C992" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС К1, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС К, крепление на трос</t>
         </is>
       </c>
       <c r="D992" s="8" t="inlineStr">
         <is>
-          <t>130 Вт, 15000 лм, К (К1), 4500 К, IP65</t>
+          <t>130 Вт, 15000 лм, К, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E992" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F992" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G992" s="9" t="inlineStr">
         <is>
           <t>32 874,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="993">
       <c r="A993" s="6" t="inlineStr">
         <is>
-          <t>100522</t>
+          <t>100524</t>
         </is>
       </c>
       <c r="B993" s="6" t="inlineStr"/>
       <c r="C993" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС К, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС К, крепление скобой</t>
         </is>
       </c>
       <c r="D993" s="8" t="inlineStr">
         <is>
           <t>130 Вт, 15000 лм, К, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E993" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F993" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G993" s="9" t="inlineStr">
         <is>
           <t>32 874,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="994">
       <c r="A994" s="6" t="inlineStr">
         <is>
-          <t>100523</t>
+          <t>100531</t>
         </is>
       </c>
       <c r="B994" s="6" t="inlineStr"/>
       <c r="C994" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС К, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС Г, крепление на крюк</t>
         </is>
       </c>
       <c r="D994" s="8" t="inlineStr">
         <is>
-          <t>130 Вт, 15000 лм, К, 4500 К, IP65</t>
+          <t>140 Вт, 15500 лм, Г, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E994" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F994" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G994" s="9" t="inlineStr">
         <is>
-          <t>32 874,00 ₽</t>
+          <t>38 316,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="995">
       <c r="A995" s="6" t="inlineStr">
         <is>
-          <t>100524</t>
+          <t>100532</t>
         </is>
       </c>
       <c r="B995" s="6" t="inlineStr"/>
       <c r="C995" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС К, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС Г, крепление на трос</t>
         </is>
       </c>
       <c r="D995" s="8" t="inlineStr">
         <is>
-          <t>130 Вт, 15000 лм, К, 4500 К, IP65</t>
+          <t>140 Вт, 15500 лм, Г, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E995" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F995" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G995" s="9" t="inlineStr">
         <is>
-          <t>32 874,00 ₽</t>
+          <t>38 316,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="996">
       <c r="A996" s="6" t="inlineStr">
         <is>
-          <t>100531</t>
+          <t>100533</t>
         </is>
       </c>
       <c r="B996" s="6" t="inlineStr"/>
       <c r="C996" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС Г, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС Г, крепление скобой</t>
         </is>
       </c>
       <c r="D996" s="8" t="inlineStr">
         <is>
           <t>140 Вт, 15500 лм, Г, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E996" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F996" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G996" s="9" t="inlineStr">
         <is>
           <t>38 316,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="997">
       <c r="A997" s="6" t="inlineStr">
         <is>
-          <t>100532</t>
+          <t>100528</t>
         </is>
       </c>
       <c r="B997" s="6" t="inlineStr"/>
       <c r="C997" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС Г, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС Д, крепление на крюк</t>
         </is>
       </c>
       <c r="D997" s="8" t="inlineStr">
         <is>
-          <t>140 Вт, 15500 лм, Г, 4500 К, IP65</t>
+          <t>140 Вт, 20000 лм, Д, 4000 К, IP65</t>
         </is>
       </c>
       <c r="E997" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F997" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G997" s="9" t="inlineStr">
         <is>
           <t>38 316,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="998">
       <c r="A998" s="6" t="inlineStr">
         <is>
-          <t>100533</t>
+          <t>100529</t>
         </is>
       </c>
       <c r="B998" s="6" t="inlineStr"/>
       <c r="C998" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС Г, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС Д, крепление на трос</t>
         </is>
       </c>
       <c r="D998" s="8" t="inlineStr">
         <is>
-          <t>140 Вт, 15500 лм, Г, 4500 К, IP65</t>
+          <t>140 Вт, 20000 лм, Д, 4000 К, IP65</t>
         </is>
       </c>
       <c r="E998" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F998" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G998" s="9" t="inlineStr">
         <is>
           <t>38 316,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="999">
       <c r="A999" s="6" t="inlineStr">
         <is>
-          <t>100528</t>
+          <t>100530</t>
         </is>
       </c>
       <c r="B999" s="6" t="inlineStr"/>
       <c r="C999" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС Д, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС Д, крепление скобой</t>
         </is>
       </c>
       <c r="D999" s="8" t="inlineStr">
         <is>
           <t>140 Вт, 20000 лм, Д, 4000 К, IP65</t>
         </is>
       </c>
       <c r="E999" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F999" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G999" s="9" t="inlineStr">
         <is>
           <t>38 316,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1000">
       <c r="A1000" s="6" t="inlineStr">
         <is>
-          <t>100529</t>
+          <t>100534</t>
         </is>
       </c>
       <c r="B1000" s="6" t="inlineStr"/>
       <c r="C1000" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС Д, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС К0, крепление на крюк</t>
         </is>
       </c>
       <c r="D1000" s="8" t="inlineStr">
         <is>
-          <t>140 Вт, 20000 лм, Д, 4000 К, IP65</t>
+          <t>140 Вт, 15500 лм, К (К0), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E1000" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1000" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1000" s="9" t="inlineStr">
         <is>
           <t>38 316,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1001">
       <c r="A1001" s="6" t="inlineStr">
         <is>
-          <t>100530</t>
+          <t>100535</t>
         </is>
       </c>
       <c r="B1001" s="6" t="inlineStr"/>
       <c r="C1001" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС Д, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС К0, крепление на трос</t>
         </is>
       </c>
       <c r="D1001" s="8" t="inlineStr">
         <is>
-          <t>140 Вт, 20000 лм, Д, 4000 К, IP65</t>
+          <t>140 Вт, 15500 лм, К (К0), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E1001" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1001" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1001" s="9" t="inlineStr">
         <is>
           <t>38 316,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1002">
       <c r="A1002" s="6" t="inlineStr">
         <is>
-          <t>100534</t>
+          <t>100536</t>
         </is>
       </c>
       <c r="B1002" s="6" t="inlineStr"/>
       <c r="C1002" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС К0, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС К0, крепление скобой</t>
         </is>
       </c>
       <c r="D1002" s="8" t="inlineStr">
         <is>
           <t>140 Вт, 15500 лм, К (К0), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E1002" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1002" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1002" s="9" t="inlineStr">
         <is>
           <t>38 316,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1003">
       <c r="A1003" s="6" t="inlineStr">
         <is>
-          <t>100535</t>
+          <t>100540</t>
         </is>
       </c>
       <c r="B1003" s="6" t="inlineStr"/>
       <c r="C1003" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС К0, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС К1, крепление на крюк</t>
         </is>
       </c>
       <c r="D1003" s="8" t="inlineStr">
         <is>
-          <t>140 Вт, 15500 лм, К (К0), 4500 К, IP65</t>
+          <t>140 Вт, 15500 лм, К (К1), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E1003" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1003" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1003" s="9" t="inlineStr">
         <is>
           <t>38 316,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1004">
       <c r="A1004" s="6" t="inlineStr">
         <is>
-          <t>100536</t>
+          <t>100541</t>
         </is>
       </c>
       <c r="B1004" s="6" t="inlineStr"/>
       <c r="C1004" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС К0, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС К1, крепление на трос</t>
         </is>
       </c>
       <c r="D1004" s="8" t="inlineStr">
         <is>
-          <t>140 Вт, 15500 лм, К (К0), 4500 К, IP65</t>
+          <t>140 Вт, 15500 лм, К (К1), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E1004" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1004" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1004" s="9" t="inlineStr">
         <is>
           <t>38 316,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1005">
       <c r="A1005" s="6" t="inlineStr">
         <is>
-          <t>100540</t>
+          <t>100542</t>
         </is>
       </c>
       <c r="B1005" s="6" t="inlineStr"/>
       <c r="C1005" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС К1, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС К1, крепление скобой</t>
         </is>
       </c>
       <c r="D1005" s="8" t="inlineStr">
         <is>
           <t>140 Вт, 15500 лм, К (К1), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E1005" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1005" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1005" s="9" t="inlineStr">
         <is>
           <t>38 316,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1006">
       <c r="A1006" s="6" t="inlineStr">
         <is>
-          <t>100541</t>
+          <t>100537</t>
         </is>
       </c>
       <c r="B1006" s="6" t="inlineStr"/>
       <c r="C1006" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС К1, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС К, крепление на крюк</t>
         </is>
       </c>
       <c r="D1006" s="8" t="inlineStr">
         <is>
-          <t>140 Вт, 15500 лм, К (К1), 4500 К, IP65</t>
+          <t>140 Вт, 15500 лм, К, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E1006" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1006" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1006" s="9" t="inlineStr">
         <is>
           <t>38 316,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1007">
       <c r="A1007" s="6" t="inlineStr">
         <is>
-          <t>100542</t>
+          <t>100538</t>
         </is>
       </c>
       <c r="B1007" s="6" t="inlineStr"/>
       <c r="C1007" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС К1, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС К, крепление на трос</t>
         </is>
       </c>
       <c r="D1007" s="8" t="inlineStr">
         <is>
-          <t>140 Вт, 15500 лм, К (К1), 4500 К, IP65</t>
+          <t>140 Вт, 15500 лм, К, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E1007" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1007" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1007" s="9" t="inlineStr">
         <is>
           <t>38 316,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1008">
       <c r="A1008" s="6" t="inlineStr">
         <is>
-          <t>100537</t>
+          <t>100539</t>
         </is>
       </c>
       <c r="B1008" s="6" t="inlineStr"/>
       <c r="C1008" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС К, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС К, крепление скобой</t>
         </is>
       </c>
       <c r="D1008" s="8" t="inlineStr">
         <is>
           <t>140 Вт, 15500 лм, К, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E1008" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1008" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1008" s="9" t="inlineStr">
         <is>
           <t>38 316,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1009">
       <c r="A1009" s="6" t="inlineStr">
         <is>
-          <t>100538</t>
+          <t>100546</t>
         </is>
       </c>
       <c r="B1009" s="6" t="inlineStr"/>
       <c r="C1009" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС К, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС Г, крепление на крюк</t>
         </is>
       </c>
       <c r="D1009" s="8" t="inlineStr">
         <is>
-          <t>140 Вт, 15500 лм, К, 4500 К, IP65</t>
+          <t>160 Вт, 20800 лм, Г, 4500 К, IP67</t>
         </is>
       </c>
       <c r="E1009" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1009" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1009" s="9" t="inlineStr">
         <is>
-          <t>38 316,00 ₽</t>
+          <t>42 395,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1010">
       <c r="A1010" s="6" t="inlineStr">
         <is>
-          <t>100539</t>
+          <t>100547</t>
         </is>
       </c>
       <c r="B1010" s="6" t="inlineStr"/>
       <c r="C1010" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС К, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС Г, крепление на трос</t>
         </is>
       </c>
       <c r="D1010" s="8" t="inlineStr">
         <is>
-          <t>140 Вт, 15500 лм, К, 4500 К, IP65</t>
+          <t>160 Вт, 20800 лм, Г, 4500 К, IP67</t>
         </is>
       </c>
       <c r="E1010" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1010" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1010" s="9" t="inlineStr">
         <is>
-          <t>38 316,00 ₽</t>
+          <t>42 395,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1011">
       <c r="A1011" s="6" t="inlineStr">
         <is>
-          <t>100546</t>
+          <t>100548</t>
         </is>
       </c>
       <c r="B1011" s="6" t="inlineStr"/>
       <c r="C1011" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС Г, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС Г, крепление скобой</t>
         </is>
       </c>
       <c r="D1011" s="8" t="inlineStr">
         <is>
           <t>160 Вт, 20800 лм, Г, 4500 К, IP67</t>
         </is>
       </c>
       <c r="E1011" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1011" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1011" s="9" t="inlineStr">
         <is>
           <t>42 395,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1012">
       <c r="A1012" s="6" t="inlineStr">
         <is>
-          <t>100547</t>
+          <t>100543</t>
         </is>
       </c>
       <c r="B1012" s="6" t="inlineStr"/>
       <c r="C1012" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС Г, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС Д, крепление на крюк</t>
         </is>
       </c>
       <c r="D1012" s="8" t="inlineStr">
         <is>
-          <t>160 Вт, 20800 лм, Г, 4500 К, IP67</t>
+          <t>160 Вт, 23200 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E1012" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1012" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1012" s="9" t="inlineStr">
         <is>
           <t>42 395,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1013">
       <c r="A1013" s="6" t="inlineStr">
         <is>
-          <t>100548</t>
+          <t>100544</t>
         </is>
       </c>
       <c r="B1013" s="6" t="inlineStr"/>
       <c r="C1013" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС Г, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС Д, крепление на трос</t>
         </is>
       </c>
       <c r="D1013" s="8" t="inlineStr">
         <is>
-          <t>160 Вт, 20800 лм, Г, 4500 К, IP67</t>
+          <t>160 Вт, 23200 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E1013" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1013" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1013" s="9" t="inlineStr">
         <is>
           <t>42 395,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1014">
       <c r="A1014" s="6" t="inlineStr">
         <is>
-          <t>100543</t>
+          <t>100545</t>
         </is>
       </c>
       <c r="B1014" s="6" t="inlineStr"/>
       <c r="C1014" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС Д, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС Д, крепление скобой</t>
         </is>
       </c>
       <c r="D1014" s="8" t="inlineStr">
         <is>
           <t>160 Вт, 23200 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E1014" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1014" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1014" s="9" t="inlineStr">
         <is>
           <t>42 395,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1015">
       <c r="A1015" s="6" t="inlineStr">
         <is>
-          <t>100544</t>
+          <t>100549</t>
         </is>
       </c>
       <c r="B1015" s="6" t="inlineStr"/>
       <c r="C1015" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС Д, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС К0, крепление на крюк</t>
         </is>
       </c>
       <c r="D1015" s="8" t="inlineStr">
         <is>
-          <t>160 Вт, 23200 лм, Д, 4000 К, IP67</t>
+          <t>160 Вт, 20800 лм, К (К0), 4500 К, IP67</t>
         </is>
       </c>
       <c r="E1015" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1015" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1015" s="9" t="inlineStr">
         <is>
           <t>42 395,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1016">
       <c r="A1016" s="6" t="inlineStr">
         <is>
-          <t>100545</t>
+          <t>100550</t>
         </is>
       </c>
       <c r="B1016" s="6" t="inlineStr"/>
       <c r="C1016" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС Д, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС К0, крепление на трос</t>
         </is>
       </c>
       <c r="D1016" s="8" t="inlineStr">
         <is>
-          <t>160 Вт, 23200 лм, Д, 4000 К, IP67</t>
+          <t>160 Вт, 20800 лм, К (К0), 4500 К, IP67</t>
         </is>
       </c>
       <c r="E1016" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1016" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1016" s="9" t="inlineStr">
         <is>
           <t>42 395,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1017">
       <c r="A1017" s="6" t="inlineStr">
         <is>
-          <t>100549</t>
+          <t>100551</t>
         </is>
       </c>
       <c r="B1017" s="6" t="inlineStr"/>
       <c r="C1017" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС К0, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС К0, крепление скобой</t>
         </is>
       </c>
       <c r="D1017" s="8" t="inlineStr">
         <is>
           <t>160 Вт, 20800 лм, К (К0), 4500 К, IP67</t>
         </is>
       </c>
       <c r="E1017" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1017" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1017" s="9" t="inlineStr">
         <is>
           <t>42 395,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1018">
       <c r="A1018" s="6" t="inlineStr">
         <is>
-          <t>100550</t>
+          <t>100555</t>
         </is>
       </c>
       <c r="B1018" s="6" t="inlineStr"/>
       <c r="C1018" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС К0, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС К1, крепление на крюк</t>
         </is>
       </c>
       <c r="D1018" s="8" t="inlineStr">
         <is>
-          <t>160 Вт, 20800 лм, К (К0), 4500 К, IP67</t>
+          <t>160 Вт, 20800 лм, К (К1), 4500 К, IP67</t>
         </is>
       </c>
       <c r="E1018" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1018" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1018" s="9" t="inlineStr">
         <is>
           <t>42 395,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1019">
       <c r="A1019" s="6" t="inlineStr">
         <is>
-          <t>100551</t>
+          <t>100556</t>
         </is>
       </c>
       <c r="B1019" s="6" t="inlineStr"/>
       <c r="C1019" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС К0, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС К1, крепление на трос</t>
         </is>
       </c>
       <c r="D1019" s="8" t="inlineStr">
         <is>
-          <t>160 Вт, 20800 лм, К (К0), 4500 К, IP67</t>
+          <t>160 Вт, 20800 лм, К (К1), 4500 К, IP67</t>
         </is>
       </c>
       <c r="E1019" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1019" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1019" s="9" t="inlineStr">
         <is>
           <t>42 395,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1020">
       <c r="A1020" s="6" t="inlineStr">
         <is>
-          <t>100555</t>
+          <t>100557</t>
         </is>
       </c>
       <c r="B1020" s="6" t="inlineStr"/>
       <c r="C1020" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС К1, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС К1, крепление скобой</t>
         </is>
       </c>
       <c r="D1020" s="8" t="inlineStr">
         <is>
           <t>160 Вт, 20800 лм, К (К1), 4500 К, IP67</t>
         </is>
       </c>
       <c r="E1020" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1020" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1020" s="9" t="inlineStr">
         <is>
           <t>42 395,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1021">
       <c r="A1021" s="6" t="inlineStr">
         <is>
-          <t>100556</t>
+          <t>100552</t>
         </is>
       </c>
       <c r="B1021" s="6" t="inlineStr"/>
       <c r="C1021" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС К1, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС К, крепление на крюк</t>
         </is>
       </c>
       <c r="D1021" s="8" t="inlineStr">
         <is>
-          <t>160 Вт, 20800 лм, К (К1), 4500 К, IP67</t>
+          <t>160 Вт, 20800 лм, К, 4500 К, IP67</t>
         </is>
       </c>
       <c r="E1021" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1021" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1021" s="9" t="inlineStr">
         <is>
           <t>42 395,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1022">
       <c r="A1022" s="6" t="inlineStr">
         <is>
-          <t>100557</t>
+          <t>100553</t>
         </is>
       </c>
       <c r="B1022" s="6" t="inlineStr"/>
       <c r="C1022" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС К1, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС К, крепление на трос</t>
         </is>
       </c>
       <c r="D1022" s="8" t="inlineStr">
         <is>
-          <t>160 Вт, 20800 лм, К (К1), 4500 К, IP67</t>
+          <t>160 Вт, 20800 лм, К, 4500 К, IP67</t>
         </is>
       </c>
       <c r="E1022" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1022" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1022" s="9" t="inlineStr">
         <is>
           <t>42 395,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1023">
       <c r="A1023" s="6" t="inlineStr">
         <is>
-          <t>100552</t>
+          <t>100554</t>
         </is>
       </c>
       <c r="B1023" s="6" t="inlineStr"/>
       <c r="C1023" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС К, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС К, крепление скобой</t>
         </is>
       </c>
       <c r="D1023" s="8" t="inlineStr">
         <is>
           <t>160 Вт, 20800 лм, К, 4500 К, IP67</t>
         </is>
       </c>
       <c r="E1023" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1023" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1023" s="9" t="inlineStr">
         <is>
           <t>42 395,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1024">
       <c r="A1024" s="6" t="inlineStr">
         <is>
-          <t>100553</t>
+          <t>100561</t>
         </is>
       </c>
       <c r="B1024" s="6" t="inlineStr"/>
       <c r="C1024" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС К, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС Г, крепление на крюк</t>
         </is>
       </c>
       <c r="D1024" s="8" t="inlineStr">
         <is>
-          <t>160 Вт, 20800 лм, К, 4500 К, IP67</t>
+          <t>180 Вт, 20000 лм, Г, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E1024" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1024" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1024" s="9" t="inlineStr">
         <is>
-          <t>42 395,00 ₽</t>
+          <t>44 824,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1025">
       <c r="A1025" s="6" t="inlineStr">
         <is>
-          <t>100554</t>
+          <t>100562</t>
         </is>
       </c>
       <c r="B1025" s="6" t="inlineStr"/>
       <c r="C1025" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС К, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС Г, крепление на трос</t>
         </is>
       </c>
       <c r="D1025" s="8" t="inlineStr">
         <is>
-          <t>160 Вт, 20800 лм, К, 4500 К, IP67</t>
+          <t>180 Вт, 20000 лм, Г, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E1025" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1025" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1025" s="9" t="inlineStr">
         <is>
-          <t>42 395,00 ₽</t>
+          <t>44 824,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1026">
       <c r="A1026" s="6" t="inlineStr">
         <is>
-          <t>100561</t>
+          <t>100563</t>
         </is>
       </c>
       <c r="B1026" s="6" t="inlineStr"/>
       <c r="C1026" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС Г, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС Г, крепление скобой</t>
         </is>
       </c>
       <c r="D1026" s="8" t="inlineStr">
         <is>
           <t>180 Вт, 20000 лм, Г, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E1026" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1026" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1026" s="9" t="inlineStr">
         <is>
           <t>44 824,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1027">
       <c r="A1027" s="6" t="inlineStr">
         <is>
-          <t>100562</t>
+          <t>100558</t>
         </is>
       </c>
       <c r="B1027" s="6" t="inlineStr"/>
       <c r="C1027" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС Г, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС Д, крепление на крюк</t>
         </is>
       </c>
       <c r="D1027" s="8" t="inlineStr">
         <is>
-          <t>180 Вт, 20000 лм, Г, 4500 К, IP65</t>
+          <t>180 Вт, 25200 лм, Д, 4000 К, IP65</t>
         </is>
       </c>
       <c r="E1027" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1027" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1027" s="9" t="inlineStr">
         <is>
           <t>44 824,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1028">
       <c r="A1028" s="6" t="inlineStr">
         <is>
-          <t>100563</t>
+          <t>100559</t>
         </is>
       </c>
       <c r="B1028" s="6" t="inlineStr"/>
       <c r="C1028" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС Г, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС Д, крепление на трос</t>
         </is>
       </c>
       <c r="D1028" s="8" t="inlineStr">
         <is>
-          <t>180 Вт, 20000 лм, Г, 4500 К, IP65</t>
+          <t>180 Вт, 25200 лм, Д, 4000 К, IP65</t>
         </is>
       </c>
       <c r="E1028" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1028" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1028" s="9" t="inlineStr">
         <is>
           <t>44 824,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1029">
       <c r="A1029" s="6" t="inlineStr">
         <is>
-          <t>100558</t>
+          <t>100560</t>
         </is>
       </c>
       <c r="B1029" s="6" t="inlineStr"/>
       <c r="C1029" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС Д, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС Д, крепление скобой</t>
         </is>
       </c>
       <c r="D1029" s="8" t="inlineStr">
         <is>
           <t>180 Вт, 25200 лм, Д, 4000 К, IP65</t>
         </is>
       </c>
       <c r="E1029" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1029" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1029" s="9" t="inlineStr">
         <is>
           <t>44 824,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1030">
       <c r="A1030" s="6" t="inlineStr">
         <is>
-          <t>100559</t>
+          <t>100564</t>
         </is>
       </c>
       <c r="B1030" s="6" t="inlineStr"/>
       <c r="C1030" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС Д, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС К0, крепление на крюк</t>
         </is>
       </c>
       <c r="D1030" s="8" t="inlineStr">
         <is>
-          <t>180 Вт, 25200 лм, Д, 4000 К, IP65</t>
+          <t>180 Вт, 20000 лм, К (К0), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E1030" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1030" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1030" s="9" t="inlineStr">
         <is>
           <t>44 824,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1031">
       <c r="A1031" s="6" t="inlineStr">
         <is>
-          <t>100560</t>
+          <t>100565</t>
         </is>
       </c>
       <c r="B1031" s="6" t="inlineStr"/>
       <c r="C1031" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС Д, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС К0, крепление на трос</t>
         </is>
       </c>
       <c r="D1031" s="8" t="inlineStr">
         <is>
-          <t>180 Вт, 25200 лм, Д, 4000 К, IP65</t>
+          <t>180 Вт, 20000 лм, К (К0), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E1031" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1031" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1031" s="9" t="inlineStr">
         <is>
           <t>44 824,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1032">
       <c r="A1032" s="6" t="inlineStr">
         <is>
-          <t>100564</t>
+          <t>100566</t>
         </is>
       </c>
       <c r="B1032" s="6" t="inlineStr"/>
       <c r="C1032" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС К0, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС К0, крепление скобой</t>
         </is>
       </c>
       <c r="D1032" s="8" t="inlineStr">
         <is>
           <t>180 Вт, 20000 лм, К (К0), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E1032" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1032" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1032" s="9" t="inlineStr">
         <is>
           <t>44 824,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1033">
       <c r="A1033" s="6" t="inlineStr">
         <is>
-          <t>100565</t>
+          <t>100570</t>
         </is>
       </c>
       <c r="B1033" s="6" t="inlineStr"/>
       <c r="C1033" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС К0, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС К1, крепление на крюк</t>
         </is>
       </c>
       <c r="D1033" s="8" t="inlineStr">
         <is>
-          <t>180 Вт, 20000 лм, К (К0), 4500 К, IP65</t>
+          <t>180 Вт, 20000 лм, К (К1), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E1033" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1033" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1033" s="9" t="inlineStr">
         <is>
           <t>44 824,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1034">
       <c r="A1034" s="6" t="inlineStr">
         <is>
-          <t>100566</t>
+          <t>100571</t>
         </is>
       </c>
       <c r="B1034" s="6" t="inlineStr"/>
       <c r="C1034" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС К0, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС К1, крепление на трос</t>
         </is>
       </c>
       <c r="D1034" s="8" t="inlineStr">
         <is>
-          <t>180 Вт, 20000 лм, К (К0), 4500 К, IP65</t>
+          <t>180 Вт, 20000 лм, К (К1), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E1034" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1034" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1034" s="9" t="inlineStr">
         <is>
           <t>44 824,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1035">
       <c r="A1035" s="6" t="inlineStr">
         <is>
-          <t>100570</t>
+          <t>100572</t>
         </is>
       </c>
       <c r="B1035" s="6" t="inlineStr"/>
       <c r="C1035" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС К1, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС К1, крепление скобой</t>
         </is>
       </c>
       <c r="D1035" s="8" t="inlineStr">
         <is>
           <t>180 Вт, 20000 лм, К (К1), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E1035" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1035" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1035" s="9" t="inlineStr">
         <is>
           <t>44 824,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1036">
       <c r="A1036" s="6" t="inlineStr">
         <is>
-          <t>100571</t>
+          <t>100567</t>
         </is>
       </c>
       <c r="B1036" s="6" t="inlineStr"/>
       <c r="C1036" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС К1, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС К, крепление на крюк</t>
         </is>
       </c>
       <c r="D1036" s="8" t="inlineStr">
         <is>
-          <t>180 Вт, 20000 лм, К (К1), 4500 К, IP65</t>
+          <t>180 Вт, 20000 лм, К, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E1036" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1036" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1036" s="9" t="inlineStr">
         <is>
           <t>44 824,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1037">
       <c r="A1037" s="6" t="inlineStr">
         <is>
-          <t>100572</t>
+          <t>100568</t>
         </is>
       </c>
       <c r="B1037" s="6" t="inlineStr"/>
       <c r="C1037" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС К1, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС К, крепление на трос</t>
         </is>
       </c>
       <c r="D1037" s="8" t="inlineStr">
         <is>
-          <t>180 Вт, 20000 лм, К (К1), 4500 К, IP65</t>
+          <t>180 Вт, 20000 лм, К, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E1037" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1037" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1037" s="9" t="inlineStr">
         <is>
           <t>44 824,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1038">
       <c r="A1038" s="6" t="inlineStr">
         <is>
-          <t>100567</t>
+          <t>100569</t>
         </is>
       </c>
       <c r="B1038" s="6" t="inlineStr"/>
       <c r="C1038" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС К, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС К, крепление скобой</t>
         </is>
       </c>
       <c r="D1038" s="8" t="inlineStr">
         <is>
           <t>180 Вт, 20000 лм, К, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E1038" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1038" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1038" s="9" t="inlineStr">
         <is>
           <t>44 824,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1039">
       <c r="A1039" s="6" t="inlineStr">
         <is>
-          <t>100568</t>
+          <t>100486</t>
         </is>
       </c>
       <c r="B1039" s="6" t="inlineStr"/>
       <c r="C1039" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС К, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС Г, крепление на крюк</t>
         </is>
       </c>
       <c r="D1039" s="8" t="inlineStr">
         <is>
-          <t>180 Вт, 20000 лм, К, 4500 К, IP65</t>
+          <t>90 Вт, 10000 лм, Г, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E1039" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1039" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1039" s="9" t="inlineStr">
         <is>
-          <t>44 824,00 ₽</t>
+          <t>22 649,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1040">
       <c r="A1040" s="6" t="inlineStr">
         <is>
-          <t>100569</t>
+          <t>100487</t>
         </is>
       </c>
       <c r="B1040" s="6" t="inlineStr"/>
       <c r="C1040" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС К, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС Г, крепление на трос</t>
         </is>
       </c>
       <c r="D1040" s="8" t="inlineStr">
         <is>
-          <t>180 Вт, 20000 лм, К, 4500 К, IP65</t>
+          <t>90 Вт, 10000 лм, Г, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E1040" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1040" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1040" s="9" t="inlineStr">
         <is>
-          <t>44 824,00 ₽</t>
+          <t>22 649,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1041">
       <c r="A1041" s="6" t="inlineStr">
         <is>
-          <t>100486</t>
+          <t>100488</t>
         </is>
       </c>
       <c r="B1041" s="6" t="inlineStr"/>
       <c r="C1041" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС Г, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС Г, крепление скобой</t>
         </is>
       </c>
       <c r="D1041" s="8" t="inlineStr">
         <is>
           <t>90 Вт, 10000 лм, Г, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E1041" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1041" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1041" s="9" t="inlineStr">
         <is>
           <t>22 649,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1042">
       <c r="A1042" s="6" t="inlineStr">
         <is>
-          <t>100487</t>
+          <t>100483</t>
         </is>
       </c>
       <c r="B1042" s="6" t="inlineStr"/>
       <c r="C1042" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС Г, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС Д, крепление на крюк</t>
         </is>
       </c>
       <c r="D1042" s="8" t="inlineStr">
         <is>
-          <t>90 Вт, 10000 лм, Г, 4500 К, IP65</t>
+          <t>90 Вт, 12600 лм, Д, 4000 К, IP65</t>
         </is>
       </c>
       <c r="E1042" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1042" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1042" s="9" t="inlineStr">
         <is>
           <t>22 649,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1043">
       <c r="A1043" s="6" t="inlineStr">
         <is>
-          <t>100488</t>
+          <t>100484</t>
         </is>
       </c>
       <c r="B1043" s="6" t="inlineStr"/>
       <c r="C1043" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС Г, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС Д, крепление на трос</t>
         </is>
       </c>
       <c r="D1043" s="8" t="inlineStr">
         <is>
-          <t>90 Вт, 10000 лм, Г, 4500 К, IP65</t>
+          <t>90 Вт, 12600 лм, Д, 4000 К, IP65</t>
         </is>
       </c>
       <c r="E1043" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1043" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1043" s="9" t="inlineStr">
         <is>
           <t>22 649,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1044">
       <c r="A1044" s="6" t="inlineStr">
         <is>
-          <t>100483</t>
+          <t>100485</t>
         </is>
       </c>
       <c r="B1044" s="6" t="inlineStr"/>
       <c r="C1044" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС Д, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС Д, крепление скобой</t>
         </is>
       </c>
       <c r="D1044" s="8" t="inlineStr">
         <is>
           <t>90 Вт, 12600 лм, Д, 4000 К, IP65</t>
         </is>
       </c>
       <c r="E1044" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1044" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1044" s="9" t="inlineStr">
         <is>
           <t>22 649,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1045">
       <c r="A1045" s="6" t="inlineStr">
         <is>
-          <t>100484</t>
+          <t>100489</t>
         </is>
       </c>
       <c r="B1045" s="6" t="inlineStr"/>
       <c r="C1045" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС Д, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС К0, крепление на крюк</t>
         </is>
       </c>
       <c r="D1045" s="8" t="inlineStr">
         <is>
-          <t>90 Вт, 12600 лм, Д, 4000 К, IP65</t>
+          <t>90 Вт, 10000 лм, К (К0), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E1045" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1045" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1045" s="9" t="inlineStr">
         <is>
           <t>22 649,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1046">
       <c r="A1046" s="6" t="inlineStr">
         <is>
-          <t>100485</t>
+          <t>100490</t>
         </is>
       </c>
       <c r="B1046" s="6" t="inlineStr"/>
       <c r="C1046" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС Д, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС К0, крепление на трос</t>
         </is>
       </c>
       <c r="D1046" s="8" t="inlineStr">
         <is>
-          <t>90 Вт, 12600 лм, Д, 4000 К, IP65</t>
+          <t>90 Вт, 10000 лм, К (К0), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E1046" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1046" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1046" s="9" t="inlineStr">
         <is>
           <t>22 649,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1047">
       <c r="A1047" s="6" t="inlineStr">
         <is>
-          <t>100489</t>
+          <t>100491</t>
         </is>
       </c>
       <c r="B1047" s="6" t="inlineStr"/>
       <c r="C1047" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС К0, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС К0, крепление скобой</t>
         </is>
       </c>
       <c r="D1047" s="8" t="inlineStr">
         <is>
           <t>90 Вт, 10000 лм, К (К0), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E1047" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1047" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1047" s="9" t="inlineStr">
         <is>
           <t>22 649,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1048">
       <c r="A1048" s="6" t="inlineStr">
         <is>
-          <t>100490</t>
+          <t>100495</t>
         </is>
       </c>
       <c r="B1048" s="6" t="inlineStr"/>
       <c r="C1048" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС К0, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС К1, крепление на крюк</t>
         </is>
       </c>
       <c r="D1048" s="8" t="inlineStr">
         <is>
-          <t>90 Вт, 10000 лм, К (К0), 4500 К, IP65</t>
+          <t>90 Вт, 10000 лм, К (К1), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E1048" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1048" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1048" s="9" t="inlineStr">
         <is>
           <t>22 649,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1049">
       <c r="A1049" s="6" t="inlineStr">
         <is>
-          <t>100491</t>
+          <t>100496</t>
         </is>
       </c>
       <c r="B1049" s="6" t="inlineStr"/>
       <c r="C1049" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС К0, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС К1, крепление на трос</t>
         </is>
       </c>
       <c r="D1049" s="8" t="inlineStr">
         <is>
-          <t>90 Вт, 10000 лм, К (К0), 4500 К, IP65</t>
+          <t>90 Вт, 10000 лм, К (К1), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E1049" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1049" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1049" s="9" t="inlineStr">
         <is>
           <t>22 649,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1050">
       <c r="A1050" s="6" t="inlineStr">
         <is>
-          <t>100495</t>
+          <t>100497</t>
         </is>
       </c>
       <c r="B1050" s="6" t="inlineStr"/>
       <c r="C1050" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС К1, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС К1, крепление скобой</t>
         </is>
       </c>
       <c r="D1050" s="8" t="inlineStr">
         <is>
           <t>90 Вт, 10000 лм, К (К1), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E1050" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1050" s="9" t="inlineStr">
         <is>
+          <t>22 649,00 ₽</t>
+        </is>
+      </c>
+      <c r="G1050" s="9" t="inlineStr">
+        <is>
           <t>по запросу</t>
-        </is>
-[...3 lines deleted...]
-          <t>22 649,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1051">
       <c r="A1051" s="6" t="inlineStr">
         <is>
-          <t>100496</t>
+          <t>100492</t>
         </is>
       </c>
       <c r="B1051" s="6" t="inlineStr"/>
       <c r="C1051" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС К1, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС К, крепление на крюк</t>
         </is>
       </c>
       <c r="D1051" s="8" t="inlineStr">
         <is>
-          <t>90 Вт, 10000 лм, К (К1), 4500 К, IP65</t>
+          <t>90 Вт, 10000 лм, К, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E1051" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1051" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1051" s="9" t="inlineStr">
         <is>
           <t>22 649,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1052">
       <c r="A1052" s="6" t="inlineStr">
         <is>
-          <t>100497</t>
+          <t>100493</t>
         </is>
       </c>
       <c r="B1052" s="6" t="inlineStr"/>
       <c r="C1052" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС К1, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС К, крепление на трос</t>
         </is>
       </c>
       <c r="D1052" s="8" t="inlineStr">
         <is>
-          <t>90 Вт, 10000 лм, К (К1), 4500 К, IP65</t>
+          <t>90 Вт, 10000 лм, К, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E1052" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1052" s="9" t="inlineStr">
         <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G1052" s="9" t="inlineStr">
+        <is>
           <t>22 649,00 ₽</t>
-        </is>
-[...3 lines deleted...]
-          <t>по запросу</t>
         </is>
       </c>
     </row>
     <row r="1053">
       <c r="A1053" s="6" t="inlineStr">
         <is>
-          <t>100492</t>
+          <t>100494</t>
         </is>
       </c>
       <c r="B1053" s="6" t="inlineStr"/>
       <c r="C1053" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС К, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС К, крепление скобой</t>
         </is>
       </c>
       <c r="D1053" s="8" t="inlineStr">
         <is>
           <t>90 Вт, 10000 лм, К, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E1053" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1053" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1053" s="9" t="inlineStr">
         <is>
           <t>22 649,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1054">
       <c r="A1054" s="6" t="inlineStr">
         <is>
-          <t>100493</t>
+          <t>100469</t>
         </is>
       </c>
       <c r="B1054" s="6" t="inlineStr"/>
       <c r="C1054" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС К, крепление на трос</t>
+          <t>Промышленный светильник Фокус УНИС 120, с креплением на трос, матовое стекло</t>
         </is>
       </c>
       <c r="D1054" s="8" t="inlineStr">
         <is>
-          <t>90 Вт, 10000 лм, К, 4500 К, IP65</t>
+          <t>120 Вт, 13200 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E1054" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1054" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1054" s="9" t="inlineStr">
         <is>
-          <t>22 649,00 ₽</t>
+          <t>19 485,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1055">
       <c r="A1055" s="6" t="inlineStr">
         <is>
-          <t>100494</t>
+          <t>100470</t>
         </is>
       </c>
       <c r="B1055" s="6" t="inlineStr"/>
       <c r="C1055" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС К, крепление скобой</t>
+          <t>Промышленный светильник Фокус УНИС 120, с креплением на трос, призматическое стекло</t>
         </is>
       </c>
       <c r="D1055" s="8" t="inlineStr">
         <is>
-          <t>90 Вт, 10000 лм, К, 4500 К, IP65</t>
+          <t>120 Вт, 13200 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E1055" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1055" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1055" s="9" t="inlineStr">
         <is>
-          <t>22 649,00 ₽</t>
+          <t>19 485,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1056">
       <c r="A1056" s="6" t="inlineStr">
         <is>
-          <t>100469</t>
+          <t>100468</t>
         </is>
       </c>
       <c r="B1056" s="6" t="inlineStr"/>
       <c r="C1056" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 120, с креплением на трос, матовое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 120, с креплением на трос, прозрачное стекло</t>
         </is>
       </c>
       <c r="D1056" s="8" t="inlineStr">
         <is>
-          <t>120 Вт, 13200 лм, Д, 4000 К, IP67</t>
+          <t>120 Вт, 15000 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E1056" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1056" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1056" s="9" t="inlineStr">
         <is>
           <t>19 485,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1057">
       <c r="A1057" s="6" t="inlineStr">
         <is>
-          <t>100470</t>
+          <t>100460</t>
         </is>
       </c>
       <c r="B1057" s="6" t="inlineStr"/>
       <c r="C1057" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 120, с креплением на трос, призматическое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 120, с креплением скобой, матовое стекло</t>
         </is>
       </c>
       <c r="D1057" s="8" t="inlineStr">
         <is>
           <t>120 Вт, 13200 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E1057" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1057" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1057" s="9" t="inlineStr">
         <is>
           <t>19 485,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1058">
       <c r="A1058" s="6" t="inlineStr">
         <is>
-          <t>100468</t>
+          <t>100461</t>
         </is>
       </c>
       <c r="B1058" s="6" t="inlineStr"/>
       <c r="C1058" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 120, с креплением на трос, прозрачное стекло</t>
+          <t>Промышленный светильник Фокус УНИС 120, с креплением скобой, призматическое стекло</t>
         </is>
       </c>
       <c r="D1058" s="8" t="inlineStr">
         <is>
-          <t>120 Вт, 15000 лм, Г (Г1Д), 4000 К, IP67</t>
+          <t>120 Вт, 13200 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E1058" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1058" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1058" s="9" t="inlineStr">
         <is>
           <t>19 485,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1059">
       <c r="A1059" s="6" t="inlineStr">
         <is>
-          <t>100460</t>
+          <t>100459</t>
         </is>
       </c>
       <c r="B1059" s="6" t="inlineStr"/>
       <c r="C1059" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 120, с креплением скобой, матовое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 120, с креплением скобой, прозрачное стекло</t>
         </is>
       </c>
       <c r="D1059" s="8" t="inlineStr">
         <is>
-          <t>120 Вт, 13200 лм, Д, 4000 К, IP67</t>
+          <t>120 Вт, 15000 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E1059" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1059" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1059" s="9" t="inlineStr">
         <is>
-          <t>19 485,00 ₽</t>
+          <t>24 356,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1060">
       <c r="A1060" s="6" t="inlineStr">
         <is>
-          <t>100461</t>
+          <t>100466</t>
         </is>
       </c>
       <c r="B1060" s="6" t="inlineStr"/>
       <c r="C1060" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 120, с креплением скобой, призматическое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 120, с накладным креплением, матовое стекло</t>
         </is>
       </c>
       <c r="D1060" s="8" t="inlineStr">
         <is>
           <t>120 Вт, 13200 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E1060" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1060" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1060" s="9" t="inlineStr">
         <is>
           <t>19 485,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1061">
       <c r="A1061" s="6" t="inlineStr">
         <is>
-          <t>100459</t>
+          <t>100467</t>
         </is>
       </c>
       <c r="B1061" s="6" t="inlineStr"/>
       <c r="C1061" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 120, с креплением скобой, прозрачное стекло</t>
+          <t>Промышленный светильник Фокус УНИС 120, с накладным креплением, призматическое стекло</t>
         </is>
       </c>
       <c r="D1061" s="8" t="inlineStr">
         <is>
-          <t>120 Вт, 15000 лм, Г (Г1Д), 4000 К, IP67</t>
+          <t>120 Вт, 13200 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E1061" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1061" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1061" s="9" t="inlineStr">
         <is>
           <t>19 485,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1062">
       <c r="A1062" s="6" t="inlineStr">
         <is>
-          <t>100466</t>
+          <t>100465</t>
         </is>
       </c>
       <c r="B1062" s="6" t="inlineStr"/>
       <c r="C1062" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 120, с накладным креплением, матовое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 120, с накладным креплением, прозрачное стекло</t>
         </is>
       </c>
       <c r="D1062" s="8" t="inlineStr">
         <is>
-          <t>120 Вт, 13200 лм, Д, 4000 К, IP67</t>
+          <t>120 Вт, 15000 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E1062" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1062" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1062" s="9" t="inlineStr">
         <is>
           <t>19 485,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1063">
       <c r="A1063" s="6" t="inlineStr">
         <is>
-          <t>100467</t>
+          <t>100463</t>
         </is>
       </c>
       <c r="B1063" s="6" t="inlineStr"/>
       <c r="C1063" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 120, с накладным креплением, призматическое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 120, с подвесным креплением, матовое стекло</t>
         </is>
       </c>
       <c r="D1063" s="8" t="inlineStr">
         <is>
           <t>120 Вт, 13200 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E1063" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1063" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1063" s="9" t="inlineStr">
         <is>
           <t>19 485,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1064">
       <c r="A1064" s="6" t="inlineStr">
         <is>
-          <t>100465</t>
+          <t>100464</t>
         </is>
       </c>
       <c r="B1064" s="6" t="inlineStr"/>
       <c r="C1064" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 120, с накладным креплением, прозрачное стекло</t>
+          <t>Промышленный светильник Фокус УНИС 120, с подвесным креплением, призматическое стекло</t>
         </is>
       </c>
       <c r="D1064" s="8" t="inlineStr">
         <is>
-          <t>120 Вт, 15000 лм, Г (Г1Д), 4000 К, IP67</t>
+          <t>120 Вт, 13200 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E1064" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1064" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1064" s="9" t="inlineStr">
         <is>
           <t>19 485,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1065">
       <c r="A1065" s="6" t="inlineStr">
         <is>
-          <t>100463</t>
+          <t>100462</t>
         </is>
       </c>
       <c r="B1065" s="6" t="inlineStr"/>
       <c r="C1065" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 120, с подвесным креплением, матовое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 120, с подвесным креплением, прозрачное стекло</t>
         </is>
       </c>
       <c r="D1065" s="8" t="inlineStr">
         <is>
-          <t>120 Вт, 13200 лм, Д, 4000 К, IP67</t>
+          <t>120 Вт, 15000 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E1065" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1065" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1065" s="9" t="inlineStr">
         <is>
           <t>19 485,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1066">
       <c r="A1066" s="6" t="inlineStr">
         <is>
-          <t>100464</t>
+          <t>100481</t>
         </is>
       </c>
       <c r="B1066" s="6" t="inlineStr"/>
       <c r="C1066" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 120, с подвесным креплением, призматическое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 150, с креплением на трос, матовое стекло</t>
         </is>
       </c>
       <c r="D1066" s="8" t="inlineStr">
         <is>
-          <t>120 Вт, 13200 лм, Д, 4000 К, IP67</t>
+          <t>150 Вт, 16500 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E1066" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1066" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1066" s="9" t="inlineStr">
         <is>
-          <t>19 485,00 ₽</t>
+          <t>28 190,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1067">
       <c r="A1067" s="6" t="inlineStr">
         <is>
-          <t>100462</t>
+          <t>100482</t>
         </is>
       </c>
       <c r="B1067" s="6" t="inlineStr"/>
       <c r="C1067" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 120, с подвесным креплением, прозрачное стекло</t>
+          <t>Промышленный светильник Фокус УНИС 150, с креплением на трос, призматическое стекло</t>
         </is>
       </c>
       <c r="D1067" s="8" t="inlineStr">
         <is>
-          <t>120 Вт, 15000 лм, Г (Г1Д), 4000 К, IP67</t>
+          <t>150 Вт, 16500 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E1067" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1067" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1067" s="9" t="inlineStr">
         <is>
-          <t>19 485,00 ₽</t>
+          <t>28 190,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1068">
       <c r="A1068" s="6" t="inlineStr">
         <is>
-          <t>100481</t>
+          <t>100480</t>
         </is>
       </c>
       <c r="B1068" s="6" t="inlineStr"/>
       <c r="C1068" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 150, с креплением на трос, матовое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 150, с креплением на трос, прозрачное стекло</t>
         </is>
       </c>
       <c r="D1068" s="8" t="inlineStr">
         <is>
-          <t>150 Вт, 16500 лм, Д, 4000 К, IP67</t>
+          <t>150 Вт, 18750 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E1068" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1068" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1068" s="9" t="inlineStr">
         <is>
           <t>28 190,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1069">
       <c r="A1069" s="6" t="inlineStr">
         <is>
-          <t>100482</t>
+          <t>100472</t>
         </is>
       </c>
       <c r="B1069" s="6" t="inlineStr"/>
       <c r="C1069" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 150, с креплением на трос, призматическое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 150, с креплением скобой, матовое стекло</t>
         </is>
       </c>
       <c r="D1069" s="8" t="inlineStr">
         <is>
           <t>150 Вт, 16500 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E1069" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1069" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1069" s="9" t="inlineStr">
         <is>
           <t>28 190,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1070">
       <c r="A1070" s="6" t="inlineStr">
         <is>
-          <t>100480</t>
+          <t>100473</t>
         </is>
       </c>
       <c r="B1070" s="6" t="inlineStr"/>
       <c r="C1070" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 150, с креплением на трос, прозрачное стекло</t>
+          <t>Промышленный светильник Фокус УНИС 150, с креплением скобой, призматическое стекло</t>
         </is>
       </c>
       <c r="D1070" s="8" t="inlineStr">
         <is>
-          <t>150 Вт, 18750 лм, Г (Г1Д), 4000 К, IP67</t>
+          <t>150 Вт, 16500 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E1070" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1070" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1070" s="9" t="inlineStr">
         <is>
           <t>28 190,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1071">
       <c r="A1071" s="6" t="inlineStr">
         <is>
-          <t>100472</t>
+          <t>100471</t>
         </is>
       </c>
       <c r="B1071" s="6" t="inlineStr"/>
       <c r="C1071" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 150, с креплением скобой, матовое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 150, с креплением скобой, прозрачное стекло</t>
         </is>
       </c>
       <c r="D1071" s="8" t="inlineStr">
         <is>
-          <t>150 Вт, 16500 лм, Д, 4000 К, IP67</t>
+          <t>150 Вт, 18750 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E1071" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1071" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1071" s="9" t="inlineStr">
         <is>
-          <t>28 190,00 ₽</t>
+          <t>35 238,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1072">
       <c r="A1072" s="6" t="inlineStr">
         <is>
-          <t>100473</t>
+          <t>100478</t>
         </is>
       </c>
       <c r="B1072" s="6" t="inlineStr"/>
       <c r="C1072" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 150, с креплением скобой, призматическое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 150, с накладным креплением, матовое стекло</t>
         </is>
       </c>
       <c r="D1072" s="8" t="inlineStr">
         <is>
           <t>150 Вт, 16500 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E1072" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1072" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1072" s="9" t="inlineStr">
         <is>
           <t>28 190,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1073">
       <c r="A1073" s="6" t="inlineStr">
         <is>
-          <t>100471</t>
+          <t>100479</t>
         </is>
       </c>
       <c r="B1073" s="6" t="inlineStr"/>
       <c r="C1073" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 150, с креплением скобой, прозрачное стекло</t>
+          <t>Промышленный светильник Фокус УНИС 150, с накладным креплением, призматическое стекло</t>
         </is>
       </c>
       <c r="D1073" s="8" t="inlineStr">
         <is>
-          <t>150 Вт, 18750 лм, Г (Г1Д), 4000 К, IP67</t>
+          <t>150 Вт, 16500 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E1073" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1073" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1073" s="9" t="inlineStr">
         <is>
           <t>28 190,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1074">
       <c r="A1074" s="6" t="inlineStr">
         <is>
-          <t>100478</t>
+          <t>100477</t>
         </is>
       </c>
       <c r="B1074" s="6" t="inlineStr"/>
       <c r="C1074" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 150, с накладным креплением, матовое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 150, с накладным креплением, прозрачное стекло</t>
         </is>
       </c>
       <c r="D1074" s="8" t="inlineStr">
         <is>
-          <t>150 Вт, 16500 лм, Д, 4000 К, IP67</t>
+          <t>150 Вт, 18750 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E1074" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1074" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1074" s="9" t="inlineStr">
         <is>
           <t>28 190,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1075">
       <c r="A1075" s="6" t="inlineStr">
         <is>
-          <t>100479</t>
+          <t>100475</t>
         </is>
       </c>
       <c r="B1075" s="6" t="inlineStr"/>
       <c r="C1075" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 150, с накладным креплением, призматическое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 150, с подвесным креплением, матовое стекло</t>
         </is>
       </c>
       <c r="D1075" s="8" t="inlineStr">
         <is>
           <t>150 Вт, 16500 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E1075" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1075" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1075" s="9" t="inlineStr">
         <is>
           <t>28 190,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1076">
       <c r="A1076" s="6" t="inlineStr">
         <is>
-          <t>100477</t>
+          <t>100476</t>
         </is>
       </c>
       <c r="B1076" s="6" t="inlineStr"/>
       <c r="C1076" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 150, с накладным креплением, прозрачное стекло</t>
+          <t>Промышленный светильник Фокус УНИС 150, с подвесным креплением, призматическое стекло</t>
         </is>
       </c>
       <c r="D1076" s="8" t="inlineStr">
         <is>
-          <t>150 Вт, 18750 лм, Г (Г1Д), 4000 К, IP67</t>
+          <t>150 Вт, 16500 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E1076" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1076" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1076" s="9" t="inlineStr">
         <is>
           <t>28 190,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1077">
       <c r="A1077" s="6" t="inlineStr">
         <is>
-          <t>100475</t>
+          <t>100474</t>
         </is>
       </c>
       <c r="B1077" s="6" t="inlineStr"/>
       <c r="C1077" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 150, с подвесным креплением, матовое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 150, с подвесным креплением, прозрачное стекло</t>
         </is>
       </c>
       <c r="D1077" s="8" t="inlineStr">
         <is>
-          <t>150 Вт, 16500 лм, Д, 4000 К, IP67</t>
+          <t>150 Вт, 18750 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E1077" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1077" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1077" s="9" t="inlineStr">
         <is>
           <t>28 190,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1078">
       <c r="A1078" s="6" t="inlineStr">
         <is>
-          <t>100476</t>
+          <t>100433</t>
         </is>
       </c>
       <c r="B1078" s="6" t="inlineStr"/>
       <c r="C1078" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 150, с подвесным креплением, призматическое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 30, с креплением на трос, матовое стекло</t>
         </is>
       </c>
       <c r="D1078" s="8" t="inlineStr">
         <is>
-          <t>150 Вт, 16500 лм, Д, 4000 К, IP67</t>
+          <t>30 Вт, 3300 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E1078" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1078" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1078" s="9" t="inlineStr">
         <is>
-          <t>28 190,00 ₽</t>
+          <t>10 000,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1079">
       <c r="A1079" s="6" t="inlineStr">
         <is>
-          <t>100474</t>
+          <t>100434</t>
         </is>
       </c>
       <c r="B1079" s="6" t="inlineStr"/>
       <c r="C1079" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 150, с подвесным креплением, прозрачное стекло</t>
+          <t>Промышленный светильник Фокус УНИС 30, с креплением на трос, призматическое стекло</t>
         </is>
       </c>
       <c r="D1079" s="8" t="inlineStr">
         <is>
-          <t>150 Вт, 18750 лм, Г (Г1Д), 4000 К, IP67</t>
+          <t>30 Вт, 3300 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E1079" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1079" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1079" s="9" t="inlineStr">
         <is>
-          <t>28 190,00 ₽</t>
+          <t>10 000,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1080">
       <c r="A1080" s="6" t="inlineStr">
         <is>
-          <t>100433</t>
+          <t>100432</t>
         </is>
       </c>
       <c r="B1080" s="6" t="inlineStr"/>
       <c r="C1080" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 30, с креплением на трос, матовое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 30, с креплением на трос, прозрачное стекло</t>
         </is>
       </c>
       <c r="D1080" s="8" t="inlineStr">
         <is>
-          <t>30 Вт, 3300 лм, Д, 4000 К, IP67</t>
+          <t>30 Вт, 3750 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E1080" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1080" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1080" s="9" t="inlineStr">
         <is>
           <t>10 000,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1081">
       <c r="A1081" s="6" t="inlineStr">
         <is>
-          <t>100434</t>
+          <t>100424</t>
         </is>
       </c>
       <c r="B1081" s="6" t="inlineStr"/>
       <c r="C1081" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 30, с креплением на трос, призматическое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 30, с креплением скобой, матовое стекло</t>
         </is>
       </c>
       <c r="D1081" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3300 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E1081" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1081" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1081" s="9" t="inlineStr">
         <is>
           <t>10 000,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1082">
       <c r="A1082" s="6" t="inlineStr">
         <is>
-          <t>100432</t>
+          <t>100425</t>
         </is>
       </c>
       <c r="B1082" s="6" t="inlineStr"/>
       <c r="C1082" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 30, с креплением на трос, прозрачное стекло</t>
+          <t>Промышленный светильник Фокус УНИС 30, с креплением скобой, призматическое стекло</t>
         </is>
       </c>
       <c r="D1082" s="8" t="inlineStr">
         <is>
-          <t>30 Вт, 3750 лм, Г (Г1Д), 4000 К, IP67</t>
+          <t>30 Вт, 3300 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E1082" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1082" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1082" s="9" t="inlineStr">
         <is>
           <t>10 000,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1083">
       <c r="A1083" s="6" t="inlineStr">
         <is>
-          <t>100424</t>
+          <t>100423</t>
         </is>
       </c>
       <c r="B1083" s="6" t="inlineStr"/>
       <c r="C1083" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 30, с креплением скобой, матовое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 30, с креплением скобой, прозрачное стекло</t>
         </is>
       </c>
       <c r="D1083" s="8" t="inlineStr">
         <is>
-          <t>30 Вт, 3300 лм, Д, 4000 К, IP67</t>
+          <t>30 Вт, 3750 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E1083" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1083" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1083" s="9" t="inlineStr">
         <is>
-          <t>10 000,00 ₽</t>
+          <t>12 500,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1084">
       <c r="A1084" s="6" t="inlineStr">
         <is>
-          <t>100425</t>
+          <t>100430</t>
         </is>
       </c>
       <c r="B1084" s="6" t="inlineStr"/>
       <c r="C1084" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 30, с креплением скобой, призматическое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 30, с накладным креплением, матовое стекло</t>
         </is>
       </c>
       <c r="D1084" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3300 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E1084" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1084" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1084" s="9" t="inlineStr">
         <is>
           <t>10 000,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1085">
       <c r="A1085" s="6" t="inlineStr">
         <is>
-          <t>100423</t>
+          <t>100431</t>
         </is>
       </c>
       <c r="B1085" s="6" t="inlineStr"/>
       <c r="C1085" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 30, с креплением скобой, прозрачное стекло</t>
+          <t>Промышленный светильник Фокус УНИС 30, с накладным креплением, призматическое стекло</t>
         </is>
       </c>
       <c r="D1085" s="8" t="inlineStr">
         <is>
-          <t>30 Вт, 3750 лм, Г (Г1Д), 4000 К, IP67</t>
+          <t>30 Вт, 3300 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E1085" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1085" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1085" s="9" t="inlineStr">
         <is>
           <t>10 000,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1086">
       <c r="A1086" s="6" t="inlineStr">
         <is>
-          <t>100430</t>
+          <t>100429</t>
         </is>
       </c>
       <c r="B1086" s="6" t="inlineStr"/>
       <c r="C1086" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 30, с накладным креплением, матовое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 30, с накладным креплением, прозрачное стекло</t>
         </is>
       </c>
       <c r="D1086" s="8" t="inlineStr">
         <is>
-          <t>30 Вт, 3300 лм, Д, 4000 К, IP67</t>
+          <t>30 Вт, 3750 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E1086" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1086" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1086" s="9" t="inlineStr">
         <is>
           <t>10 000,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1087">
       <c r="A1087" s="6" t="inlineStr">
         <is>
-          <t>100431</t>
+          <t>100427</t>
         </is>
       </c>
       <c r="B1087" s="6" t="inlineStr"/>
       <c r="C1087" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 30, с накладным креплением, призматическое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 30, с подвесным креплением, матовое стекло</t>
         </is>
       </c>
       <c r="D1087" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3300 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E1087" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1087" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1087" s="9" t="inlineStr">
         <is>
           <t>10 000,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1088">
       <c r="A1088" s="6" t="inlineStr">
         <is>
-          <t>100429</t>
+          <t>100428</t>
         </is>
       </c>
       <c r="B1088" s="6" t="inlineStr"/>
       <c r="C1088" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 30, с накладным креплением, прозрачное стекло</t>
+          <t>Промышленный светильник Фокус УНИС 30, с подвесным креплением, призматическое стекло</t>
         </is>
       </c>
       <c r="D1088" s="8" t="inlineStr">
         <is>
-          <t>30 Вт, 3750 лм, Г (Г1Д), 4000 К, IP67</t>
+          <t>30 Вт, 3300 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E1088" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1088" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1088" s="9" t="inlineStr">
         <is>
           <t>10 000,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1089">
       <c r="A1089" s="6" t="inlineStr">
         <is>
-          <t>100427</t>
+          <t>100426</t>
         </is>
       </c>
       <c r="B1089" s="6" t="inlineStr"/>
       <c r="C1089" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 30, с подвесным креплением, матовое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 30, с подвесным креплением, прозрачное стекло</t>
         </is>
       </c>
       <c r="D1089" s="8" t="inlineStr">
         <is>
-          <t>30 Вт, 3300 лм, Д, 4000 К, IP67</t>
+          <t>30 Вт, 3750 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E1089" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1089" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1089" s="9" t="inlineStr">
         <is>
           <t>10 000,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1090">
       <c r="A1090" s="6" t="inlineStr">
         <is>
-          <t>100428</t>
+          <t>100445</t>
         </is>
       </c>
       <c r="B1090" s="6" t="inlineStr"/>
       <c r="C1090" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 30, с подвесным креплением, призматическое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 60, с креплением на трос, матовое стекло</t>
         </is>
       </c>
       <c r="D1090" s="8" t="inlineStr">
         <is>
-          <t>30 Вт, 3300 лм, Д, 4000 К, IP67</t>
+          <t>60 Вт, 6600 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E1090" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1090" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1090" s="9" t="inlineStr">
         <is>
-          <t>10 000,00 ₽</t>
+          <t>12 837,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1091">
       <c r="A1091" s="6" t="inlineStr">
         <is>
-          <t>100426</t>
+          <t>100446</t>
         </is>
       </c>
       <c r="B1091" s="6" t="inlineStr"/>
       <c r="C1091" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 30, с подвесным креплением, прозрачное стекло</t>
+          <t>Промышленный светильник Фокус УНИС 60, с креплением на трос, призматическое стекло</t>
         </is>
       </c>
       <c r="D1091" s="8" t="inlineStr">
         <is>
-          <t>30 Вт, 3750 лм, Г (Г1Д), 4000 К, IP67</t>
+          <t>60 Вт, 6600 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E1091" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1091" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1091" s="9" t="inlineStr">
         <is>
-          <t>10 000,00 ₽</t>
+          <t>12 837,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1092">
       <c r="A1092" s="6" t="inlineStr">
         <is>
-          <t>100445</t>
+          <t>100444</t>
         </is>
       </c>
       <c r="B1092" s="6" t="inlineStr"/>
       <c r="C1092" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 60, с креплением на трос, матовое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 60, с креплением на трос, прозрачное стекло</t>
         </is>
       </c>
       <c r="D1092" s="8" t="inlineStr">
         <is>
-          <t>60 Вт, 6600 лм, Д, 4000 К, IP67</t>
+          <t>60 Вт, 7500 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E1092" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1092" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1092" s="9" t="inlineStr">
         <is>
           <t>12 837,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1093">
       <c r="A1093" s="6" t="inlineStr">
         <is>
-          <t>100446</t>
+          <t>100436</t>
         </is>
       </c>
       <c r="B1093" s="6" t="inlineStr"/>
       <c r="C1093" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 60, с креплением на трос, призматическое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 60, с креплением скобой, матовое стекло</t>
         </is>
       </c>
       <c r="D1093" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 6600 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E1093" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1093" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1093" s="9" t="inlineStr">
         <is>
           <t>12 837,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1094">
       <c r="A1094" s="6" t="inlineStr">
         <is>
-          <t>100444</t>
+          <t>100437</t>
         </is>
       </c>
       <c r="B1094" s="6" t="inlineStr"/>
       <c r="C1094" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 60, с креплением на трос, прозрачное стекло</t>
+          <t>Промышленный светильник Фокус УНИС 60, с креплением скобой, призматическое стекло</t>
         </is>
       </c>
       <c r="D1094" s="8" t="inlineStr">
         <is>
-          <t>60 Вт, 7500 лм, Г (Г1Д), 4000 К, IP67</t>
+          <t>60 Вт, 6600 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E1094" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1094" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1094" s="9" t="inlineStr">
         <is>
           <t>12 837,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1095">
       <c r="A1095" s="6" t="inlineStr">
         <is>
-          <t>100436</t>
+          <t>100435</t>
         </is>
       </c>
       <c r="B1095" s="6" t="inlineStr"/>
       <c r="C1095" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 60, с креплением скобой, матовое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 60, с креплением скобой, прозрачное стекло</t>
         </is>
       </c>
       <c r="D1095" s="8" t="inlineStr">
         <is>
-          <t>60 Вт, 6600 лм, Д, 4000 К, IP67</t>
+          <t>60 Вт, 7500 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E1095" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1095" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1095" s="9" t="inlineStr">
         <is>
-          <t>12 837,00 ₽</t>
+          <t>16 046,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1096">
       <c r="A1096" s="6" t="inlineStr">
         <is>
-          <t>100437</t>
+          <t>100442</t>
         </is>
       </c>
       <c r="B1096" s="6" t="inlineStr"/>
       <c r="C1096" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 60, с креплением скобой, призматическое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 60, с накладным креплением, матовое стекло</t>
         </is>
       </c>
       <c r="D1096" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 6600 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E1096" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1096" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1096" s="9" t="inlineStr">
         <is>
           <t>12 837,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1097">
       <c r="A1097" s="6" t="inlineStr">
         <is>
-          <t>100435</t>
+          <t>100443</t>
         </is>
       </c>
       <c r="B1097" s="6" t="inlineStr"/>
       <c r="C1097" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 60, с креплением скобой, прозрачное стекло</t>
+          <t>Промышленный светильник Фокус УНИС 60, с накладным креплением, призматическое стекло</t>
         </is>
       </c>
       <c r="D1097" s="8" t="inlineStr">
         <is>
-          <t>60 Вт, 7500 лм, Г (Г1Д), 4000 К, IP67</t>
+          <t>60 Вт, 6600 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E1097" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1097" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1097" s="9" t="inlineStr">
         <is>
           <t>12 837,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1098">
       <c r="A1098" s="6" t="inlineStr">
         <is>
-          <t>100442</t>
+          <t>100441</t>
         </is>
       </c>
       <c r="B1098" s="6" t="inlineStr"/>
       <c r="C1098" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 60, с накладным креплением, матовое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 60, с накладным креплением, прозрачное стекло</t>
         </is>
       </c>
       <c r="D1098" s="8" t="inlineStr">
         <is>
-          <t>60 Вт, 6600 лм, Д, 4000 К, IP67</t>
+          <t>60 Вт, 7500 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E1098" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1098" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1098" s="9" t="inlineStr">
         <is>
           <t>12 837,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1099">
       <c r="A1099" s="6" t="inlineStr">
         <is>
-          <t>100443</t>
+          <t>100439</t>
         </is>
       </c>
       <c r="B1099" s="6" t="inlineStr"/>
       <c r="C1099" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 60, с накладным креплением, призматическое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 60, с подвесным креплением, матовое стекло</t>
         </is>
       </c>
       <c r="D1099" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 6600 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E1099" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1099" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1099" s="9" t="inlineStr">
         <is>
           <t>12 837,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1100">
       <c r="A1100" s="6" t="inlineStr">
         <is>
-          <t>100441</t>
+          <t>100440</t>
         </is>
       </c>
       <c r="B1100" s="6" t="inlineStr"/>
       <c r="C1100" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 60, с накладным креплением, прозрачное стекло</t>
+          <t>Промышленный светильник Фокус УНИС 60, с подвесным креплением, призматическое стекло</t>
         </is>
       </c>
       <c r="D1100" s="8" t="inlineStr">
         <is>
-          <t>60 Вт, 7500 лм, Г (Г1Д), 4000 К, IP67</t>
+          <t>60 Вт, 6600 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E1100" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1100" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1100" s="9" t="inlineStr">
         <is>
           <t>12 837,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1101">
       <c r="A1101" s="6" t="inlineStr">
         <is>
-          <t>100439</t>
+          <t>100438</t>
         </is>
       </c>
       <c r="B1101" s="6" t="inlineStr"/>
       <c r="C1101" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 60, с подвесным креплением, матовое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 60, с подвесным креплением, прозрачное стекло</t>
         </is>
       </c>
       <c r="D1101" s="8" t="inlineStr">
         <is>
-          <t>60 Вт, 6600 лм, Д, 4000 К, IP67</t>
+          <t>60 Вт, 7500 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E1101" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1101" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1101" s="9" t="inlineStr">
         <is>
           <t>12 837,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1102">
       <c r="A1102" s="6" t="inlineStr">
         <is>
-          <t>100440</t>
+          <t>100457</t>
         </is>
       </c>
       <c r="B1102" s="6" t="inlineStr"/>
       <c r="C1102" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 60, с подвесным креплением, призматическое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 90, с креплением на трос, матовое стекло</t>
         </is>
       </c>
       <c r="D1102" s="8" t="inlineStr">
         <is>
-          <t>60 Вт, 6600 лм, Д, 4000 К, IP67</t>
+          <t>90 Вт, 9900 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E1102" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1102" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1102" s="9" t="inlineStr">
         <is>
-          <t>12 837,00 ₽</t>
+          <t>16 618,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1103">
       <c r="A1103" s="6" t="inlineStr">
         <is>
-          <t>100438</t>
+          <t>100458</t>
         </is>
       </c>
       <c r="B1103" s="6" t="inlineStr"/>
       <c r="C1103" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 60, с подвесным креплением, прозрачное стекло</t>
+          <t>Промышленный светильник Фокус УНИС 90, с креплением на трос, призматическое стекло</t>
         </is>
       </c>
       <c r="D1103" s="8" t="inlineStr">
         <is>
-          <t>60 Вт, 7500 лм, Г (Г1Д), 4000 К, IP67</t>
+          <t>90 Вт, 9900 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E1103" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1103" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1103" s="9" t="inlineStr">
         <is>
-          <t>12 837,00 ₽</t>
+          <t>16 618,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1104">
       <c r="A1104" s="6" t="inlineStr">
         <is>
-          <t>100457</t>
+          <t>100456</t>
         </is>
       </c>
       <c r="B1104" s="6" t="inlineStr"/>
       <c r="C1104" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 90, с креплением на трос, матовое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 90, с креплением на трос, прозрачное стекло</t>
         </is>
       </c>
       <c r="D1104" s="8" t="inlineStr">
         <is>
-          <t>90 Вт, 9900 лм, Д, 4000 К, IP67</t>
+          <t>90 Вт, 11250 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E1104" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1104" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1104" s="9" t="inlineStr">
         <is>
           <t>16 618,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1105">
       <c r="A1105" s="6" t="inlineStr">
         <is>
-          <t>100458</t>
+          <t>100448</t>
         </is>
       </c>
       <c r="B1105" s="6" t="inlineStr"/>
       <c r="C1105" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 90, с креплением на трос, призматическое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 90, с креплением скобой, матовое стекло</t>
         </is>
       </c>
       <c r="D1105" s="8" t="inlineStr">
         <is>
           <t>90 Вт, 9900 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E1105" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1105" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1105" s="9" t="inlineStr">
         <is>
           <t>16 618,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1106">
       <c r="A1106" s="6" t="inlineStr">
         <is>
-          <t>100456</t>
+          <t>100449</t>
         </is>
       </c>
       <c r="B1106" s="6" t="inlineStr"/>
       <c r="C1106" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 90, с креплением на трос, прозрачное стекло</t>
+          <t>Промышленный светильник Фокус УНИС 90, с креплением скобой, призматическое стекло</t>
         </is>
       </c>
       <c r="D1106" s="8" t="inlineStr">
         <is>
-          <t>90 Вт, 11250 лм, Г (Г1Д), 4000 К, IP67</t>
+          <t>90 Вт, 9900 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E1106" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1106" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1106" s="9" t="inlineStr">
         <is>
           <t>16 618,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1107">
       <c r="A1107" s="6" t="inlineStr">
         <is>
-          <t>100448</t>
+          <t>100447</t>
         </is>
       </c>
       <c r="B1107" s="6" t="inlineStr"/>
       <c r="C1107" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 90, с креплением скобой, матовое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 90, с креплением скобой, прозрачное стекло</t>
         </is>
       </c>
       <c r="D1107" s="8" t="inlineStr">
         <is>
-          <t>90 Вт, 9900 лм, Д, 4000 К, IP67</t>
+          <t>90 Вт, 11250 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E1107" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1107" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1107" s="9" t="inlineStr">
         <is>
-          <t>16 618,00 ₽</t>
+          <t>20 773,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1108">
       <c r="A1108" s="6" t="inlineStr">
         <is>
-          <t>100449</t>
+          <t>100454</t>
         </is>
       </c>
       <c r="B1108" s="6" t="inlineStr"/>
       <c r="C1108" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 90, с креплением скобой, призматическое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 90, с накладным креплением, матовое стекло</t>
         </is>
       </c>
       <c r="D1108" s="8" t="inlineStr">
         <is>
           <t>90 Вт, 9900 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E1108" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1108" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1108" s="9" t="inlineStr">
         <is>
           <t>16 618,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1109">
       <c r="A1109" s="6" t="inlineStr">
         <is>
-          <t>100447</t>
+          <t>100455</t>
         </is>
       </c>
       <c r="B1109" s="6" t="inlineStr"/>
       <c r="C1109" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 90, с креплением скобой, прозрачное стекло</t>
+          <t>Промышленный светильник Фокус УНИС 90, с накладным креплением, призматическое стекло</t>
         </is>
       </c>
       <c r="D1109" s="8" t="inlineStr">
         <is>
-          <t>90 Вт, 11250 лм, Г (Г1Д), 4000 К, IP67</t>
+          <t>90 Вт, 9900 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E1109" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1109" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1109" s="9" t="inlineStr">
         <is>
           <t>16 618,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1110">
       <c r="A1110" s="6" t="inlineStr">
         <is>
-          <t>100454</t>
+          <t>100453</t>
         </is>
       </c>
       <c r="B1110" s="6" t="inlineStr"/>
       <c r="C1110" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 90, с накладным креплением, матовое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 90, с накладным креплением, прозрачное стекло</t>
         </is>
       </c>
       <c r="D1110" s="8" t="inlineStr">
         <is>
-          <t>90 Вт, 9900 лм, Д, 4000 К, IP67</t>
+          <t>90 Вт, 11250 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E1110" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1110" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1110" s="9" t="inlineStr">
         <is>
           <t>16 618,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1111">
       <c r="A1111" s="6" t="inlineStr">
         <is>
-          <t>100455</t>
+          <t>100451</t>
         </is>
       </c>
       <c r="B1111" s="6" t="inlineStr"/>
       <c r="C1111" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 90, с накладным креплением, призматическое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 90, с подвесным креплением, матовое стекло</t>
         </is>
       </c>
       <c r="D1111" s="8" t="inlineStr">
         <is>
           <t>90 Вт, 9900 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E1111" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1111" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1111" s="9" t="inlineStr">
         <is>
           <t>16 618,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1112">
       <c r="A1112" s="6" t="inlineStr">
         <is>
-          <t>100453</t>
+          <t>100452</t>
         </is>
       </c>
       <c r="B1112" s="6" t="inlineStr"/>
       <c r="C1112" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 90, с накладным креплением, прозрачное стекло</t>
+          <t>Промышленный светильник Фокус УНИС 90, с подвесным креплением, призматическое стекло</t>
         </is>
       </c>
       <c r="D1112" s="8" t="inlineStr">
         <is>
-          <t>90 Вт, 11250 лм, Г (Г1Д), 4000 К, IP67</t>
+          <t>90 Вт, 9900 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E1112" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1112" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1112" s="9" t="inlineStr">
         <is>
           <t>16 618,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1113">
       <c r="A1113" s="6" t="inlineStr">
         <is>
-          <t>100451</t>
+          <t>100450</t>
         </is>
       </c>
       <c r="B1113" s="6" t="inlineStr"/>
       <c r="C1113" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 90, с подвесным креплением, матовое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 90, с подвесным креплением, прозрачное стекло</t>
         </is>
       </c>
       <c r="D1113" s="8" t="inlineStr">
         <is>
-          <t>90 Вт, 9900 лм, Д, 4000 К, IP67</t>
+          <t>90 Вт, 11250 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E1113" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F1113" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1113" s="9" t="inlineStr">
         <is>
           <t>16 618,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1114">
       <c r="A1114" s="6" t="inlineStr">
         <is>
-          <t>100452</t>
-[...2 lines deleted...]
-      <c r="B1114" s="6" t="inlineStr"/>
+          <t>100686</t>
+        </is>
+      </c>
+      <c r="B1114" s="6" t="inlineStr">
+        <is>
+          <t>УСС-160 Эксперт Slim Ультра Д скоба</t>
+        </is>
+      </c>
       <c r="C1114" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 90, с подвесным креплением, призматическое стекло</t>
+          <t>Промышленный светильник Фокус УСС-200 Эксперт Slim Ультра Д скоба, 4000K</t>
         </is>
       </c>
       <c r="D1114" s="8" t="inlineStr">
         <is>
-          <t>90 Вт, 9900 лм, Д, 4000 К, IP67</t>
+          <t>200 Вт, 36000 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E1114" s="6" t="inlineStr">
         <is>
-          <t>5 лет</t>
+          <t>8 лет</t>
         </is>
       </c>
       <c r="F1114" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1114" s="9" t="inlineStr">
         <is>
-          <t>16 618,00 ₽</t>
+          <t>45 124,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1115">
       <c r="A1115" s="6" t="inlineStr">
         <is>
-          <t>100450</t>
-[...2 lines deleted...]
-      <c r="B1115" s="6" t="inlineStr"/>
+          <t>100653</t>
+        </is>
+      </c>
+      <c r="B1115" s="6" t="inlineStr">
+        <is>
+          <t>УСС-110 Катана ПРОМ</t>
+        </is>
+      </c>
       <c r="C1115" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 90, с подвесным креплением, прозрачное стекло</t>
+          <t>Промышленный светодиодный светильник УСС-110 Катана ПРОМ, 4000K</t>
         </is>
       </c>
       <c r="D1115" s="8" t="inlineStr">
         <is>
-          <t>90 Вт, 11250 лм, Г (Г1Д), 4000 К, IP67</t>
+          <t>110 Вт, 18700 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E1115" s="6" t="inlineStr">
         <is>
-          <t>5 лет</t>
+          <t>8 лет</t>
         </is>
       </c>
       <c r="F1115" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1115" s="9" t="inlineStr">
         <is>
-          <t>16 618,00 ₽</t>
+          <t>36 126,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1116">
       <c r="A1116" s="6" t="inlineStr">
         <is>
-          <t>100686</t>
+          <t>100654</t>
         </is>
       </c>
       <c r="B1116" s="6" t="inlineStr">
         <is>
-          <t>УСС-160 Эксперт Slim Ультра Д скоба</t>
+          <t>УСС-130 Катана ПРОМ</t>
         </is>
       </c>
       <c r="C1116" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УСС-200 Эксперт Slim Ультра Д скоба, 4000K</t>
+          <t>Промышленный светодиодный светильник УСС-130 Катана ПРОМ, 4000K</t>
         </is>
       </c>
       <c r="D1116" s="8" t="inlineStr">
         <is>
-          <t>200 Вт, 36000 лм, Д, 4000 К, IP67</t>
+          <t>130 Вт, 21450 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E1116" s="6" t="inlineStr">
         <is>
           <t>8 лет</t>
         </is>
       </c>
       <c r="F1116" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1116" s="9" t="inlineStr">
         <is>
-          <t>45 124,00 ₽</t>
+          <t>37 240,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1117">
       <c r="A1117" s="6" t="inlineStr">
         <is>
-          <t>100653</t>
+          <t>100655</t>
         </is>
       </c>
       <c r="B1117" s="6" t="inlineStr">
         <is>
-          <t>УСС-110 Катана ПРОМ</t>
+          <t>УСС-160 Катана ПРОМ</t>
         </is>
       </c>
       <c r="C1117" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светодиодный светильник УСС-110 Катана ПРОМ, 4000K</t>
+          <t>Промышленный светодиодный светильник УСС-160 Катана ПРОМ, 4000K</t>
         </is>
       </c>
       <c r="D1117" s="8" t="inlineStr">
         <is>
-          <t>110 Вт, 18700 лм, Д, 4000 К, IP67</t>
+          <t>160 Вт, 27200 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E1117" s="6" t="inlineStr">
         <is>
           <t>8 лет</t>
         </is>
       </c>
       <c r="F1117" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1117" s="9" t="inlineStr">
         <is>
-          <t>28 901,00 ₽</t>
+          <t>47 358,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1118">
       <c r="A1118" s="6" t="inlineStr">
         <is>
-          <t>100655</t>
+          <t>100656</t>
         </is>
       </c>
       <c r="B1118" s="6" t="inlineStr">
         <is>
-          <t>УСС-160 Катана ПРОМ</t>
+          <t>УСС-170 Катана ПРОМ</t>
         </is>
       </c>
       <c r="C1118" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светодиодный светильник УСС-160 Катана ПРОМ, 4000K</t>
+          <t>Промышленный светодиодный светильник УСС-170 Катана ПРОМ, 4000K</t>
         </is>
       </c>
       <c r="D1118" s="8" t="inlineStr">
         <is>
-          <t>160 Вт, 27200 лм, Д, 4000 К, IP67</t>
+          <t>170 Вт, 28050 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E1118" s="6" t="inlineStr">
         <is>
           <t>8 лет</t>
         </is>
       </c>
       <c r="F1118" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1118" s="9" t="inlineStr">
         <is>
-          <t>37 887,00 ₽</t>
+          <t>52 704,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1119">
       <c r="A1119" s="6" t="inlineStr">
         <is>
-          <t>100656</t>
+          <t>100649</t>
         </is>
       </c>
       <c r="B1119" s="6" t="inlineStr">
         <is>
-          <t>УСС-170 Катана ПРОМ</t>
+          <t>УСС-50 Катана ПРОМ</t>
         </is>
       </c>
       <c r="C1119" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светодиодный светильник УСС-170 Катана ПРОМ, 4000K</t>
+          <t>Промышленный светодиодный светильник УСС-50 Катана ПРОМ, 4000K</t>
         </is>
       </c>
       <c r="D1119" s="8" t="inlineStr">
         <is>
-          <t>170 Вт, 28050 лм, Д, 4000 К, IP67</t>
+          <t>50 Вт, 8500 лм, Д, 5000 К, IP67</t>
         </is>
       </c>
       <c r="E1119" s="6" t="inlineStr">
         <is>
           <t>8 лет</t>
         </is>
       </c>
       <c r="F1119" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1119" s="9" t="inlineStr">
         <is>
-          <t>42 163,00 ₽</t>
+          <t>17 735,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1120">
       <c r="A1120" s="6" t="inlineStr">
         <is>
           <t>100657</t>
         </is>
       </c>
       <c r="B1120" s="6" t="inlineStr">
         <is>
           <t>УСС-50 Катана Ригель</t>
         </is>
       </c>
       <c r="C1120" s="7" t="inlineStr">
         <is>
           <t>Промышленный светодиодный светильник УСС-50 Катана Ригель, 5000</t>
         </is>
       </c>
       <c r="D1120" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6000 лм, К, 5000 К, IP65</t>
         </is>
       </c>
       <c r="E1120" s="6" t="inlineStr">
@@ -37874,51 +37874,51 @@
           <t>УСС-60 Катана ПРОМ</t>
         </is>
       </c>
       <c r="C1121" s="7" t="inlineStr">
         <is>
           <t>Промышленный светодиодный светильник УСС-60 Катана ПРОМ, 4000K</t>
         </is>
       </c>
       <c r="D1121" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 9900 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E1121" s="6" t="inlineStr">
         <is>
           <t>8 лет</t>
         </is>
       </c>
       <c r="F1121" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1121" s="9" t="inlineStr">
         <is>
-          <t>15 272,00 ₽</t>
+          <t>19 090,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1122">
       <c r="A1122" s="6" t="inlineStr">
         <is>
           <t>100658</t>
         </is>
       </c>
       <c r="B1122" s="6" t="inlineStr">
         <is>
           <t>УСС-70 Катана Ригель</t>
         </is>
       </c>
       <c r="C1122" s="7" t="inlineStr">
         <is>
           <t>Промышленный светодиодный светильник УСС-70 Катана Ригель, 5000K</t>
         </is>
       </c>
       <c r="D1122" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 8400 лм, К, 5000 К, IP65</t>
         </is>
       </c>
       <c r="E1122" s="6" t="inlineStr">
@@ -37948,88 +37948,88 @@
           <t>УСС-80 Катана ПРОМ</t>
         </is>
       </c>
       <c r="C1123" s="7" t="inlineStr">
         <is>
           <t>Промышленный светодиодный светильник УСС-80 Катана ПРОМ, 4000K</t>
         </is>
       </c>
       <c r="D1123" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 13600 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E1123" s="6" t="inlineStr">
         <is>
           <t>8 лет</t>
         </is>
       </c>
       <c r="F1123" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1123" s="9" t="inlineStr">
         <is>
-          <t>20 545,00 ₽</t>
+          <t>25 681,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1124">
       <c r="A1124" s="6" t="inlineStr">
         <is>
           <t>100652</t>
         </is>
       </c>
       <c r="B1124" s="6" t="inlineStr">
         <is>
           <t>УСС-90 Катана ПРОМ</t>
         </is>
       </c>
       <c r="C1124" s="7" t="inlineStr">
         <is>
           <t>Промышленный светодиодный светильник УСС-90 Катана ПРОМ, 4000K</t>
         </is>
       </c>
       <c r="D1124" s="8" t="inlineStr">
         <is>
           <t>90 Вт, 14850 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E1124" s="6" t="inlineStr">
         <is>
           <t>8 лет</t>
         </is>
       </c>
       <c r="F1124" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G1124" s="9" t="inlineStr">
         <is>
-          <t>21 764,00 ₽</t>
+          <t>27 205,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="1125">
       <c r="A1125" s="6" t="inlineStr">
         <is>
           <t>100687</t>
         </is>
       </c>
       <c r="B1125" s="6" t="inlineStr">
         <is>
           <t>УСС-240 Эксперт Slim Ультра Д скоба</t>
         </is>
       </c>
       <c r="C1125" s="7" t="inlineStr">
         <is>
           <t>Промышленный светодиодный светильник Фокус УСС-240 Эксперт Slim Ультра Д скоба, 4000K</t>
         </is>
       </c>
       <c r="D1125" s="8" t="inlineStr">
         <is>
           <t>240 Вт, 43200 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E1125" s="6" t="inlineStr">