--- v0 (2026-02-17)
+++ v1 (2026-05-13)
@@ -465,51 +465,51 @@
   <sheetData>
     <row r="1">
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>+74957888385</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>https://top-svet.ru</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>info@top-svet.ru</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>2026-02-17 10:49</t>
+          <t>2026-05-13 19:48</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Показаны только результаты, подходящие под установленные во время скачивания фильтры. Для скачивания прайс-листа на все товары категории - щёлкните на этот текст.</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
           <t>ПРОМЫШЛЕННЫЕ СВЕТИЛЬНИКИ</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
           <t>Артикул</t>
         </is>
       </c>
       <c r="B7" s="5" t="inlineStr">
         <is>