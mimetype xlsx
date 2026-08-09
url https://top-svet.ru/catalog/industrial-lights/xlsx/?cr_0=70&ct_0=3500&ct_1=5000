--- v1 (2026-05-13)
+++ v2 (2026-08-09)
@@ -415,101 +415,101 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru" TargetMode="External" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@top-svet.ru" TargetMode="External" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/xlsx/" TargetMode="External" Id="rId3"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-b-100/" TargetMode="External" Id="rId4"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-b-10/" TargetMode="External" Id="rId5"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-b-200/" TargetMode="External" Id="rId6"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-b-20/" TargetMode="External" Id="rId7"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-b-30/" TargetMode="External" Id="rId8"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-b-40/" TargetMode="External" Id="rId9"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-b-50/" TargetMode="External" Id="rId10"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-b-60/" TargetMode="External" Id="rId11"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-b-70/" TargetMode="External" Id="rId12"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-b-80/" TargetMode="External" Id="rId13"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-b-90/" TargetMode="External" Id="rId14"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-100/" TargetMode="External" Id="rId15"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-10/" TargetMode="External" Id="rId16"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-120/" TargetMode="External" Id="rId17"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-140/" TargetMode="External" Id="rId18"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-150/" TargetMode="External" Id="rId19"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-160/" TargetMode="External" Id="rId20"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-180/" TargetMode="External" Id="rId21"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-200/" TargetMode="External" Id="rId22"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-220/" TargetMode="External" Id="rId23"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-240/" TargetMode="External" Id="rId24"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-300/" TargetMode="External" Id="rId25"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom/" TargetMode="External" Id="rId26"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-360/" TargetMode="External" Id="rId27"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-400/" TargetMode="External" Id="rId28"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-40/" TargetMode="External" Id="rId29"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-50/" TargetMode="External" Id="rId30"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-60/" TargetMode="External" Id="rId31"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-70/" TargetMode="External" Id="rId32"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-80/" TargetMode="External" Id="rId33"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-90/" TargetMode="External" Id="rId34"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-l-100/" TargetMode="External" Id="rId35"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-l/" TargetMode="External" Id="rId36"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-l-20/" TargetMode="External" Id="rId37"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-l-30/" TargetMode="External" Id="rId38"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-l-40/" TargetMode="External" Id="rId39"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-l-50/" TargetMode="External" Id="rId40"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-l-60/" TargetMode="External" Id="rId41"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-l-70/" TargetMode="External" Id="rId42"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-l-80/" TargetMode="External" Id="rId43"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-l-90/" TargetMode="External" Id="rId44"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-03-okta-60/" TargetMode="External" Id="rId45"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-100/" TargetMode="External" Id="rId46"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-100/g60-5000/" TargetMode="External" Id="rId47"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-100/g90-5000/" TargetMode="External" Id="rId48"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-100/k25-5000/" TargetMode="External" Id="rId49"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-100/l145-5000/" TargetMode="External" Id="rId50"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-100/sh155-5000/" TargetMode="External" Id="rId51"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-10/" TargetMode="External" Id="rId52"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-200/" TargetMode="External" Id="rId53"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/" TargetMode="External" Id="rId54"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/g60-4000/" TargetMode="External" Id="rId55"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/g60-4000-tglass/" TargetMode="External" Id="rId56"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/g60-5000/" TargetMode="External" Id="rId57"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/g60-5000-tglass/" TargetMode="External" Id="rId58"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/g90-4000/" TargetMode="External" Id="rId59"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/g90-4000-tglass/" TargetMode="External" Id="rId60"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/g90-5000/" TargetMode="External" Id="rId61"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/g90-5000-tglass/" TargetMode="External" Id="rId62"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/4000k/" TargetMode="External" Id="rId63"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/4000-tglass/" TargetMode="External" Id="rId64"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/5000-tglass/" TargetMode="External" Id="rId65"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/k25-4000/" TargetMode="External" Id="rId66"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/k25-4000-tglass/" TargetMode="External" Id="rId67"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/k25-5000/" TargetMode="External" Id="rId68"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/k25-5000-tglass/" TargetMode="External" Id="rId69"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/l145-4000/" TargetMode="External" Id="rId70"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/l145-4000-tglass/" TargetMode="External" Id="rId71"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/l145-5000/" TargetMode="External" Id="rId72"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/l145-5000-tglass/" TargetMode="External" Id="rId73"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/sh155-4000/" TargetMode="External" Id="rId74"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/sh155-4000-tglass/" TargetMode="External" Id="rId75"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/sh155-5000/" TargetMode="External" Id="rId76"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/sh155-5000-tglass/" TargetMode="External" Id="rId77"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/" TargetMode="External" Id="rId78"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/g60-4000/" TargetMode="External" Id="rId79"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/g60-4000-tglass/" TargetMode="External" Id="rId80"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/g60-5000/" TargetMode="External" Id="rId81"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/g60-5000-tglass/" TargetMode="External" Id="rId82"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/g90-4000/" TargetMode="External" Id="rId83"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/g90-4000-tglass/" TargetMode="External" Id="rId84"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/g90-5000/" TargetMode="External" Id="rId85"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/g90-5000-tglass/" TargetMode="External" Id="rId86"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/4000k/" TargetMode="External" Id="rId87"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/4000-tglass/" TargetMode="External" Id="rId88"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/5000-tglass/" TargetMode="External" Id="rId89"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/k25-4000/" TargetMode="External" Id="rId90"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/k25-4000-tglass/" TargetMode="External" Id="rId91"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/k25-5000/" TargetMode="External" Id="rId92"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/k25-5000-tglass/" TargetMode="External" Id="rId93"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/l145-4000/" TargetMode="External" Id="rId94"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/l145-4000-tglass/" TargetMode="External" Id="rId95"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/l145-5000/" TargetMode="External" Id="rId96"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/l145-5000-tglass/" TargetMode="External" Id="rId97"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/sh155-4000/" TargetMode="External" Id="rId98"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/sh155-4000-tglass/" TargetMode="External" Id="rId99"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/sh155-5000/" TargetMode="External" Id="rId100"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/sh155-5000-tglass/" TargetMode="External" Id="rId101"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/" TargetMode="External" Id="rId102"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/g60-4000/" TargetMode="External" Id="rId103"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/g60-4000-tglass/" TargetMode="External" Id="rId104"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/g60-5000/" TargetMode="External" Id="rId105"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/g60-5000-tglass/" TargetMode="External" Id="rId106"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/g90-4000/" TargetMode="External" Id="rId107"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/g90-4000-tglass/" TargetMode="External" Id="rId108"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/g90-5000/" TargetMode="External" Id="rId109"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/g90-5000-tglass/" TargetMode="External" Id="rId110"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/4000k/" TargetMode="External" Id="rId111"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/4000-tglass/" TargetMode="External" Id="rId112"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/5000-tglass/" TargetMode="External" Id="rId113"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/k25-4000/" TargetMode="External" Id="rId114"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/k25-4000-tglass/" TargetMode="External" Id="rId115"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/k25-5000/" TargetMode="External" Id="rId116"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/k25-5000-tglass/" TargetMode="External" Id="rId117"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/l145-4000/" TargetMode="External" Id="rId118"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/l145-4000-tglass/" TargetMode="External" Id="rId119"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/l145-5000/" TargetMode="External" Id="rId120"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/l145-5000-tglass/" TargetMode="External" Id="rId121"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/sh155-4000/" TargetMode="External" Id="rId122"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/sh155-4000-tglass/" TargetMode="External" Id="rId123"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/sh155-5000/" TargetMode="External" Id="rId124"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/sh155-5000-tglass/" TargetMode="External" Id="rId125"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/" TargetMode="External" Id="rId126"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/g60-4000/" TargetMode="External" Id="rId127"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/g60-4000-tglass/" TargetMode="External" Id="rId128"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/g60-5000/" TargetMode="External" Id="rId129"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/g60-5000-tglass/" TargetMode="External" Id="rId130"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/g90-4000/" TargetMode="External" Id="rId131"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/g90-4000-tglass/" TargetMode="External" Id="rId132"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/g90-5000/" TargetMode="External" Id="rId133"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/g90-5000-tglass/" TargetMode="External" Id="rId134"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/4000k/" TargetMode="External" Id="rId135"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/4000-tglass/" TargetMode="External" Id="rId136"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/5000-tglass/" TargetMode="External" Id="rId137"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/k25-4000/" TargetMode="External" Id="rId138"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/k25-4000-tglass/" TargetMode="External" Id="rId139"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/k25-5000/" TargetMode="External" Id="rId140"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/k25-5000-tglass/" TargetMode="External" Id="rId141"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/l145-4000/" TargetMode="External" Id="rId142"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/l145-4000-tglass/" TargetMode="External" Id="rId143"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/l145-5000/" TargetMode="External" Id="rId144"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/l145-5000-tglass/" TargetMode="External" Id="rId145"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/sh155-4000/" TargetMode="External" Id="rId146"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/sh155-4000-tglass/" TargetMode="External" Id="rId147"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/sh155-5000/" TargetMode="External" Id="rId148"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/sh155-5000-tglass/" TargetMode="External" Id="rId149"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/" TargetMode="External" Id="rId150"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/g60-4000/" TargetMode="External" Id="rId151"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/g60-4000-tglass/" TargetMode="External" Id="rId152"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/g60-5000/" TargetMode="External" Id="rId153"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/g60-5000-tglass/" TargetMode="External" Id="rId154"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/g90-4000/" TargetMode="External" Id="rId155"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/g90-4000-tglass/" TargetMode="External" Id="rId156"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/g90-5000/" TargetMode="External" Id="rId157"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/g90-5000-tglass/" TargetMode="External" Id="rId158"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/4000k/" TargetMode="External" Id="rId159"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/4000-tglass/" TargetMode="External" Id="rId160"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/5000-tglass/" TargetMode="External" Id="rId161"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/k25-4000/" TargetMode="External" Id="rId162"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/k25-4000-tglass/" TargetMode="External" Id="rId163"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/k25-5000/" TargetMode="External" Id="rId164"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/k25-5000-tglass/" TargetMode="External" Id="rId165"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/l145-4000/" TargetMode="External" Id="rId166"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/l145-4000-tglass/" TargetMode="External" Id="rId167"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/l145-5000/" TargetMode="External" Id="rId168"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/l145-5000-tglass/" TargetMode="External" Id="rId169"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/sh155-4000/" TargetMode="External" Id="rId170"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/sh155-4000-tglass/" TargetMode="External" Id="rId171"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/sh155-5000/" TargetMode="External" Id="rId172"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/sh155-5000-tglass/" TargetMode="External" Id="rId173"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-70/" TargetMode="External" Id="rId174"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-80/" TargetMode="External" Id="rId175"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-80/g60-5000/" TargetMode="External" Id="rId176"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-80/g90-5000/" TargetMode="External" Id="rId177"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-80/k25-5000/" TargetMode="External" Id="rId178"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-80/l145-5000/" TargetMode="External" Id="rId179"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-80/sh155-5000/" TargetMode="External" Id="rId180"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-90/" TargetMode="External" Id="rId181"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-liniya-100/" TargetMode="External" Id="rId182"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-liniya-10/" TargetMode="External" Id="rId183"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-liniya-20/" TargetMode="External" Id="rId184"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-liniya-40/" TargetMode="External" Id="rId185"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-liniya-60/" TargetMode="External" Id="rId186"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-liniya-80/" TargetMode="External" Id="rId187"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/" TargetMode="External" Id="rId188"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/g60-4000/" TargetMode="External" Id="rId189"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/g60-4000-tglass/" TargetMode="External" Id="rId190"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/g60-5000/" TargetMode="External" Id="rId191"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/g60-5000-tglass/" TargetMode="External" Id="rId192"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/g90-4000/" TargetMode="External" Id="rId193"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/g90-4000-tglass/" TargetMode="External" Id="rId194"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/g90-5000/" TargetMode="External" Id="rId195"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/g90-5000-tglass/" TargetMode="External" Id="rId196"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/4000k/" TargetMode="External" Id="rId197"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/4000-tglass/" TargetMode="External" Id="rId198"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/5000-tglass/" TargetMode="External" Id="rId199"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/k25-4000/" TargetMode="External" Id="rId200"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/k25-4000-tglass/" TargetMode="External" Id="rId201"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/k25-5000/" TargetMode="External" Id="rId202"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/k25-5000-tglass/" TargetMode="External" Id="rId203"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/l145-4000/" TargetMode="External" Id="rId204"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/l145-4000-tglass/" TargetMode="External" Id="rId205"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/l145-5000/" TargetMode="External" Id="rId206"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/l145-5000-tglass/" TargetMode="External" Id="rId207"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/sh155-4000/" TargetMode="External" Id="rId208"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/sh155-4000-tglass/" TargetMode="External" Id="rId209"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/sh155-5000/" TargetMode="External" Id="rId210"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/sh155-5000-tglass/" TargetMode="External" Id="rId211"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-10/" TargetMode="External" Id="rId212"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/" TargetMode="External" Id="rId213"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/g60-4000/" TargetMode="External" Id="rId214"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/g60-4000-tglass/" TargetMode="External" Id="rId215"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/g60-5000/" TargetMode="External" Id="rId216"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/g60-5000-tglass/" TargetMode="External" Id="rId217"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/g90-4000/" TargetMode="External" Id="rId218"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/g90-4000-tglass/" TargetMode="External" Id="rId219"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/g90-5000/" TargetMode="External" Id="rId220"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/g90-5000-tglass/" TargetMode="External" Id="rId221"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/4000k/" TargetMode="External" Id="rId222"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/4000-tglass/" TargetMode="External" Id="rId223"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/5000-tglass/" TargetMode="External" Id="rId224"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/k25-4000/" TargetMode="External" Id="rId225"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/k25-4000-tglass/" TargetMode="External" Id="rId226"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/k25-5000/" TargetMode="External" Id="rId227"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/k25-5000-tglass/" TargetMode="External" Id="rId228"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/l145-4000/" TargetMode="External" Id="rId229"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/l145-4000-tglass/" TargetMode="External" Id="rId230"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/l145-5000/" TargetMode="External" Id="rId231"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/l145-5000-tglass/" TargetMode="External" Id="rId232"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/sh155-4000/" TargetMode="External" Id="rId233"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/sh155-4000-tglass/" TargetMode="External" Id="rId234"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/sh155-5000/" TargetMode="External" Id="rId235"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/sh155-5000-tglass/" TargetMode="External" Id="rId236"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/" TargetMode="External" Id="rId237"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/g60-4000/" TargetMode="External" Id="rId238"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/g60-4000-tglass/" TargetMode="External" Id="rId239"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/g60-5000/" TargetMode="External" Id="rId240"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/g60-5000-tglass/" TargetMode="External" Id="rId241"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/g90-4000/" TargetMode="External" Id="rId242"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/g90-4000-tglass/" TargetMode="External" Id="rId243"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/g90-5000/" TargetMode="External" Id="rId244"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/g90-5000-tglass/" TargetMode="External" Id="rId245"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/4000k/" TargetMode="External" Id="rId246"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/4000-tglass/" TargetMode="External" Id="rId247"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/5000-tglass/" TargetMode="External" Id="rId248"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/k25-4000/" TargetMode="External" Id="rId249"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/k25-4000-tglass/" TargetMode="External" Id="rId250"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/k25-5000/" TargetMode="External" Id="rId251"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/k25-5000-tglass/" TargetMode="External" Id="rId252"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/l145-4000/" TargetMode="External" Id="rId253"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/l145-4000-tglass/" TargetMode="External" Id="rId254"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/l145-5000/" TargetMode="External" Id="rId255"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/l145-5000-tglass/" TargetMode="External" Id="rId256"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/sh155-4000/" TargetMode="External" Id="rId257"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/sh155-4000-tglass/" TargetMode="External" Id="rId258"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/sh155-5000/" TargetMode="External" Id="rId259"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/sh155-5000-tglass/" TargetMode="External" Id="rId260"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/" TargetMode="External" Id="rId261"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/g60-4000/" TargetMode="External" Id="rId262"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/g60-4000-tglass/" TargetMode="External" Id="rId263"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/g60-5000/" TargetMode="External" Id="rId264"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/g60-5000-tglass/" TargetMode="External" Id="rId265"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/g90-4000/" TargetMode="External" Id="rId266"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/g90-4000-tglass/" TargetMode="External" Id="rId267"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/g90-5000/" TargetMode="External" Id="rId268"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/g90-5000-tglass/" TargetMode="External" Id="rId269"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/4000k/" TargetMode="External" Id="rId270"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/4000-tglass/" TargetMode="External" Id="rId271"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/5000-tglass/" TargetMode="External" Id="rId272"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/k25-4000/" TargetMode="External" Id="rId273"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/k25-4000-tglass/" TargetMode="External" Id="rId274"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/k25-5000/" TargetMode="External" Id="rId275"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/k25-5000-tglass/" TargetMode="External" Id="rId276"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/l145-4000/" TargetMode="External" Id="rId277"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/l145-4000-tglass/" TargetMode="External" Id="rId278"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/l145-5000/" TargetMode="External" Id="rId279"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/l145-5000-tglass/" TargetMode="External" Id="rId280"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/sh155-4000/" TargetMode="External" Id="rId281"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/sh155-4000-tglass/" TargetMode="External" Id="rId282"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/sh155-5000/" TargetMode="External" Id="rId283"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/sh155-5000-tglass/" TargetMode="External" Id="rId284"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/" TargetMode="External" Id="rId285"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/g60-4000/" TargetMode="External" Id="rId286"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/g60-4000-tglass/" TargetMode="External" Id="rId287"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/g60-5000/" TargetMode="External" Id="rId288"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/g60-5000-tglass/" TargetMode="External" Id="rId289"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/g90-4000/" TargetMode="External" Id="rId290"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/g90-4000-tglass/" TargetMode="External" Id="rId291"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/g90-5000/" TargetMode="External" Id="rId292"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/g90-5000-tglass/" TargetMode="External" Id="rId293"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/4000k/" TargetMode="External" Id="rId294"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/4000-tglass/" TargetMode="External" Id="rId295"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/5000-tglass/" TargetMode="External" Id="rId296"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/k25-4000/" TargetMode="External" Id="rId297"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/k25-4000-tglass/" TargetMode="External" Id="rId298"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/k25-5000/" TargetMode="External" Id="rId299"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/k25-5000-tglass/" TargetMode="External" Id="rId300"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/l145-4000/" TargetMode="External" Id="rId301"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/l145-4000-tglass/" TargetMode="External" Id="rId302"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/l145-5000/" TargetMode="External" Id="rId303"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/l145-5000-tglass/" TargetMode="External" Id="rId304"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/sh155-4000/" TargetMode="External" Id="rId305"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/sh155-4000-tglass/" TargetMode="External" Id="rId306"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/sh155-5000/" TargetMode="External" Id="rId307"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/sh155-5000-tglass/" TargetMode="External" Id="rId308"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/" TargetMode="External" Id="rId309"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/g60-4000/" TargetMode="External" Id="rId310"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/g60-4000-tglass/" TargetMode="External" Id="rId311"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/g60-5000/" TargetMode="External" Id="rId312"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/g60-5000-tglass/" TargetMode="External" Id="rId313"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/g90-4000/" TargetMode="External" Id="rId314"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/g90-4000-tglass/" TargetMode="External" Id="rId315"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/g90-5000/" TargetMode="External" Id="rId316"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/g90-5000-tglass/" TargetMode="External" Id="rId317"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/4000k/" TargetMode="External" Id="rId318"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/4000-tglass/" TargetMode="External" Id="rId319"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/5000-tglass/" TargetMode="External" Id="rId320"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/k25-4000/" TargetMode="External" Id="rId321"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/k25-4000-tglass/" TargetMode="External" Id="rId322"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/k25-5000/" TargetMode="External" Id="rId323"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/k25-5000-tglass/" TargetMode="External" Id="rId324"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/l145-4000/" TargetMode="External" Id="rId325"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/l145-4000-tglass/" TargetMode="External" Id="rId326"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/l145-5000/" TargetMode="External" Id="rId327"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/l145-5000-tglass/" TargetMode="External" Id="rId328"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/sh155-4000/" TargetMode="External" Id="rId329"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/sh155-4000-tglass/" TargetMode="External" Id="rId330"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/sh155-5000/" TargetMode="External" Id="rId331"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/sh155-5000-tglass/" TargetMode="External" Id="rId332"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/" TargetMode="External" Id="rId333"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/g60-4000/" TargetMode="External" Id="rId334"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/g60-4000-tglass/" TargetMode="External" Id="rId335"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/g60-5000/" TargetMode="External" Id="rId336"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/g60-5000-tglass/" TargetMode="External" Id="rId337"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/g90-4000/" TargetMode="External" Id="rId338"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/g90-4000-tglass/" TargetMode="External" Id="rId339"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/g90-5000/" TargetMode="External" Id="rId340"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/g90-5000-tglass/" TargetMode="External" Id="rId341"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/4000k/" TargetMode="External" Id="rId342"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/4000-tglass/" TargetMode="External" Id="rId343"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/5000-tglass/" TargetMode="External" Id="rId344"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/k25-4000/" TargetMode="External" Id="rId345"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/k25-4000-tglass/" TargetMode="External" Id="rId346"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/k25-5000/" TargetMode="External" Id="rId347"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/k25-5000-tglass/" TargetMode="External" Id="rId348"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/l145-4000/" TargetMode="External" Id="rId349"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/l145-4000-tglass/" TargetMode="External" Id="rId350"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/l145-5000/" TargetMode="External" Id="rId351"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/l145-5000-tglass/" TargetMode="External" Id="rId352"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/sh155-4000/" TargetMode="External" Id="rId353"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/sh155-4000-tglass/" TargetMode="External" Id="rId354"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/sh155-5000/" TargetMode="External" Id="rId355"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/sh155-5000-tglass/" TargetMode="External" Id="rId356"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/" TargetMode="External" Id="rId357"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/g60-4000/" TargetMode="External" Id="rId358"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/g60-4000-tglass/" TargetMode="External" Id="rId359"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/g60-5000/" TargetMode="External" Id="rId360"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/g60-5000-tglass/" TargetMode="External" Id="rId361"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/g90-4000/" TargetMode="External" Id="rId362"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/g90-4000-tglass/" TargetMode="External" Id="rId363"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/g90-5000/" TargetMode="External" Id="rId364"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/g90-5000-tglass/" TargetMode="External" Id="rId365"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/4000k/" TargetMode="External" Id="rId366"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/4000-tglass/" TargetMode="External" Id="rId367"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/5000-tglass/" TargetMode="External" Id="rId368"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/k25-4000/" TargetMode="External" Id="rId369"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/k25-4000-tglass/" TargetMode="External" Id="rId370"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/k25-5000/" TargetMode="External" Id="rId371"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/k25-5000-tglass/" TargetMode="External" Id="rId372"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/l145-4000/" TargetMode="External" Id="rId373"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/l145-4000-tglass/" TargetMode="External" Id="rId374"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/l145-5000/" TargetMode="External" Id="rId375"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/l145-5000-tglass/" TargetMode="External" Id="rId376"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/sh155-4000/" TargetMode="External" Id="rId377"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/sh155-4000-tglass/" TargetMode="External" Id="rId378"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/sh155-5000/" TargetMode="External" Id="rId379"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/sh155-5000-tglass/" TargetMode="External" Id="rId380"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/" TargetMode="External" Id="rId381"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/g60-4000/" TargetMode="External" Id="rId382"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/g60-4000-tglass/" TargetMode="External" Id="rId383"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/g60-5000/" TargetMode="External" Id="rId384"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/g60-5000-tglass/" TargetMode="External" Id="rId385"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/g90-4000/" TargetMode="External" Id="rId386"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/g90-4000-tglass/" TargetMode="External" Id="rId387"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/g90-5000/" TargetMode="External" Id="rId388"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/g90-5000-tglass/" TargetMode="External" Id="rId389"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/4000k/" TargetMode="External" Id="rId390"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/4000-tglass/" TargetMode="External" Id="rId391"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/5000-tglass/" TargetMode="External" Id="rId392"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/k25-4000/" TargetMode="External" Id="rId393"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/k25-4000-tglass/" TargetMode="External" Id="rId394"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/k25-5000/" TargetMode="External" Id="rId395"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/k25-5000-tglass/" TargetMode="External" Id="rId396"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/l145-4000/" TargetMode="External" Id="rId397"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/l145-4000-tglass/" TargetMode="External" Id="rId398"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/l145-5000/" TargetMode="External" Id="rId399"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/l145-5000-tglass/" TargetMode="External" Id="rId400"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/sh155-4000/" TargetMode="External" Id="rId401"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/sh155-4000-tglass/" TargetMode="External" Id="rId402"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/sh155-5000/" TargetMode="External" Id="rId403"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/sh155-5000-tglass/" TargetMode="External" Id="rId404"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/" TargetMode="External" Id="rId405"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/g60-4000/" TargetMode="External" Id="rId406"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/g60-4000-tglass/" TargetMode="External" Id="rId407"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/g60-5000/" TargetMode="External" Id="rId408"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/g60-5000-tglass/" TargetMode="External" Id="rId409"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/g90-4000/" TargetMode="External" Id="rId410"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/g90-4000-tglass/" TargetMode="External" Id="rId411"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/g90-5000/" TargetMode="External" Id="rId412"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/g90-5000-tglass/" TargetMode="External" Id="rId413"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/4000k/" TargetMode="External" Id="rId414"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/4000-tglass/" TargetMode="External" Id="rId415"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/5000-tglass/" TargetMode="External" Id="rId416"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/k25-4000/" TargetMode="External" Id="rId417"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/k25-4000-tglass/" TargetMode="External" Id="rId418"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/k25-5000/" TargetMode="External" Id="rId419"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/k25-5000-tglass/" TargetMode="External" Id="rId420"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/l145-4000/" TargetMode="External" Id="rId421"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/l145-4000-tglass/" TargetMode="External" Id="rId422"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/l145-5000/" TargetMode="External" Id="rId423"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/l145-5000-tglass/" TargetMode="External" Id="rId424"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/sh155-4000/" TargetMode="External" Id="rId425"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/sh155-4000-tglass/" TargetMode="External" Id="rId426"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/sh155-5000/" TargetMode="External" Id="rId427"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/sh155-5000-tglass/" TargetMode="External" Id="rId428"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/" TargetMode="External" Id="rId429"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/g60-4000/" TargetMode="External" Id="rId430"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/g60-4000-tglass/" TargetMode="External" Id="rId431"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/g60-5000/" TargetMode="External" Id="rId432"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/g60-5000-tglass/" TargetMode="External" Id="rId433"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/g90-4000/" TargetMode="External" Id="rId434"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/g90-4000-tglass/" TargetMode="External" Id="rId435"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/g90-5000/" TargetMode="External" Id="rId436"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/g90-5000-tglass/" TargetMode="External" Id="rId437"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/4000k/" TargetMode="External" Id="rId438"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/4000-tglass/" TargetMode="External" Id="rId439"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/5000-tglass/" TargetMode="External" Id="rId440"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/k25-4000/" TargetMode="External" Id="rId441"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/k25-4000-tglass/" TargetMode="External" Id="rId442"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/k25-5000/" TargetMode="External" Id="rId443"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/k25-5000-tglass/" TargetMode="External" Id="rId444"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/l145-4000/" TargetMode="External" Id="rId445"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/l145-4000-tglass/" TargetMode="External" Id="rId446"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/l145-5000/" TargetMode="External" Id="rId447"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/l145-5000-tglass/" TargetMode="External" Id="rId448"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/sh155-4000/" TargetMode="External" Id="rId449"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/sh155-4000-tglass/" TargetMode="External" Id="rId450"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/sh155-5000/" TargetMode="External" Id="rId451"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/sh155-5000-tglass/" TargetMode="External" Id="rId452"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/" TargetMode="External" Id="rId453"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/g60-4000/" TargetMode="External" Id="rId454"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/g60-4000-tglass/" TargetMode="External" Id="rId455"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/g60-5000/" TargetMode="External" Id="rId456"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/g60-5000-tglass/" TargetMode="External" Id="rId457"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/g90-4000/" TargetMode="External" Id="rId458"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/g90-4000-tglass/" TargetMode="External" Id="rId459"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/g90-5000/" TargetMode="External" Id="rId460"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/g90-5000-tglass/" TargetMode="External" Id="rId461"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/4000k/" TargetMode="External" Id="rId462"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/4000-tglass/" TargetMode="External" Id="rId463"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/5000-tglass/" TargetMode="External" Id="rId464"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/k25-4000/" TargetMode="External" Id="rId465"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/k25-4000-tglass/" TargetMode="External" Id="rId466"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/k25-5000/" TargetMode="External" Id="rId467"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/k25-5000-tglass/" TargetMode="External" Id="rId468"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/l145-4000/" TargetMode="External" Id="rId469"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/l145-4000-tglass/" TargetMode="External" Id="rId470"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/l145-5000/" TargetMode="External" Id="rId471"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/l145-5000-tglass/" TargetMode="External" Id="rId472"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/sh155-4000/" TargetMode="External" Id="rId473"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/sh155-4000-tglass/" TargetMode="External" Id="rId474"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/sh155-5000/" TargetMode="External" Id="rId475"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/sh155-5000-tglass/" TargetMode="External" Id="rId476"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/" TargetMode="External" Id="rId477"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/g60-4000/" TargetMode="External" Id="rId478"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/g60-4000-tglass/" TargetMode="External" Id="rId479"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/g60-5000/" TargetMode="External" Id="rId480"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/g60-5000-tglass/" TargetMode="External" Id="rId481"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/g90-4000/" TargetMode="External" Id="rId482"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/g90-4000-tglass/" TargetMode="External" Id="rId483"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/g90-5000/" TargetMode="External" Id="rId484"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/g90-5000-tglass/" TargetMode="External" Id="rId485"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/4000k/" TargetMode="External" Id="rId486"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/4000-tglass/" TargetMode="External" Id="rId487"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/5000-tglass/" TargetMode="External" Id="rId488"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/k25-4000/" TargetMode="External" Id="rId489"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/k25-4000-tglass/" TargetMode="External" Id="rId490"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/k25-5000/" TargetMode="External" Id="rId491"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/k25-5000-tglass/" TargetMode="External" Id="rId492"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/l145-4000/" TargetMode="External" Id="rId493"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/l145-4000-tglass/" TargetMode="External" Id="rId494"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/l145-5000/" TargetMode="External" Id="rId495"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/l145-5000-tglass/" TargetMode="External" Id="rId496"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/sh155-4000/" TargetMode="External" Id="rId497"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/sh155-4000-tglass/" TargetMode="External" Id="rId498"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/sh155-5000/" TargetMode="External" Id="rId499"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/sh155-5000-tglass/" TargetMode="External" Id="rId500"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/" TargetMode="External" Id="rId501"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/g60-4000/" TargetMode="External" Id="rId502"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/g60-4000-tglass/" TargetMode="External" Id="rId503"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/g60-5000/" TargetMode="External" Id="rId504"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/g60-5000-tglass/" TargetMode="External" Id="rId505"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/g90-4000/" TargetMode="External" Id="rId506"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/g90-4000-tglass/" TargetMode="External" Id="rId507"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/g90-5000/" TargetMode="External" Id="rId508"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/g90-5000-tglass/" TargetMode="External" Id="rId509"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/4000k/" TargetMode="External" Id="rId510"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/4000-tglass/" TargetMode="External" Id="rId511"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/5000-tglass/" TargetMode="External" Id="rId512"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/k25-4000/" TargetMode="External" Id="rId513"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/k25-4000-tglass/" TargetMode="External" Id="rId514"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/k25-5000/" TargetMode="External" Id="rId515"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/k25-5000-tglass/" TargetMode="External" Id="rId516"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/l145-4000/" TargetMode="External" Id="rId517"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/l145-4000-tglass/" TargetMode="External" Id="rId518"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/l145-5000/" TargetMode="External" Id="rId519"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/l145-5000-tglass/" TargetMode="External" Id="rId520"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/sh155-4000/" TargetMode="External" Id="rId521"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/sh155-4000-tglass/" TargetMode="External" Id="rId522"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/sh155-5000/" TargetMode="External" Id="rId523"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/sh155-5000-tglass/" TargetMode="External" Id="rId524"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/" TargetMode="External" Id="rId525"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/g60-4000/" TargetMode="External" Id="rId526"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/g60-4000-tglass/" TargetMode="External" Id="rId527"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/g60-5000/" TargetMode="External" Id="rId528"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/g60-5000-tglass/" TargetMode="External" Id="rId529"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/g90-4000/" TargetMode="External" Id="rId530"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/g90-4000-tglass/" TargetMode="External" Id="rId531"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/g90-5000/" TargetMode="External" Id="rId532"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/g90-5000-tglass/" TargetMode="External" Id="rId533"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/4000k/" TargetMode="External" Id="rId534"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/4000-tglass/" TargetMode="External" Id="rId535"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/5000-tglass/" TargetMode="External" Id="rId536"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/k25-4000/" TargetMode="External" Id="rId537"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/k25-4000-tglass/" TargetMode="External" Id="rId538"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/k25-5000/" TargetMode="External" Id="rId539"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/k25-5000-tglass/" TargetMode="External" Id="rId540"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/l145-4000/" TargetMode="External" Id="rId541"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/l145-4000-tglass/" TargetMode="External" Id="rId542"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/l145-5000/" TargetMode="External" Id="rId543"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/l145-5000-tglass/" TargetMode="External" Id="rId544"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/sh155-4000/" TargetMode="External" Id="rId545"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/sh155-4000-tglass/" TargetMode="External" Id="rId546"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/sh155-5000/" TargetMode="External" Id="rId547"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/sh155-5000-tglass/" TargetMode="External" Id="rId548"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/" TargetMode="External" Id="rId549"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/g60-4000/" TargetMode="External" Id="rId550"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/g60-4000-tglass/" TargetMode="External" Id="rId551"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/g60-5000/" TargetMode="External" Id="rId552"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/g60-5000-tglass/" TargetMode="External" Id="rId553"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/g90-4000/" TargetMode="External" Id="rId554"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/g90-4000-tglass/" TargetMode="External" Id="rId555"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/g90-5000/" TargetMode="External" Id="rId556"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/g90-5000-tglass/" TargetMode="External" Id="rId557"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/4000k/" TargetMode="External" Id="rId558"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/4000-tglass/" TargetMode="External" Id="rId559"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/5000-tglass/" TargetMode="External" Id="rId560"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/k25-4000/" TargetMode="External" Id="rId561"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/k25-4000-tglass/" TargetMode="External" Id="rId562"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/k25-5000/" TargetMode="External" Id="rId563"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/k25-5000-tglass/" TargetMode="External" Id="rId564"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/l145-4000/" TargetMode="External" Id="rId565"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/l145-4000-tglass/" TargetMode="External" Id="rId566"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/l145-5000/" TargetMode="External" Id="rId567"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/l145-5000-tglass/" TargetMode="External" Id="rId568"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/sh155-4000/" TargetMode="External" Id="rId569"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/sh155-4000-tglass/" TargetMode="External" Id="rId570"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/sh155-5000/" TargetMode="External" Id="rId571"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/sh155-5000-tglass/" TargetMode="External" Id="rId572"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/" TargetMode="External" Id="rId573"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/g60-4000/" TargetMode="External" Id="rId574"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/g60-4000-tglass/" TargetMode="External" Id="rId575"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/g60-5000/" TargetMode="External" Id="rId576"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/g60-5000-tglass/" TargetMode="External" Id="rId577"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/g90-4000/" TargetMode="External" Id="rId578"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/g90-4000-tglass/" TargetMode="External" Id="rId579"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/g90-5000/" TargetMode="External" Id="rId580"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/g90-5000-tglass/" TargetMode="External" Id="rId581"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/4000k/" TargetMode="External" Id="rId582"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/4000-tglass/" TargetMode="External" Id="rId583"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/5000-tglass/" TargetMode="External" Id="rId584"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/k25-4000/" TargetMode="External" Id="rId585"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/k25-4000-tglass/" TargetMode="External" Id="rId586"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/k25-5000/" TargetMode="External" Id="rId587"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/k25-5000-tglass/" TargetMode="External" Id="rId588"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/l145-4000/" TargetMode="External" Id="rId589"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/l145-4000-tglass/" TargetMode="External" Id="rId590"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/l145-5000/" TargetMode="External" Id="rId591"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/l145-5000-tglass/" TargetMode="External" Id="rId592"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/sh155-4000/" TargetMode="External" Id="rId593"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/sh155-4000-tglass/" TargetMode="External" Id="rId594"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/sh155-5000/" TargetMode="External" Id="rId595"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/sh155-5000-tglass/" TargetMode="External" Id="rId596"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/" TargetMode="External" Id="rId597"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/g60-4000/" TargetMode="External" Id="rId598"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/g60-4000-tglass/" TargetMode="External" Id="rId599"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/g60-5000/" TargetMode="External" Id="rId600"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/g60-5000-tglass/" TargetMode="External" Id="rId601"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/g90-4000/" TargetMode="External" Id="rId602"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/g90-4000-tglass/" TargetMode="External" Id="rId603"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/g90-5000/" TargetMode="External" Id="rId604"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/g90-5000-tglass/" TargetMode="External" Id="rId605"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/4000k/" TargetMode="External" Id="rId606"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/4000-tglass/" TargetMode="External" Id="rId607"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/5000-tglass/" TargetMode="External" Id="rId608"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/k25-4000/" TargetMode="External" Id="rId609"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/k25-4000-tglass/" TargetMode="External" Id="rId610"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/k25-5000/" TargetMode="External" Id="rId611"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/k25-5000-tglass/" TargetMode="External" Id="rId612"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/l145-4000/" TargetMode="External" Id="rId613"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/l145-4000-tglass/" TargetMode="External" Id="rId614"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/l145-5000/" TargetMode="External" Id="rId615"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/l145-5000-tglass/" TargetMode="External" Id="rId616"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/sh155-4000/" TargetMode="External" Id="rId617"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/sh155-4000-tglass/" TargetMode="External" Id="rId618"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/sh155-5000/" TargetMode="External" Id="rId619"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/sh155-5000-tglass/" TargetMode="External" Id="rId620"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-03-okta-50/" TargetMode="External" Id="rId621"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-liniya-30/" TargetMode="External" Id="rId622"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-liniya-50/" TargetMode="External" Id="rId623"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-liniya-70/" TargetMode="External" Id="rId624"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-liniya-90/" TargetMode="External" Id="rId625"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-220/" TargetMode="External" Id="rId626"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-360/" TargetMode="External" Id="rId627"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-03-deka-120/" TargetMode="External" Id="rId628"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-03-deka-140/" TargetMode="External" Id="rId629"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-03-deka-150/" TargetMode="External" Id="rId630"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-03-deka-160/" TargetMode="External" Id="rId631"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/5svet-nn-ssdp-03-deka-180/" TargetMode="External" Id="rId632"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-03-deka-200/" TargetMode="External" Id="rId633"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-03-okta-100/" TargetMode="External" Id="rId634"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-03-okta-70/" TargetMode="External" Id="rId635"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-03-okta-80/" TargetMode="External" Id="rId636"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-03-okta-90/" TargetMode="External" Id="rId637"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-03-sota-10/" TargetMode="External" Id="rId638"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-03-sota-20/" TargetMode="External" Id="rId639"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-03-sota-30/" TargetMode="External" Id="rId640"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-03-sota-40/" TargetMode="External" Id="rId641"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/promyshlennyj-svetodiodnyj-svetilnik-ssdp-03-040-014-ip65-segment-40/" TargetMode="External" Id="rId642"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/promyshlennyj-svetodiodnyj-svetilnik-ssdp-03-050-014-ip65-segment-50/" TargetMode="External" Id="rId643"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/promyshlennyj-svetodiodnyj-svetilnik-ssdp-03-100-014-ip65-segment-100/" TargetMode="External" Id="rId644"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/promyshlennyj-svetodiodnyj-svetilnik-ssdp-03-150-014-ip65-segment-150/" TargetMode="External" Id="rId645"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/promyshlennyj-svetodiodnyj-svetilnik-ssdp-03-200-014-ip65-segment-200/" TargetMode="External" Id="rId646"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svetodiodnyj-promyshlennyj-svetilnik-ssdp-03-010-001-ip65-praktik-10/" TargetMode="External" Id="rId647"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svetodiodnyj-promyshlennyj-svetilnik-ssdp-03-020-001-ip65-praktik-20/" TargetMode="External" Id="rId648"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svetodiodnyj-promyshlennyj-svetilnik-ssdp-03-030-001-ip65-praktik-30/" TargetMode="External" Id="rId649"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svetodiodnyj-promyshlennyj-svetilnik-ssdp-03-040-001-ip65-praktik-40/" TargetMode="External" Id="rId650"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svetodiodnyj-promyshlennyj-svetilnik-ssdp-03-050-001-ip65-praktik-50/" TargetMode="External" Id="rId651"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svetodiodnyj-promyshlennyj-svetilnik-ssdp-03-060-001-ip65-praktik-60/" TargetMode="External" Id="rId652"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svetodiodnyj-promyshlennyj-svetilnik-ssdp-03-070-001-ip65-praktik-70/" TargetMode="External" Id="rId653"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svetodiodnyj-promyshlennyj-svetilnik-ssdp-03-080-001-ip65-praktik-80/" TargetMode="External" Id="rId654"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svetodiodnyj-promyshlennyj-svetilnik-ssdp-03-090-001-ip65-praktik-90/" TargetMode="External" Id="rId655"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svetodiodnyj-promyshlennyj-svetilnik-ssdp-03-100-001-ip65-praktik-100/" TargetMode="External" Id="rId656"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svetodiodnyj-promyshlennyj-svetilnik-ssdp-03-110-001-ip65-praktik-110/" TargetMode="External" Id="rId657"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svetodiodnyj-promyshlennyj-svetilnik-ssdp-03-120-001-ip65-praktik-120/" TargetMode="External" Id="rId658"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svetodiodnyj-promyshlennyj-svetilnik-ssdp-03-130-001-ip65-praktik-130/" TargetMode="External" Id="rId659"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svetodiodnyj-promyshlennyj-svetilnik-ssdp-03-140-001-ip65-praktik-140/" TargetMode="External" Id="rId660"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svetodiodnyj-promyshlennyj-svetilnik-ssdp-03-150-001-ip65-praktik-150/" TargetMode="External" Id="rId661"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svetodiodnyj-promyshlennyj-svetilnik-ssdp-03-160-001-ip65-praktik-160/" TargetMode="External" Id="rId662"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svetodiodnyj-promyshlennyj-svetilnik-ssdp-03-170-001-ip65-praktik-170/" TargetMode="External" Id="rId663"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svetodiodnyj-promyshlennyj-svetilnik-ssdp-03-180-001-ip65-praktik-180/" TargetMode="External" Id="rId664"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svetodiodnyj-promyshlennyj-svetilnik-ssdp-03-190-001-ip65-praktik-190/" TargetMode="External" Id="rId665"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svetodiodnyj-promyshlennyj-svetilnik-ssdp-03-200-001-ip65-praktik-200/" TargetMode="External" Id="rId666"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdo-02-promishlenniy-20/" TargetMode="External" Id="rId667"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdo-02-promishlenniy-30/" TargetMode="External" Id="rId668"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdo-02-promishlenniy-35/" TargetMode="External" Id="rId669"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdo-02-promishlenniy-40/" TargetMode="External" Id="rId670"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdo-02-promishlenniy-45/" TargetMode="External" Id="rId671"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdo-02-promishlenniy-50/" TargetMode="External" Id="rId672"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdo-02-promishlenniy-60/" TargetMode="External" Id="rId673"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdo-02-promishlenniy-70/" TargetMode="External" Id="rId674"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdo-02-promishlenniy-80/" TargetMode="External" Id="rId675"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdo-02-opal-20/" TargetMode="External" Id="rId676"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdo-02-opal-30/" TargetMode="External" Id="rId677"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdo-02-opal-40/" TargetMode="External" Id="rId678"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdo-02-opal-50/" TargetMode="External" Id="rId679"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdo-02-opal-10/" TargetMode="External" Id="rId680"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/uss-100-katana-rigel/" TargetMode="External" Id="rId681"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/uss-130-katana-prom/" TargetMode="External" Id="rId682"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/uss-130-katana-rigel/" TargetMode="External" Id="rId683"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/uss-40-ekspert-slim/" TargetMode="External" Id="rId684"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/uss-50-katana-prom/" TargetMode="External" Id="rId685"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-deep-hook-mount/" TargetMode="External" Id="rId686"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-deep-cable-mount/" TargetMode="External" Id="rId687"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-deep-bracket-mount/" TargetMode="External" Id="rId688"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/" TargetMode="External" Id="rId689"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-cos-cable-mount/" TargetMode="External" Id="rId690"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-cos-bracket-mount/" TargetMode="External" Id="rId691"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-conc0-hook-mount/" TargetMode="External" Id="rId692"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-conc0-cable-mount/" TargetMode="External" Id="rId693"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-conc0-bracket-mount/" TargetMode="External" Id="rId694"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-conc1-hook-mount/" TargetMode="External" Id="rId695"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-conc1-cable-mount/" TargetMode="External" Id="rId696"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-conc1-bracket-mount/" TargetMode="External" Id="rId697"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-conc-hook-mount/" TargetMode="External" Id="rId698"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-conc-cable-mount/" TargetMode="External" Id="rId699"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-conc-bracket-mount/" TargetMode="External" Id="rId700"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-deep-hook-mount/" TargetMode="External" Id="rId701"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-deep-cable-mount/" TargetMode="External" Id="rId702"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-deep-bracket-mount/" TargetMode="External" Id="rId703"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/" TargetMode="External" Id="rId704"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-cos-cable-mount/" TargetMode="External" Id="rId705"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-cos-bracket-mount/" TargetMode="External" Id="rId706"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-conc0-hook-mount/" TargetMode="External" Id="rId707"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-conc0-cable-mount/" TargetMode="External" Id="rId708"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-conc0-bracket-mount/" TargetMode="External" Id="rId709"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-conc1-hook-mount/" TargetMode="External" Id="rId710"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-conc1-cable-mount/" TargetMode="External" Id="rId711"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-conc1-bracket-mount/" TargetMode="External" Id="rId712"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-conc-hook-mount/" TargetMode="External" Id="rId713"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-conc-cable-mount/" TargetMode="External" Id="rId714"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-conc-bracket-mount/" TargetMode="External" Id="rId715"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-deep-hook-mount/" TargetMode="External" Id="rId716"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-deep-cable-mount/" TargetMode="External" Id="rId717"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-deep-bracket-mount/" TargetMode="External" Id="rId718"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/" TargetMode="External" Id="rId719"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-cos-cable-mount/" TargetMode="External" Id="rId720"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-cos-bracket-mount/" TargetMode="External" Id="rId721"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-conc0-hook-mount/" TargetMode="External" Id="rId722"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-conc0-cable-mount/" TargetMode="External" Id="rId723"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-conc0-bracket-mount/" TargetMode="External" Id="rId724"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-conc1-hook-mount/" TargetMode="External" Id="rId725"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-conc1-cable-mount/" TargetMode="External" Id="rId726"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-conc1-bracket-mount/" TargetMode="External" Id="rId727"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-conc-hook-mount/" TargetMode="External" Id="rId728"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-conc-cable-mount/" TargetMode="External" Id="rId729"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-conc-bracket-mount/" TargetMode="External" Id="rId730"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-deep-hook-mount/" TargetMode="External" Id="rId731"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-deep-cable-mount/" TargetMode="External" Id="rId732"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-deep-bracket-mount/" TargetMode="External" Id="rId733"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/" TargetMode="External" Id="rId734"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-cos-cable-mount/" TargetMode="External" Id="rId735"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-cos-bracket-mount/" TargetMode="External" Id="rId736"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-conc0-hook-mount/" TargetMode="External" Id="rId737"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-conc0-cable-mount/" TargetMode="External" Id="rId738"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-conc0-bracket-mount/" TargetMode="External" Id="rId739"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-conc1-hook-mount/" TargetMode="External" Id="rId740"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-conc1-cable-mount/" TargetMode="External" Id="rId741"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-conc1-bracket-mount/" TargetMode="External" Id="rId742"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-conc-hook-mount/" TargetMode="External" Id="rId743"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-conc-cable-mount/" TargetMode="External" Id="rId744"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-conc-bracket-mount/" TargetMode="External" Id="rId745"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-deep-hook-mount/" TargetMode="External" Id="rId746"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-deep-cable-mount/" TargetMode="External" Id="rId747"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-deep-bracket-mount/" TargetMode="External" Id="rId748"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/" TargetMode="External" Id="rId749"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-cos-cable-mount/" TargetMode="External" Id="rId750"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-cos-bracket-mount/" TargetMode="External" Id="rId751"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-conc0-hook-mount/" TargetMode="External" Id="rId752"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-conc0-cable-mount/" TargetMode="External" Id="rId753"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-conc0-bracket-mount/" TargetMode="External" Id="rId754"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-conc1-hook-mount/" TargetMode="External" Id="rId755"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-conc1-cable-mount/" TargetMode="External" Id="rId756"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-conc1-bracket-mount/" TargetMode="External" Id="rId757"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-conc-hook-mount/" TargetMode="External" Id="rId758"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-conc-cable-mount/" TargetMode="External" Id="rId759"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-conc-bracket-mount/" TargetMode="External" Id="rId760"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-deep-hook-mount/" TargetMode="External" Id="rId761"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-deep-cable-mount/" TargetMode="External" Id="rId762"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-deep-bracket-mount/" TargetMode="External" Id="rId763"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/" TargetMode="External" Id="rId764"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-cos-cable-mount/" TargetMode="External" Id="rId765"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-cos-bracket-mount/" TargetMode="External" Id="rId766"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-conc0-hook-mount/" TargetMode="External" Id="rId767"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-conc0-cable-mount/" TargetMode="External" Id="rId768"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-conc0-bracket-mount/" TargetMode="External" Id="rId769"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-conc1-hook-mount/" TargetMode="External" Id="rId770"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-conc1-cable-mount/" TargetMode="External" Id="rId771"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-conc1-bracket-mount/" TargetMode="External" Id="rId772"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-conc-hook-mount/" TargetMode="External" Id="rId773"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-conc-cable-mount/" TargetMode="External" Id="rId774"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-conc-bracket-mount/" TargetMode="External" Id="rId775"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/cable-matt/" TargetMode="External" Id="rId776"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/cable-prizm/" TargetMode="External" Id="rId777"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/cable-clear/" TargetMode="External" Id="rId778"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/bracket-matt/" TargetMode="External" Id="rId779"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/bracket-prizm/" TargetMode="External" Id="rId780"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/" TargetMode="External" Id="rId781"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/overhead-matt/" TargetMode="External" Id="rId782"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/overhead-prizm/" TargetMode="External" Id="rId783"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/overhead-clear/" TargetMode="External" Id="rId784"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/suspension-matt/" TargetMode="External" Id="rId785"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/suspension-prizm/" TargetMode="External" Id="rId786"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/suspension-clear/" TargetMode="External" Id="rId787"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/cable-matt/" TargetMode="External" Id="rId788"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/cable-prizm/" TargetMode="External" Id="rId789"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/cable-clear/" TargetMode="External" Id="rId790"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/bracket-matt/" TargetMode="External" Id="rId791"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/bracket-prizm/" TargetMode="External" Id="rId792"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/" TargetMode="External" Id="rId793"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/overhead-matt/" TargetMode="External" Id="rId794"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/overhead-prizm/" TargetMode="External" Id="rId795"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/overhead-clear/" TargetMode="External" Id="rId796"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/suspension-matt/" TargetMode="External" Id="rId797"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/suspension-prizm/" TargetMode="External" Id="rId798"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/suspension-clear/" TargetMode="External" Id="rId799"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/cable-matt/" TargetMode="External" Id="rId800"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/cable-prizm/" TargetMode="External" Id="rId801"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/cable-clear/" TargetMode="External" Id="rId802"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/bracket-matt/" TargetMode="External" Id="rId803"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/bracket-prizm/" TargetMode="External" Id="rId804"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/" TargetMode="External" Id="rId805"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/overhead-matt/" TargetMode="External" Id="rId806"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/overhead-prizm/" TargetMode="External" Id="rId807"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/overhead-clear/" TargetMode="External" Id="rId808"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/suspension-matt/" TargetMode="External" Id="rId809"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/suspension-prizm/" TargetMode="External" Id="rId810"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/suspension-clear/" TargetMode="External" Id="rId811"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/cable-matt/" TargetMode="External" Id="rId812"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/cable-prizm/" TargetMode="External" Id="rId813"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/cable-clear/" TargetMode="External" Id="rId814"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/bracket-matt/" TargetMode="External" Id="rId815"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/bracket-prizm/" TargetMode="External" Id="rId816"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/" TargetMode="External" Id="rId817"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/overhead-matt/" TargetMode="External" Id="rId818"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/overhead-prizm/" TargetMode="External" Id="rId819"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/overhead-clear/" TargetMode="External" Id="rId820"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/suspension-matt/" TargetMode="External" Id="rId821"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/suspension-prizm/" TargetMode="External" Id="rId822"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/suspension-clear/" TargetMode="External" Id="rId823"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/cable-matt/" TargetMode="External" Id="rId824"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/cable-prizm/" TargetMode="External" Id="rId825"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/cable-clear/" TargetMode="External" Id="rId826"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/bracket-matt/" TargetMode="External" Id="rId827"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/bracket-prizm/" TargetMode="External" Id="rId828"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/" TargetMode="External" Id="rId829"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/overhead-matt/" TargetMode="External" Id="rId830"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/overhead-prizm/" TargetMode="External" Id="rId831"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/overhead-clear/" TargetMode="External" Id="rId832"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/suspension-matt/" TargetMode="External" Id="rId833"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/suspension-prizm/" TargetMode="External" Id="rId834"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/suspension-clear/" TargetMode="External" Id="rId835"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fokus-uss-200-ekspert-slim-ultra-d-skoba/" TargetMode="External" Id="rId836"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/uss-110-katana-prom/" TargetMode="External" Id="rId837"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/uss-160-katana-prom/" TargetMode="External" Id="rId838"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/uss-170-katana-prom/" TargetMode="External" Id="rId839"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/uss-50-katana-rigel/" TargetMode="External" Id="rId840"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/uss-60-katana-prom/" TargetMode="External" Id="rId841"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/uss-70-katana-rigel/" TargetMode="External" Id="rId842"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/uss-80-katana-prom/" TargetMode="External" Id="rId843"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/uss-90-katana-prom/" TargetMode="External" Id="rId844"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fokus-uss-240-ekspert-slim-ultra-d-skoba/" TargetMode="External" Id="rId845"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fokus-uss-40-ekspert-slim-ultra-d-skoba/" TargetMode="External" Id="rId846"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-ffl-06-460/" TargetMode="External" Id="rId847"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fhb-01-150/" TargetMode="External" Id="rId848"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fhb-02-150/" TargetMode="External" Id="rId849"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fhb-03-230/" TargetMode="External" Id="rId850"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fhb-04-230/" TargetMode="External" Id="rId851"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fhb-06-90/" TargetMode="External" Id="rId852"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fhb-17-460/" TargetMode="External" Id="rId853"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dsp-07-135/" TargetMode="External" Id="rId854"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dsp-07-70/" TargetMode="External" Id="rId855"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dsp-07-90/" TargetMode="External" Id="rId856"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dsp-27-70/" TargetMode="External" Id="rId857"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dsp-27-90/" TargetMode="External" Id="rId858"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fbl-07-35/" TargetMode="External" Id="rId859"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fbl-07-52/" TargetMode="External" Id="rId860"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fhb-05-125/g60/" TargetMode="External" Id="rId861"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fhb-05-125/" TargetMode="External" Id="rId862"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fhb-05-125/k15/" TargetMode="External" Id="rId863"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fhb-05-125/k30/" TargetMode="External" Id="rId864"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fhb-08-90/" TargetMode="External" Id="rId865"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fpl-01-12/" TargetMode="External" Id="rId866"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fpl-01-24/" TargetMode="External" Id="rId867"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fpl-01-35/" TargetMode="External" Id="rId868"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fpl-01-47/" TargetMode="External" Id="rId869"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fpl-01-58/" TargetMode="External" Id="rId870"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fpl-01-70/" TargetMode="External" Id="rId871"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fpl-01-82/" TargetMode="External" Id="rId872"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fpl-fermer-1/" TargetMode="External" Id="rId873"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fpl-fermer-2/" TargetMode="External" Id="rId874"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dbu-07-135/" TargetMode="External" Id="rId875"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dbu-07-70/" TargetMode="External" Id="rId876"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dbu-17-135/" TargetMode="External" Id="rId877"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dbu-17-70/" TargetMode="External" Id="rId878"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dpp-x7-100/" TargetMode="External" Id="rId879"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dpp-x7-104/" TargetMode="External" Id="rId880"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dpp-x7-130/" TargetMode="External" Id="rId881"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dpp-x7-137/" TargetMode="External" Id="rId882"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dpp-x7-156/" TargetMode="External" Id="rId883"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dpp-x7-170/" TargetMode="External" Id="rId884"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dpp-x7-182/" TargetMode="External" Id="rId885"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dpp-x7-200/" TargetMode="External" Id="rId886"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dpp-x7-208/" TargetMode="External" Id="rId887"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dpp-x7-234/" TargetMode="External" Id="rId888"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dpp-x7-260/" TargetMode="External" Id="rId889"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dpp-x7-68/" TargetMode="External" Id="rId890"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dpp-x7-78/" TargetMode="External" Id="rId891"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dso-24/" TargetMode="External" Id="rId892"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dso-33/" TargetMode="External" Id="rId893"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dso-43/" TargetMode="External" Id="rId894"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dso-45/" TargetMode="External" Id="rId895"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dso-60/" TargetMode="External" Id="rId896"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dso-65/" TargetMode="External" Id="rId897"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dsp-08-125/" TargetMode="External" Id="rId898"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dsp-27-540/" TargetMode="External" Id="rId899"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dsp-28-125/" TargetMode="External" Id="rId900"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fhb-18-690/" TargetMode="External" Id="rId901"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dso-12/" TargetMode="External" Id="rId902"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-820-70/" TargetMode="External" Id="rId903"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-850-240/" TargetMode="External" Id="rId904"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-040-30/" TargetMode="External" Id="rId905"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-040-40/" TargetMode="External" Id="rId906"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-505-120/" TargetMode="External" Id="rId907"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-505-120/505-n-120/" TargetMode="External" Id="rId908"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-505-120/505-s-120/" TargetMode="External" Id="rId909"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-505-140/" TargetMode="External" Id="rId910"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-505-140/505-n-140/" TargetMode="External" Id="rId911"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-505-140/505-s-140/" TargetMode="External" Id="rId912"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-505-160/" TargetMode="External" Id="rId913"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-505-160/505-n-160/" TargetMode="External" Id="rId914"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-505-160/505-s-160/" TargetMode="External" Id="rId915"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-505-240/" TargetMode="External" Id="rId916"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-505-240/505-n-240/" TargetMode="External" Id="rId917"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-505-240/505-pe-240/" TargetMode="External" Id="rId918"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-505-240/505-pn-240/" TargetMode="External" Id="rId919"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-505-240/505-ps-240/" TargetMode="External" Id="rId920"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-505-240/505-s-240/" TargetMode="External" Id="rId921"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-835-1100/" TargetMode="External" Id="rId922"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-835-1100/835-n-1100/" TargetMode="External" Id="rId923"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-835-1100/835-pe-1100/" TargetMode="External" Id="rId924"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-835-1100/835-pn-1100/" TargetMode="External" Id="rId925"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-835-120/" TargetMode="External" Id="rId926"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-835-120/835-n-120/" TargetMode="External" Id="rId927"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-835-1500/" TargetMode="External" Id="rId928"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-835-1500/835-n-1500/" TargetMode="External" Id="rId929"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-835-1500/835-pe-1500/" TargetMode="External" Id="rId930"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-835-1500/835-pn-1500/" TargetMode="External" Id="rId931"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-835-240/" TargetMode="External" Id="rId932"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-835-240/835-n-240/" TargetMode="External" Id="rId933"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-835-360/" TargetMode="External" Id="rId934"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-835-360/835-n-360/" TargetMode="External" Id="rId935"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-870-240/" TargetMode="External" Id="rId936"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-870-240/pas/" TargetMode="External" Id="rId937"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ds-u64-dim-36-vt/" TargetMode="External" Id="rId938"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-dio-prom-400/" TargetMode="External" Id="rId939"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ds-prom-702/" TargetMode="External" Id="rId940"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ds-prom-lc-1002vt/" TargetMode="External" Id="rId941"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ds-prom-lc-50vt/" TargetMode="External" Id="rId942"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-prom-100-2/" TargetMode="External" Id="rId943"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-prom-100/" TargetMode="External" Id="rId944"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-prom-150/" TargetMode="External" Id="rId945"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-prom-200/" TargetMode="External" Id="rId946"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-prom-300/" TargetMode="External" Id="rId947"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-prom-400/" TargetMode="External" Id="rId948"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-prom-50/" TargetMode="External" Id="rId949"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-prom-50/lc/" TargetMode="External" Id="rId950"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-dio-prom-100-2/" TargetMode="External" Id="rId951"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-dio-prom-100/" TargetMode="External" Id="rId952"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-dio-prom-150/" TargetMode="External" Id="rId953"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-dio-prom-200/" TargetMode="External" Id="rId954"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-dio-prom-300/" TargetMode="External" Id="rId955"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-dio-prom-50/" TargetMode="External" Id="rId956"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-prom-lc-100/" TargetMode="External" Id="rId957"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ds-dioteck-prom-d2-100-vt-5-let/" TargetMode="External" Id="rId958"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ds-dioteck-prom-d2-50-vt-5-let/" TargetMode="External" Id="rId959"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ds-dioteck-prom-sh-100-vt-5-let/" TargetMode="External" Id="rId960"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ds-dioteck-prom-sh-50-vt-5-let/" TargetMode="External" Id="rId961"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ds-prom-35-vt/" TargetMode="External" Id="rId962"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ds-prom-70/" TargetMode="External" Id="rId963"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-n-32-ip65-mini/" TargetMode="External" Id="rId964"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-n-56-ip65/" TargetMode="External" Id="rId965"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-n-64-ip65/" TargetMode="External" Id="rId966"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-n-72-ip65/" TargetMode="External" Id="rId967"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-n-80-ip65/" TargetMode="External" Id="rId968"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-kedr-sbu-50/" TargetMode="External" Id="rId969"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-kedr-sbu-100/" TargetMode="External" Id="rId970"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-kedr-sbu-150/" TargetMode="External" Id="rId971"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-kedr-sbu-200/" TargetMode="External" Id="rId972"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-kedr-sbu-300/" TargetMode="External" Id="rId973"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-kedr-sbu-75/" TargetMode="External" Id="rId974"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-svinec-2-0-10/" TargetMode="External" Id="rId975"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-svinec-2-0-30/" TargetMode="External" Id="rId976"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-ejfel-45/" TargetMode="External" Id="rId977"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-kedr-bubble-100/" TargetMode="External" Id="rId978"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-kedr-bubble-140/" TargetMode="External" Id="rId979"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-kedr-bubble-50/" TargetMode="External" Id="rId980"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-kedr-termo-sbu-100/" TargetMode="External" Id="rId981"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-kedr-termo-sbu-150/" TargetMode="External" Id="rId982"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-kedr-termo-sbu-200/" TargetMode="External" Id="rId983"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-kedr-ssp-100/" TargetMode="External" Id="rId984"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-kedr-ssp-140/" TargetMode="External" Id="rId985"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-kedr-ssp-200/" TargetMode="External" Id="rId986"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-kedr-ssp-260/" TargetMode="External" Id="rId987"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-kedr-ssp-300/" TargetMode="External" Id="rId988"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-vysota-16/" TargetMode="External" Id="rId989"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-vysota-33/" TargetMode="External" Id="rId990"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-vysota-50/" TargetMode="External" Id="rId991"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-vysota-100/" TargetMode="External" Id="rId992"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-zenit-600/" TargetMode="External" Id="rId993"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-zenit-900/" TargetMode="External" Id="rId994"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-struna-24/" TargetMode="External" Id="rId995"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-struna-35/" TargetMode="External" Id="rId996"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-struna-60/" TargetMode="External" Id="rId997"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-titan-28/" TargetMode="External" Id="rId998"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-titan-53/" TargetMode="External" Id="rId999"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-ejfel-90/" TargetMode="External" Id="rId1000"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-struna-47/" TargetMode="External" Id="rId1001"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId1002"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru" TargetMode="External" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@top-svet.ru" TargetMode="External" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/xlsx/" TargetMode="External" Id="rId3"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-b-100/" TargetMode="External" Id="rId4"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-b-10/" TargetMode="External" Id="rId5"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-b-200/" TargetMode="External" Id="rId6"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-b-20/" TargetMode="External" Id="rId7"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-b-30/" TargetMode="External" Id="rId8"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-b-40/" TargetMode="External" Id="rId9"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-b-50/" TargetMode="External" Id="rId10"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-b-60/" TargetMode="External" Id="rId11"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-b-70/" TargetMode="External" Id="rId12"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-b-80/" TargetMode="External" Id="rId13"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-b-90/" TargetMode="External" Id="rId14"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-100/" TargetMode="External" Id="rId15"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-10/" TargetMode="External" Id="rId16"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-120/" TargetMode="External" Id="rId17"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-140/" TargetMode="External" Id="rId18"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-150/" TargetMode="External" Id="rId19"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-160/" TargetMode="External" Id="rId20"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-180/" TargetMode="External" Id="rId21"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-200/" TargetMode="External" Id="rId22"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-220/" TargetMode="External" Id="rId23"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-240/" TargetMode="External" Id="rId24"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-300/" TargetMode="External" Id="rId25"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom/" TargetMode="External" Id="rId26"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-360/" TargetMode="External" Id="rId27"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-400/" TargetMode="External" Id="rId28"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-40/" TargetMode="External" Id="rId29"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-50/" TargetMode="External" Id="rId30"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-60/" TargetMode="External" Id="rId31"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-70/" TargetMode="External" Id="rId32"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-80/" TargetMode="External" Id="rId33"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-90/" TargetMode="External" Id="rId34"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-l-100/" TargetMode="External" Id="rId35"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-l/" TargetMode="External" Id="rId36"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-l-20/" TargetMode="External" Id="rId37"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-l-30/" TargetMode="External" Id="rId38"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-l-40/" TargetMode="External" Id="rId39"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-l-50/" TargetMode="External" Id="rId40"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-l-60/" TargetMode="External" Id="rId41"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-l-70/" TargetMode="External" Id="rId42"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-l-80/" TargetMode="External" Id="rId43"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/top-svet-ts-prom-l-90/" TargetMode="External" Id="rId44"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-03-okta-60/" TargetMode="External" Id="rId45"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-100/" TargetMode="External" Id="rId46"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-100/g60-5000/" TargetMode="External" Id="rId47"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-100/g90-5000/" TargetMode="External" Id="rId48"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-100/k25-5000/" TargetMode="External" Id="rId49"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-100/l145-5000/" TargetMode="External" Id="rId50"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-100/sh155-5000/" TargetMode="External" Id="rId51"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-10/" TargetMode="External" Id="rId52"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-200/" TargetMode="External" Id="rId53"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/" TargetMode="External" Id="rId54"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/g60-4000/" TargetMode="External" Id="rId55"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/g60-4000-tglass/" TargetMode="External" Id="rId56"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/g60-5000/" TargetMode="External" Id="rId57"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/g60-5000-tglass/" TargetMode="External" Id="rId58"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/g90-4000/" TargetMode="External" Id="rId59"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/g90-4000-tglass/" TargetMode="External" Id="rId60"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/g90-5000/" TargetMode="External" Id="rId61"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/g90-5000-tglass/" TargetMode="External" Id="rId62"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/4000k/" TargetMode="External" Id="rId63"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/4000-tglass/" TargetMode="External" Id="rId64"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/5000-tglass/" TargetMode="External" Id="rId65"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/k25-4000/" TargetMode="External" Id="rId66"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/k25-4000-tglass/" TargetMode="External" Id="rId67"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/k25-5000/" TargetMode="External" Id="rId68"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/k25-5000-tglass/" TargetMode="External" Id="rId69"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/l145-4000/" TargetMode="External" Id="rId70"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/l145-4000-tglass/" TargetMode="External" Id="rId71"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/l145-5000/" TargetMode="External" Id="rId72"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/l145-5000-tglass/" TargetMode="External" Id="rId73"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/sh155-4000/" TargetMode="External" Id="rId74"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/sh155-4000-tglass/" TargetMode="External" Id="rId75"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/sh155-5000/" TargetMode="External" Id="rId76"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/sh155-5000-tglass/" TargetMode="External" Id="rId77"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/" TargetMode="External" Id="rId78"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/g60-4000/" TargetMode="External" Id="rId79"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/g60-4000-tglass/" TargetMode="External" Id="rId80"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/g60-5000/" TargetMode="External" Id="rId81"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/g60-5000-tglass/" TargetMode="External" Id="rId82"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/g90-4000/" TargetMode="External" Id="rId83"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/g90-4000-tglass/" TargetMode="External" Id="rId84"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/g90-5000/" TargetMode="External" Id="rId85"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/g90-5000-tglass/" TargetMode="External" Id="rId86"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/4000k/" TargetMode="External" Id="rId87"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/4000-tglass/" TargetMode="External" Id="rId88"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/5000-tglass/" TargetMode="External" Id="rId89"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/k25-4000/" TargetMode="External" Id="rId90"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/k25-4000-tglass/" TargetMode="External" Id="rId91"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/k25-5000/" TargetMode="External" Id="rId92"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/k25-5000-tglass/" TargetMode="External" Id="rId93"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/l145-4000/" TargetMode="External" Id="rId94"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/l145-4000-tglass/" TargetMode="External" Id="rId95"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/l145-5000/" TargetMode="External" Id="rId96"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/l145-5000-tglass/" TargetMode="External" Id="rId97"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/sh155-4000/" TargetMode="External" Id="rId98"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/sh155-4000-tglass/" TargetMode="External" Id="rId99"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/sh155-5000/" TargetMode="External" Id="rId100"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/sh155-5000-tglass/" TargetMode="External" Id="rId101"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/" TargetMode="External" Id="rId102"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/g60-4000/" TargetMode="External" Id="rId103"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/g60-4000-tglass/" TargetMode="External" Id="rId104"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/g60-5000/" TargetMode="External" Id="rId105"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/g60-5000-tglass/" TargetMode="External" Id="rId106"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/g90-4000/" TargetMode="External" Id="rId107"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/g90-4000-tglass/" TargetMode="External" Id="rId108"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/g90-5000/" TargetMode="External" Id="rId109"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/g90-5000-tglass/" TargetMode="External" Id="rId110"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/4000k/" TargetMode="External" Id="rId111"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/4000-tglass/" TargetMode="External" Id="rId112"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/5000-tglass/" TargetMode="External" Id="rId113"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/k25-4000/" TargetMode="External" Id="rId114"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/k25-4000-tglass/" TargetMode="External" Id="rId115"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/k25-5000/" TargetMode="External" Id="rId116"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/k25-5000-tglass/" TargetMode="External" Id="rId117"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/l145-4000/" TargetMode="External" Id="rId118"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/l145-4000-tglass/" TargetMode="External" Id="rId119"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/l145-5000/" TargetMode="External" Id="rId120"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/l145-5000-tglass/" TargetMode="External" Id="rId121"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/sh155-4000/" TargetMode="External" Id="rId122"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/sh155-4000-tglass/" TargetMode="External" Id="rId123"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/sh155-5000/" TargetMode="External" Id="rId124"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/sh155-5000-tglass/" TargetMode="External" Id="rId125"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/" TargetMode="External" Id="rId126"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/g60-4000/" TargetMode="External" Id="rId127"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/g60-4000-tglass/" TargetMode="External" Id="rId128"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/g60-5000/" TargetMode="External" Id="rId129"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/g60-5000-tglass/" TargetMode="External" Id="rId130"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/g90-4000/" TargetMode="External" Id="rId131"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/g90-4000-tglass/" TargetMode="External" Id="rId132"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/g90-5000/" TargetMode="External" Id="rId133"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/g90-5000-tglass/" TargetMode="External" Id="rId134"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/4000k/" TargetMode="External" Id="rId135"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/4000-tglass/" TargetMode="External" Id="rId136"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/5000-tglass/" TargetMode="External" Id="rId137"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/k25-4000/" TargetMode="External" Id="rId138"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/k25-4000-tglass/" TargetMode="External" Id="rId139"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/k25-5000/" TargetMode="External" Id="rId140"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/k25-5000-tglass/" TargetMode="External" Id="rId141"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/l145-4000/" TargetMode="External" Id="rId142"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/l145-4000-tglass/" TargetMode="External" Id="rId143"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/l145-5000/" TargetMode="External" Id="rId144"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/l145-5000-tglass/" TargetMode="External" Id="rId145"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/sh155-4000/" TargetMode="External" Id="rId146"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/sh155-4000-tglass/" TargetMode="External" Id="rId147"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/sh155-5000/" TargetMode="External" Id="rId148"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/sh155-5000-tglass/" TargetMode="External" Id="rId149"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/" TargetMode="External" Id="rId150"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/g60-4000/" TargetMode="External" Id="rId151"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/g60-4000-tglass/" TargetMode="External" Id="rId152"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/g60-5000/" TargetMode="External" Id="rId153"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/g60-5000-tglass/" TargetMode="External" Id="rId154"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/g90-4000/" TargetMode="External" Id="rId155"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/g90-4000-tglass/" TargetMode="External" Id="rId156"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/g90-5000/" TargetMode="External" Id="rId157"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/g90-5000-tglass/" TargetMode="External" Id="rId158"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/4000k/" TargetMode="External" Id="rId159"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/4000-tglass/" TargetMode="External" Id="rId160"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/5000-tglass/" TargetMode="External" Id="rId161"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/k25-4000/" TargetMode="External" Id="rId162"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/k25-4000-tglass/" TargetMode="External" Id="rId163"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/k25-5000/" TargetMode="External" Id="rId164"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/k25-5000-tglass/" TargetMode="External" Id="rId165"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/l145-4000/" TargetMode="External" Id="rId166"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/l145-4000-tglass/" TargetMode="External" Id="rId167"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/l145-5000/" TargetMode="External" Id="rId168"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/l145-5000-tglass/" TargetMode="External" Id="rId169"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/sh155-4000/" TargetMode="External" Id="rId170"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/sh155-4000-tglass/" TargetMode="External" Id="rId171"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/sh155-5000/" TargetMode="External" Id="rId172"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/sh155-5000-tglass/" TargetMode="External" Id="rId173"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-70/" TargetMode="External" Id="rId174"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-80/" TargetMode="External" Id="rId175"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-80/g60-5000/" TargetMode="External" Id="rId176"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-80/g90-5000/" TargetMode="External" Id="rId177"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-80/k25-5000/" TargetMode="External" Id="rId178"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-80/l145-5000/" TargetMode="External" Id="rId179"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-80/sh155-5000/" TargetMode="External" Id="rId180"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-90/" TargetMode="External" Id="rId181"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-liniya-100/" TargetMode="External" Id="rId182"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-liniya-10/" TargetMode="External" Id="rId183"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-liniya-20/" TargetMode="External" Id="rId184"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-liniya-40/" TargetMode="External" Id="rId185"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-liniya-60/" TargetMode="External" Id="rId186"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-liniya-80/" TargetMode="External" Id="rId187"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/" TargetMode="External" Id="rId188"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/g60-4000/" TargetMode="External" Id="rId189"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/g60-4000-tglass/" TargetMode="External" Id="rId190"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/g60-5000/" TargetMode="External" Id="rId191"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/g60-5000-tglass/" TargetMode="External" Id="rId192"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/g90-4000/" TargetMode="External" Id="rId193"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/g90-4000-tglass/" TargetMode="External" Id="rId194"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/g90-5000/" TargetMode="External" Id="rId195"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/g90-5000-tglass/" TargetMode="External" Id="rId196"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/4000k/" TargetMode="External" Id="rId197"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/4000-tglass/" TargetMode="External" Id="rId198"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/5000-tglass/" TargetMode="External" Id="rId199"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/k25-4000/" TargetMode="External" Id="rId200"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/k25-4000-tglass/" TargetMode="External" Id="rId201"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/k25-5000/" TargetMode="External" Id="rId202"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/k25-5000-tglass/" TargetMode="External" Id="rId203"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/l145-4000/" TargetMode="External" Id="rId204"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/l145-4000-tglass/" TargetMode="External" Id="rId205"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/l145-5000/" TargetMode="External" Id="rId206"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/l145-5000-tglass/" TargetMode="External" Id="rId207"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/sh155-4000/" TargetMode="External" Id="rId208"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/sh155-4000-tglass/" TargetMode="External" Id="rId209"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/sh155-5000/" TargetMode="External" Id="rId210"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/sh155-5000-tglass/" TargetMode="External" Id="rId211"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-10/" TargetMode="External" Id="rId212"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/" TargetMode="External" Id="rId213"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/g60-4000/" TargetMode="External" Id="rId214"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/g60-4000-tglass/" TargetMode="External" Id="rId215"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/g60-5000/" TargetMode="External" Id="rId216"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/g60-5000-tglass/" TargetMode="External" Id="rId217"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/g90-4000/" TargetMode="External" Id="rId218"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/g90-4000-tglass/" TargetMode="External" Id="rId219"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/g90-5000/" TargetMode="External" Id="rId220"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/g90-5000-tglass/" TargetMode="External" Id="rId221"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/4000k/" TargetMode="External" Id="rId222"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/4000-tglass/" TargetMode="External" Id="rId223"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/5000-tglass/" TargetMode="External" Id="rId224"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/k25-4000/" TargetMode="External" Id="rId225"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/k25-4000-tglass/" TargetMode="External" Id="rId226"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/k25-5000/" TargetMode="External" Id="rId227"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/k25-5000-tglass/" TargetMode="External" Id="rId228"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/l145-4000/" TargetMode="External" Id="rId229"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/l145-4000-tglass/" TargetMode="External" Id="rId230"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/l145-5000/" TargetMode="External" Id="rId231"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/l145-5000-tglass/" TargetMode="External" Id="rId232"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/sh155-4000/" TargetMode="External" Id="rId233"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/sh155-4000-tglass/" TargetMode="External" Id="rId234"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/sh155-5000/" TargetMode="External" Id="rId235"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/sh155-5000-tglass/" TargetMode="External" Id="rId236"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/" TargetMode="External" Id="rId237"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/g60-4000/" TargetMode="External" Id="rId238"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/g60-4000-tglass/" TargetMode="External" Id="rId239"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/g60-5000/" TargetMode="External" Id="rId240"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/g60-5000-tglass/" TargetMode="External" Id="rId241"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/g90-4000/" TargetMode="External" Id="rId242"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/g90-4000-tglass/" TargetMode="External" Id="rId243"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/g90-5000/" TargetMode="External" Id="rId244"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/g90-5000-tglass/" TargetMode="External" Id="rId245"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/4000k/" TargetMode="External" Id="rId246"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/4000-tglass/" TargetMode="External" Id="rId247"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/5000-tglass/" TargetMode="External" Id="rId248"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/k25-4000/" TargetMode="External" Id="rId249"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/k25-4000-tglass/" TargetMode="External" Id="rId250"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/k25-5000/" TargetMode="External" Id="rId251"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/k25-5000-tglass/" TargetMode="External" Id="rId252"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/l145-4000/" TargetMode="External" Id="rId253"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/l145-4000-tglass/" TargetMode="External" Id="rId254"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/l145-5000/" TargetMode="External" Id="rId255"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/l145-5000-tglass/" TargetMode="External" Id="rId256"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/sh155-4000/" TargetMode="External" Id="rId257"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/sh155-4000-tglass/" TargetMode="External" Id="rId258"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/sh155-5000/" TargetMode="External" Id="rId259"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/sh155-5000-tglass/" TargetMode="External" Id="rId260"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/" TargetMode="External" Id="rId261"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/g60-4000/" TargetMode="External" Id="rId262"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/g60-4000-tglass/" TargetMode="External" Id="rId263"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/g60-5000/" TargetMode="External" Id="rId264"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/g60-5000-tglass/" TargetMode="External" Id="rId265"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/g90-4000/" TargetMode="External" Id="rId266"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/g90-4000-tglass/" TargetMode="External" Id="rId267"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/g90-5000/" TargetMode="External" Id="rId268"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/g90-5000-tglass/" TargetMode="External" Id="rId269"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/4000k/" TargetMode="External" Id="rId270"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/4000-tglass/" TargetMode="External" Id="rId271"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/5000-tglass/" TargetMode="External" Id="rId272"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/k25-4000/" TargetMode="External" Id="rId273"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/k25-4000-tglass/" TargetMode="External" Id="rId274"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/k25-5000/" TargetMode="External" Id="rId275"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/k25-5000-tglass/" TargetMode="External" Id="rId276"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/l145-4000/" TargetMode="External" Id="rId277"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/l145-4000-tglass/" TargetMode="External" Id="rId278"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/l145-5000/" TargetMode="External" Id="rId279"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/l145-5000-tglass/" TargetMode="External" Id="rId280"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/sh155-4000/" TargetMode="External" Id="rId281"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/sh155-4000-tglass/" TargetMode="External" Id="rId282"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/sh155-5000/" TargetMode="External" Id="rId283"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/sh155-5000-tglass/" TargetMode="External" Id="rId284"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/" TargetMode="External" Id="rId285"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/g60-4000/" TargetMode="External" Id="rId286"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/g60-4000-tglass/" TargetMode="External" Id="rId287"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/g60-5000/" TargetMode="External" Id="rId288"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/g60-5000-tglass/" TargetMode="External" Id="rId289"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/g90-4000/" TargetMode="External" Id="rId290"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/g90-4000-tglass/" TargetMode="External" Id="rId291"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/g90-5000/" TargetMode="External" Id="rId292"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/g90-5000-tglass/" TargetMode="External" Id="rId293"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/4000k/" TargetMode="External" Id="rId294"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/4000-tglass/" TargetMode="External" Id="rId295"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/5000-tglass/" TargetMode="External" Id="rId296"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/k25-4000/" TargetMode="External" Id="rId297"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/k25-4000-tglass/" TargetMode="External" Id="rId298"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/k25-5000/" TargetMode="External" Id="rId299"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/k25-5000-tglass/" TargetMode="External" Id="rId300"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/l145-4000/" TargetMode="External" Id="rId301"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/l145-4000-tglass/" TargetMode="External" Id="rId302"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/l145-5000/" TargetMode="External" Id="rId303"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/l145-5000-tglass/" TargetMode="External" Id="rId304"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/sh155-4000/" TargetMode="External" Id="rId305"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/sh155-4000-tglass/" TargetMode="External" Id="rId306"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/sh155-5000/" TargetMode="External" Id="rId307"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/sh155-5000-tglass/" TargetMode="External" Id="rId308"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/" TargetMode="External" Id="rId309"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/g60-4000/" TargetMode="External" Id="rId310"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/g60-4000-tglass/" TargetMode="External" Id="rId311"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/g60-5000/" TargetMode="External" Id="rId312"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/g60-5000-tglass/" TargetMode="External" Id="rId313"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/g90-4000/" TargetMode="External" Id="rId314"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/g90-4000-tglass/" TargetMode="External" Id="rId315"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/g90-5000/" TargetMode="External" Id="rId316"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/g90-5000-tglass/" TargetMode="External" Id="rId317"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/4000k/" TargetMode="External" Id="rId318"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/4000-tglass/" TargetMode="External" Id="rId319"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/5000-tglass/" TargetMode="External" Id="rId320"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/k25-4000/" TargetMode="External" Id="rId321"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/k25-4000-tglass/" TargetMode="External" Id="rId322"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/k25-5000/" TargetMode="External" Id="rId323"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/k25-5000-tglass/" TargetMode="External" Id="rId324"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/l145-4000/" TargetMode="External" Id="rId325"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/l145-4000-tglass/" TargetMode="External" Id="rId326"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/l145-5000/" TargetMode="External" Id="rId327"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/l145-5000-tglass/" TargetMode="External" Id="rId328"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/sh155-4000/" TargetMode="External" Id="rId329"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/sh155-4000-tglass/" TargetMode="External" Id="rId330"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/sh155-5000/" TargetMode="External" Id="rId331"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/sh155-5000-tglass/" TargetMode="External" Id="rId332"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/" TargetMode="External" Id="rId333"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/g60-4000/" TargetMode="External" Id="rId334"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/g60-4000-tglass/" TargetMode="External" Id="rId335"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/g60-5000/" TargetMode="External" Id="rId336"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/g60-5000-tglass/" TargetMode="External" Id="rId337"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/g90-4000/" TargetMode="External" Id="rId338"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/g90-4000-tglass/" TargetMode="External" Id="rId339"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/g90-5000/" TargetMode="External" Id="rId340"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/g90-5000-tglass/" TargetMode="External" Id="rId341"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/4000k/" TargetMode="External" Id="rId342"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/4000-tglass/" TargetMode="External" Id="rId343"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/5000-tglass/" TargetMode="External" Id="rId344"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/k25-4000/" TargetMode="External" Id="rId345"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/k25-4000-tglass/" TargetMode="External" Id="rId346"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/k25-5000/" TargetMode="External" Id="rId347"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/k25-5000-tglass/" TargetMode="External" Id="rId348"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/l145-4000/" TargetMode="External" Id="rId349"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/l145-4000-tglass/" TargetMode="External" Id="rId350"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/l145-5000/" TargetMode="External" Id="rId351"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/l145-5000-tglass/" TargetMode="External" Id="rId352"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/sh155-4000/" TargetMode="External" Id="rId353"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/sh155-4000-tglass/" TargetMode="External" Id="rId354"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/sh155-5000/" TargetMode="External" Id="rId355"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/sh155-5000-tglass/" TargetMode="External" Id="rId356"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/" TargetMode="External" Id="rId357"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/g60-4000/" TargetMode="External" Id="rId358"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/g60-4000-tglass/" TargetMode="External" Id="rId359"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/g60-5000/" TargetMode="External" Id="rId360"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/g60-5000-tglass/" TargetMode="External" Id="rId361"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/g90-4000/" TargetMode="External" Id="rId362"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/g90-4000-tglass/" TargetMode="External" Id="rId363"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/g90-5000/" TargetMode="External" Id="rId364"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/g90-5000-tglass/" TargetMode="External" Id="rId365"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/4000k/" TargetMode="External" Id="rId366"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/4000-tglass/" TargetMode="External" Id="rId367"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/5000-tglass/" TargetMode="External" Id="rId368"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/k25-4000/" TargetMode="External" Id="rId369"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/k25-4000-tglass/" TargetMode="External" Id="rId370"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/k25-5000/" TargetMode="External" Id="rId371"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/k25-5000-tglass/" TargetMode="External" Id="rId372"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/l145-4000/" TargetMode="External" Id="rId373"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/l145-4000-tglass/" TargetMode="External" Id="rId374"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/l145-5000/" TargetMode="External" Id="rId375"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/l145-5000-tglass/" TargetMode="External" Id="rId376"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/sh155-4000/" TargetMode="External" Id="rId377"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/sh155-4000-tglass/" TargetMode="External" Id="rId378"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/sh155-5000/" TargetMode="External" Id="rId379"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/sh155-5000-tglass/" TargetMode="External" Id="rId380"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/" TargetMode="External" Id="rId381"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/g60-4000/" TargetMode="External" Id="rId382"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/g60-4000-tglass/" TargetMode="External" Id="rId383"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/g60-5000/" TargetMode="External" Id="rId384"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/g60-5000-tglass/" TargetMode="External" Id="rId385"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/g90-4000/" TargetMode="External" Id="rId386"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/g90-4000-tglass/" TargetMode="External" Id="rId387"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/g90-5000/" TargetMode="External" Id="rId388"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/g90-5000-tglass/" TargetMode="External" Id="rId389"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/4000k/" TargetMode="External" Id="rId390"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/4000-tglass/" TargetMode="External" Id="rId391"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/5000-tglass/" TargetMode="External" Id="rId392"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/k25-4000/" TargetMode="External" Id="rId393"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/k25-4000-tglass/" TargetMode="External" Id="rId394"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/k25-5000/" TargetMode="External" Id="rId395"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/k25-5000-tglass/" TargetMode="External" Id="rId396"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/l145-4000/" TargetMode="External" Id="rId397"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/l145-4000-tglass/" TargetMode="External" Id="rId398"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/l145-5000/" TargetMode="External" Id="rId399"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/l145-5000-tglass/" TargetMode="External" Id="rId400"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/sh155-4000/" TargetMode="External" Id="rId401"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/sh155-4000-tglass/" TargetMode="External" Id="rId402"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/sh155-5000/" TargetMode="External" Id="rId403"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/sh155-5000-tglass/" TargetMode="External" Id="rId404"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/" TargetMode="External" Id="rId405"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/g60-4000/" TargetMode="External" Id="rId406"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/g60-4000-tglass/" TargetMode="External" Id="rId407"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/g60-5000/" TargetMode="External" Id="rId408"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/g60-5000-tglass/" TargetMode="External" Id="rId409"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/g90-4000/" TargetMode="External" Id="rId410"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/g90-4000-tglass/" TargetMode="External" Id="rId411"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/g90-5000/" TargetMode="External" Id="rId412"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/g90-5000-tglass/" TargetMode="External" Id="rId413"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/4000k/" TargetMode="External" Id="rId414"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/4000-tglass/" TargetMode="External" Id="rId415"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/5000-tglass/" TargetMode="External" Id="rId416"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/k25-4000/" TargetMode="External" Id="rId417"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/k25-4000-tglass/" TargetMode="External" Id="rId418"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/k25-5000/" TargetMode="External" Id="rId419"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/k25-5000-tglass/" TargetMode="External" Id="rId420"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/l145-4000/" TargetMode="External" Id="rId421"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/l145-4000-tglass/" TargetMode="External" Id="rId422"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/l145-5000/" TargetMode="External" Id="rId423"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/l145-5000-tglass/" TargetMode="External" Id="rId424"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/sh155-4000/" TargetMode="External" Id="rId425"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/sh155-4000-tglass/" TargetMode="External" Id="rId426"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/sh155-5000/" TargetMode="External" Id="rId427"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/sh155-5000-tglass/" TargetMode="External" Id="rId428"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/" TargetMode="External" Id="rId429"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/g60-4000/" TargetMode="External" Id="rId430"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/g60-4000-tglass/" TargetMode="External" Id="rId431"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/g60-5000/" TargetMode="External" Id="rId432"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/g60-5000-tglass/" TargetMode="External" Id="rId433"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/g90-4000/" TargetMode="External" Id="rId434"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/g90-4000-tglass/" TargetMode="External" Id="rId435"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/g90-5000/" TargetMode="External" Id="rId436"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/g90-5000-tglass/" TargetMode="External" Id="rId437"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/4000k/" TargetMode="External" Id="rId438"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/4000-tglass/" TargetMode="External" Id="rId439"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/5000-tglass/" TargetMode="External" Id="rId440"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/k25-4000/" TargetMode="External" Id="rId441"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/k25-4000-tglass/" TargetMode="External" Id="rId442"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/k25-5000/" TargetMode="External" Id="rId443"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/k25-5000-tglass/" TargetMode="External" Id="rId444"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/l145-4000/" TargetMode="External" Id="rId445"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/l145-4000-tglass/" TargetMode="External" Id="rId446"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/l145-5000/" TargetMode="External" Id="rId447"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/l145-5000-tglass/" TargetMode="External" Id="rId448"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/sh155-4000/" TargetMode="External" Id="rId449"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/sh155-4000-tglass/" TargetMode="External" Id="rId450"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/sh155-5000/" TargetMode="External" Id="rId451"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/sh155-5000-tglass/" TargetMode="External" Id="rId452"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/" TargetMode="External" Id="rId453"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/g60-4000/" TargetMode="External" Id="rId454"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/g60-4000-tglass/" TargetMode="External" Id="rId455"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/g60-5000/" TargetMode="External" Id="rId456"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/g60-5000-tglass/" TargetMode="External" Id="rId457"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/g90-4000/" TargetMode="External" Id="rId458"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/g90-4000-tglass/" TargetMode="External" Id="rId459"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/g90-5000/" TargetMode="External" Id="rId460"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/g90-5000-tglass/" TargetMode="External" Id="rId461"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/4000k/" TargetMode="External" Id="rId462"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/4000-tglass/" TargetMode="External" Id="rId463"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/5000-tglass/" TargetMode="External" Id="rId464"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/k25-4000/" TargetMode="External" Id="rId465"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/k25-4000-tglass/" TargetMode="External" Id="rId466"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/k25-5000/" TargetMode="External" Id="rId467"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/k25-5000-tglass/" TargetMode="External" Id="rId468"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/l145-4000/" TargetMode="External" Id="rId469"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/l145-4000-tglass/" TargetMode="External" Id="rId470"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/l145-5000/" TargetMode="External" Id="rId471"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/l145-5000-tglass/" TargetMode="External" Id="rId472"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/sh155-4000/" TargetMode="External" Id="rId473"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/sh155-4000-tglass/" TargetMode="External" Id="rId474"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/sh155-5000/" TargetMode="External" Id="rId475"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/sh155-5000-tglass/" TargetMode="External" Id="rId476"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/" TargetMode="External" Id="rId477"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/g60-4000/" TargetMode="External" Id="rId478"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/g60-4000-tglass/" TargetMode="External" Id="rId479"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/g60-5000/" TargetMode="External" Id="rId480"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/g60-5000-tglass/" TargetMode="External" Id="rId481"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/g90-4000/" TargetMode="External" Id="rId482"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/g90-4000-tglass/" TargetMode="External" Id="rId483"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/g90-5000/" TargetMode="External" Id="rId484"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/g90-5000-tglass/" TargetMode="External" Id="rId485"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/4000k/" TargetMode="External" Id="rId486"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/4000-tglass/" TargetMode="External" Id="rId487"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/5000-tglass/" TargetMode="External" Id="rId488"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/k25-4000/" TargetMode="External" Id="rId489"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/k25-4000-tglass/" TargetMode="External" Id="rId490"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/k25-5000/" TargetMode="External" Id="rId491"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/k25-5000-tglass/" TargetMode="External" Id="rId492"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/l145-4000/" TargetMode="External" Id="rId493"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/l145-4000-tglass/" TargetMode="External" Id="rId494"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/l145-5000/" TargetMode="External" Id="rId495"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/l145-5000-tglass/" TargetMode="External" Id="rId496"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/sh155-4000/" TargetMode="External" Id="rId497"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/sh155-4000-tglass/" TargetMode="External" Id="rId498"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/sh155-5000/" TargetMode="External" Id="rId499"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/sh155-5000-tglass/" TargetMode="External" Id="rId500"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/" TargetMode="External" Id="rId501"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/g60-4000/" TargetMode="External" Id="rId502"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/g60-4000-tglass/" TargetMode="External" Id="rId503"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/g60-5000/" TargetMode="External" Id="rId504"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/g60-5000-tglass/" TargetMode="External" Id="rId505"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/g90-4000/" TargetMode="External" Id="rId506"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/g90-4000-tglass/" TargetMode="External" Id="rId507"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/g90-5000/" TargetMode="External" Id="rId508"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/g90-5000-tglass/" TargetMode="External" Id="rId509"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/4000k/" TargetMode="External" Id="rId510"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/4000-tglass/" TargetMode="External" Id="rId511"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/5000-tglass/" TargetMode="External" Id="rId512"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/k25-4000/" TargetMode="External" Id="rId513"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/k25-4000-tglass/" TargetMode="External" Id="rId514"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/k25-5000/" TargetMode="External" Id="rId515"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/k25-5000-tglass/" TargetMode="External" Id="rId516"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/l145-4000/" TargetMode="External" Id="rId517"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/l145-4000-tglass/" TargetMode="External" Id="rId518"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/l145-5000/" TargetMode="External" Id="rId519"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/l145-5000-tglass/" TargetMode="External" Id="rId520"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/sh155-4000/" TargetMode="External" Id="rId521"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/sh155-4000-tglass/" TargetMode="External" Id="rId522"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/sh155-5000/" TargetMode="External" Id="rId523"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/sh155-5000-tglass/" TargetMode="External" Id="rId524"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/" TargetMode="External" Id="rId525"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/g60-4000/" TargetMode="External" Id="rId526"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/g60-4000-tglass/" TargetMode="External" Id="rId527"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/g60-5000/" TargetMode="External" Id="rId528"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/g60-5000-tglass/" TargetMode="External" Id="rId529"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/g90-4000/" TargetMode="External" Id="rId530"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/g90-4000-tglass/" TargetMode="External" Id="rId531"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/g90-5000/" TargetMode="External" Id="rId532"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/g90-5000-tglass/" TargetMode="External" Id="rId533"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/4000k/" TargetMode="External" Id="rId534"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/4000-tglass/" TargetMode="External" Id="rId535"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/5000-tglass/" TargetMode="External" Id="rId536"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/k25-4000/" TargetMode="External" Id="rId537"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/k25-4000-tglass/" TargetMode="External" Id="rId538"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/k25-5000/" TargetMode="External" Id="rId539"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/k25-5000-tglass/" TargetMode="External" Id="rId540"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/l145-4000/" TargetMode="External" Id="rId541"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/l145-4000-tglass/" TargetMode="External" Id="rId542"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/l145-5000/" TargetMode="External" Id="rId543"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/l145-5000-tglass/" TargetMode="External" Id="rId544"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/sh155-4000/" TargetMode="External" Id="rId545"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/sh155-4000-tglass/" TargetMode="External" Id="rId546"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/sh155-5000/" TargetMode="External" Id="rId547"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/sh155-5000-tglass/" TargetMode="External" Id="rId548"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/" TargetMode="External" Id="rId549"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/g60-4000/" TargetMode="External" Id="rId550"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/g60-4000-tglass/" TargetMode="External" Id="rId551"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/g60-5000/" TargetMode="External" Id="rId552"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/g60-5000-tglass/" TargetMode="External" Id="rId553"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/g90-4000/" TargetMode="External" Id="rId554"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/g90-4000-tglass/" TargetMode="External" Id="rId555"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/g90-5000/" TargetMode="External" Id="rId556"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/g90-5000-tglass/" TargetMode="External" Id="rId557"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/4000k/" TargetMode="External" Id="rId558"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/4000-tglass/" TargetMode="External" Id="rId559"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/5000-tglass/" TargetMode="External" Id="rId560"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/k25-4000/" TargetMode="External" Id="rId561"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/k25-4000-tglass/" TargetMode="External" Id="rId562"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/k25-5000/" TargetMode="External" Id="rId563"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/k25-5000-tglass/" TargetMode="External" Id="rId564"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/l145-4000/" TargetMode="External" Id="rId565"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/l145-4000-tglass/" TargetMode="External" Id="rId566"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/l145-5000/" TargetMode="External" Id="rId567"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/l145-5000-tglass/" TargetMode="External" Id="rId568"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/sh155-4000/" TargetMode="External" Id="rId569"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/sh155-4000-tglass/" TargetMode="External" Id="rId570"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/sh155-5000/" TargetMode="External" Id="rId571"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/sh155-5000-tglass/" TargetMode="External" Id="rId572"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/" TargetMode="External" Id="rId573"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/g60-4000/" TargetMode="External" Id="rId574"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/g60-4000-tglass/" TargetMode="External" Id="rId575"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/g60-5000/" TargetMode="External" Id="rId576"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/g60-5000-tglass/" TargetMode="External" Id="rId577"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/g90-4000/" TargetMode="External" Id="rId578"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/g90-4000-tglass/" TargetMode="External" Id="rId579"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/g90-5000/" TargetMode="External" Id="rId580"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/g90-5000-tglass/" TargetMode="External" Id="rId581"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/4000k/" TargetMode="External" Id="rId582"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/4000-tglass/" TargetMode="External" Id="rId583"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/5000-tglass/" TargetMode="External" Id="rId584"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/k25-4000/" TargetMode="External" Id="rId585"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/k25-4000-tglass/" TargetMode="External" Id="rId586"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/k25-5000/" TargetMode="External" Id="rId587"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/k25-5000-tglass/" TargetMode="External" Id="rId588"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/l145-4000/" TargetMode="External" Id="rId589"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/l145-4000-tglass/" TargetMode="External" Id="rId590"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/l145-5000/" TargetMode="External" Id="rId591"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/l145-5000-tglass/" TargetMode="External" Id="rId592"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/sh155-4000/" TargetMode="External" Id="rId593"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/sh155-4000-tglass/" TargetMode="External" Id="rId594"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/sh155-5000/" TargetMode="External" Id="rId595"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/sh155-5000-tglass/" TargetMode="External" Id="rId596"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/" TargetMode="External" Id="rId597"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/g60-4000/" TargetMode="External" Id="rId598"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/g60-4000-tglass/" TargetMode="External" Id="rId599"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/g60-5000/" TargetMode="External" Id="rId600"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/g60-5000-tglass/" TargetMode="External" Id="rId601"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/g90-4000/" TargetMode="External" Id="rId602"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/g90-4000-tglass/" TargetMode="External" Id="rId603"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/g90-5000/" TargetMode="External" Id="rId604"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/g90-5000-tglass/" TargetMode="External" Id="rId605"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/4000k/" TargetMode="External" Id="rId606"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/4000-tglass/" TargetMode="External" Id="rId607"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/5000-tglass/" TargetMode="External" Id="rId608"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/k25-4000/" TargetMode="External" Id="rId609"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/k25-4000-tglass/" TargetMode="External" Id="rId610"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/k25-5000/" TargetMode="External" Id="rId611"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/k25-5000-tglass/" TargetMode="External" Id="rId612"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/l145-4000/" TargetMode="External" Id="rId613"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/l145-4000-tglass/" TargetMode="External" Id="rId614"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/l145-5000/" TargetMode="External" Id="rId615"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/l145-5000-tglass/" TargetMode="External" Id="rId616"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/sh155-4000/" TargetMode="External" Id="rId617"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/sh155-4000-tglass/" TargetMode="External" Id="rId618"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/sh155-5000/" TargetMode="External" Id="rId619"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/sh155-5000-tglass/" TargetMode="External" Id="rId620"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-03-okta-50/" TargetMode="External" Id="rId621"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-liniya-30/" TargetMode="External" Id="rId622"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-liniya-50/" TargetMode="External" Id="rId623"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-liniya-70/" TargetMode="External" Id="rId624"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-liniya-90/" TargetMode="External" Id="rId625"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-220/" TargetMode="External" Id="rId626"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-360/" TargetMode="External" Id="rId627"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-03-deka-120/" TargetMode="External" Id="rId628"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-03-deka-140/" TargetMode="External" Id="rId629"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-03-deka-150/" TargetMode="External" Id="rId630"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-03-deka-160/" TargetMode="External" Id="rId631"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/5svet-nn-ssdp-03-deka-180/" TargetMode="External" Id="rId632"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-03-deka-200/" TargetMode="External" Id="rId633"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-03-okta-100/" TargetMode="External" Id="rId634"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-03-okta-70/" TargetMode="External" Id="rId635"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-03-okta-80/" TargetMode="External" Id="rId636"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-03-okta-90/" TargetMode="External" Id="rId637"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-03-sota-10/" TargetMode="External" Id="rId638"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-03-sota-20/" TargetMode="External" Id="rId639"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-03-sota-30/" TargetMode="External" Id="rId640"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-03-sota-40/" TargetMode="External" Id="rId641"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/promyshlennyj-svetodiodnyj-svetilnik-ssdp-03-040-014-ip65-segment-40/" TargetMode="External" Id="rId642"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/promyshlennyj-svetodiodnyj-svetilnik-ssdp-03-050-014-ip65-segment-50/" TargetMode="External" Id="rId643"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/promyshlennyj-svetodiodnyj-svetilnik-ssdp-03-100-014-ip65-segment-100/" TargetMode="External" Id="rId644"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/promyshlennyj-svetodiodnyj-svetilnik-ssdp-03-150-014-ip65-segment-150/" TargetMode="External" Id="rId645"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/promyshlennyj-svetodiodnyj-svetilnik-ssdp-03-200-014-ip65-segment-200/" TargetMode="External" Id="rId646"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svetodiodnyj-promyshlennyj-svetilnik-ssdp-03-010-001-ip65-praktik-10/" TargetMode="External" Id="rId647"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svetodiodnyj-promyshlennyj-svetilnik-ssdp-03-020-001-ip65-praktik-20/" TargetMode="External" Id="rId648"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svetodiodnyj-promyshlennyj-svetilnik-ssdp-03-030-001-ip65-praktik-30/" TargetMode="External" Id="rId649"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svetodiodnyj-promyshlennyj-svetilnik-ssdp-03-040-001-ip65-praktik-40/" TargetMode="External" Id="rId650"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svetodiodnyj-promyshlennyj-svetilnik-ssdp-03-050-001-ip65-praktik-50/" TargetMode="External" Id="rId651"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svetodiodnyj-promyshlennyj-svetilnik-ssdp-03-060-001-ip65-praktik-60/" TargetMode="External" Id="rId652"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svetodiodnyj-promyshlennyj-svetilnik-ssdp-03-070-001-ip65-praktik-70/" TargetMode="External" Id="rId653"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svetodiodnyj-promyshlennyj-svetilnik-ssdp-03-080-001-ip65-praktik-80/" TargetMode="External" Id="rId654"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svetodiodnyj-promyshlennyj-svetilnik-ssdp-03-090-001-ip65-praktik-90/" TargetMode="External" Id="rId655"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svetodiodnyj-promyshlennyj-svetilnik-ssdp-03-100-001-ip65-praktik-100/" TargetMode="External" Id="rId656"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svetodiodnyj-promyshlennyj-svetilnik-ssdp-03-110-001-ip65-praktik-110/" TargetMode="External" Id="rId657"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svetodiodnyj-promyshlennyj-svetilnik-ssdp-03-120-001-ip65-praktik-120/" TargetMode="External" Id="rId658"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svetodiodnyj-promyshlennyj-svetilnik-ssdp-03-130-001-ip65-praktik-130/" TargetMode="External" Id="rId659"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svetodiodnyj-promyshlennyj-svetilnik-ssdp-03-140-001-ip65-praktik-140/" TargetMode="External" Id="rId660"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svetodiodnyj-promyshlennyj-svetilnik-ssdp-03-150-001-ip65-praktik-150/" TargetMode="External" Id="rId661"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svetodiodnyj-promyshlennyj-svetilnik-ssdp-03-160-001-ip65-praktik-160/" TargetMode="External" Id="rId662"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svetodiodnyj-promyshlennyj-svetilnik-ssdp-03-170-001-ip65-praktik-170/" TargetMode="External" Id="rId663"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svetodiodnyj-promyshlennyj-svetilnik-ssdp-03-180-001-ip65-praktik-180/" TargetMode="External" Id="rId664"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svetodiodnyj-promyshlennyj-svetilnik-ssdp-03-190-001-ip65-praktik-190/" TargetMode="External" Id="rId665"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svetodiodnyj-promyshlennyj-svetilnik-ssdp-03-200-001-ip65-praktik-200/" TargetMode="External" Id="rId666"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdo-02-promishlenniy-20/" TargetMode="External" Id="rId667"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdo-02-promishlenniy-30/" TargetMode="External" Id="rId668"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdo-02-promishlenniy-35/" TargetMode="External" Id="rId669"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdo-02-promishlenniy-40/" TargetMode="External" Id="rId670"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdo-02-promishlenniy-45/" TargetMode="External" Id="rId671"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdo-02-promishlenniy-50/" TargetMode="External" Id="rId672"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdo-02-promishlenniy-60/" TargetMode="External" Id="rId673"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdo-02-promishlenniy-70/" TargetMode="External" Id="rId674"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdo-02-promishlenniy-80/" TargetMode="External" Id="rId675"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdo-02-opal-20/" TargetMode="External" Id="rId676"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdo-02-opal-30/" TargetMode="External" Id="rId677"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdo-02-opal-40/" TargetMode="External" Id="rId678"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdo-02-opal-50/" TargetMode="External" Id="rId679"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdo-02-opal-10/" TargetMode="External" Id="rId680"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/uss-100-katana-rigel/" TargetMode="External" Id="rId681"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/uss-130-katana-rigel/" TargetMode="External" Id="rId682"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/uss-40-ekspert-slim/" TargetMode="External" Id="rId683"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-deep-hook-mount/" TargetMode="External" Id="rId684"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-deep-cable-mount/" TargetMode="External" Id="rId685"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-deep-bracket-mount/" TargetMode="External" Id="rId686"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/" TargetMode="External" Id="rId687"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-cos-cable-mount/" TargetMode="External" Id="rId688"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-cos-bracket-mount/" TargetMode="External" Id="rId689"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-conc0-hook-mount/" TargetMode="External" Id="rId690"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-conc0-cable-mount/" TargetMode="External" Id="rId691"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-conc0-bracket-mount/" TargetMode="External" Id="rId692"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-conc1-hook-mount/" TargetMode="External" Id="rId693"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-conc1-cable-mount/" TargetMode="External" Id="rId694"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-conc1-bracket-mount/" TargetMode="External" Id="rId695"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-conc-hook-mount/" TargetMode="External" Id="rId696"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-conc-cable-mount/" TargetMode="External" Id="rId697"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-conc-bracket-mount/" TargetMode="External" Id="rId698"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-deep-hook-mount/" TargetMode="External" Id="rId699"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-deep-cable-mount/" TargetMode="External" Id="rId700"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-deep-bracket-mount/" TargetMode="External" Id="rId701"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/" TargetMode="External" Id="rId702"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-cos-cable-mount/" TargetMode="External" Id="rId703"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-cos-bracket-mount/" TargetMode="External" Id="rId704"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-conc0-hook-mount/" TargetMode="External" Id="rId705"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-conc0-cable-mount/" TargetMode="External" Id="rId706"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-conc0-bracket-mount/" TargetMode="External" Id="rId707"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-conc1-hook-mount/" TargetMode="External" Id="rId708"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-conc1-cable-mount/" TargetMode="External" Id="rId709"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-conc1-bracket-mount/" TargetMode="External" Id="rId710"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-conc-hook-mount/" TargetMode="External" Id="rId711"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-conc-cable-mount/" TargetMode="External" Id="rId712"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-conc-bracket-mount/" TargetMode="External" Id="rId713"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-deep-hook-mount/" TargetMode="External" Id="rId714"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-deep-cable-mount/" TargetMode="External" Id="rId715"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-deep-bracket-mount/" TargetMode="External" Id="rId716"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/" TargetMode="External" Id="rId717"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-cos-cable-mount/" TargetMode="External" Id="rId718"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-cos-bracket-mount/" TargetMode="External" Id="rId719"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-conc0-hook-mount/" TargetMode="External" Id="rId720"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-conc0-cable-mount/" TargetMode="External" Id="rId721"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-conc0-bracket-mount/" TargetMode="External" Id="rId722"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-conc1-hook-mount/" TargetMode="External" Id="rId723"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-conc1-cable-mount/" TargetMode="External" Id="rId724"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-conc1-bracket-mount/" TargetMode="External" Id="rId725"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-conc-hook-mount/" TargetMode="External" Id="rId726"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-conc-cable-mount/" TargetMode="External" Id="rId727"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-conc-bracket-mount/" TargetMode="External" Id="rId728"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-deep-hook-mount/" TargetMode="External" Id="rId729"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-deep-cable-mount/" TargetMode="External" Id="rId730"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-deep-bracket-mount/" TargetMode="External" Id="rId731"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/" TargetMode="External" Id="rId732"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-cos-cable-mount/" TargetMode="External" Id="rId733"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-cos-bracket-mount/" TargetMode="External" Id="rId734"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-conc0-hook-mount/" TargetMode="External" Id="rId735"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-conc0-cable-mount/" TargetMode="External" Id="rId736"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-conc0-bracket-mount/" TargetMode="External" Id="rId737"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-conc1-hook-mount/" TargetMode="External" Id="rId738"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-conc1-cable-mount/" TargetMode="External" Id="rId739"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-conc1-bracket-mount/" TargetMode="External" Id="rId740"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-conc-hook-mount/" TargetMode="External" Id="rId741"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-conc-cable-mount/" TargetMode="External" Id="rId742"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-conc-bracket-mount/" TargetMode="External" Id="rId743"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-deep-hook-mount/" TargetMode="External" Id="rId744"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-deep-cable-mount/" TargetMode="External" Id="rId745"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-deep-bracket-mount/" TargetMode="External" Id="rId746"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/" TargetMode="External" Id="rId747"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-cos-cable-mount/" TargetMode="External" Id="rId748"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-cos-bracket-mount/" TargetMode="External" Id="rId749"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-conc0-hook-mount/" TargetMode="External" Id="rId750"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-conc0-cable-mount/" TargetMode="External" Id="rId751"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-conc0-bracket-mount/" TargetMode="External" Id="rId752"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-conc1-hook-mount/" TargetMode="External" Id="rId753"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-conc1-cable-mount/" TargetMode="External" Id="rId754"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-conc1-bracket-mount/" TargetMode="External" Id="rId755"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-conc-hook-mount/" TargetMode="External" Id="rId756"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-conc-cable-mount/" TargetMode="External" Id="rId757"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-conc-bracket-mount/" TargetMode="External" Id="rId758"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-deep-hook-mount/" TargetMode="External" Id="rId759"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-deep-cable-mount/" TargetMode="External" Id="rId760"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-deep-bracket-mount/" TargetMode="External" Id="rId761"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/" TargetMode="External" Id="rId762"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-cos-cable-mount/" TargetMode="External" Id="rId763"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-cos-bracket-mount/" TargetMode="External" Id="rId764"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-conc0-hook-mount/" TargetMode="External" Id="rId765"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-conc0-cable-mount/" TargetMode="External" Id="rId766"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-conc0-bracket-mount/" TargetMode="External" Id="rId767"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-conc1-hook-mount/" TargetMode="External" Id="rId768"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-conc1-cable-mount/" TargetMode="External" Id="rId769"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-conc1-bracket-mount/" TargetMode="External" Id="rId770"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-conc-hook-mount/" TargetMode="External" Id="rId771"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-conc-cable-mount/" TargetMode="External" Id="rId772"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-conc-bracket-mount/" TargetMode="External" Id="rId773"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/cable-matt/" TargetMode="External" Id="rId774"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/cable-prizm/" TargetMode="External" Id="rId775"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/cable-clear/" TargetMode="External" Id="rId776"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/bracket-matt/" TargetMode="External" Id="rId777"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/bracket-prizm/" TargetMode="External" Id="rId778"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/" TargetMode="External" Id="rId779"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/overhead-matt/" TargetMode="External" Id="rId780"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/overhead-prizm/" TargetMode="External" Id="rId781"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/overhead-clear/" TargetMode="External" Id="rId782"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/suspension-matt/" TargetMode="External" Id="rId783"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/suspension-prizm/" TargetMode="External" Id="rId784"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/suspension-clear/" TargetMode="External" Id="rId785"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/cable-matt/" TargetMode="External" Id="rId786"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/cable-prizm/" TargetMode="External" Id="rId787"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/cable-clear/" TargetMode="External" Id="rId788"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/bracket-matt/" TargetMode="External" Id="rId789"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/bracket-prizm/" TargetMode="External" Id="rId790"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/" TargetMode="External" Id="rId791"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/overhead-matt/" TargetMode="External" Id="rId792"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/overhead-prizm/" TargetMode="External" Id="rId793"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/overhead-clear/" TargetMode="External" Id="rId794"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/suspension-matt/" TargetMode="External" Id="rId795"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/suspension-prizm/" TargetMode="External" Id="rId796"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/suspension-clear/" TargetMode="External" Id="rId797"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/cable-matt/" TargetMode="External" Id="rId798"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/cable-prizm/" TargetMode="External" Id="rId799"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/cable-clear/" TargetMode="External" Id="rId800"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/bracket-matt/" TargetMode="External" Id="rId801"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/bracket-prizm/" TargetMode="External" Id="rId802"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/" TargetMode="External" Id="rId803"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/overhead-matt/" TargetMode="External" Id="rId804"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/overhead-prizm/" TargetMode="External" Id="rId805"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/overhead-clear/" TargetMode="External" Id="rId806"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/suspension-matt/" TargetMode="External" Id="rId807"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/suspension-prizm/" TargetMode="External" Id="rId808"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/suspension-clear/" TargetMode="External" Id="rId809"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/cable-matt/" TargetMode="External" Id="rId810"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/cable-prizm/" TargetMode="External" Id="rId811"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/cable-clear/" TargetMode="External" Id="rId812"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/bracket-matt/" TargetMode="External" Id="rId813"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/bracket-prizm/" TargetMode="External" Id="rId814"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/" TargetMode="External" Id="rId815"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/overhead-matt/" TargetMode="External" Id="rId816"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/overhead-prizm/" TargetMode="External" Id="rId817"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/overhead-clear/" TargetMode="External" Id="rId818"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/suspension-matt/" TargetMode="External" Id="rId819"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/suspension-prizm/" TargetMode="External" Id="rId820"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/suspension-clear/" TargetMode="External" Id="rId821"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/cable-matt/" TargetMode="External" Id="rId822"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/cable-prizm/" TargetMode="External" Id="rId823"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/cable-clear/" TargetMode="External" Id="rId824"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/bracket-matt/" TargetMode="External" Id="rId825"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/bracket-prizm/" TargetMode="External" Id="rId826"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/" TargetMode="External" Id="rId827"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/overhead-matt/" TargetMode="External" Id="rId828"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/overhead-prizm/" TargetMode="External" Id="rId829"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/overhead-clear/" TargetMode="External" Id="rId830"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/suspension-matt/" TargetMode="External" Id="rId831"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/suspension-prizm/" TargetMode="External" Id="rId832"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/suspension-clear/" TargetMode="External" Id="rId833"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fokus-uss-200-ekspert-slim-ultra-d-skoba/" TargetMode="External" Id="rId834"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/uss-110-katana-prom/" TargetMode="External" Id="rId835"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/uss-130-katana-prom/" TargetMode="External" Id="rId836"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/uss-160-katana-prom/" TargetMode="External" Id="rId837"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/uss-170-katana-prom/" TargetMode="External" Id="rId838"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/uss-50-katana-prom/" TargetMode="External" Id="rId839"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/uss-50-katana-rigel/" TargetMode="External" Id="rId840"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/uss-60-katana-prom/" TargetMode="External" Id="rId841"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/uss-70-katana-rigel/" TargetMode="External" Id="rId842"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/uss-80-katana-prom/" TargetMode="External" Id="rId843"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/uss-90-katana-prom/" TargetMode="External" Id="rId844"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fokus-uss-240-ekspert-slim-ultra-d-skoba/" TargetMode="External" Id="rId845"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fokus-uss-40-ekspert-slim-ultra-d-skoba/" TargetMode="External" Id="rId846"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-ffl-06-460/" TargetMode="External" Id="rId847"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fhb-01-150/" TargetMode="External" Id="rId848"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fhb-02-150/" TargetMode="External" Id="rId849"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fhb-03-230/" TargetMode="External" Id="rId850"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fhb-04-230/" TargetMode="External" Id="rId851"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fhb-06-90/" TargetMode="External" Id="rId852"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fhb-17-460/" TargetMode="External" Id="rId853"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dsp-07-135/" TargetMode="External" Id="rId854"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dsp-07-70/" TargetMode="External" Id="rId855"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dsp-07-90/" TargetMode="External" Id="rId856"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dsp-27-70/" TargetMode="External" Id="rId857"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dsp-27-90/" TargetMode="External" Id="rId858"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fbl-07-35/" TargetMode="External" Id="rId859"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fbl-07-52/" TargetMode="External" Id="rId860"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fhb-05-125/g60/" TargetMode="External" Id="rId861"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fhb-05-125/" TargetMode="External" Id="rId862"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fhb-05-125/k15/" TargetMode="External" Id="rId863"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fhb-05-125/k30/" TargetMode="External" Id="rId864"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fhb-08-90/" TargetMode="External" Id="rId865"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fpl-01-12/" TargetMode="External" Id="rId866"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fpl-01-24/" TargetMode="External" Id="rId867"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fpl-01-35/" TargetMode="External" Id="rId868"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fpl-01-47/" TargetMode="External" Id="rId869"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fpl-01-58/" TargetMode="External" Id="rId870"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fpl-01-70/" TargetMode="External" Id="rId871"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fpl-01-82/" TargetMode="External" Id="rId872"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fpl-fermer-1/" TargetMode="External" Id="rId873"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fpl-fermer-2/" TargetMode="External" Id="rId874"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dbu-07-135/" TargetMode="External" Id="rId875"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dbu-07-70/" TargetMode="External" Id="rId876"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dbu-17-135/" TargetMode="External" Id="rId877"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dbu-17-70/" TargetMode="External" Id="rId878"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dpp-x7-100/" TargetMode="External" Id="rId879"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dpp-x7-104/" TargetMode="External" Id="rId880"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dpp-x7-130/" TargetMode="External" Id="rId881"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dpp-x7-137/" TargetMode="External" Id="rId882"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dpp-x7-156/" TargetMode="External" Id="rId883"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dpp-x7-170/" TargetMode="External" Id="rId884"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dpp-x7-182/" TargetMode="External" Id="rId885"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dpp-x7-200/" TargetMode="External" Id="rId886"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dpp-x7-208/" TargetMode="External" Id="rId887"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dpp-x7-234/" TargetMode="External" Id="rId888"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dpp-x7-260/" TargetMode="External" Id="rId889"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dpp-x7-68/" TargetMode="External" Id="rId890"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dpp-x7-78/" TargetMode="External" Id="rId891"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dso-24/" TargetMode="External" Id="rId892"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dso-33/" TargetMode="External" Id="rId893"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dso-43/" TargetMode="External" Id="rId894"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dso-45/" TargetMode="External" Id="rId895"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dso-60/" TargetMode="External" Id="rId896"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dso-65/" TargetMode="External" Id="rId897"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dsp-08-125/" TargetMode="External" Id="rId898"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dsp-27-540/" TargetMode="External" Id="rId899"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dsp-28-125/" TargetMode="External" Id="rId900"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-fhb-18-690/" TargetMode="External" Id="rId901"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fereks-dso-12/" TargetMode="External" Id="rId902"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-820-70/" TargetMode="External" Id="rId903"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-850-240/" TargetMode="External" Id="rId904"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-040-30/" TargetMode="External" Id="rId905"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-040-40/" TargetMode="External" Id="rId906"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-505-120/" TargetMode="External" Id="rId907"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-505-120/505-n-120/" TargetMode="External" Id="rId908"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-505-120/505-s-120/" TargetMode="External" Id="rId909"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-505-140/" TargetMode="External" Id="rId910"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-505-140/505-n-140/" TargetMode="External" Id="rId911"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-505-140/505-s-140/" TargetMode="External" Id="rId912"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-505-160/" TargetMode="External" Id="rId913"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-505-160/505-n-160/" TargetMode="External" Id="rId914"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-505-160/505-s-160/" TargetMode="External" Id="rId915"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-505-240/" TargetMode="External" Id="rId916"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-505-240/505-n-240/" TargetMode="External" Id="rId917"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-505-240/505-pe-240/" TargetMode="External" Id="rId918"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-505-240/505-pn-240/" TargetMode="External" Id="rId919"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-505-240/505-ps-240/" TargetMode="External" Id="rId920"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-505-240/505-s-240/" TargetMode="External" Id="rId921"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-835-1100/" TargetMode="External" Id="rId922"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-835-1100/835-n-1100/" TargetMode="External" Id="rId923"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-835-1100/835-pe-1100/" TargetMode="External" Id="rId924"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-835-1100/835-pn-1100/" TargetMode="External" Id="rId925"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-835-120/" TargetMode="External" Id="rId926"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-835-120/835-n-120/" TargetMode="External" Id="rId927"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-835-1500/" TargetMode="External" Id="rId928"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-835-1500/835-n-1500/" TargetMode="External" Id="rId929"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-835-1500/835-pe-1500/" TargetMode="External" Id="rId930"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-835-1500/835-pn-1500/" TargetMode="External" Id="rId931"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-835-240/" TargetMode="External" Id="rId932"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-835-240/835-n-240/" TargetMode="External" Id="rId933"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-835-360/" TargetMode="External" Id="rId934"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-835-360/835-n-360/" TargetMode="External" Id="rId935"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-870-240/" TargetMode="External" Id="rId936"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-870-240/pas/" TargetMode="External" Id="rId937"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ds-u64-dim-36-vt/" TargetMode="External" Id="rId938"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-dio-prom-400/" TargetMode="External" Id="rId939"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ds-prom-702/" TargetMode="External" Id="rId940"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ds-prom-lc-1002vt/" TargetMode="External" Id="rId941"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ds-prom-lc-50vt/" TargetMode="External" Id="rId942"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-prom-100-2/" TargetMode="External" Id="rId943"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-prom-100/" TargetMode="External" Id="rId944"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-prom-150/" TargetMode="External" Id="rId945"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-prom-200/" TargetMode="External" Id="rId946"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-prom-300/" TargetMode="External" Id="rId947"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-prom-400/" TargetMode="External" Id="rId948"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-prom-50/" TargetMode="External" Id="rId949"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-prom-50/lc/" TargetMode="External" Id="rId950"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-dio-prom-100-2/" TargetMode="External" Id="rId951"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-dio-prom-100/" TargetMode="External" Id="rId952"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-dio-prom-150/" TargetMode="External" Id="rId953"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-dio-prom-200/" TargetMode="External" Id="rId954"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-dio-prom-300/" TargetMode="External" Id="rId955"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-dio-prom-50/" TargetMode="External" Id="rId956"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-prom-lc-100/" TargetMode="External" Id="rId957"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ds-dioteck-prom-d2-100-vt-5-let/" TargetMode="External" Id="rId958"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ds-dioteck-prom-d2-50-vt-5-let/" TargetMode="External" Id="rId959"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ds-dioteck-prom-sh-100-vt-5-let/" TargetMode="External" Id="rId960"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ds-dioteck-prom-sh-50-vt-5-let/" TargetMode="External" Id="rId961"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ds-prom-35-vt/" TargetMode="External" Id="rId962"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ds-prom-70/" TargetMode="External" Id="rId963"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-n-32-ip65-mini/" TargetMode="External" Id="rId964"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-n-56-ip65/" TargetMode="External" Id="rId965"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-n-64-ip65/" TargetMode="External" Id="rId966"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-n-72-ip65/" TargetMode="External" Id="rId967"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/dioteck-ds-n-80-ip65/" TargetMode="External" Id="rId968"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-kedr-sbu-50/" TargetMode="External" Id="rId969"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-kedr-sbu-100/" TargetMode="External" Id="rId970"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-kedr-sbu-150/" TargetMode="External" Id="rId971"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-kedr-sbu-200/" TargetMode="External" Id="rId972"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-kedr-sbu-300/" TargetMode="External" Id="rId973"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-kedr-sbu-75/" TargetMode="External" Id="rId974"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-svinec-2-0-10/" TargetMode="External" Id="rId975"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-svinec-2-0-30/" TargetMode="External" Id="rId976"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-ejfel-45/" TargetMode="External" Id="rId977"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-kedr-bubble-100/" TargetMode="External" Id="rId978"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-kedr-bubble-140/" TargetMode="External" Id="rId979"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-kedr-bubble-50/" TargetMode="External" Id="rId980"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-kedr-termo-sbu-100/" TargetMode="External" Id="rId981"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-kedr-termo-sbu-150/" TargetMode="External" Id="rId982"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-kedr-termo-sbu-200/" TargetMode="External" Id="rId983"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-kedr-ssp-100/" TargetMode="External" Id="rId984"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-kedr-ssp-140/" TargetMode="External" Id="rId985"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-kedr-ssp-200/" TargetMode="External" Id="rId986"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-kedr-ssp-260/" TargetMode="External" Id="rId987"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-kedr-ssp-300/" TargetMode="External" Id="rId988"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-vysota-16/" TargetMode="External" Id="rId989"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-vysota-33/" TargetMode="External" Id="rId990"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-vysota-50/" TargetMode="External" Id="rId991"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-vysota-100/" TargetMode="External" Id="rId992"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-zenit-600/" TargetMode="External" Id="rId993"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-zenit-900/" TargetMode="External" Id="rId994"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-struna-24/" TargetMode="External" Id="rId995"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-struna-35/" TargetMode="External" Id="rId996"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-struna-60/" TargetMode="External" Id="rId997"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-titan-28/" TargetMode="External" Id="rId998"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-titan-53/" TargetMode="External" Id="rId999"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-ejfel-90/" TargetMode="External" Id="rId1000"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-struna-47/" TargetMode="External" Id="rId1001"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId1002"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:G1005"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="8" customWidth="1" min="1" max="1"/>
     <col width="30" customWidth="1" min="2" max="2"/>
     <col width="50" customWidth="1" min="3" max="3"/>
     <col width="40" customWidth="1" min="4" max="4"/>
     <col width="10" customWidth="1" min="5" max="5"/>
     <col width="20" customWidth="1" min="6" max="6"/>
     <col width="20" customWidth="1" min="7" max="7"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>+74957888385</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>https://top-svet.ru</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>info@top-svet.ru</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>2026-05-13 19:48</t>
+          <t>2026-08-09 22:52</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Показаны только результаты, подходящие под установленные во время скачивания фильтры. Для скачивания прайс-листа на все товары категории - щёлкните на этот текст.</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
           <t>ПРОМЫШЛЕННЫЕ СВЕТИЛЬНИКИ</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
           <t>Артикул</t>
         </is>
       </c>
       <c r="B7" s="5" t="inlineStr">
         <is>
@@ -23453,5290 +23453,5290 @@
       </c>
       <c r="D685" s="8" t="inlineStr">
         <is>
           <t>100 Вт, 12000 лм, К, 5000 К, IP65</t>
         </is>
       </c>
       <c r="E685" s="6" t="inlineStr">
         <is>
           <t>8 лет</t>
         </is>
       </c>
       <c r="F685" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G685" s="9" t="inlineStr">
         <is>
           <t>27 227,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="686">
       <c r="A686" s="6" t="inlineStr">
         <is>
-          <t>100654</t>
+          <t>100660</t>
         </is>
       </c>
       <c r="B686" s="6" t="inlineStr">
         <is>
-          <t>УСС-130 Катана ПРОМ</t>
+          <t>УСС-130 Катана Ригель</t>
         </is>
       </c>
       <c r="C686" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник УСС-130 Катана ПРОМ, 4000K</t>
+          <t>Промышленный светильник УСС-130 Катана Ригель, 5000K</t>
         </is>
       </c>
       <c r="D686" s="8" t="inlineStr">
         <is>
-          <t>130 Вт, 21450 лм, Д, 4000 К, IP67</t>
+          <t>130 Вт, 15600 лм, К, 5000 К, IP65</t>
         </is>
       </c>
       <c r="E686" s="6" t="inlineStr">
         <is>
           <t>8 лет</t>
         </is>
       </c>
       <c r="F686" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G686" s="9" t="inlineStr">
         <is>
-          <t>29 792,00 ₽</t>
+          <t>28 693,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="687">
       <c r="A687" s="6" t="inlineStr">
         <is>
-          <t>100660</t>
+          <t>100670</t>
         </is>
       </c>
       <c r="B687" s="6" t="inlineStr">
         <is>
-          <t>УСС-130 Катана Ригель</t>
+          <t>УСС-240 Эксперт Slim Д</t>
         </is>
       </c>
       <c r="C687" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник УСС-130 Катана Ригель, 5000K</t>
+          <t>Промышленный светильник УСС-240 Эксперт Slim Д, 4000K</t>
         </is>
       </c>
       <c r="D687" s="8" t="inlineStr">
         <is>
-          <t>130 Вт, 15600 лм, К, 5000 К, IP65</t>
+          <t>240 Вт, 36000 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E687" s="6" t="inlineStr">
         <is>
           <t>8 лет</t>
         </is>
       </c>
       <c r="F687" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G687" s="9" t="inlineStr">
         <is>
-          <t>28 693,00 ₽</t>
+          <t>44 839,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="688">
       <c r="A688" s="6" t="inlineStr">
         <is>
-          <t>100670</t>
-[...6 lines deleted...]
-      </c>
+          <t>100501</t>
+        </is>
+      </c>
+      <c r="B688" s="6" t="inlineStr"/>
       <c r="C688" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник УСС-240 Эксперт Slim Д, 4000K</t>
+          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС Г, крепление на крюк</t>
         </is>
       </c>
       <c r="D688" s="8" t="inlineStr">
         <is>
-          <t>240 Вт, 36000 лм, Д, 4000 К, IP67</t>
+          <t>115 Вт, 12500 лм, Г, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E688" s="6" t="inlineStr">
         <is>
-          <t>8 лет</t>
+          <t>5 лет</t>
         </is>
       </c>
       <c r="F688" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G688" s="9" t="inlineStr">
         <is>
-          <t>44 839,00 ₽</t>
+          <t>23 918,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="689">
       <c r="A689" s="6" t="inlineStr">
         <is>
-          <t>100649</t>
-[...6 lines deleted...]
-      </c>
+          <t>100502</t>
+        </is>
+      </c>
+      <c r="B689" s="6" t="inlineStr"/>
       <c r="C689" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник УСС-50 Катана ПРОМ, 4000K</t>
+          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС Г, крепление на трос</t>
         </is>
       </c>
       <c r="D689" s="8" t="inlineStr">
         <is>
-          <t>50 Вт, 8500 лм, Д, 5000 К, IP67</t>
+          <t>115 Вт, 12500 лм, Г, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E689" s="6" t="inlineStr">
         <is>
-          <t>8 лет</t>
+          <t>5 лет</t>
         </is>
       </c>
       <c r="F689" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G689" s="9" t="inlineStr">
         <is>
-          <t>14 188,00 ₽</t>
+          <t>23 918,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="690">
       <c r="A690" s="6" t="inlineStr">
         <is>
-          <t>100501</t>
+          <t>100503</t>
         </is>
       </c>
       <c r="B690" s="6" t="inlineStr"/>
       <c r="C690" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС Г, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС Г, крепление скобой</t>
         </is>
       </c>
       <c r="D690" s="8" t="inlineStr">
         <is>
           <t>115 Вт, 12500 лм, Г, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E690" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F690" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G690" s="9" t="inlineStr">
         <is>
           <t>23 918,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="691">
       <c r="A691" s="6" t="inlineStr">
         <is>
-          <t>100502</t>
+          <t>100498</t>
         </is>
       </c>
       <c r="B691" s="6" t="inlineStr"/>
       <c r="C691" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС Г, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС Д, крепление на крюк</t>
         </is>
       </c>
       <c r="D691" s="8" t="inlineStr">
         <is>
-          <t>115 Вт, 12500 лм, Г, 4500 К, IP65</t>
+          <t>115 Вт, 13500 лм, Д, 4000 К, IP65</t>
         </is>
       </c>
       <c r="E691" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F691" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G691" s="9" t="inlineStr">
         <is>
           <t>23 918,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="692">
       <c r="A692" s="6" t="inlineStr">
         <is>
-          <t>100503</t>
+          <t>100499</t>
         </is>
       </c>
       <c r="B692" s="6" t="inlineStr"/>
       <c r="C692" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС Г, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС Д, крепление на трос</t>
         </is>
       </c>
       <c r="D692" s="8" t="inlineStr">
         <is>
-          <t>115 Вт, 12500 лм, Г, 4500 К, IP65</t>
+          <t>115 Вт, 13500 лм, Д, 4000 К, IP65</t>
         </is>
       </c>
       <c r="E692" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F692" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G692" s="9" t="inlineStr">
         <is>
           <t>23 918,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="693">
       <c r="A693" s="6" t="inlineStr">
         <is>
-          <t>100498</t>
+          <t>100500</t>
         </is>
       </c>
       <c r="B693" s="6" t="inlineStr"/>
       <c r="C693" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС Д, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС Д, крепление скобой</t>
         </is>
       </c>
       <c r="D693" s="8" t="inlineStr">
         <is>
           <t>115 Вт, 13500 лм, Д, 4000 К, IP65</t>
         </is>
       </c>
       <c r="E693" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F693" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G693" s="9" t="inlineStr">
         <is>
           <t>23 918,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="694">
       <c r="A694" s="6" t="inlineStr">
         <is>
-          <t>100499</t>
+          <t>100504</t>
         </is>
       </c>
       <c r="B694" s="6" t="inlineStr"/>
       <c r="C694" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС Д, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС К0, крепление на крюк</t>
         </is>
       </c>
       <c r="D694" s="8" t="inlineStr">
         <is>
-          <t>115 Вт, 13500 лм, Д, 4000 К, IP65</t>
+          <t>115 Вт, 12500 лм, К (К0), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E694" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F694" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G694" s="9" t="inlineStr">
         <is>
           <t>23 918,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="695">
       <c r="A695" s="6" t="inlineStr">
         <is>
-          <t>100500</t>
+          <t>100505</t>
         </is>
       </c>
       <c r="B695" s="6" t="inlineStr"/>
       <c r="C695" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС Д, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС К0, крепление на трос</t>
         </is>
       </c>
       <c r="D695" s="8" t="inlineStr">
         <is>
-          <t>115 Вт, 13500 лм, Д, 4000 К, IP65</t>
+          <t>115 Вт, 12500 лм, К (К0), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E695" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F695" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G695" s="9" t="inlineStr">
         <is>
           <t>23 918,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="696">
       <c r="A696" s="6" t="inlineStr">
         <is>
-          <t>100504</t>
+          <t>100506</t>
         </is>
       </c>
       <c r="B696" s="6" t="inlineStr"/>
       <c r="C696" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС К0, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС К0, крепление скобой</t>
         </is>
       </c>
       <c r="D696" s="8" t="inlineStr">
         <is>
           <t>115 Вт, 12500 лм, К (К0), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E696" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F696" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G696" s="9" t="inlineStr">
         <is>
           <t>23 918,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="697">
       <c r="A697" s="6" t="inlineStr">
         <is>
-          <t>100505</t>
+          <t>100510</t>
         </is>
       </c>
       <c r="B697" s="6" t="inlineStr"/>
       <c r="C697" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС К0, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС К1, крепление на крюк</t>
         </is>
       </c>
       <c r="D697" s="8" t="inlineStr">
         <is>
-          <t>115 Вт, 12500 лм, К (К0), 4500 К, IP65</t>
+          <t>115 Вт, 12500 лм, К (К1), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E697" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F697" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G697" s="9" t="inlineStr">
         <is>
           <t>23 918,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="698">
       <c r="A698" s="6" t="inlineStr">
         <is>
-          <t>100506</t>
+          <t>100511</t>
         </is>
       </c>
       <c r="B698" s="6" t="inlineStr"/>
       <c r="C698" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС К0, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС К1, крепление на трос</t>
         </is>
       </c>
       <c r="D698" s="8" t="inlineStr">
         <is>
-          <t>115 Вт, 12500 лм, К (К0), 4500 К, IP65</t>
+          <t>115 Вт, 12500 лм, К (К1), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E698" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F698" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G698" s="9" t="inlineStr">
         <is>
           <t>23 918,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="699">
       <c r="A699" s="6" t="inlineStr">
         <is>
-          <t>100510</t>
+          <t>100512</t>
         </is>
       </c>
       <c r="B699" s="6" t="inlineStr"/>
       <c r="C699" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС К1, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС К1, крепление скобой</t>
         </is>
       </c>
       <c r="D699" s="8" t="inlineStr">
         <is>
           <t>115 Вт, 12500 лм, К (К1), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E699" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F699" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G699" s="9" t="inlineStr">
         <is>
           <t>23 918,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="700">
       <c r="A700" s="6" t="inlineStr">
         <is>
-          <t>100511</t>
+          <t>100507</t>
         </is>
       </c>
       <c r="B700" s="6" t="inlineStr"/>
       <c r="C700" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС К1, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС К, крепление на крюк</t>
         </is>
       </c>
       <c r="D700" s="8" t="inlineStr">
         <is>
-          <t>115 Вт, 12500 лм, К (К1), 4500 К, IP65</t>
+          <t>115 Вт, 12500 лм, К, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E700" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F700" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G700" s="9" t="inlineStr">
         <is>
           <t>23 918,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="701">
       <c r="A701" s="6" t="inlineStr">
         <is>
-          <t>100512</t>
+          <t>100508</t>
         </is>
       </c>
       <c r="B701" s="6" t="inlineStr"/>
       <c r="C701" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС К1, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС К, крепление на трос</t>
         </is>
       </c>
       <c r="D701" s="8" t="inlineStr">
         <is>
-          <t>115 Вт, 12500 лм, К (К1), 4500 К, IP65</t>
+          <t>115 Вт, 12500 лм, К, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E701" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F701" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G701" s="9" t="inlineStr">
         <is>
           <t>23 918,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="702">
       <c r="A702" s="6" t="inlineStr">
         <is>
-          <t>100507</t>
+          <t>100509</t>
         </is>
       </c>
       <c r="B702" s="6" t="inlineStr"/>
       <c r="C702" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС К, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС К, крепление скобой</t>
         </is>
       </c>
       <c r="D702" s="8" t="inlineStr">
         <is>
           <t>115 Вт, 12500 лм, К, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E702" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F702" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G702" s="9" t="inlineStr">
         <is>
           <t>23 918,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="703">
       <c r="A703" s="6" t="inlineStr">
         <is>
-          <t>100508</t>
+          <t>100516</t>
         </is>
       </c>
       <c r="B703" s="6" t="inlineStr"/>
       <c r="C703" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС К, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС Г, крепление на крюк</t>
         </is>
       </c>
       <c r="D703" s="8" t="inlineStr">
         <is>
-          <t>115 Вт, 12500 лм, К, 4500 К, IP65</t>
+          <t>130 Вт, 15000 лм, Г, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E703" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F703" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G703" s="9" t="inlineStr">
         <is>
-          <t>23 918,00 ₽</t>
+          <t>32 874,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="704">
       <c r="A704" s="6" t="inlineStr">
         <is>
-          <t>100509</t>
+          <t>100517</t>
         </is>
       </c>
       <c r="B704" s="6" t="inlineStr"/>
       <c r="C704" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС К, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС Г, крепление на трос</t>
         </is>
       </c>
       <c r="D704" s="8" t="inlineStr">
         <is>
-          <t>115 Вт, 12500 лм, К, 4500 К, IP65</t>
+          <t>130 Вт, 15000 лм, Г, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E704" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F704" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G704" s="9" t="inlineStr">
         <is>
-          <t>23 918,00 ₽</t>
+          <t>32 874,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="705">
       <c r="A705" s="6" t="inlineStr">
         <is>
-          <t>100516</t>
+          <t>100518</t>
         </is>
       </c>
       <c r="B705" s="6" t="inlineStr"/>
       <c r="C705" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС Г, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС Г, крепление скобой</t>
         </is>
       </c>
       <c r="D705" s="8" t="inlineStr">
         <is>
           <t>130 Вт, 15000 лм, Г, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E705" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F705" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G705" s="9" t="inlineStr">
         <is>
           <t>32 874,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="706">
       <c r="A706" s="6" t="inlineStr">
         <is>
-          <t>100517</t>
+          <t>100513</t>
         </is>
       </c>
       <c r="B706" s="6" t="inlineStr"/>
       <c r="C706" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС Г, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС Д, крепление на крюк</t>
         </is>
       </c>
       <c r="D706" s="8" t="inlineStr">
         <is>
-          <t>130 Вт, 15000 лм, Г, 4500 К, IP65</t>
+          <t>130 Вт, 16000 лм, Д, 4000 К, IP65</t>
         </is>
       </c>
       <c r="E706" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F706" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G706" s="9" t="inlineStr">
         <is>
           <t>32 874,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="707">
       <c r="A707" s="6" t="inlineStr">
         <is>
-          <t>100518</t>
+          <t>100514</t>
         </is>
       </c>
       <c r="B707" s="6" t="inlineStr"/>
       <c r="C707" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС Г, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС Д, крепление на трос</t>
         </is>
       </c>
       <c r="D707" s="8" t="inlineStr">
         <is>
-          <t>130 Вт, 15000 лм, Г, 4500 К, IP65</t>
+          <t>130 Вт, 16000 лм, Д, 4000 К, IP65</t>
         </is>
       </c>
       <c r="E707" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F707" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G707" s="9" t="inlineStr">
         <is>
           <t>32 874,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="708">
       <c r="A708" s="6" t="inlineStr">
         <is>
-          <t>100513</t>
+          <t>100515</t>
         </is>
       </c>
       <c r="B708" s="6" t="inlineStr"/>
       <c r="C708" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС Д, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС Д, крепление скобой</t>
         </is>
       </c>
       <c r="D708" s="8" t="inlineStr">
         <is>
           <t>130 Вт, 16000 лм, Д, 4000 К, IP65</t>
         </is>
       </c>
       <c r="E708" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F708" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G708" s="9" t="inlineStr">
         <is>
           <t>32 874,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="709">
       <c r="A709" s="6" t="inlineStr">
         <is>
-          <t>100514</t>
+          <t>100519</t>
         </is>
       </c>
       <c r="B709" s="6" t="inlineStr"/>
       <c r="C709" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС Д, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС К0, крепление на крюк</t>
         </is>
       </c>
       <c r="D709" s="8" t="inlineStr">
         <is>
-          <t>130 Вт, 16000 лм, Д, 4000 К, IP65</t>
+          <t>130 Вт, 15000 лм, К (К0), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E709" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F709" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G709" s="9" t="inlineStr">
         <is>
           <t>32 874,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="710">
       <c r="A710" s="6" t="inlineStr">
         <is>
-          <t>100515</t>
+          <t>100520</t>
         </is>
       </c>
       <c r="B710" s="6" t="inlineStr"/>
       <c r="C710" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС Д, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС К0, крепление на трос</t>
         </is>
       </c>
       <c r="D710" s="8" t="inlineStr">
         <is>
-          <t>130 Вт, 16000 лм, Д, 4000 К, IP65</t>
+          <t>130 Вт, 15000 лм, К (К0), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E710" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F710" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G710" s="9" t="inlineStr">
         <is>
           <t>32 874,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="711">
       <c r="A711" s="6" t="inlineStr">
         <is>
-          <t>100519</t>
+          <t>100521</t>
         </is>
       </c>
       <c r="B711" s="6" t="inlineStr"/>
       <c r="C711" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС К0, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС К0, крепление скобой</t>
         </is>
       </c>
       <c r="D711" s="8" t="inlineStr">
         <is>
           <t>130 Вт, 15000 лм, К (К0), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E711" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F711" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G711" s="9" t="inlineStr">
         <is>
           <t>32 874,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="712">
       <c r="A712" s="6" t="inlineStr">
         <is>
-          <t>100520</t>
+          <t>100525</t>
         </is>
       </c>
       <c r="B712" s="6" t="inlineStr"/>
       <c r="C712" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС К0, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС К1, крепление на крюк</t>
         </is>
       </c>
       <c r="D712" s="8" t="inlineStr">
         <is>
-          <t>130 Вт, 15000 лм, К (К0), 4500 К, IP65</t>
+          <t>130 Вт, 15000 лм, К (К1), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E712" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F712" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G712" s="9" t="inlineStr">
         <is>
           <t>32 874,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="713">
       <c r="A713" s="6" t="inlineStr">
         <is>
-          <t>100521</t>
+          <t>100526</t>
         </is>
       </c>
       <c r="B713" s="6" t="inlineStr"/>
       <c r="C713" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС К0, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС К1, крепление на трос</t>
         </is>
       </c>
       <c r="D713" s="8" t="inlineStr">
         <is>
-          <t>130 Вт, 15000 лм, К (К0), 4500 К, IP65</t>
+          <t>130 Вт, 15000 лм, К (К1), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E713" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F713" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G713" s="9" t="inlineStr">
         <is>
           <t>32 874,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="714">
       <c r="A714" s="6" t="inlineStr">
         <is>
-          <t>100525</t>
+          <t>100527</t>
         </is>
       </c>
       <c r="B714" s="6" t="inlineStr"/>
       <c r="C714" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС К1, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС К1, крепление скобой</t>
         </is>
       </c>
       <c r="D714" s="8" t="inlineStr">
         <is>
           <t>130 Вт, 15000 лм, К (К1), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E714" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F714" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G714" s="9" t="inlineStr">
         <is>
           <t>32 874,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="715">
       <c r="A715" s="6" t="inlineStr">
         <is>
-          <t>100526</t>
+          <t>100522</t>
         </is>
       </c>
       <c r="B715" s="6" t="inlineStr"/>
       <c r="C715" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС К1, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС К, крепление на крюк</t>
         </is>
       </c>
       <c r="D715" s="8" t="inlineStr">
         <is>
-          <t>130 Вт, 15000 лм, К (К1), 4500 К, IP65</t>
+          <t>130 Вт, 15000 лм, К, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E715" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F715" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G715" s="9" t="inlineStr">
         <is>
           <t>32 874,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="716">
       <c r="A716" s="6" t="inlineStr">
         <is>
-          <t>100527</t>
+          <t>100523</t>
         </is>
       </c>
       <c r="B716" s="6" t="inlineStr"/>
       <c r="C716" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС К1, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС К, крепление на трос</t>
         </is>
       </c>
       <c r="D716" s="8" t="inlineStr">
         <is>
-          <t>130 Вт, 15000 лм, К (К1), 4500 К, IP65</t>
+          <t>130 Вт, 15000 лм, К, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E716" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F716" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G716" s="9" t="inlineStr">
         <is>
           <t>32 874,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="717">
       <c r="A717" s="6" t="inlineStr">
         <is>
-          <t>100522</t>
+          <t>100524</t>
         </is>
       </c>
       <c r="B717" s="6" t="inlineStr"/>
       <c r="C717" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС К, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС К, крепление скобой</t>
         </is>
       </c>
       <c r="D717" s="8" t="inlineStr">
         <is>
           <t>130 Вт, 15000 лм, К, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E717" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F717" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G717" s="9" t="inlineStr">
         <is>
           <t>32 874,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="718">
       <c r="A718" s="6" t="inlineStr">
         <is>
-          <t>100523</t>
+          <t>100531</t>
         </is>
       </c>
       <c r="B718" s="6" t="inlineStr"/>
       <c r="C718" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС К, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС Г, крепление на крюк</t>
         </is>
       </c>
       <c r="D718" s="8" t="inlineStr">
         <is>
-          <t>130 Вт, 15000 лм, К, 4500 К, IP65</t>
+          <t>140 Вт, 15500 лм, Г, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E718" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F718" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G718" s="9" t="inlineStr">
         <is>
-          <t>32 874,00 ₽</t>
+          <t>38 316,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="719">
       <c r="A719" s="6" t="inlineStr">
         <is>
-          <t>100524</t>
+          <t>100532</t>
         </is>
       </c>
       <c r="B719" s="6" t="inlineStr"/>
       <c r="C719" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС К, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС Г, крепление на трос</t>
         </is>
       </c>
       <c r="D719" s="8" t="inlineStr">
         <is>
-          <t>130 Вт, 15000 лм, К, 4500 К, IP65</t>
+          <t>140 Вт, 15500 лм, Г, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E719" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F719" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G719" s="9" t="inlineStr">
         <is>
-          <t>32 874,00 ₽</t>
+          <t>38 316,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="720">
       <c r="A720" s="6" t="inlineStr">
         <is>
-          <t>100531</t>
+          <t>100533</t>
         </is>
       </c>
       <c r="B720" s="6" t="inlineStr"/>
       <c r="C720" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС Г, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС Г, крепление скобой</t>
         </is>
       </c>
       <c r="D720" s="8" t="inlineStr">
         <is>
           <t>140 Вт, 15500 лм, Г, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E720" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F720" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G720" s="9" t="inlineStr">
         <is>
           <t>38 316,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="721">
       <c r="A721" s="6" t="inlineStr">
         <is>
-          <t>100532</t>
+          <t>100528</t>
         </is>
       </c>
       <c r="B721" s="6" t="inlineStr"/>
       <c r="C721" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС Г, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС Д, крепление на крюк</t>
         </is>
       </c>
       <c r="D721" s="8" t="inlineStr">
         <is>
-          <t>140 Вт, 15500 лм, Г, 4500 К, IP65</t>
+          <t>140 Вт, 20000 лм, Д, 4000 К, IP65</t>
         </is>
       </c>
       <c r="E721" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F721" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G721" s="9" t="inlineStr">
         <is>
           <t>38 316,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="722">
       <c r="A722" s="6" t="inlineStr">
         <is>
-          <t>100533</t>
+          <t>100529</t>
         </is>
       </c>
       <c r="B722" s="6" t="inlineStr"/>
       <c r="C722" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС Г, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС Д, крепление на трос</t>
         </is>
       </c>
       <c r="D722" s="8" t="inlineStr">
         <is>
-          <t>140 Вт, 15500 лм, Г, 4500 К, IP65</t>
+          <t>140 Вт, 20000 лм, Д, 4000 К, IP65</t>
         </is>
       </c>
       <c r="E722" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F722" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G722" s="9" t="inlineStr">
         <is>
           <t>38 316,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="723">
       <c r="A723" s="6" t="inlineStr">
         <is>
-          <t>100528</t>
+          <t>100530</t>
         </is>
       </c>
       <c r="B723" s="6" t="inlineStr"/>
       <c r="C723" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС Д, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС Д, крепление скобой</t>
         </is>
       </c>
       <c r="D723" s="8" t="inlineStr">
         <is>
           <t>140 Вт, 20000 лм, Д, 4000 К, IP65</t>
         </is>
       </c>
       <c r="E723" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F723" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G723" s="9" t="inlineStr">
         <is>
           <t>38 316,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="724">
       <c r="A724" s="6" t="inlineStr">
         <is>
-          <t>100529</t>
+          <t>100534</t>
         </is>
       </c>
       <c r="B724" s="6" t="inlineStr"/>
       <c r="C724" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС Д, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС К0, крепление на крюк</t>
         </is>
       </c>
       <c r="D724" s="8" t="inlineStr">
         <is>
-          <t>140 Вт, 20000 лм, Д, 4000 К, IP65</t>
+          <t>140 Вт, 15500 лм, К (К0), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E724" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F724" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G724" s="9" t="inlineStr">
         <is>
           <t>38 316,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="725">
       <c r="A725" s="6" t="inlineStr">
         <is>
-          <t>100530</t>
+          <t>100535</t>
         </is>
       </c>
       <c r="B725" s="6" t="inlineStr"/>
       <c r="C725" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС Д, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС К0, крепление на трос</t>
         </is>
       </c>
       <c r="D725" s="8" t="inlineStr">
         <is>
-          <t>140 Вт, 20000 лм, Д, 4000 К, IP65</t>
+          <t>140 Вт, 15500 лм, К (К0), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E725" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F725" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G725" s="9" t="inlineStr">
         <is>
           <t>38 316,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="726">
       <c r="A726" s="6" t="inlineStr">
         <is>
-          <t>100534</t>
+          <t>100536</t>
         </is>
       </c>
       <c r="B726" s="6" t="inlineStr"/>
       <c r="C726" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС К0, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС К0, крепление скобой</t>
         </is>
       </c>
       <c r="D726" s="8" t="inlineStr">
         <is>
           <t>140 Вт, 15500 лм, К (К0), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E726" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F726" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G726" s="9" t="inlineStr">
         <is>
           <t>38 316,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="727">
       <c r="A727" s="6" t="inlineStr">
         <is>
-          <t>100535</t>
+          <t>100540</t>
         </is>
       </c>
       <c r="B727" s="6" t="inlineStr"/>
       <c r="C727" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС К0, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС К1, крепление на крюк</t>
         </is>
       </c>
       <c r="D727" s="8" t="inlineStr">
         <is>
-          <t>140 Вт, 15500 лм, К (К0), 4500 К, IP65</t>
+          <t>140 Вт, 15500 лм, К (К1), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E727" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F727" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G727" s="9" t="inlineStr">
         <is>
           <t>38 316,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="728">
       <c r="A728" s="6" t="inlineStr">
         <is>
-          <t>100536</t>
+          <t>100541</t>
         </is>
       </c>
       <c r="B728" s="6" t="inlineStr"/>
       <c r="C728" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС К0, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС К1, крепление на трос</t>
         </is>
       </c>
       <c r="D728" s="8" t="inlineStr">
         <is>
-          <t>140 Вт, 15500 лм, К (К0), 4500 К, IP65</t>
+          <t>140 Вт, 15500 лм, К (К1), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E728" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F728" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G728" s="9" t="inlineStr">
         <is>
           <t>38 316,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="729">
       <c r="A729" s="6" t="inlineStr">
         <is>
-          <t>100540</t>
+          <t>100542</t>
         </is>
       </c>
       <c r="B729" s="6" t="inlineStr"/>
       <c r="C729" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС К1, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС К1, крепление скобой</t>
         </is>
       </c>
       <c r="D729" s="8" t="inlineStr">
         <is>
           <t>140 Вт, 15500 лм, К (К1), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E729" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F729" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G729" s="9" t="inlineStr">
         <is>
           <t>38 316,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="730">
       <c r="A730" s="6" t="inlineStr">
         <is>
-          <t>100541</t>
+          <t>100537</t>
         </is>
       </c>
       <c r="B730" s="6" t="inlineStr"/>
       <c r="C730" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС К1, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС К, крепление на крюк</t>
         </is>
       </c>
       <c r="D730" s="8" t="inlineStr">
         <is>
-          <t>140 Вт, 15500 лм, К (К1), 4500 К, IP65</t>
+          <t>140 Вт, 15500 лм, К, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E730" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F730" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G730" s="9" t="inlineStr">
         <is>
           <t>38 316,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="731">
       <c r="A731" s="6" t="inlineStr">
         <is>
-          <t>100542</t>
+          <t>100538</t>
         </is>
       </c>
       <c r="B731" s="6" t="inlineStr"/>
       <c r="C731" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС К1, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС К, крепление на трос</t>
         </is>
       </c>
       <c r="D731" s="8" t="inlineStr">
         <is>
-          <t>140 Вт, 15500 лм, К (К1), 4500 К, IP65</t>
+          <t>140 Вт, 15500 лм, К, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E731" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F731" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G731" s="9" t="inlineStr">
         <is>
           <t>38 316,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="732">
       <c r="A732" s="6" t="inlineStr">
         <is>
-          <t>100537</t>
+          <t>100539</t>
         </is>
       </c>
       <c r="B732" s="6" t="inlineStr"/>
       <c r="C732" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС К, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС К, крепление скобой</t>
         </is>
       </c>
       <c r="D732" s="8" t="inlineStr">
         <is>
           <t>140 Вт, 15500 лм, К, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E732" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F732" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G732" s="9" t="inlineStr">
         <is>
           <t>38 316,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="733">
       <c r="A733" s="6" t="inlineStr">
         <is>
-          <t>100538</t>
+          <t>100546</t>
         </is>
       </c>
       <c r="B733" s="6" t="inlineStr"/>
       <c r="C733" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС К, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС Г, крепление на крюк</t>
         </is>
       </c>
       <c r="D733" s="8" t="inlineStr">
         <is>
-          <t>140 Вт, 15500 лм, К, 4500 К, IP65</t>
+          <t>160 Вт, 20800 лм, Г, 4500 К, IP67</t>
         </is>
       </c>
       <c r="E733" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F733" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G733" s="9" t="inlineStr">
         <is>
-          <t>38 316,00 ₽</t>
+          <t>42 395,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="734">
       <c r="A734" s="6" t="inlineStr">
         <is>
-          <t>100539</t>
+          <t>100547</t>
         </is>
       </c>
       <c r="B734" s="6" t="inlineStr"/>
       <c r="C734" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС К, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС Г, крепление на трос</t>
         </is>
       </c>
       <c r="D734" s="8" t="inlineStr">
         <is>
-          <t>140 Вт, 15500 лм, К, 4500 К, IP65</t>
+          <t>160 Вт, 20800 лм, Г, 4500 К, IP67</t>
         </is>
       </c>
       <c r="E734" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F734" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G734" s="9" t="inlineStr">
         <is>
-          <t>38 316,00 ₽</t>
+          <t>42 395,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="735">
       <c r="A735" s="6" t="inlineStr">
         <is>
-          <t>100546</t>
+          <t>100548</t>
         </is>
       </c>
       <c r="B735" s="6" t="inlineStr"/>
       <c r="C735" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС Г, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС Г, крепление скобой</t>
         </is>
       </c>
       <c r="D735" s="8" t="inlineStr">
         <is>
           <t>160 Вт, 20800 лм, Г, 4500 К, IP67</t>
         </is>
       </c>
       <c r="E735" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F735" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G735" s="9" t="inlineStr">
         <is>
           <t>42 395,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="736">
       <c r="A736" s="6" t="inlineStr">
         <is>
-          <t>100547</t>
+          <t>100543</t>
         </is>
       </c>
       <c r="B736" s="6" t="inlineStr"/>
       <c r="C736" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС Г, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС Д, крепление на крюк</t>
         </is>
       </c>
       <c r="D736" s="8" t="inlineStr">
         <is>
-          <t>160 Вт, 20800 лм, Г, 4500 К, IP67</t>
+          <t>160 Вт, 23200 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E736" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F736" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G736" s="9" t="inlineStr">
         <is>
           <t>42 395,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="737">
       <c r="A737" s="6" t="inlineStr">
         <is>
-          <t>100548</t>
+          <t>100544</t>
         </is>
       </c>
       <c r="B737" s="6" t="inlineStr"/>
       <c r="C737" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС Г, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС Д, крепление на трос</t>
         </is>
       </c>
       <c r="D737" s="8" t="inlineStr">
         <is>
-          <t>160 Вт, 20800 лм, Г, 4500 К, IP67</t>
+          <t>160 Вт, 23200 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E737" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F737" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G737" s="9" t="inlineStr">
         <is>
           <t>42 395,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="738">
       <c r="A738" s="6" t="inlineStr">
         <is>
-          <t>100543</t>
+          <t>100545</t>
         </is>
       </c>
       <c r="B738" s="6" t="inlineStr"/>
       <c r="C738" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС Д, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС Д, крепление скобой</t>
         </is>
       </c>
       <c r="D738" s="8" t="inlineStr">
         <is>
           <t>160 Вт, 23200 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E738" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F738" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G738" s="9" t="inlineStr">
         <is>
           <t>42 395,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="739">
       <c r="A739" s="6" t="inlineStr">
         <is>
-          <t>100544</t>
+          <t>100549</t>
         </is>
       </c>
       <c r="B739" s="6" t="inlineStr"/>
       <c r="C739" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС Д, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС К0, крепление на крюк</t>
         </is>
       </c>
       <c r="D739" s="8" t="inlineStr">
         <is>
-          <t>160 Вт, 23200 лм, Д, 4000 К, IP67</t>
+          <t>160 Вт, 20800 лм, К (К0), 4500 К, IP67</t>
         </is>
       </c>
       <c r="E739" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F739" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G739" s="9" t="inlineStr">
         <is>
           <t>42 395,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="740">
       <c r="A740" s="6" t="inlineStr">
         <is>
-          <t>100545</t>
+          <t>100550</t>
         </is>
       </c>
       <c r="B740" s="6" t="inlineStr"/>
       <c r="C740" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС Д, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС К0, крепление на трос</t>
         </is>
       </c>
       <c r="D740" s="8" t="inlineStr">
         <is>
-          <t>160 Вт, 23200 лм, Д, 4000 К, IP67</t>
+          <t>160 Вт, 20800 лм, К (К0), 4500 К, IP67</t>
         </is>
       </c>
       <c r="E740" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F740" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G740" s="9" t="inlineStr">
         <is>
           <t>42 395,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="741">
       <c r="A741" s="6" t="inlineStr">
         <is>
-          <t>100549</t>
+          <t>100551</t>
         </is>
       </c>
       <c r="B741" s="6" t="inlineStr"/>
       <c r="C741" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС К0, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС К0, крепление скобой</t>
         </is>
       </c>
       <c r="D741" s="8" t="inlineStr">
         <is>
           <t>160 Вт, 20800 лм, К (К0), 4500 К, IP67</t>
         </is>
       </c>
       <c r="E741" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F741" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G741" s="9" t="inlineStr">
         <is>
           <t>42 395,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="742">
       <c r="A742" s="6" t="inlineStr">
         <is>
-          <t>100550</t>
+          <t>100555</t>
         </is>
       </c>
       <c r="B742" s="6" t="inlineStr"/>
       <c r="C742" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС К0, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС К1, крепление на крюк</t>
         </is>
       </c>
       <c r="D742" s="8" t="inlineStr">
         <is>
-          <t>160 Вт, 20800 лм, К (К0), 4500 К, IP67</t>
+          <t>160 Вт, 20800 лм, К (К1), 4500 К, IP67</t>
         </is>
       </c>
       <c r="E742" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F742" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G742" s="9" t="inlineStr">
         <is>
           <t>42 395,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="743">
       <c r="A743" s="6" t="inlineStr">
         <is>
-          <t>100551</t>
+          <t>100556</t>
         </is>
       </c>
       <c r="B743" s="6" t="inlineStr"/>
       <c r="C743" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС К0, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС К1, крепление на трос</t>
         </is>
       </c>
       <c r="D743" s="8" t="inlineStr">
         <is>
-          <t>160 Вт, 20800 лм, К (К0), 4500 К, IP67</t>
+          <t>160 Вт, 20800 лм, К (К1), 4500 К, IP67</t>
         </is>
       </c>
       <c r="E743" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F743" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G743" s="9" t="inlineStr">
         <is>
           <t>42 395,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="744">
       <c r="A744" s="6" t="inlineStr">
         <is>
-          <t>100555</t>
+          <t>100557</t>
         </is>
       </c>
       <c r="B744" s="6" t="inlineStr"/>
       <c r="C744" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС К1, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС К1, крепление скобой</t>
         </is>
       </c>
       <c r="D744" s="8" t="inlineStr">
         <is>
           <t>160 Вт, 20800 лм, К (К1), 4500 К, IP67</t>
         </is>
       </c>
       <c r="E744" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F744" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G744" s="9" t="inlineStr">
         <is>
           <t>42 395,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="745">
       <c r="A745" s="6" t="inlineStr">
         <is>
-          <t>100556</t>
+          <t>100552</t>
         </is>
       </c>
       <c r="B745" s="6" t="inlineStr"/>
       <c r="C745" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС К1, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС К, крепление на крюк</t>
         </is>
       </c>
       <c r="D745" s="8" t="inlineStr">
         <is>
-          <t>160 Вт, 20800 лм, К (К1), 4500 К, IP67</t>
+          <t>160 Вт, 20800 лм, К, 4500 К, IP67</t>
         </is>
       </c>
       <c r="E745" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F745" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G745" s="9" t="inlineStr">
         <is>
           <t>42 395,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="746">
       <c r="A746" s="6" t="inlineStr">
         <is>
-          <t>100557</t>
+          <t>100553</t>
         </is>
       </c>
       <c r="B746" s="6" t="inlineStr"/>
       <c r="C746" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС К1, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС К, крепление на трос</t>
         </is>
       </c>
       <c r="D746" s="8" t="inlineStr">
         <is>
-          <t>160 Вт, 20800 лм, К (К1), 4500 К, IP67</t>
+          <t>160 Вт, 20800 лм, К, 4500 К, IP67</t>
         </is>
       </c>
       <c r="E746" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F746" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G746" s="9" t="inlineStr">
         <is>
           <t>42 395,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="747">
       <c r="A747" s="6" t="inlineStr">
         <is>
-          <t>100552</t>
+          <t>100554</t>
         </is>
       </c>
       <c r="B747" s="6" t="inlineStr"/>
       <c r="C747" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС К, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС К, крепление скобой</t>
         </is>
       </c>
       <c r="D747" s="8" t="inlineStr">
         <is>
           <t>160 Вт, 20800 лм, К, 4500 К, IP67</t>
         </is>
       </c>
       <c r="E747" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F747" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G747" s="9" t="inlineStr">
         <is>
           <t>42 395,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="748">
       <c r="A748" s="6" t="inlineStr">
         <is>
-          <t>100553</t>
+          <t>100561</t>
         </is>
       </c>
       <c r="B748" s="6" t="inlineStr"/>
       <c r="C748" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС К, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС Г, крепление на крюк</t>
         </is>
       </c>
       <c r="D748" s="8" t="inlineStr">
         <is>
-          <t>160 Вт, 20800 лм, К, 4500 К, IP67</t>
+          <t>180 Вт, 20000 лм, Г, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E748" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F748" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G748" s="9" t="inlineStr">
         <is>
-          <t>42 395,00 ₽</t>
+          <t>44 824,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="749">
       <c r="A749" s="6" t="inlineStr">
         <is>
-          <t>100554</t>
+          <t>100562</t>
         </is>
       </c>
       <c r="B749" s="6" t="inlineStr"/>
       <c r="C749" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС К, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС Г, крепление на трос</t>
         </is>
       </c>
       <c r="D749" s="8" t="inlineStr">
         <is>
-          <t>160 Вт, 20800 лм, К, 4500 К, IP67</t>
+          <t>180 Вт, 20000 лм, Г, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E749" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F749" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G749" s="9" t="inlineStr">
         <is>
-          <t>42 395,00 ₽</t>
+          <t>44 824,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="750">
       <c r="A750" s="6" t="inlineStr">
         <is>
-          <t>100561</t>
+          <t>100563</t>
         </is>
       </c>
       <c r="B750" s="6" t="inlineStr"/>
       <c r="C750" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС Г, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС Г, крепление скобой</t>
         </is>
       </c>
       <c r="D750" s="8" t="inlineStr">
         <is>
           <t>180 Вт, 20000 лм, Г, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E750" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F750" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G750" s="9" t="inlineStr">
         <is>
           <t>44 824,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="751">
       <c r="A751" s="6" t="inlineStr">
         <is>
-          <t>100562</t>
+          <t>100558</t>
         </is>
       </c>
       <c r="B751" s="6" t="inlineStr"/>
       <c r="C751" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС Г, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС Д, крепление на крюк</t>
         </is>
       </c>
       <c r="D751" s="8" t="inlineStr">
         <is>
-          <t>180 Вт, 20000 лм, Г, 4500 К, IP65</t>
+          <t>180 Вт, 25200 лм, Д, 4000 К, IP65</t>
         </is>
       </c>
       <c r="E751" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F751" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G751" s="9" t="inlineStr">
         <is>
           <t>44 824,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="752">
       <c r="A752" s="6" t="inlineStr">
         <is>
-          <t>100563</t>
+          <t>100559</t>
         </is>
       </c>
       <c r="B752" s="6" t="inlineStr"/>
       <c r="C752" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС Г, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС Д, крепление на трос</t>
         </is>
       </c>
       <c r="D752" s="8" t="inlineStr">
         <is>
-          <t>180 Вт, 20000 лм, Г, 4500 К, IP65</t>
+          <t>180 Вт, 25200 лм, Д, 4000 К, IP65</t>
         </is>
       </c>
       <c r="E752" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F752" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G752" s="9" t="inlineStr">
         <is>
           <t>44 824,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="753">
       <c r="A753" s="6" t="inlineStr">
         <is>
-          <t>100558</t>
+          <t>100560</t>
         </is>
       </c>
       <c r="B753" s="6" t="inlineStr"/>
       <c r="C753" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС Д, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС Д, крепление скобой</t>
         </is>
       </c>
       <c r="D753" s="8" t="inlineStr">
         <is>
           <t>180 Вт, 25200 лм, Д, 4000 К, IP65</t>
         </is>
       </c>
       <c r="E753" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F753" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G753" s="9" t="inlineStr">
         <is>
           <t>44 824,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="754">
       <c r="A754" s="6" t="inlineStr">
         <is>
-          <t>100559</t>
+          <t>100564</t>
         </is>
       </c>
       <c r="B754" s="6" t="inlineStr"/>
       <c r="C754" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС Д, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС К0, крепление на крюк</t>
         </is>
       </c>
       <c r="D754" s="8" t="inlineStr">
         <is>
-          <t>180 Вт, 25200 лм, Д, 4000 К, IP65</t>
+          <t>180 Вт, 20000 лм, К (К0), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E754" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F754" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G754" s="9" t="inlineStr">
         <is>
           <t>44 824,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="755">
       <c r="A755" s="6" t="inlineStr">
         <is>
-          <t>100560</t>
+          <t>100565</t>
         </is>
       </c>
       <c r="B755" s="6" t="inlineStr"/>
       <c r="C755" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС Д, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС К0, крепление на трос</t>
         </is>
       </c>
       <c r="D755" s="8" t="inlineStr">
         <is>
-          <t>180 Вт, 25200 лм, Д, 4000 К, IP65</t>
+          <t>180 Вт, 20000 лм, К (К0), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E755" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F755" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G755" s="9" t="inlineStr">
         <is>
           <t>44 824,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="756">
       <c r="A756" s="6" t="inlineStr">
         <is>
-          <t>100564</t>
+          <t>100566</t>
         </is>
       </c>
       <c r="B756" s="6" t="inlineStr"/>
       <c r="C756" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС К0, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС К0, крепление скобой</t>
         </is>
       </c>
       <c r="D756" s="8" t="inlineStr">
         <is>
           <t>180 Вт, 20000 лм, К (К0), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E756" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F756" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G756" s="9" t="inlineStr">
         <is>
           <t>44 824,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="757">
       <c r="A757" s="6" t="inlineStr">
         <is>
-          <t>100565</t>
+          <t>100570</t>
         </is>
       </c>
       <c r="B757" s="6" t="inlineStr"/>
       <c r="C757" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС К0, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС К1, крепление на крюк</t>
         </is>
       </c>
       <c r="D757" s="8" t="inlineStr">
         <is>
-          <t>180 Вт, 20000 лм, К (К0), 4500 К, IP65</t>
+          <t>180 Вт, 20000 лм, К (К1), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E757" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F757" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G757" s="9" t="inlineStr">
         <is>
           <t>44 824,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="758">
       <c r="A758" s="6" t="inlineStr">
         <is>
-          <t>100566</t>
+          <t>100571</t>
         </is>
       </c>
       <c r="B758" s="6" t="inlineStr"/>
       <c r="C758" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС К0, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС К1, крепление на трос</t>
         </is>
       </c>
       <c r="D758" s="8" t="inlineStr">
         <is>
-          <t>180 Вт, 20000 лм, К (К0), 4500 К, IP65</t>
+          <t>180 Вт, 20000 лм, К (К1), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E758" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F758" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G758" s="9" t="inlineStr">
         <is>
           <t>44 824,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="759">
       <c r="A759" s="6" t="inlineStr">
         <is>
-          <t>100570</t>
+          <t>100572</t>
         </is>
       </c>
       <c r="B759" s="6" t="inlineStr"/>
       <c r="C759" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС К1, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС К1, крепление скобой</t>
         </is>
       </c>
       <c r="D759" s="8" t="inlineStr">
         <is>
           <t>180 Вт, 20000 лм, К (К1), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E759" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F759" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G759" s="9" t="inlineStr">
         <is>
           <t>44 824,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="760">
       <c r="A760" s="6" t="inlineStr">
         <is>
-          <t>100571</t>
+          <t>100567</t>
         </is>
       </c>
       <c r="B760" s="6" t="inlineStr"/>
       <c r="C760" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС К1, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС К, крепление на крюк</t>
         </is>
       </c>
       <c r="D760" s="8" t="inlineStr">
         <is>
-          <t>180 Вт, 20000 лм, К (К1), 4500 К, IP65</t>
+          <t>180 Вт, 20000 лм, К, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E760" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F760" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G760" s="9" t="inlineStr">
         <is>
           <t>44 824,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="761">
       <c r="A761" s="6" t="inlineStr">
         <is>
-          <t>100572</t>
+          <t>100568</t>
         </is>
       </c>
       <c r="B761" s="6" t="inlineStr"/>
       <c r="C761" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС К1, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС К, крепление на трос</t>
         </is>
       </c>
       <c r="D761" s="8" t="inlineStr">
         <is>
-          <t>180 Вт, 20000 лм, К (К1), 4500 К, IP65</t>
+          <t>180 Вт, 20000 лм, К, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E761" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F761" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G761" s="9" t="inlineStr">
         <is>
           <t>44 824,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="762">
       <c r="A762" s="6" t="inlineStr">
         <is>
-          <t>100567</t>
+          <t>100569</t>
         </is>
       </c>
       <c r="B762" s="6" t="inlineStr"/>
       <c r="C762" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС К, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС К, крепление скобой</t>
         </is>
       </c>
       <c r="D762" s="8" t="inlineStr">
         <is>
           <t>180 Вт, 20000 лм, К, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E762" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F762" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G762" s="9" t="inlineStr">
         <is>
           <t>44 824,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="763">
       <c r="A763" s="6" t="inlineStr">
         <is>
-          <t>100568</t>
+          <t>100486</t>
         </is>
       </c>
       <c r="B763" s="6" t="inlineStr"/>
       <c r="C763" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС К, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС Г, крепление на крюк</t>
         </is>
       </c>
       <c r="D763" s="8" t="inlineStr">
         <is>
-          <t>180 Вт, 20000 лм, К, 4500 К, IP65</t>
+          <t>90 Вт, 10000 лм, Г, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E763" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F763" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G763" s="9" t="inlineStr">
         <is>
-          <t>44 824,00 ₽</t>
+          <t>22 649,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="764">
       <c r="A764" s="6" t="inlineStr">
         <is>
-          <t>100569</t>
+          <t>100487</t>
         </is>
       </c>
       <c r="B764" s="6" t="inlineStr"/>
       <c r="C764" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС К, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС Г, крепление на трос</t>
         </is>
       </c>
       <c r="D764" s="8" t="inlineStr">
         <is>
-          <t>180 Вт, 20000 лм, К, 4500 К, IP65</t>
+          <t>90 Вт, 10000 лм, Г, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E764" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F764" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G764" s="9" t="inlineStr">
         <is>
-          <t>44 824,00 ₽</t>
+          <t>22 649,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="765">
       <c r="A765" s="6" t="inlineStr">
         <is>
-          <t>100486</t>
+          <t>100488</t>
         </is>
       </c>
       <c r="B765" s="6" t="inlineStr"/>
       <c r="C765" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС Г, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС Г, крепление скобой</t>
         </is>
       </c>
       <c r="D765" s="8" t="inlineStr">
         <is>
           <t>90 Вт, 10000 лм, Г, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E765" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F765" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G765" s="9" t="inlineStr">
         <is>
           <t>22 649,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="766">
       <c r="A766" s="6" t="inlineStr">
         <is>
-          <t>100487</t>
+          <t>100483</t>
         </is>
       </c>
       <c r="B766" s="6" t="inlineStr"/>
       <c r="C766" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС Г, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС Д, крепление на крюк</t>
         </is>
       </c>
       <c r="D766" s="8" t="inlineStr">
         <is>
-          <t>90 Вт, 10000 лм, Г, 4500 К, IP65</t>
+          <t>90 Вт, 12600 лм, Д, 4000 К, IP65</t>
         </is>
       </c>
       <c r="E766" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F766" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G766" s="9" t="inlineStr">
         <is>
           <t>22 649,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="767">
       <c r="A767" s="6" t="inlineStr">
         <is>
-          <t>100488</t>
+          <t>100484</t>
         </is>
       </c>
       <c r="B767" s="6" t="inlineStr"/>
       <c r="C767" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС Г, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС Д, крепление на трос</t>
         </is>
       </c>
       <c r="D767" s="8" t="inlineStr">
         <is>
-          <t>90 Вт, 10000 лм, Г, 4500 К, IP65</t>
+          <t>90 Вт, 12600 лм, Д, 4000 К, IP65</t>
         </is>
       </c>
       <c r="E767" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F767" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G767" s="9" t="inlineStr">
         <is>
           <t>22 649,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="768">
       <c r="A768" s="6" t="inlineStr">
         <is>
-          <t>100483</t>
+          <t>100485</t>
         </is>
       </c>
       <c r="B768" s="6" t="inlineStr"/>
       <c r="C768" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС Д, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС Д, крепление скобой</t>
         </is>
       </c>
       <c r="D768" s="8" t="inlineStr">
         <is>
           <t>90 Вт, 12600 лм, Д, 4000 К, IP65</t>
         </is>
       </c>
       <c r="E768" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F768" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G768" s="9" t="inlineStr">
         <is>
           <t>22 649,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="769">
       <c r="A769" s="6" t="inlineStr">
         <is>
-          <t>100484</t>
+          <t>100489</t>
         </is>
       </c>
       <c r="B769" s="6" t="inlineStr"/>
       <c r="C769" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС Д, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС К0, крепление на крюк</t>
         </is>
       </c>
       <c r="D769" s="8" t="inlineStr">
         <is>
-          <t>90 Вт, 12600 лм, Д, 4000 К, IP65</t>
+          <t>90 Вт, 10000 лм, К (К0), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E769" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F769" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G769" s="9" t="inlineStr">
         <is>
           <t>22 649,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="770">
       <c r="A770" s="6" t="inlineStr">
         <is>
-          <t>100485</t>
+          <t>100490</t>
         </is>
       </c>
       <c r="B770" s="6" t="inlineStr"/>
       <c r="C770" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС Д, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС К0, крепление на трос</t>
         </is>
       </c>
       <c r="D770" s="8" t="inlineStr">
         <is>
-          <t>90 Вт, 12600 лм, Д, 4000 К, IP65</t>
+          <t>90 Вт, 10000 лм, К (К0), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E770" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F770" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G770" s="9" t="inlineStr">
         <is>
           <t>22 649,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="771">
       <c r="A771" s="6" t="inlineStr">
         <is>
-          <t>100489</t>
+          <t>100491</t>
         </is>
       </c>
       <c r="B771" s="6" t="inlineStr"/>
       <c r="C771" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС К0, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС К0, крепление скобой</t>
         </is>
       </c>
       <c r="D771" s="8" t="inlineStr">
         <is>
           <t>90 Вт, 10000 лм, К (К0), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E771" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F771" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G771" s="9" t="inlineStr">
         <is>
           <t>22 649,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="772">
       <c r="A772" s="6" t="inlineStr">
         <is>
-          <t>100490</t>
+          <t>100495</t>
         </is>
       </c>
       <c r="B772" s="6" t="inlineStr"/>
       <c r="C772" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС К0, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС К1, крепление на крюк</t>
         </is>
       </c>
       <c r="D772" s="8" t="inlineStr">
         <is>
-          <t>90 Вт, 10000 лм, К (К0), 4500 К, IP65</t>
+          <t>90 Вт, 10000 лм, К (К1), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E772" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F772" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G772" s="9" t="inlineStr">
         <is>
           <t>22 649,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="773">
       <c r="A773" s="6" t="inlineStr">
         <is>
-          <t>100491</t>
+          <t>100496</t>
         </is>
       </c>
       <c r="B773" s="6" t="inlineStr"/>
       <c r="C773" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС К0, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС К1, крепление на трос</t>
         </is>
       </c>
       <c r="D773" s="8" t="inlineStr">
         <is>
-          <t>90 Вт, 10000 лм, К (К0), 4500 К, IP65</t>
+          <t>90 Вт, 10000 лм, К (К1), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E773" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F773" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G773" s="9" t="inlineStr">
         <is>
           <t>22 649,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="774">
       <c r="A774" s="6" t="inlineStr">
         <is>
-          <t>100495</t>
+          <t>100497</t>
         </is>
       </c>
       <c r="B774" s="6" t="inlineStr"/>
       <c r="C774" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС К1, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС К1, крепление скобой</t>
         </is>
       </c>
       <c r="D774" s="8" t="inlineStr">
         <is>
           <t>90 Вт, 10000 лм, К (К1), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E774" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F774" s="9" t="inlineStr">
         <is>
+          <t>22 649,00 ₽</t>
+        </is>
+      </c>
+      <c r="G774" s="9" t="inlineStr">
+        <is>
           <t>по запросу</t>
-        </is>
-[...3 lines deleted...]
-          <t>22 649,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="775">
       <c r="A775" s="6" t="inlineStr">
         <is>
-          <t>100496</t>
+          <t>100492</t>
         </is>
       </c>
       <c r="B775" s="6" t="inlineStr"/>
       <c r="C775" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС К1, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС К, крепление на крюк</t>
         </is>
       </c>
       <c r="D775" s="8" t="inlineStr">
         <is>
-          <t>90 Вт, 10000 лм, К (К1), 4500 К, IP65</t>
+          <t>90 Вт, 10000 лм, К, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E775" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F775" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G775" s="9" t="inlineStr">
         <is>
           <t>22 649,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="776">
       <c r="A776" s="6" t="inlineStr">
         <is>
-          <t>100497</t>
+          <t>100493</t>
         </is>
       </c>
       <c r="B776" s="6" t="inlineStr"/>
       <c r="C776" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС К1, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС К, крепление на трос</t>
         </is>
       </c>
       <c r="D776" s="8" t="inlineStr">
         <is>
-          <t>90 Вт, 10000 лм, К (К1), 4500 К, IP65</t>
+          <t>90 Вт, 10000 лм, К, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E776" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F776" s="9" t="inlineStr">
         <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G776" s="9" t="inlineStr">
+        <is>
           <t>22 649,00 ₽</t>
-        </is>
-[...3 lines deleted...]
-          <t>по запросу</t>
         </is>
       </c>
     </row>
     <row r="777">
       <c r="A777" s="6" t="inlineStr">
         <is>
-          <t>100492</t>
+          <t>100494</t>
         </is>
       </c>
       <c r="B777" s="6" t="inlineStr"/>
       <c r="C777" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС К, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС К, крепление скобой</t>
         </is>
       </c>
       <c r="D777" s="8" t="inlineStr">
         <is>
           <t>90 Вт, 10000 лм, К, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E777" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F777" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G777" s="9" t="inlineStr">
         <is>
           <t>22 649,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="778">
       <c r="A778" s="6" t="inlineStr">
         <is>
-          <t>100493</t>
+          <t>100469</t>
         </is>
       </c>
       <c r="B778" s="6" t="inlineStr"/>
       <c r="C778" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС К, крепление на трос</t>
+          <t>Промышленный светильник Фокус УНИС 120, с креплением на трос, матовое стекло</t>
         </is>
       </c>
       <c r="D778" s="8" t="inlineStr">
         <is>
-          <t>90 Вт, 10000 лм, К, 4500 К, IP65</t>
+          <t>120 Вт, 13200 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E778" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F778" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G778" s="9" t="inlineStr">
         <is>
-          <t>22 649,00 ₽</t>
+          <t>19 485,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="779">
       <c r="A779" s="6" t="inlineStr">
         <is>
-          <t>100494</t>
+          <t>100470</t>
         </is>
       </c>
       <c r="B779" s="6" t="inlineStr"/>
       <c r="C779" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС К, крепление скобой</t>
+          <t>Промышленный светильник Фокус УНИС 120, с креплением на трос, призматическое стекло</t>
         </is>
       </c>
       <c r="D779" s="8" t="inlineStr">
         <is>
-          <t>90 Вт, 10000 лм, К, 4500 К, IP65</t>
+          <t>120 Вт, 13200 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E779" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F779" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G779" s="9" t="inlineStr">
         <is>
-          <t>22 649,00 ₽</t>
+          <t>19 485,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="780">
       <c r="A780" s="6" t="inlineStr">
         <is>
-          <t>100469</t>
+          <t>100468</t>
         </is>
       </c>
       <c r="B780" s="6" t="inlineStr"/>
       <c r="C780" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 120, с креплением на трос, матовое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 120, с креплением на трос, прозрачное стекло</t>
         </is>
       </c>
       <c r="D780" s="8" t="inlineStr">
         <is>
-          <t>120 Вт, 13200 лм, Д, 4000 К, IP67</t>
+          <t>120 Вт, 15000 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E780" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F780" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G780" s="9" t="inlineStr">
         <is>
           <t>19 485,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="781">
       <c r="A781" s="6" t="inlineStr">
         <is>
-          <t>100470</t>
+          <t>100460</t>
         </is>
       </c>
       <c r="B781" s="6" t="inlineStr"/>
       <c r="C781" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 120, с креплением на трос, призматическое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 120, с креплением скобой, матовое стекло</t>
         </is>
       </c>
       <c r="D781" s="8" t="inlineStr">
         <is>
           <t>120 Вт, 13200 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E781" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F781" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G781" s="9" t="inlineStr">
         <is>
           <t>19 485,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="782">
       <c r="A782" s="6" t="inlineStr">
         <is>
-          <t>100468</t>
+          <t>100461</t>
         </is>
       </c>
       <c r="B782" s="6" t="inlineStr"/>
       <c r="C782" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 120, с креплением на трос, прозрачное стекло</t>
+          <t>Промышленный светильник Фокус УНИС 120, с креплением скобой, призматическое стекло</t>
         </is>
       </c>
       <c r="D782" s="8" t="inlineStr">
         <is>
-          <t>120 Вт, 15000 лм, Г (Г1Д), 4000 К, IP67</t>
+          <t>120 Вт, 13200 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E782" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F782" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G782" s="9" t="inlineStr">
         <is>
           <t>19 485,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="783">
       <c r="A783" s="6" t="inlineStr">
         <is>
-          <t>100460</t>
+          <t>100459</t>
         </is>
       </c>
       <c r="B783" s="6" t="inlineStr"/>
       <c r="C783" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 120, с креплением скобой, матовое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 120, с креплением скобой, прозрачное стекло</t>
         </is>
       </c>
       <c r="D783" s="8" t="inlineStr">
         <is>
-          <t>120 Вт, 13200 лм, Д, 4000 К, IP67</t>
+          <t>120 Вт, 15000 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E783" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F783" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G783" s="9" t="inlineStr">
         <is>
-          <t>19 485,00 ₽</t>
+          <t>24 356,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="784">
       <c r="A784" s="6" t="inlineStr">
         <is>
-          <t>100461</t>
+          <t>100466</t>
         </is>
       </c>
       <c r="B784" s="6" t="inlineStr"/>
       <c r="C784" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 120, с креплением скобой, призматическое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 120, с накладным креплением, матовое стекло</t>
         </is>
       </c>
       <c r="D784" s="8" t="inlineStr">
         <is>
           <t>120 Вт, 13200 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E784" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F784" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G784" s="9" t="inlineStr">
         <is>
           <t>19 485,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="785">
       <c r="A785" s="6" t="inlineStr">
         <is>
-          <t>100459</t>
+          <t>100467</t>
         </is>
       </c>
       <c r="B785" s="6" t="inlineStr"/>
       <c r="C785" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 120, с креплением скобой, прозрачное стекло</t>
+          <t>Промышленный светильник Фокус УНИС 120, с накладным креплением, призматическое стекло</t>
         </is>
       </c>
       <c r="D785" s="8" t="inlineStr">
         <is>
-          <t>120 Вт, 15000 лм, Г (Г1Д), 4000 К, IP67</t>
+          <t>120 Вт, 13200 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E785" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F785" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G785" s="9" t="inlineStr">
         <is>
           <t>19 485,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="786">
       <c r="A786" s="6" t="inlineStr">
         <is>
-          <t>100466</t>
+          <t>100465</t>
         </is>
       </c>
       <c r="B786" s="6" t="inlineStr"/>
       <c r="C786" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 120, с накладным креплением, матовое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 120, с накладным креплением, прозрачное стекло</t>
         </is>
       </c>
       <c r="D786" s="8" t="inlineStr">
         <is>
-          <t>120 Вт, 13200 лм, Д, 4000 К, IP67</t>
+          <t>120 Вт, 15000 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E786" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F786" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G786" s="9" t="inlineStr">
         <is>
           <t>19 485,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="787">
       <c r="A787" s="6" t="inlineStr">
         <is>
-          <t>100467</t>
+          <t>100463</t>
         </is>
       </c>
       <c r="B787" s="6" t="inlineStr"/>
       <c r="C787" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 120, с накладным креплением, призматическое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 120, с подвесным креплением, матовое стекло</t>
         </is>
       </c>
       <c r="D787" s="8" t="inlineStr">
         <is>
           <t>120 Вт, 13200 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E787" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F787" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G787" s="9" t="inlineStr">
         <is>
           <t>19 485,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="788">
       <c r="A788" s="6" t="inlineStr">
         <is>
-          <t>100465</t>
+          <t>100464</t>
         </is>
       </c>
       <c r="B788" s="6" t="inlineStr"/>
       <c r="C788" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 120, с накладным креплением, прозрачное стекло</t>
+          <t>Промышленный светильник Фокус УНИС 120, с подвесным креплением, призматическое стекло</t>
         </is>
       </c>
       <c r="D788" s="8" t="inlineStr">
         <is>
-          <t>120 Вт, 15000 лм, Г (Г1Д), 4000 К, IP67</t>
+          <t>120 Вт, 13200 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E788" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F788" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G788" s="9" t="inlineStr">
         <is>
           <t>19 485,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="789">
       <c r="A789" s="6" t="inlineStr">
         <is>
-          <t>100463</t>
+          <t>100462</t>
         </is>
       </c>
       <c r="B789" s="6" t="inlineStr"/>
       <c r="C789" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 120, с подвесным креплением, матовое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 120, с подвесным креплением, прозрачное стекло</t>
         </is>
       </c>
       <c r="D789" s="8" t="inlineStr">
         <is>
-          <t>120 Вт, 13200 лм, Д, 4000 К, IP67</t>
+          <t>120 Вт, 15000 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E789" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F789" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G789" s="9" t="inlineStr">
         <is>
           <t>19 485,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="790">
       <c r="A790" s="6" t="inlineStr">
         <is>
-          <t>100464</t>
+          <t>100481</t>
         </is>
       </c>
       <c r="B790" s="6" t="inlineStr"/>
       <c r="C790" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 120, с подвесным креплением, призматическое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 150, с креплением на трос, матовое стекло</t>
         </is>
       </c>
       <c r="D790" s="8" t="inlineStr">
         <is>
-          <t>120 Вт, 13200 лм, Д, 4000 К, IP67</t>
+          <t>150 Вт, 16500 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E790" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F790" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G790" s="9" t="inlineStr">
         <is>
-          <t>19 485,00 ₽</t>
+          <t>28 190,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="791">
       <c r="A791" s="6" t="inlineStr">
         <is>
-          <t>100462</t>
+          <t>100482</t>
         </is>
       </c>
       <c r="B791" s="6" t="inlineStr"/>
       <c r="C791" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 120, с подвесным креплением, прозрачное стекло</t>
+          <t>Промышленный светильник Фокус УНИС 150, с креплением на трос, призматическое стекло</t>
         </is>
       </c>
       <c r="D791" s="8" t="inlineStr">
         <is>
-          <t>120 Вт, 15000 лм, Г (Г1Д), 4000 К, IP67</t>
+          <t>150 Вт, 16500 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E791" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F791" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G791" s="9" t="inlineStr">
         <is>
-          <t>19 485,00 ₽</t>
+          <t>28 190,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="792">
       <c r="A792" s="6" t="inlineStr">
         <is>
-          <t>100481</t>
+          <t>100480</t>
         </is>
       </c>
       <c r="B792" s="6" t="inlineStr"/>
       <c r="C792" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 150, с креплением на трос, матовое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 150, с креплением на трос, прозрачное стекло</t>
         </is>
       </c>
       <c r="D792" s="8" t="inlineStr">
         <is>
-          <t>150 Вт, 16500 лм, Д, 4000 К, IP67</t>
+          <t>150 Вт, 18750 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E792" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F792" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G792" s="9" t="inlineStr">
         <is>
           <t>28 190,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="793">
       <c r="A793" s="6" t="inlineStr">
         <is>
-          <t>100482</t>
+          <t>100472</t>
         </is>
       </c>
       <c r="B793" s="6" t="inlineStr"/>
       <c r="C793" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 150, с креплением на трос, призматическое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 150, с креплением скобой, матовое стекло</t>
         </is>
       </c>
       <c r="D793" s="8" t="inlineStr">
         <is>
           <t>150 Вт, 16500 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E793" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F793" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G793" s="9" t="inlineStr">
         <is>
           <t>28 190,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="794">
       <c r="A794" s="6" t="inlineStr">
         <is>
-          <t>100480</t>
+          <t>100473</t>
         </is>
       </c>
       <c r="B794" s="6" t="inlineStr"/>
       <c r="C794" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 150, с креплением на трос, прозрачное стекло</t>
+          <t>Промышленный светильник Фокус УНИС 150, с креплением скобой, призматическое стекло</t>
         </is>
       </c>
       <c r="D794" s="8" t="inlineStr">
         <is>
-          <t>150 Вт, 18750 лм, Г (Г1Д), 4000 К, IP67</t>
+          <t>150 Вт, 16500 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E794" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F794" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G794" s="9" t="inlineStr">
         <is>
           <t>28 190,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="795">
       <c r="A795" s="6" t="inlineStr">
         <is>
-          <t>100472</t>
+          <t>100471</t>
         </is>
       </c>
       <c r="B795" s="6" t="inlineStr"/>
       <c r="C795" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 150, с креплением скобой, матовое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 150, с креплением скобой, прозрачное стекло</t>
         </is>
       </c>
       <c r="D795" s="8" t="inlineStr">
         <is>
-          <t>150 Вт, 16500 лм, Д, 4000 К, IP67</t>
+          <t>150 Вт, 18750 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E795" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F795" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G795" s="9" t="inlineStr">
         <is>
-          <t>28 190,00 ₽</t>
+          <t>35 238,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="796">
       <c r="A796" s="6" t="inlineStr">
         <is>
-          <t>100473</t>
+          <t>100478</t>
         </is>
       </c>
       <c r="B796" s="6" t="inlineStr"/>
       <c r="C796" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 150, с креплением скобой, призматическое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 150, с накладным креплением, матовое стекло</t>
         </is>
       </c>
       <c r="D796" s="8" t="inlineStr">
         <is>
           <t>150 Вт, 16500 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E796" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F796" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G796" s="9" t="inlineStr">
         <is>
           <t>28 190,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="797">
       <c r="A797" s="6" t="inlineStr">
         <is>
-          <t>100471</t>
+          <t>100479</t>
         </is>
       </c>
       <c r="B797" s="6" t="inlineStr"/>
       <c r="C797" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 150, с креплением скобой, прозрачное стекло</t>
+          <t>Промышленный светильник Фокус УНИС 150, с накладным креплением, призматическое стекло</t>
         </is>
       </c>
       <c r="D797" s="8" t="inlineStr">
         <is>
-          <t>150 Вт, 18750 лм, Г (Г1Д), 4000 К, IP67</t>
+          <t>150 Вт, 16500 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E797" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F797" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G797" s="9" t="inlineStr">
         <is>
           <t>28 190,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="798">
       <c r="A798" s="6" t="inlineStr">
         <is>
-          <t>100478</t>
+          <t>100477</t>
         </is>
       </c>
       <c r="B798" s="6" t="inlineStr"/>
       <c r="C798" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 150, с накладным креплением, матовое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 150, с накладным креплением, прозрачное стекло</t>
         </is>
       </c>
       <c r="D798" s="8" t="inlineStr">
         <is>
-          <t>150 Вт, 16500 лм, Д, 4000 К, IP67</t>
+          <t>150 Вт, 18750 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E798" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F798" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G798" s="9" t="inlineStr">
         <is>
           <t>28 190,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="799">
       <c r="A799" s="6" t="inlineStr">
         <is>
-          <t>100479</t>
+          <t>100475</t>
         </is>
       </c>
       <c r="B799" s="6" t="inlineStr"/>
       <c r="C799" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 150, с накладным креплением, призматическое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 150, с подвесным креплением, матовое стекло</t>
         </is>
       </c>
       <c r="D799" s="8" t="inlineStr">
         <is>
           <t>150 Вт, 16500 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E799" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F799" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G799" s="9" t="inlineStr">
         <is>
           <t>28 190,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="800">
       <c r="A800" s="6" t="inlineStr">
         <is>
-          <t>100477</t>
+          <t>100476</t>
         </is>
       </c>
       <c r="B800" s="6" t="inlineStr"/>
       <c r="C800" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 150, с накладным креплением, прозрачное стекло</t>
+          <t>Промышленный светильник Фокус УНИС 150, с подвесным креплением, призматическое стекло</t>
         </is>
       </c>
       <c r="D800" s="8" t="inlineStr">
         <is>
-          <t>150 Вт, 18750 лм, Г (Г1Д), 4000 К, IP67</t>
+          <t>150 Вт, 16500 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E800" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F800" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G800" s="9" t="inlineStr">
         <is>
           <t>28 190,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="801">
       <c r="A801" s="6" t="inlineStr">
         <is>
-          <t>100475</t>
+          <t>100474</t>
         </is>
       </c>
       <c r="B801" s="6" t="inlineStr"/>
       <c r="C801" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 150, с подвесным креплением, матовое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 150, с подвесным креплением, прозрачное стекло</t>
         </is>
       </c>
       <c r="D801" s="8" t="inlineStr">
         <is>
-          <t>150 Вт, 16500 лм, Д, 4000 К, IP67</t>
+          <t>150 Вт, 18750 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E801" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F801" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G801" s="9" t="inlineStr">
         <is>
           <t>28 190,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="802">
       <c r="A802" s="6" t="inlineStr">
         <is>
-          <t>100476</t>
+          <t>100433</t>
         </is>
       </c>
       <c r="B802" s="6" t="inlineStr"/>
       <c r="C802" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 150, с подвесным креплением, призматическое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 30, с креплением на трос, матовое стекло</t>
         </is>
       </c>
       <c r="D802" s="8" t="inlineStr">
         <is>
-          <t>150 Вт, 16500 лм, Д, 4000 К, IP67</t>
+          <t>30 Вт, 3300 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E802" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F802" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G802" s="9" t="inlineStr">
         <is>
-          <t>28 190,00 ₽</t>
+          <t>10 000,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="803">
       <c r="A803" s="6" t="inlineStr">
         <is>
-          <t>100474</t>
+          <t>100434</t>
         </is>
       </c>
       <c r="B803" s="6" t="inlineStr"/>
       <c r="C803" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 150, с подвесным креплением, прозрачное стекло</t>
+          <t>Промышленный светильник Фокус УНИС 30, с креплением на трос, призматическое стекло</t>
         </is>
       </c>
       <c r="D803" s="8" t="inlineStr">
         <is>
-          <t>150 Вт, 18750 лм, Г (Г1Д), 4000 К, IP67</t>
+          <t>30 Вт, 3300 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E803" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F803" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G803" s="9" t="inlineStr">
         <is>
-          <t>28 190,00 ₽</t>
+          <t>10 000,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="804">
       <c r="A804" s="6" t="inlineStr">
         <is>
-          <t>100433</t>
+          <t>100432</t>
         </is>
       </c>
       <c r="B804" s="6" t="inlineStr"/>
       <c r="C804" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 30, с креплением на трос, матовое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 30, с креплением на трос, прозрачное стекло</t>
         </is>
       </c>
       <c r="D804" s="8" t="inlineStr">
         <is>
-          <t>30 Вт, 3300 лм, Д, 4000 К, IP67</t>
+          <t>30 Вт, 3750 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E804" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F804" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G804" s="9" t="inlineStr">
         <is>
           <t>10 000,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="805">
       <c r="A805" s="6" t="inlineStr">
         <is>
-          <t>100434</t>
+          <t>100424</t>
         </is>
       </c>
       <c r="B805" s="6" t="inlineStr"/>
       <c r="C805" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 30, с креплением на трос, призматическое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 30, с креплением скобой, матовое стекло</t>
         </is>
       </c>
       <c r="D805" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3300 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E805" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F805" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G805" s="9" t="inlineStr">
         <is>
           <t>10 000,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="806">
       <c r="A806" s="6" t="inlineStr">
         <is>
-          <t>100432</t>
+          <t>100425</t>
         </is>
       </c>
       <c r="B806" s="6" t="inlineStr"/>
       <c r="C806" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 30, с креплением на трос, прозрачное стекло</t>
+          <t>Промышленный светильник Фокус УНИС 30, с креплением скобой, призматическое стекло</t>
         </is>
       </c>
       <c r="D806" s="8" t="inlineStr">
         <is>
-          <t>30 Вт, 3750 лм, Г (Г1Д), 4000 К, IP67</t>
+          <t>30 Вт, 3300 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E806" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F806" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G806" s="9" t="inlineStr">
         <is>
           <t>10 000,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="807">
       <c r="A807" s="6" t="inlineStr">
         <is>
-          <t>100424</t>
+          <t>100423</t>
         </is>
       </c>
       <c r="B807" s="6" t="inlineStr"/>
       <c r="C807" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 30, с креплением скобой, матовое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 30, с креплением скобой, прозрачное стекло</t>
         </is>
       </c>
       <c r="D807" s="8" t="inlineStr">
         <is>
-          <t>30 Вт, 3300 лм, Д, 4000 К, IP67</t>
+          <t>30 Вт, 3750 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E807" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F807" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G807" s="9" t="inlineStr">
         <is>
-          <t>10 000,00 ₽</t>
+          <t>12 500,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="808">
       <c r="A808" s="6" t="inlineStr">
         <is>
-          <t>100425</t>
+          <t>100430</t>
         </is>
       </c>
       <c r="B808" s="6" t="inlineStr"/>
       <c r="C808" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 30, с креплением скобой, призматическое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 30, с накладным креплением, матовое стекло</t>
         </is>
       </c>
       <c r="D808" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3300 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E808" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F808" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G808" s="9" t="inlineStr">
         <is>
           <t>10 000,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="809">
       <c r="A809" s="6" t="inlineStr">
         <is>
-          <t>100423</t>
+          <t>100431</t>
         </is>
       </c>
       <c r="B809" s="6" t="inlineStr"/>
       <c r="C809" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 30, с креплением скобой, прозрачное стекло</t>
+          <t>Промышленный светильник Фокус УНИС 30, с накладным креплением, призматическое стекло</t>
         </is>
       </c>
       <c r="D809" s="8" t="inlineStr">
         <is>
-          <t>30 Вт, 3750 лм, Г (Г1Д), 4000 К, IP67</t>
+          <t>30 Вт, 3300 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E809" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F809" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G809" s="9" t="inlineStr">
         <is>
           <t>10 000,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="810">
       <c r="A810" s="6" t="inlineStr">
         <is>
-          <t>100430</t>
+          <t>100429</t>
         </is>
       </c>
       <c r="B810" s="6" t="inlineStr"/>
       <c r="C810" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 30, с накладным креплением, матовое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 30, с накладным креплением, прозрачное стекло</t>
         </is>
       </c>
       <c r="D810" s="8" t="inlineStr">
         <is>
-          <t>30 Вт, 3300 лм, Д, 4000 К, IP67</t>
+          <t>30 Вт, 3750 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E810" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F810" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G810" s="9" t="inlineStr">
         <is>
           <t>10 000,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="811">
       <c r="A811" s="6" t="inlineStr">
         <is>
-          <t>100431</t>
+          <t>100427</t>
         </is>
       </c>
       <c r="B811" s="6" t="inlineStr"/>
       <c r="C811" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 30, с накладным креплением, призматическое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 30, с подвесным креплением, матовое стекло</t>
         </is>
       </c>
       <c r="D811" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3300 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E811" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F811" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G811" s="9" t="inlineStr">
         <is>
           <t>10 000,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="812">
       <c r="A812" s="6" t="inlineStr">
         <is>
-          <t>100429</t>
+          <t>100428</t>
         </is>
       </c>
       <c r="B812" s="6" t="inlineStr"/>
       <c r="C812" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 30, с накладным креплением, прозрачное стекло</t>
+          <t>Промышленный светильник Фокус УНИС 30, с подвесным креплением, призматическое стекло</t>
         </is>
       </c>
       <c r="D812" s="8" t="inlineStr">
         <is>
-          <t>30 Вт, 3750 лм, Г (Г1Д), 4000 К, IP67</t>
+          <t>30 Вт, 3300 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E812" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F812" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G812" s="9" t="inlineStr">
         <is>
           <t>10 000,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="813">
       <c r="A813" s="6" t="inlineStr">
         <is>
-          <t>100427</t>
+          <t>100426</t>
         </is>
       </c>
       <c r="B813" s="6" t="inlineStr"/>
       <c r="C813" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 30, с подвесным креплением, матовое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 30, с подвесным креплением, прозрачное стекло</t>
         </is>
       </c>
       <c r="D813" s="8" t="inlineStr">
         <is>
-          <t>30 Вт, 3300 лм, Д, 4000 К, IP67</t>
+          <t>30 Вт, 3750 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E813" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F813" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G813" s="9" t="inlineStr">
         <is>
           <t>10 000,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="814">
       <c r="A814" s="6" t="inlineStr">
         <is>
-          <t>100428</t>
+          <t>100445</t>
         </is>
       </c>
       <c r="B814" s="6" t="inlineStr"/>
       <c r="C814" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 30, с подвесным креплением, призматическое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 60, с креплением на трос, матовое стекло</t>
         </is>
       </c>
       <c r="D814" s="8" t="inlineStr">
         <is>
-          <t>30 Вт, 3300 лм, Д, 4000 К, IP67</t>
+          <t>60 Вт, 6600 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E814" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F814" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G814" s="9" t="inlineStr">
         <is>
-          <t>10 000,00 ₽</t>
+          <t>12 837,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="815">
       <c r="A815" s="6" t="inlineStr">
         <is>
-          <t>100426</t>
+          <t>100446</t>
         </is>
       </c>
       <c r="B815" s="6" t="inlineStr"/>
       <c r="C815" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 30, с подвесным креплением, прозрачное стекло</t>
+          <t>Промышленный светильник Фокус УНИС 60, с креплением на трос, призматическое стекло</t>
         </is>
       </c>
       <c r="D815" s="8" t="inlineStr">
         <is>
-          <t>30 Вт, 3750 лм, Г (Г1Д), 4000 К, IP67</t>
+          <t>60 Вт, 6600 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E815" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F815" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G815" s="9" t="inlineStr">
         <is>
-          <t>10 000,00 ₽</t>
+          <t>12 837,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="816">
       <c r="A816" s="6" t="inlineStr">
         <is>
-          <t>100445</t>
+          <t>100444</t>
         </is>
       </c>
       <c r="B816" s="6" t="inlineStr"/>
       <c r="C816" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 60, с креплением на трос, матовое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 60, с креплением на трос, прозрачное стекло</t>
         </is>
       </c>
       <c r="D816" s="8" t="inlineStr">
         <is>
-          <t>60 Вт, 6600 лм, Д, 4000 К, IP67</t>
+          <t>60 Вт, 7500 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E816" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F816" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G816" s="9" t="inlineStr">
         <is>
           <t>12 837,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="817">
       <c r="A817" s="6" t="inlineStr">
         <is>
-          <t>100446</t>
+          <t>100436</t>
         </is>
       </c>
       <c r="B817" s="6" t="inlineStr"/>
       <c r="C817" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 60, с креплением на трос, призматическое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 60, с креплением скобой, матовое стекло</t>
         </is>
       </c>
       <c r="D817" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 6600 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E817" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F817" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G817" s="9" t="inlineStr">
         <is>
           <t>12 837,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="818">
       <c r="A818" s="6" t="inlineStr">
         <is>
-          <t>100444</t>
+          <t>100437</t>
         </is>
       </c>
       <c r="B818" s="6" t="inlineStr"/>
       <c r="C818" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 60, с креплением на трос, прозрачное стекло</t>
+          <t>Промышленный светильник Фокус УНИС 60, с креплением скобой, призматическое стекло</t>
         </is>
       </c>
       <c r="D818" s="8" t="inlineStr">
         <is>
-          <t>60 Вт, 7500 лм, Г (Г1Д), 4000 К, IP67</t>
+          <t>60 Вт, 6600 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E818" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F818" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G818" s="9" t="inlineStr">
         <is>
           <t>12 837,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="819">
       <c r="A819" s="6" t="inlineStr">
         <is>
-          <t>100436</t>
+          <t>100435</t>
         </is>
       </c>
       <c r="B819" s="6" t="inlineStr"/>
       <c r="C819" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 60, с креплением скобой, матовое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 60, с креплением скобой, прозрачное стекло</t>
         </is>
       </c>
       <c r="D819" s="8" t="inlineStr">
         <is>
-          <t>60 Вт, 6600 лм, Д, 4000 К, IP67</t>
+          <t>60 Вт, 7500 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E819" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F819" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G819" s="9" t="inlineStr">
         <is>
-          <t>12 837,00 ₽</t>
+          <t>16 046,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="820">
       <c r="A820" s="6" t="inlineStr">
         <is>
-          <t>100437</t>
+          <t>100442</t>
         </is>
       </c>
       <c r="B820" s="6" t="inlineStr"/>
       <c r="C820" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 60, с креплением скобой, призматическое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 60, с накладным креплением, матовое стекло</t>
         </is>
       </c>
       <c r="D820" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 6600 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E820" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F820" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G820" s="9" t="inlineStr">
         <is>
           <t>12 837,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="821">
       <c r="A821" s="6" t="inlineStr">
         <is>
-          <t>100435</t>
+          <t>100443</t>
         </is>
       </c>
       <c r="B821" s="6" t="inlineStr"/>
       <c r="C821" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 60, с креплением скобой, прозрачное стекло</t>
+          <t>Промышленный светильник Фокус УНИС 60, с накладным креплением, призматическое стекло</t>
         </is>
       </c>
       <c r="D821" s="8" t="inlineStr">
         <is>
-          <t>60 Вт, 7500 лм, Г (Г1Д), 4000 К, IP67</t>
+          <t>60 Вт, 6600 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E821" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F821" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G821" s="9" t="inlineStr">
         <is>
           <t>12 837,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="822">
       <c r="A822" s="6" t="inlineStr">
         <is>
-          <t>100442</t>
+          <t>100441</t>
         </is>
       </c>
       <c r="B822" s="6" t="inlineStr"/>
       <c r="C822" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 60, с накладным креплением, матовое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 60, с накладным креплением, прозрачное стекло</t>
         </is>
       </c>
       <c r="D822" s="8" t="inlineStr">
         <is>
-          <t>60 Вт, 6600 лм, Д, 4000 К, IP67</t>
+          <t>60 Вт, 7500 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E822" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F822" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G822" s="9" t="inlineStr">
         <is>
           <t>12 837,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="823">
       <c r="A823" s="6" t="inlineStr">
         <is>
-          <t>100443</t>
+          <t>100439</t>
         </is>
       </c>
       <c r="B823" s="6" t="inlineStr"/>
       <c r="C823" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 60, с накладным креплением, призматическое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 60, с подвесным креплением, матовое стекло</t>
         </is>
       </c>
       <c r="D823" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 6600 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E823" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F823" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G823" s="9" t="inlineStr">
         <is>
           <t>12 837,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="824">
       <c r="A824" s="6" t="inlineStr">
         <is>
-          <t>100441</t>
+          <t>100440</t>
         </is>
       </c>
       <c r="B824" s="6" t="inlineStr"/>
       <c r="C824" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 60, с накладным креплением, прозрачное стекло</t>
+          <t>Промышленный светильник Фокус УНИС 60, с подвесным креплением, призматическое стекло</t>
         </is>
       </c>
       <c r="D824" s="8" t="inlineStr">
         <is>
-          <t>60 Вт, 7500 лм, Г (Г1Д), 4000 К, IP67</t>
+          <t>60 Вт, 6600 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E824" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F824" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G824" s="9" t="inlineStr">
         <is>
           <t>12 837,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="825">
       <c r="A825" s="6" t="inlineStr">
         <is>
-          <t>100439</t>
+          <t>100438</t>
         </is>
       </c>
       <c r="B825" s="6" t="inlineStr"/>
       <c r="C825" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 60, с подвесным креплением, матовое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 60, с подвесным креплением, прозрачное стекло</t>
         </is>
       </c>
       <c r="D825" s="8" t="inlineStr">
         <is>
-          <t>60 Вт, 6600 лм, Д, 4000 К, IP67</t>
+          <t>60 Вт, 7500 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E825" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F825" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G825" s="9" t="inlineStr">
         <is>
           <t>12 837,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="826">
       <c r="A826" s="6" t="inlineStr">
         <is>
-          <t>100440</t>
+          <t>100457</t>
         </is>
       </c>
       <c r="B826" s="6" t="inlineStr"/>
       <c r="C826" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 60, с подвесным креплением, призматическое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 90, с креплением на трос, матовое стекло</t>
         </is>
       </c>
       <c r="D826" s="8" t="inlineStr">
         <is>
-          <t>60 Вт, 6600 лм, Д, 4000 К, IP67</t>
+          <t>90 Вт, 9900 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E826" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F826" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G826" s="9" t="inlineStr">
         <is>
-          <t>12 837,00 ₽</t>
+          <t>16 618,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="827">
       <c r="A827" s="6" t="inlineStr">
         <is>
-          <t>100438</t>
+          <t>100458</t>
         </is>
       </c>
       <c r="B827" s="6" t="inlineStr"/>
       <c r="C827" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 60, с подвесным креплением, прозрачное стекло</t>
+          <t>Промышленный светильник Фокус УНИС 90, с креплением на трос, призматическое стекло</t>
         </is>
       </c>
       <c r="D827" s="8" t="inlineStr">
         <is>
-          <t>60 Вт, 7500 лм, Г (Г1Д), 4000 К, IP67</t>
+          <t>90 Вт, 9900 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E827" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F827" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G827" s="9" t="inlineStr">
         <is>
-          <t>12 837,00 ₽</t>
+          <t>16 618,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="828">
       <c r="A828" s="6" t="inlineStr">
         <is>
-          <t>100457</t>
+          <t>100456</t>
         </is>
       </c>
       <c r="B828" s="6" t="inlineStr"/>
       <c r="C828" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 90, с креплением на трос, матовое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 90, с креплением на трос, прозрачное стекло</t>
         </is>
       </c>
       <c r="D828" s="8" t="inlineStr">
         <is>
-          <t>90 Вт, 9900 лм, Д, 4000 К, IP67</t>
+          <t>90 Вт, 11250 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E828" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F828" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G828" s="9" t="inlineStr">
         <is>
           <t>16 618,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="829">
       <c r="A829" s="6" t="inlineStr">
         <is>
-          <t>100458</t>
+          <t>100448</t>
         </is>
       </c>
       <c r="B829" s="6" t="inlineStr"/>
       <c r="C829" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 90, с креплением на трос, призматическое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 90, с креплением скобой, матовое стекло</t>
         </is>
       </c>
       <c r="D829" s="8" t="inlineStr">
         <is>
           <t>90 Вт, 9900 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E829" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F829" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G829" s="9" t="inlineStr">
         <is>
           <t>16 618,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="830">
       <c r="A830" s="6" t="inlineStr">
         <is>
-          <t>100456</t>
+          <t>100449</t>
         </is>
       </c>
       <c r="B830" s="6" t="inlineStr"/>
       <c r="C830" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 90, с креплением на трос, прозрачное стекло</t>
+          <t>Промышленный светильник Фокус УНИС 90, с креплением скобой, призматическое стекло</t>
         </is>
       </c>
       <c r="D830" s="8" t="inlineStr">
         <is>
-          <t>90 Вт, 11250 лм, Г (Г1Д), 4000 К, IP67</t>
+          <t>90 Вт, 9900 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E830" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F830" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G830" s="9" t="inlineStr">
         <is>
           <t>16 618,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="831">
       <c r="A831" s="6" t="inlineStr">
         <is>
-          <t>100448</t>
+          <t>100447</t>
         </is>
       </c>
       <c r="B831" s="6" t="inlineStr"/>
       <c r="C831" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 90, с креплением скобой, матовое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 90, с креплением скобой, прозрачное стекло</t>
         </is>
       </c>
       <c r="D831" s="8" t="inlineStr">
         <is>
-          <t>90 Вт, 9900 лм, Д, 4000 К, IP67</t>
+          <t>90 Вт, 11250 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E831" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F831" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G831" s="9" t="inlineStr">
         <is>
-          <t>16 618,00 ₽</t>
+          <t>20 773,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="832">
       <c r="A832" s="6" t="inlineStr">
         <is>
-          <t>100449</t>
+          <t>100454</t>
         </is>
       </c>
       <c r="B832" s="6" t="inlineStr"/>
       <c r="C832" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 90, с креплением скобой, призматическое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 90, с накладным креплением, матовое стекло</t>
         </is>
       </c>
       <c r="D832" s="8" t="inlineStr">
         <is>
           <t>90 Вт, 9900 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E832" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F832" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G832" s="9" t="inlineStr">
         <is>
           <t>16 618,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="833">
       <c r="A833" s="6" t="inlineStr">
         <is>
-          <t>100447</t>
+          <t>100455</t>
         </is>
       </c>
       <c r="B833" s="6" t="inlineStr"/>
       <c r="C833" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 90, с креплением скобой, прозрачное стекло</t>
+          <t>Промышленный светильник Фокус УНИС 90, с накладным креплением, призматическое стекло</t>
         </is>
       </c>
       <c r="D833" s="8" t="inlineStr">
         <is>
-          <t>90 Вт, 11250 лм, Г (Г1Д), 4000 К, IP67</t>
+          <t>90 Вт, 9900 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E833" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F833" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G833" s="9" t="inlineStr">
         <is>
           <t>16 618,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="834">
       <c r="A834" s="6" t="inlineStr">
         <is>
-          <t>100454</t>
+          <t>100453</t>
         </is>
       </c>
       <c r="B834" s="6" t="inlineStr"/>
       <c r="C834" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 90, с накладным креплением, матовое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 90, с накладным креплением, прозрачное стекло</t>
         </is>
       </c>
       <c r="D834" s="8" t="inlineStr">
         <is>
-          <t>90 Вт, 9900 лм, Д, 4000 К, IP67</t>
+          <t>90 Вт, 11250 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E834" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F834" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G834" s="9" t="inlineStr">
         <is>
           <t>16 618,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="835">
       <c r="A835" s="6" t="inlineStr">
         <is>
-          <t>100455</t>
+          <t>100451</t>
         </is>
       </c>
       <c r="B835" s="6" t="inlineStr"/>
       <c r="C835" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 90, с накладным креплением, призматическое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 90, с подвесным креплением, матовое стекло</t>
         </is>
       </c>
       <c r="D835" s="8" t="inlineStr">
         <is>
           <t>90 Вт, 9900 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E835" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F835" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G835" s="9" t="inlineStr">
         <is>
           <t>16 618,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="836">
       <c r="A836" s="6" t="inlineStr">
         <is>
-          <t>100453</t>
+          <t>100452</t>
         </is>
       </c>
       <c r="B836" s="6" t="inlineStr"/>
       <c r="C836" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 90, с накладным креплением, прозрачное стекло</t>
+          <t>Промышленный светильник Фокус УНИС 90, с подвесным креплением, призматическое стекло</t>
         </is>
       </c>
       <c r="D836" s="8" t="inlineStr">
         <is>
-          <t>90 Вт, 11250 лм, Г (Г1Д), 4000 К, IP67</t>
+          <t>90 Вт, 9900 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E836" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F836" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G836" s="9" t="inlineStr">
         <is>
           <t>16 618,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="837">
       <c r="A837" s="6" t="inlineStr">
         <is>
-          <t>100451</t>
+          <t>100450</t>
         </is>
       </c>
       <c r="B837" s="6" t="inlineStr"/>
       <c r="C837" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 90, с подвесным креплением, матовое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 90, с подвесным креплением, прозрачное стекло</t>
         </is>
       </c>
       <c r="D837" s="8" t="inlineStr">
         <is>
-          <t>90 Вт, 9900 лм, Д, 4000 К, IP67</t>
+          <t>90 Вт, 11250 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E837" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F837" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G837" s="9" t="inlineStr">
         <is>
           <t>16 618,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="838">
       <c r="A838" s="6" t="inlineStr">
         <is>
-          <t>100452</t>
-[...2 lines deleted...]
-      <c r="B838" s="6" t="inlineStr"/>
+          <t>100686</t>
+        </is>
+      </c>
+      <c r="B838" s="6" t="inlineStr">
+        <is>
+          <t>УСС-160 Эксперт Slim Ультра Д скоба</t>
+        </is>
+      </c>
       <c r="C838" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 90, с подвесным креплением, призматическое стекло</t>
+          <t>Промышленный светильник Фокус УСС-200 Эксперт Slim Ультра Д скоба, 4000K</t>
         </is>
       </c>
       <c r="D838" s="8" t="inlineStr">
         <is>
-          <t>90 Вт, 9900 лм, Д, 4000 К, IP67</t>
+          <t>200 Вт, 36000 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E838" s="6" t="inlineStr">
         <is>
-          <t>5 лет</t>
+          <t>8 лет</t>
         </is>
       </c>
       <c r="F838" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G838" s="9" t="inlineStr">
         <is>
-          <t>16 618,00 ₽</t>
+          <t>45 124,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="839">
       <c r="A839" s="6" t="inlineStr">
         <is>
-          <t>100450</t>
-[...2 lines deleted...]
-      <c r="B839" s="6" t="inlineStr"/>
+          <t>100653</t>
+        </is>
+      </c>
+      <c r="B839" s="6" t="inlineStr">
+        <is>
+          <t>УСС-110 Катана ПРОМ</t>
+        </is>
+      </c>
       <c r="C839" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 90, с подвесным креплением, прозрачное стекло</t>
+          <t>Промышленный светодиодный светильник УСС-110 Катана ПРОМ, 4000K</t>
         </is>
       </c>
       <c r="D839" s="8" t="inlineStr">
         <is>
-          <t>90 Вт, 11250 лм, Г (Г1Д), 4000 К, IP67</t>
+          <t>110 Вт, 18700 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E839" s="6" t="inlineStr">
         <is>
-          <t>5 лет</t>
+          <t>8 лет</t>
         </is>
       </c>
       <c r="F839" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G839" s="9" t="inlineStr">
         <is>
-          <t>16 618,00 ₽</t>
+          <t>36 126,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="840">
       <c r="A840" s="6" t="inlineStr">
         <is>
-          <t>100686</t>
+          <t>100654</t>
         </is>
       </c>
       <c r="B840" s="6" t="inlineStr">
         <is>
-          <t>УСС-160 Эксперт Slim Ультра Д скоба</t>
+          <t>УСС-130 Катана ПРОМ</t>
         </is>
       </c>
       <c r="C840" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УСС-200 Эксперт Slim Ультра Д скоба, 4000K</t>
+          <t>Промышленный светодиодный светильник УСС-130 Катана ПРОМ, 4000K</t>
         </is>
       </c>
       <c r="D840" s="8" t="inlineStr">
         <is>
-          <t>200 Вт, 36000 лм, Д, 4000 К, IP67</t>
+          <t>130 Вт, 21450 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E840" s="6" t="inlineStr">
         <is>
           <t>8 лет</t>
         </is>
       </c>
       <c r="F840" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G840" s="9" t="inlineStr">
         <is>
-          <t>45 124,00 ₽</t>
+          <t>37 240,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="841">
       <c r="A841" s="6" t="inlineStr">
         <is>
-          <t>100653</t>
+          <t>100655</t>
         </is>
       </c>
       <c r="B841" s="6" t="inlineStr">
         <is>
-          <t>УСС-110 Катана ПРОМ</t>
+          <t>УСС-160 Катана ПРОМ</t>
         </is>
       </c>
       <c r="C841" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светодиодный светильник УСС-110 Катана ПРОМ, 4000K</t>
+          <t>Промышленный светодиодный светильник УСС-160 Катана ПРОМ, 4000K</t>
         </is>
       </c>
       <c r="D841" s="8" t="inlineStr">
         <is>
-          <t>110 Вт, 18700 лм, Д, 4000 К, IP67</t>
+          <t>160 Вт, 27200 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E841" s="6" t="inlineStr">
         <is>
           <t>8 лет</t>
         </is>
       </c>
       <c r="F841" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G841" s="9" t="inlineStr">
         <is>
-          <t>28 901,00 ₽</t>
+          <t>47 358,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="842">
       <c r="A842" s="6" t="inlineStr">
         <is>
-          <t>100655</t>
+          <t>100656</t>
         </is>
       </c>
       <c r="B842" s="6" t="inlineStr">
         <is>
-          <t>УСС-160 Катана ПРОМ</t>
+          <t>УСС-170 Катана ПРОМ</t>
         </is>
       </c>
       <c r="C842" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светодиодный светильник УСС-160 Катана ПРОМ, 4000K</t>
+          <t>Промышленный светодиодный светильник УСС-170 Катана ПРОМ, 4000K</t>
         </is>
       </c>
       <c r="D842" s="8" t="inlineStr">
         <is>
-          <t>160 Вт, 27200 лм, Д, 4000 К, IP67</t>
+          <t>170 Вт, 28050 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E842" s="6" t="inlineStr">
         <is>
           <t>8 лет</t>
         </is>
       </c>
       <c r="F842" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G842" s="9" t="inlineStr">
         <is>
-          <t>37 887,00 ₽</t>
+          <t>52 704,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="843">
       <c r="A843" s="6" t="inlineStr">
         <is>
-          <t>100656</t>
+          <t>100649</t>
         </is>
       </c>
       <c r="B843" s="6" t="inlineStr">
         <is>
-          <t>УСС-170 Катана ПРОМ</t>
+          <t>УСС-50 Катана ПРОМ</t>
         </is>
       </c>
       <c r="C843" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светодиодный светильник УСС-170 Катана ПРОМ, 4000K</t>
+          <t>Промышленный светодиодный светильник УСС-50 Катана ПРОМ, 4000K</t>
         </is>
       </c>
       <c r="D843" s="8" t="inlineStr">
         <is>
-          <t>170 Вт, 28050 лм, Д, 4000 К, IP67</t>
+          <t>50 Вт, 8500 лм, Д, 5000 К, IP67</t>
         </is>
       </c>
       <c r="E843" s="6" t="inlineStr">
         <is>
           <t>8 лет</t>
         </is>
       </c>
       <c r="F843" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G843" s="9" t="inlineStr">
         <is>
-          <t>42 163,00 ₽</t>
+          <t>17 735,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="844">
       <c r="A844" s="6" t="inlineStr">
         <is>
           <t>100657</t>
         </is>
       </c>
       <c r="B844" s="6" t="inlineStr">
         <is>
           <t>УСС-50 Катана Ригель</t>
         </is>
       </c>
       <c r="C844" s="7" t="inlineStr">
         <is>
           <t>Промышленный светодиодный светильник УСС-50 Катана Ригель, 5000</t>
         </is>
       </c>
       <c r="D844" s="8" t="inlineStr">
         <is>
           <t>50 Вт, 6000 лм, К, 5000 К, IP65</t>
         </is>
       </c>
       <c r="E844" s="6" t="inlineStr">
@@ -28766,51 +28766,51 @@
           <t>УСС-60 Катана ПРОМ</t>
         </is>
       </c>
       <c r="C845" s="7" t="inlineStr">
         <is>
           <t>Промышленный светодиодный светильник УСС-60 Катана ПРОМ, 4000K</t>
         </is>
       </c>
       <c r="D845" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 9900 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E845" s="6" t="inlineStr">
         <is>
           <t>8 лет</t>
         </is>
       </c>
       <c r="F845" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G845" s="9" t="inlineStr">
         <is>
-          <t>15 272,00 ₽</t>
+          <t>19 090,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="846">
       <c r="A846" s="6" t="inlineStr">
         <is>
           <t>100658</t>
         </is>
       </c>
       <c r="B846" s="6" t="inlineStr">
         <is>
           <t>УСС-70 Катана Ригель</t>
         </is>
       </c>
       <c r="C846" s="7" t="inlineStr">
         <is>
           <t>Промышленный светодиодный светильник УСС-70 Катана Ригель, 5000K</t>
         </is>
       </c>
       <c r="D846" s="8" t="inlineStr">
         <is>
           <t>70 Вт, 8400 лм, К, 5000 К, IP65</t>
         </is>
       </c>
       <c r="E846" s="6" t="inlineStr">
@@ -28840,88 +28840,88 @@
           <t>УСС-80 Катана ПРОМ</t>
         </is>
       </c>
       <c r="C847" s="7" t="inlineStr">
         <is>
           <t>Промышленный светодиодный светильник УСС-80 Катана ПРОМ, 4000K</t>
         </is>
       </c>
       <c r="D847" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 13600 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E847" s="6" t="inlineStr">
         <is>
           <t>8 лет</t>
         </is>
       </c>
       <c r="F847" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G847" s="9" t="inlineStr">
         <is>
-          <t>20 545,00 ₽</t>
+          <t>25 681,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="848">
       <c r="A848" s="6" t="inlineStr">
         <is>
           <t>100652</t>
         </is>
       </c>
       <c r="B848" s="6" t="inlineStr">
         <is>
           <t>УСС-90 Катана ПРОМ</t>
         </is>
       </c>
       <c r="C848" s="7" t="inlineStr">
         <is>
           <t>Промышленный светодиодный светильник УСС-90 Катана ПРОМ, 4000K</t>
         </is>
       </c>
       <c r="D848" s="8" t="inlineStr">
         <is>
           <t>90 Вт, 14850 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E848" s="6" t="inlineStr">
         <is>
           <t>8 лет</t>
         </is>
       </c>
       <c r="F848" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G848" s="9" t="inlineStr">
         <is>
-          <t>21 764,00 ₽</t>
+          <t>27 205,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="849">
       <c r="A849" s="6" t="inlineStr">
         <is>
           <t>100687</t>
         </is>
       </c>
       <c r="B849" s="6" t="inlineStr">
         <is>
           <t>УСС-240 Эксперт Slim Ультра Д скоба</t>
         </is>
       </c>
       <c r="C849" s="7" t="inlineStr">
         <is>
           <t>Промышленный светодиодный светильник Фокус УСС-240 Эксперт Slim Ультра Д скоба, 4000K</t>
         </is>
       </c>
       <c r="D849" s="8" t="inlineStr">
         <is>
           <t>240 Вт, 43200 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E849" s="6" t="inlineStr">