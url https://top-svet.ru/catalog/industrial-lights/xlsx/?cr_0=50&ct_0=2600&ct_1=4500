--- v0 (2026-02-17)
+++ v1 (2026-05-15)
@@ -465,51 +465,51 @@
   <sheetData>
     <row r="1">
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>+74957888385</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>https://top-svet.ru</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>info@top-svet.ru</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>2026-02-17 10:32</t>
+          <t>2026-05-15 11:43</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Показаны только результаты, подходящие под установленные во время скачивания фильтры. Для скачивания прайс-листа на все товары категории - щёлкните на этот текст.</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
           <t>ПРОМЫШЛЕННЫЕ СВЕТИЛЬНИКИ</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
           <t>Артикул</t>
         </is>
       </c>
       <c r="B7" s="5" t="inlineStr">
         <is>