--- v1 (2026-05-15)
+++ v2 (2026-08-09)
@@ -415,101 +415,101 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru" TargetMode="External" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@top-svet.ru" TargetMode="External" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/xlsx/" TargetMode="External" Id="rId3"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/g60-3000/" TargetMode="External" Id="rId4"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/g60-3000-tglass/" TargetMode="External" Id="rId5"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/g60-4000/" TargetMode="External" Id="rId6"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/g60-4000-tglass/" TargetMode="External" Id="rId7"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/g90-3000/" TargetMode="External" Id="rId8"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/g90-3000-tglass/" TargetMode="External" Id="rId9"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/g90-4000/" TargetMode="External" Id="rId10"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/g90-4000-tglass/" TargetMode="External" Id="rId11"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/3000k/" TargetMode="External" Id="rId12"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/3000-tglass/" TargetMode="External" Id="rId13"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/4000k/" TargetMode="External" Id="rId14"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/4000-tglass/" TargetMode="External" Id="rId15"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/k25-3000/" TargetMode="External" Id="rId16"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/k25-3000-tglass/" TargetMode="External" Id="rId17"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/k25-4000/" TargetMode="External" Id="rId18"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/k25-4000-tglass/" TargetMode="External" Id="rId19"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/l145-3000/" TargetMode="External" Id="rId20"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/l145-3000-tglass/" TargetMode="External" Id="rId21"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/l145-4000/" TargetMode="External" Id="rId22"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/l145-4000-tglass/" TargetMode="External" Id="rId23"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/sh155-3000/" TargetMode="External" Id="rId24"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/sh155-3000-tglass/" TargetMode="External" Id="rId25"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/sh155-4000/" TargetMode="External" Id="rId26"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/sh155-4000-tglass/" TargetMode="External" Id="rId27"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/g60-3000/" TargetMode="External" Id="rId28"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/g60-3000-tglass/" TargetMode="External" Id="rId29"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/g60-4000/" TargetMode="External" Id="rId30"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/g60-4000-tglass/" TargetMode="External" Id="rId31"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/g90-3000/" TargetMode="External" Id="rId32"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/g90-3000-tglass/" TargetMode="External" Id="rId33"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/g90-4000/" TargetMode="External" Id="rId34"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/g90-4000-tglass/" TargetMode="External" Id="rId35"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/3000k/" TargetMode="External" Id="rId36"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/3000-tglass/" TargetMode="External" Id="rId37"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/4000k/" TargetMode="External" Id="rId38"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/4000-tglass/" TargetMode="External" Id="rId39"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/k25-3000/" TargetMode="External" Id="rId40"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/k25-3000-tglass/" TargetMode="External" Id="rId41"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/k25-4000/" TargetMode="External" Id="rId42"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/k25-4000-tglass/" TargetMode="External" Id="rId43"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/l145-3000/" TargetMode="External" Id="rId44"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/l145-3000-tglass/" TargetMode="External" Id="rId45"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/l145-4000/" TargetMode="External" Id="rId46"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/l145-4000-tglass/" TargetMode="External" Id="rId47"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/sh155-3000/" TargetMode="External" Id="rId48"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/sh155-3000-tglass/" TargetMode="External" Id="rId49"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/sh155-4000/" TargetMode="External" Id="rId50"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/sh155-4000-tglass/" TargetMode="External" Id="rId51"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/g60-3000/" TargetMode="External" Id="rId52"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/g60-3000-tglass/" TargetMode="External" Id="rId53"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/g60-4000/" TargetMode="External" Id="rId54"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/g60-4000-tglass/" TargetMode="External" Id="rId55"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/g90-3000/" TargetMode="External" Id="rId56"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/g90-3000-tglass/" TargetMode="External" Id="rId57"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/g90-4000/" TargetMode="External" Id="rId58"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/g90-4000-tglass/" TargetMode="External" Id="rId59"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/3000k/" TargetMode="External" Id="rId60"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/3000-tglass/" TargetMode="External" Id="rId61"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/4000k/" TargetMode="External" Id="rId62"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/4000-tglass/" TargetMode="External" Id="rId63"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/k25-3000/" TargetMode="External" Id="rId64"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/k25-3000-tglass/" TargetMode="External" Id="rId65"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/k25-4000/" TargetMode="External" Id="rId66"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/k25-4000-tglass/" TargetMode="External" Id="rId67"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/l145-3000/" TargetMode="External" Id="rId68"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/l145-3000-tglass/" TargetMode="External" Id="rId69"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/l145-4000/" TargetMode="External" Id="rId70"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/l145-4000-tglass/" TargetMode="External" Id="rId71"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/sh155-3000/" TargetMode="External" Id="rId72"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/sh155-3000-tglass/" TargetMode="External" Id="rId73"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/sh155-4000/" TargetMode="External" Id="rId74"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/sh155-4000-tglass/" TargetMode="External" Id="rId75"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/g60-3000/" TargetMode="External" Id="rId76"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/g60-3000-tglass/" TargetMode="External" Id="rId77"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/g60-4000/" TargetMode="External" Id="rId78"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/g60-4000-tglass/" TargetMode="External" Id="rId79"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/g90-3000/" TargetMode="External" Id="rId80"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/g90-3000-tglass/" TargetMode="External" Id="rId81"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/g90-4000/" TargetMode="External" Id="rId82"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/g90-4000-tglass/" TargetMode="External" Id="rId83"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/3000k/" TargetMode="External" Id="rId84"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/3000-tglass/" TargetMode="External" Id="rId85"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/4000k/" TargetMode="External" Id="rId86"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/4000-tglass/" TargetMode="External" Id="rId87"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/k25-3000/" TargetMode="External" Id="rId88"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/k25-3000-tglass/" TargetMode="External" Id="rId89"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/k25-4000/" TargetMode="External" Id="rId90"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/k25-4000-tglass/" TargetMode="External" Id="rId91"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/l145-3000/" TargetMode="External" Id="rId92"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/l145-3000-tglass/" TargetMode="External" Id="rId93"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/l145-4000/" TargetMode="External" Id="rId94"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/l145-4000-tglass/" TargetMode="External" Id="rId95"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/sh155-3000/" TargetMode="External" Id="rId96"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/sh155-3000-tglass/" TargetMode="External" Id="rId97"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/sh155-4000/" TargetMode="External" Id="rId98"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/sh155-4000-tglass/" TargetMode="External" Id="rId99"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/g60-3000/" TargetMode="External" Id="rId100"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/g60-3000-tglass/" TargetMode="External" Id="rId101"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/g60-4000/" TargetMode="External" Id="rId102"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/g60-4000-tglass/" TargetMode="External" Id="rId103"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/g90-3000/" TargetMode="External" Id="rId104"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/g90-3000-tglass/" TargetMode="External" Id="rId105"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/g90-4000/" TargetMode="External" Id="rId106"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/g90-4000-tglass/" TargetMode="External" Id="rId107"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/3000k/" TargetMode="External" Id="rId108"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/3000-tglass/" TargetMode="External" Id="rId109"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/4000k/" TargetMode="External" Id="rId110"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/4000-tglass/" TargetMode="External" Id="rId111"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/k25-3000/" TargetMode="External" Id="rId112"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/k25-3000-tglass/" TargetMode="External" Id="rId113"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/k25-4000/" TargetMode="External" Id="rId114"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/k25-4000-tglass/" TargetMode="External" Id="rId115"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/l145-3000/" TargetMode="External" Id="rId116"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/l145-3000-tglass/" TargetMode="External" Id="rId117"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/l145-4000/" TargetMode="External" Id="rId118"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/l145-4000-tglass/" TargetMode="External" Id="rId119"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/sh155-3000/" TargetMode="External" Id="rId120"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/sh155-3000-tglass/" TargetMode="External" Id="rId121"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/sh155-4000/" TargetMode="External" Id="rId122"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/sh155-4000-tglass/" TargetMode="External" Id="rId123"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/g60-3000/" TargetMode="External" Id="rId124"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/g60-3000-tglass/" TargetMode="External" Id="rId125"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/g60-4000/" TargetMode="External" Id="rId126"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/g60-4000-tglass/" TargetMode="External" Id="rId127"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/g90-3000/" TargetMode="External" Id="rId128"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/g90-3000-tglass/" TargetMode="External" Id="rId129"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/g90-4000/" TargetMode="External" Id="rId130"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/g90-4000-tglass/" TargetMode="External" Id="rId131"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/3000k/" TargetMode="External" Id="rId132"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/3000-tglass/" TargetMode="External" Id="rId133"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/4000k/" TargetMode="External" Id="rId134"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/4000-tglass/" TargetMode="External" Id="rId135"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/k25-3000/" TargetMode="External" Id="rId136"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/k25-3000-tglass/" TargetMode="External" Id="rId137"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/k25-4000/" TargetMode="External" Id="rId138"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/k25-4000-tglass/" TargetMode="External" Id="rId139"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/l145-3000/" TargetMode="External" Id="rId140"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/l145-3000-tglass/" TargetMode="External" Id="rId141"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/l145-4000/" TargetMode="External" Id="rId142"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/l145-4000-tglass/" TargetMode="External" Id="rId143"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/sh155-3000/" TargetMode="External" Id="rId144"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/sh155-3000-tglass/" TargetMode="External" Id="rId145"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/sh155-4000/" TargetMode="External" Id="rId146"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/sh155-4000-tglass/" TargetMode="External" Id="rId147"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/g60-3000/" TargetMode="External" Id="rId148"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/g60-3000-tglass/" TargetMode="External" Id="rId149"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/g60-4000/" TargetMode="External" Id="rId150"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/g60-4000-tglass/" TargetMode="External" Id="rId151"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/g90-3000/" TargetMode="External" Id="rId152"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/g90-3000-tglass/" TargetMode="External" Id="rId153"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/g90-4000/" TargetMode="External" Id="rId154"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/g90-4000-tglass/" TargetMode="External" Id="rId155"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/3000k/" TargetMode="External" Id="rId156"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/3000-tglass/" TargetMode="External" Id="rId157"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/4000k/" TargetMode="External" Id="rId158"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/4000-tglass/" TargetMode="External" Id="rId159"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/k25-3000/" TargetMode="External" Id="rId160"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/k25-3000-tglass/" TargetMode="External" Id="rId161"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/k25-4000/" TargetMode="External" Id="rId162"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/k25-4000-tglass/" TargetMode="External" Id="rId163"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/l145-3000/" TargetMode="External" Id="rId164"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/l145-3000-tglass/" TargetMode="External" Id="rId165"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/l145-4000/" TargetMode="External" Id="rId166"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/l145-4000-tglass/" TargetMode="External" Id="rId167"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/sh155-3000/" TargetMode="External" Id="rId168"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/sh155-3000-tglass/" TargetMode="External" Id="rId169"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/sh155-4000/" TargetMode="External" Id="rId170"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/sh155-4000-tglass/" TargetMode="External" Id="rId171"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/g60-3000/" TargetMode="External" Id="rId172"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/g60-3000-tglass/" TargetMode="External" Id="rId173"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/g60-4000/" TargetMode="External" Id="rId174"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/g60-4000-tglass/" TargetMode="External" Id="rId175"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/g90-3000/" TargetMode="External" Id="rId176"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/g90-3000-tglass/" TargetMode="External" Id="rId177"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/g90-4000/" TargetMode="External" Id="rId178"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/g90-4000-tglass/" TargetMode="External" Id="rId179"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/3000k/" TargetMode="External" Id="rId180"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/3000-tglass/" TargetMode="External" Id="rId181"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/4000k/" TargetMode="External" Id="rId182"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/4000-tglass/" TargetMode="External" Id="rId183"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/k25-3000/" TargetMode="External" Id="rId184"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/k25-3000-tglass/" TargetMode="External" Id="rId185"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/k25-4000/" TargetMode="External" Id="rId186"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/k25-4000-tglass/" TargetMode="External" Id="rId187"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/l145-3000/" TargetMode="External" Id="rId188"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/l145-3000-tglass/" TargetMode="External" Id="rId189"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/l145-4000/" TargetMode="External" Id="rId190"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/l145-4000-tglass/" TargetMode="External" Id="rId191"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/sh155-3000/" TargetMode="External" Id="rId192"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/sh155-3000-tglass/" TargetMode="External" Id="rId193"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/sh155-4000/" TargetMode="External" Id="rId194"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/sh155-4000-tglass/" TargetMode="External" Id="rId195"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/g60-3000/" TargetMode="External" Id="rId196"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/g60-3000-tglass/" TargetMode="External" Id="rId197"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/g60-4000/" TargetMode="External" Id="rId198"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/g60-4000-tglass/" TargetMode="External" Id="rId199"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/g90-3000/" TargetMode="External" Id="rId200"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/g90-3000-tglass/" TargetMode="External" Id="rId201"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/g90-4000/" TargetMode="External" Id="rId202"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/g90-4000-tglass/" TargetMode="External" Id="rId203"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/3000k/" TargetMode="External" Id="rId204"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/3000-tglass/" TargetMode="External" Id="rId205"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/4000k/" TargetMode="External" Id="rId206"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/4000-tglass/" TargetMode="External" Id="rId207"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/k25-3000/" TargetMode="External" Id="rId208"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/k25-3000-tglass/" TargetMode="External" Id="rId209"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/k25-4000/" TargetMode="External" Id="rId210"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/k25-4000-tglass/" TargetMode="External" Id="rId211"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/l145-3000/" TargetMode="External" Id="rId212"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/l145-3000-tglass/" TargetMode="External" Id="rId213"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/l145-4000/" TargetMode="External" Id="rId214"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/l145-4000-tglass/" TargetMode="External" Id="rId215"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/sh155-3000/" TargetMode="External" Id="rId216"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/sh155-3000-tglass/" TargetMode="External" Id="rId217"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/sh155-4000/" TargetMode="External" Id="rId218"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/sh155-4000-tglass/" TargetMode="External" Id="rId219"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/g60-3000/" TargetMode="External" Id="rId220"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/g60-3000-tglass/" TargetMode="External" Id="rId221"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/g60-4000/" TargetMode="External" Id="rId222"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/g60-4000-tglass/" TargetMode="External" Id="rId223"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/g90-3000/" TargetMode="External" Id="rId224"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/g90-3000-tglass/" TargetMode="External" Id="rId225"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/g90-4000/" TargetMode="External" Id="rId226"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/g90-4000-tglass/" TargetMode="External" Id="rId227"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/3000k/" TargetMode="External" Id="rId228"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/3000-tglass/" TargetMode="External" Id="rId229"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/4000k/" TargetMode="External" Id="rId230"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/4000-tglass/" TargetMode="External" Id="rId231"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/k25-3000/" TargetMode="External" Id="rId232"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/k25-3000-tglass/" TargetMode="External" Id="rId233"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/k25-4000/" TargetMode="External" Id="rId234"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/k25-4000-tglass/" TargetMode="External" Id="rId235"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/l145-3000/" TargetMode="External" Id="rId236"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/l145-3000-tglass/" TargetMode="External" Id="rId237"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/l145-4000/" TargetMode="External" Id="rId238"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/l145-4000-tglass/" TargetMode="External" Id="rId239"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/sh155-3000/" TargetMode="External" Id="rId240"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/sh155-3000-tglass/" TargetMode="External" Id="rId241"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/sh155-4000/" TargetMode="External" Id="rId242"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/sh155-4000-tglass/" TargetMode="External" Id="rId243"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/g60-3000/" TargetMode="External" Id="rId244"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/g60-3000-tglass/" TargetMode="External" Id="rId245"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/g60-4000/" TargetMode="External" Id="rId246"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/g60-4000-tglass/" TargetMode="External" Id="rId247"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/g90-3000/" TargetMode="External" Id="rId248"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/g90-3000-tglass/" TargetMode="External" Id="rId249"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/g90-4000/" TargetMode="External" Id="rId250"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/g90-4000-tglass/" TargetMode="External" Id="rId251"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/3000k/" TargetMode="External" Id="rId252"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/3000-tglass/" TargetMode="External" Id="rId253"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/4000k/" TargetMode="External" Id="rId254"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/4000-tglass/" TargetMode="External" Id="rId255"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/k25-3000/" TargetMode="External" Id="rId256"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/k25-3000-tglass/" TargetMode="External" Id="rId257"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/k25-4000/" TargetMode="External" Id="rId258"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/k25-4000-tglass/" TargetMode="External" Id="rId259"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/l145-3000/" TargetMode="External" Id="rId260"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/l145-3000-tglass/" TargetMode="External" Id="rId261"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/l145-4000/" TargetMode="External" Id="rId262"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/l145-4000-tglass/" TargetMode="External" Id="rId263"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/sh155-3000/" TargetMode="External" Id="rId264"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/sh155-3000-tglass/" TargetMode="External" Id="rId265"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/sh155-4000/" TargetMode="External" Id="rId266"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/sh155-4000-tglass/" TargetMode="External" Id="rId267"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/g60-3000/" TargetMode="External" Id="rId268"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/g60-3000-tglass/" TargetMode="External" Id="rId269"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/g60-4000/" TargetMode="External" Id="rId270"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/g60-4000-tglass/" TargetMode="External" Id="rId271"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/g90-3000/" TargetMode="External" Id="rId272"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/g90-3000-tglass/" TargetMode="External" Id="rId273"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/g90-4000/" TargetMode="External" Id="rId274"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/g90-4000-tglass/" TargetMode="External" Id="rId275"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/3000k/" TargetMode="External" Id="rId276"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/3000-tglass/" TargetMode="External" Id="rId277"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/4000k/" TargetMode="External" Id="rId278"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/4000-tglass/" TargetMode="External" Id="rId279"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/k25-3000/" TargetMode="External" Id="rId280"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/k25-3000-tglass/" TargetMode="External" Id="rId281"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/k25-4000/" TargetMode="External" Id="rId282"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/k25-4000-tglass/" TargetMode="External" Id="rId283"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/l145-3000/" TargetMode="External" Id="rId284"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/l145-3000-tglass/" TargetMode="External" Id="rId285"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/l145-4000/" TargetMode="External" Id="rId286"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/l145-4000-tglass/" TargetMode="External" Id="rId287"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/sh155-3000/" TargetMode="External" Id="rId288"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/sh155-3000-tglass/" TargetMode="External" Id="rId289"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/sh155-4000/" TargetMode="External" Id="rId290"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/sh155-4000-tglass/" TargetMode="External" Id="rId291"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/g60-3000/" TargetMode="External" Id="rId292"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/g60-3000-tglass/" TargetMode="External" Id="rId293"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/g60-4000/" TargetMode="External" Id="rId294"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/g60-4000-tglass/" TargetMode="External" Id="rId295"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/g90-3000/" TargetMode="External" Id="rId296"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/g90-3000-tglass/" TargetMode="External" Id="rId297"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/g90-4000/" TargetMode="External" Id="rId298"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/g90-4000-tglass/" TargetMode="External" Id="rId299"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/3000k/" TargetMode="External" Id="rId300"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/3000-tglass/" TargetMode="External" Id="rId301"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/4000k/" TargetMode="External" Id="rId302"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/4000-tglass/" TargetMode="External" Id="rId303"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/k25-3000/" TargetMode="External" Id="rId304"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/k25-3000-tglass/" TargetMode="External" Id="rId305"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/k25-4000/" TargetMode="External" Id="rId306"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/k25-4000-tglass/" TargetMode="External" Id="rId307"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/l145-3000/" TargetMode="External" Id="rId308"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/l145-3000-tglass/" TargetMode="External" Id="rId309"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/l145-4000/" TargetMode="External" Id="rId310"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/l145-4000-tglass/" TargetMode="External" Id="rId311"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/sh155-3000/" TargetMode="External" Id="rId312"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/sh155-3000-tglass/" TargetMode="External" Id="rId313"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/sh155-4000/" TargetMode="External" Id="rId314"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/sh155-4000-tglass/" TargetMode="External" Id="rId315"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/g60-3000/" TargetMode="External" Id="rId316"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/g60-3000-tglass/" TargetMode="External" Id="rId317"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/g60-4000/" TargetMode="External" Id="rId318"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/g60-4000-tglass/" TargetMode="External" Id="rId319"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/g90-3000/" TargetMode="External" Id="rId320"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/g90-3000-tglass/" TargetMode="External" Id="rId321"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/g90-4000/" TargetMode="External" Id="rId322"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/g90-4000-tglass/" TargetMode="External" Id="rId323"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/3000k/" TargetMode="External" Id="rId324"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/3000-tglass/" TargetMode="External" Id="rId325"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/4000k/" TargetMode="External" Id="rId326"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/4000-tglass/" TargetMode="External" Id="rId327"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/k25-3000/" TargetMode="External" Id="rId328"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/k25-3000-tglass/" TargetMode="External" Id="rId329"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/k25-4000/" TargetMode="External" Id="rId330"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/k25-4000-tglass/" TargetMode="External" Id="rId331"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/l145-3000/" TargetMode="External" Id="rId332"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/l145-3000-tglass/" TargetMode="External" Id="rId333"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/l145-4000/" TargetMode="External" Id="rId334"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/l145-4000-tglass/" TargetMode="External" Id="rId335"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/sh155-3000/" TargetMode="External" Id="rId336"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/sh155-3000-tglass/" TargetMode="External" Id="rId337"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/sh155-4000/" TargetMode="External" Id="rId338"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/sh155-4000-tglass/" TargetMode="External" Id="rId339"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/g60-3000/" TargetMode="External" Id="rId340"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/g60-3000-tglass/" TargetMode="External" Id="rId341"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/g60-4000/" TargetMode="External" Id="rId342"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/g60-4000-tglass/" TargetMode="External" Id="rId343"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/g90-3000/" TargetMode="External" Id="rId344"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/g90-3000-tglass/" TargetMode="External" Id="rId345"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/g90-4000/" TargetMode="External" Id="rId346"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/g90-4000-tglass/" TargetMode="External" Id="rId347"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/3000k/" TargetMode="External" Id="rId348"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/3000-tglass/" TargetMode="External" Id="rId349"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/4000k/" TargetMode="External" Id="rId350"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/4000-tglass/" TargetMode="External" Id="rId351"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/k25-3000/" TargetMode="External" Id="rId352"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/k25-3000-tglass/" TargetMode="External" Id="rId353"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/k25-4000/" TargetMode="External" Id="rId354"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/k25-4000-tglass/" TargetMode="External" Id="rId355"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/l145-3000/" TargetMode="External" Id="rId356"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/l145-3000-tglass/" TargetMode="External" Id="rId357"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/l145-4000/" TargetMode="External" Id="rId358"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/l145-4000-tglass/" TargetMode="External" Id="rId359"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/sh155-3000/" TargetMode="External" Id="rId360"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/sh155-3000-tglass/" TargetMode="External" Id="rId361"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/sh155-4000/" TargetMode="External" Id="rId362"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/sh155-4000-tglass/" TargetMode="External" Id="rId363"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/g60-3000/" TargetMode="External" Id="rId364"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/g60-3000-tglass/" TargetMode="External" Id="rId365"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/g60-4000/" TargetMode="External" Id="rId366"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/g60-4000-tglass/" TargetMode="External" Id="rId367"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/g90-3000/" TargetMode="External" Id="rId368"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/g90-3000-tglass/" TargetMode="External" Id="rId369"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/g90-4000/" TargetMode="External" Id="rId370"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/g90-4000-tglass/" TargetMode="External" Id="rId371"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/3000k/" TargetMode="External" Id="rId372"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/3000-tglass/" TargetMode="External" Id="rId373"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/4000k/" TargetMode="External" Id="rId374"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/4000-tglass/" TargetMode="External" Id="rId375"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/k25-3000/" TargetMode="External" Id="rId376"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/k25-3000-tglass/" TargetMode="External" Id="rId377"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/k25-4000/" TargetMode="External" Id="rId378"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/k25-4000-tglass/" TargetMode="External" Id="rId379"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/l145-3000/" TargetMode="External" Id="rId380"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/l145-3000-tglass/" TargetMode="External" Id="rId381"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/l145-4000/" TargetMode="External" Id="rId382"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/l145-4000-tglass/" TargetMode="External" Id="rId383"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/sh155-3000/" TargetMode="External" Id="rId384"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/sh155-3000-tglass/" TargetMode="External" Id="rId385"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/sh155-4000/" TargetMode="External" Id="rId386"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/sh155-4000-tglass/" TargetMode="External" Id="rId387"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/g60-3000/" TargetMode="External" Id="rId388"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/g60-3000-tglass/" TargetMode="External" Id="rId389"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/g60-4000/" TargetMode="External" Id="rId390"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/g60-4000-tglass/" TargetMode="External" Id="rId391"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/g90-3000/" TargetMode="External" Id="rId392"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/g90-3000-tglass/" TargetMode="External" Id="rId393"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/g90-4000/" TargetMode="External" Id="rId394"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/g90-4000-tglass/" TargetMode="External" Id="rId395"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/3000k/" TargetMode="External" Id="rId396"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/3000-tglass/" TargetMode="External" Id="rId397"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/4000k/" TargetMode="External" Id="rId398"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/4000-tglass/" TargetMode="External" Id="rId399"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/k25-3000/" TargetMode="External" Id="rId400"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/k25-3000-tglass/" TargetMode="External" Id="rId401"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/k25-4000/" TargetMode="External" Id="rId402"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/k25-4000-tglass/" TargetMode="External" Id="rId403"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/l145-3000/" TargetMode="External" Id="rId404"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/l145-3000-tglass/" TargetMode="External" Id="rId405"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/l145-4000/" TargetMode="External" Id="rId406"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/l145-4000-tglass/" TargetMode="External" Id="rId407"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/sh155-3000/" TargetMode="External" Id="rId408"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/sh155-3000-tglass/" TargetMode="External" Id="rId409"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/sh155-4000/" TargetMode="External" Id="rId410"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/sh155-4000-tglass/" TargetMode="External" Id="rId411"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/g60-3000/" TargetMode="External" Id="rId412"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/g60-3000-tglass/" TargetMode="External" Id="rId413"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/g60-4000/" TargetMode="External" Id="rId414"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/g60-4000-tglass/" TargetMode="External" Id="rId415"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/g90-3000/" TargetMode="External" Id="rId416"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/g90-3000-tglass/" TargetMode="External" Id="rId417"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/g90-4000/" TargetMode="External" Id="rId418"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/g90-4000-tglass/" TargetMode="External" Id="rId419"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/3000k/" TargetMode="External" Id="rId420"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/3000-tglass/" TargetMode="External" Id="rId421"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/4000k/" TargetMode="External" Id="rId422"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/4000-tglass/" TargetMode="External" Id="rId423"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/k25-3000/" TargetMode="External" Id="rId424"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/k25-3000-tglass/" TargetMode="External" Id="rId425"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/k25-4000/" TargetMode="External" Id="rId426"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/k25-4000-tglass/" TargetMode="External" Id="rId427"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/l145-3000/" TargetMode="External" Id="rId428"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/l145-3000-tglass/" TargetMode="External" Id="rId429"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/l145-4000/" TargetMode="External" Id="rId430"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/l145-4000-tglass/" TargetMode="External" Id="rId431"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/sh155-3000/" TargetMode="External" Id="rId432"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/sh155-3000-tglass/" TargetMode="External" Id="rId433"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/sh155-4000/" TargetMode="External" Id="rId434"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/sh155-4000-tglass/" TargetMode="External" Id="rId435"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/g60-3000/" TargetMode="External" Id="rId436"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/g60-3000-tglass/" TargetMode="External" Id="rId437"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/g60-4000/" TargetMode="External" Id="rId438"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/g60-4000-tglass/" TargetMode="External" Id="rId439"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/g90-3000/" TargetMode="External" Id="rId440"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/g90-3000-tglass/" TargetMode="External" Id="rId441"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/g90-4000/" TargetMode="External" Id="rId442"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/g90-4000-tglass/" TargetMode="External" Id="rId443"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/3000k/" TargetMode="External" Id="rId444"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/3000-tglass/" TargetMode="External" Id="rId445"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/4000k/" TargetMode="External" Id="rId446"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/4000-tglass/" TargetMode="External" Id="rId447"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/k25-3000/" TargetMode="External" Id="rId448"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/k25-3000-tglass/" TargetMode="External" Id="rId449"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/k25-4000/" TargetMode="External" Id="rId450"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/k25-4000-tglass/" TargetMode="External" Id="rId451"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/l145-3000/" TargetMode="External" Id="rId452"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/l145-3000-tglass/" TargetMode="External" Id="rId453"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/l145-4000/" TargetMode="External" Id="rId454"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/l145-4000-tglass/" TargetMode="External" Id="rId455"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/sh155-3000/" TargetMode="External" Id="rId456"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/sh155-3000-tglass/" TargetMode="External" Id="rId457"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/sh155-4000/" TargetMode="External" Id="rId458"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/sh155-4000-tglass/" TargetMode="External" Id="rId459"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/g60-3000/" TargetMode="External" Id="rId460"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/g60-3000-tglass/" TargetMode="External" Id="rId461"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/g60-4000/" TargetMode="External" Id="rId462"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/g60-4000-tglass/" TargetMode="External" Id="rId463"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/g90-3000/" TargetMode="External" Id="rId464"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/g90-3000-tglass/" TargetMode="External" Id="rId465"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/g90-4000/" TargetMode="External" Id="rId466"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/g90-4000-tglass/" TargetMode="External" Id="rId467"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/3000k/" TargetMode="External" Id="rId468"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/3000-tglass/" TargetMode="External" Id="rId469"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/4000k/" TargetMode="External" Id="rId470"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/4000-tglass/" TargetMode="External" Id="rId471"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/k25-3000/" TargetMode="External" Id="rId472"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/k25-3000-tglass/" TargetMode="External" Id="rId473"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/k25-4000/" TargetMode="External" Id="rId474"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/k25-4000-tglass/" TargetMode="External" Id="rId475"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/l145-3000/" TargetMode="External" Id="rId476"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/l145-3000-tglass/" TargetMode="External" Id="rId477"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/l145-4000/" TargetMode="External" Id="rId478"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/l145-4000-tglass/" TargetMode="External" Id="rId479"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/sh155-3000/" TargetMode="External" Id="rId480"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/sh155-3000-tglass/" TargetMode="External" Id="rId481"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/sh155-4000/" TargetMode="External" Id="rId482"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/sh155-4000-tglass/" TargetMode="External" Id="rId483"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/g60-3000/" TargetMode="External" Id="rId484"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/g60-3000-tglass/" TargetMode="External" Id="rId485"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/g60-4000/" TargetMode="External" Id="rId486"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/g60-4000-tglass/" TargetMode="External" Id="rId487"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/g90-3000/" TargetMode="External" Id="rId488"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/g90-3000-tglass/" TargetMode="External" Id="rId489"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/g90-4000/" TargetMode="External" Id="rId490"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/g90-4000-tglass/" TargetMode="External" Id="rId491"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/3000k/" TargetMode="External" Id="rId492"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/3000-tglass/" TargetMode="External" Id="rId493"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/4000k/" TargetMode="External" Id="rId494"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/4000-tglass/" TargetMode="External" Id="rId495"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/k25-3000/" TargetMode="External" Id="rId496"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/k25-3000-tglass/" TargetMode="External" Id="rId497"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/k25-4000/" TargetMode="External" Id="rId498"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/k25-4000-tglass/" TargetMode="External" Id="rId499"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/l145-3000/" TargetMode="External" Id="rId500"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/l145-3000-tglass/" TargetMode="External" Id="rId501"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/l145-4000/" TargetMode="External" Id="rId502"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/l145-4000-tglass/" TargetMode="External" Id="rId503"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/sh155-3000/" TargetMode="External" Id="rId504"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/sh155-3000-tglass/" TargetMode="External" Id="rId505"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/sh155-4000/" TargetMode="External" Id="rId506"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/sh155-4000-tglass/" TargetMode="External" Id="rId507"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/g60-3000/" TargetMode="External" Id="rId508"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/g60-3000-tglass/" TargetMode="External" Id="rId509"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/g60-4000/" TargetMode="External" Id="rId510"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/g60-4000-tglass/" TargetMode="External" Id="rId511"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/g90-3000/" TargetMode="External" Id="rId512"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/g90-3000-tglass/" TargetMode="External" Id="rId513"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/g90-4000/" TargetMode="External" Id="rId514"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/g90-4000-tglass/" TargetMode="External" Id="rId515"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/3000k/" TargetMode="External" Id="rId516"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/3000-tglass/" TargetMode="External" Id="rId517"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/4000k/" TargetMode="External" Id="rId518"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/4000-tglass/" TargetMode="External" Id="rId519"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/k25-3000/" TargetMode="External" Id="rId520"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/k25-3000-tglass/" TargetMode="External" Id="rId521"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/k25-4000/" TargetMode="External" Id="rId522"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/k25-4000-tglass/" TargetMode="External" Id="rId523"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/l145-3000/" TargetMode="External" Id="rId524"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/l145-3000-tglass/" TargetMode="External" Id="rId525"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/l145-4000/" TargetMode="External" Id="rId526"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/l145-4000-tglass/" TargetMode="External" Id="rId527"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/sh155-3000/" TargetMode="External" Id="rId528"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/sh155-3000-tglass/" TargetMode="External" Id="rId529"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/sh155-4000/" TargetMode="External" Id="rId530"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/sh155-4000-tglass/" TargetMode="External" Id="rId531"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/g60-3000/" TargetMode="External" Id="rId532"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/g60-3000-tglass/" TargetMode="External" Id="rId533"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/g60-4000/" TargetMode="External" Id="rId534"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/g60-4000-tglass/" TargetMode="External" Id="rId535"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/g90-3000/" TargetMode="External" Id="rId536"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/g90-3000-tglass/" TargetMode="External" Id="rId537"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/g90-4000/" TargetMode="External" Id="rId538"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/g90-4000-tglass/" TargetMode="External" Id="rId539"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/3000k/" TargetMode="External" Id="rId540"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/3000-tglass/" TargetMode="External" Id="rId541"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/4000k/" TargetMode="External" Id="rId542"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/4000-tglass/" TargetMode="External" Id="rId543"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/k25-3000/" TargetMode="External" Id="rId544"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/k25-3000-tglass/" TargetMode="External" Id="rId545"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/k25-4000/" TargetMode="External" Id="rId546"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/k25-4000-tglass/" TargetMode="External" Id="rId547"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/l145-3000/" TargetMode="External" Id="rId548"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/l145-3000-tglass/" TargetMode="External" Id="rId549"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/l145-4000/" TargetMode="External" Id="rId550"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/l145-4000-tglass/" TargetMode="External" Id="rId551"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/sh155-3000/" TargetMode="External" Id="rId552"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/sh155-3000-tglass/" TargetMode="External" Id="rId553"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/sh155-4000/" TargetMode="External" Id="rId554"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/sh155-4000-tglass/" TargetMode="External" Id="rId555"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/uss-130-katana-prom/" TargetMode="External" Id="rId556"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/uss-40-ekspert-slim/" TargetMode="External" Id="rId557"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-deep-hook-mount/" TargetMode="External" Id="rId558"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-deep-cable-mount/" TargetMode="External" Id="rId559"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-deep-bracket-mount/" TargetMode="External" Id="rId560"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/" TargetMode="External" Id="rId561"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-cos-cable-mount/" TargetMode="External" Id="rId562"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-cos-bracket-mount/" TargetMode="External" Id="rId563"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-conc0-hook-mount/" TargetMode="External" Id="rId564"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-conc0-cable-mount/" TargetMode="External" Id="rId565"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-conc0-bracket-mount/" TargetMode="External" Id="rId566"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-conc1-hook-mount/" TargetMode="External" Id="rId567"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-conc1-cable-mount/" TargetMode="External" Id="rId568"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-conc1-bracket-mount/" TargetMode="External" Id="rId569"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-conc-hook-mount/" TargetMode="External" Id="rId570"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-conc-cable-mount/" TargetMode="External" Id="rId571"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-conc-bracket-mount/" TargetMode="External" Id="rId572"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-deep-hook-mount/" TargetMode="External" Id="rId573"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-deep-cable-mount/" TargetMode="External" Id="rId574"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-deep-bracket-mount/" TargetMode="External" Id="rId575"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/" TargetMode="External" Id="rId576"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-cos-cable-mount/" TargetMode="External" Id="rId577"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-cos-bracket-mount/" TargetMode="External" Id="rId578"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-conc0-hook-mount/" TargetMode="External" Id="rId579"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-conc0-cable-mount/" TargetMode="External" Id="rId580"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-conc0-bracket-mount/" TargetMode="External" Id="rId581"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-conc1-hook-mount/" TargetMode="External" Id="rId582"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-conc1-cable-mount/" TargetMode="External" Id="rId583"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-conc1-bracket-mount/" TargetMode="External" Id="rId584"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-conc-hook-mount/" TargetMode="External" Id="rId585"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-conc-cable-mount/" TargetMode="External" Id="rId586"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-conc-bracket-mount/" TargetMode="External" Id="rId587"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-deep-hook-mount/" TargetMode="External" Id="rId588"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-deep-cable-mount/" TargetMode="External" Id="rId589"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-deep-bracket-mount/" TargetMode="External" Id="rId590"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/" TargetMode="External" Id="rId591"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-cos-cable-mount/" TargetMode="External" Id="rId592"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-cos-bracket-mount/" TargetMode="External" Id="rId593"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-conc0-hook-mount/" TargetMode="External" Id="rId594"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-conc0-cable-mount/" TargetMode="External" Id="rId595"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-conc0-bracket-mount/" TargetMode="External" Id="rId596"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-conc1-hook-mount/" TargetMode="External" Id="rId597"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-conc1-cable-mount/" TargetMode="External" Id="rId598"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-conc1-bracket-mount/" TargetMode="External" Id="rId599"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-conc-hook-mount/" TargetMode="External" Id="rId600"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-conc-cable-mount/" TargetMode="External" Id="rId601"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-conc-bracket-mount/" TargetMode="External" Id="rId602"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-deep-hook-mount/" TargetMode="External" Id="rId603"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-deep-cable-mount/" TargetMode="External" Id="rId604"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-deep-bracket-mount/" TargetMode="External" Id="rId605"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/" TargetMode="External" Id="rId606"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-cos-cable-mount/" TargetMode="External" Id="rId607"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-cos-bracket-mount/" TargetMode="External" Id="rId608"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-conc0-hook-mount/" TargetMode="External" Id="rId609"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-conc0-cable-mount/" TargetMode="External" Id="rId610"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-conc0-bracket-mount/" TargetMode="External" Id="rId611"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-conc1-hook-mount/" TargetMode="External" Id="rId612"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-conc1-cable-mount/" TargetMode="External" Id="rId613"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-conc1-bracket-mount/" TargetMode="External" Id="rId614"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-conc-hook-mount/" TargetMode="External" Id="rId615"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-conc-cable-mount/" TargetMode="External" Id="rId616"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-conc-bracket-mount/" TargetMode="External" Id="rId617"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-deep-hook-mount/" TargetMode="External" Id="rId618"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-deep-cable-mount/" TargetMode="External" Id="rId619"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-deep-bracket-mount/" TargetMode="External" Id="rId620"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/" TargetMode="External" Id="rId621"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-cos-cable-mount/" TargetMode="External" Id="rId622"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-cos-bracket-mount/" TargetMode="External" Id="rId623"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-conc0-hook-mount/" TargetMode="External" Id="rId624"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-conc0-cable-mount/" TargetMode="External" Id="rId625"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-conc0-bracket-mount/" TargetMode="External" Id="rId626"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-conc1-hook-mount/" TargetMode="External" Id="rId627"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-conc1-cable-mount/" TargetMode="External" Id="rId628"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-conc1-bracket-mount/" TargetMode="External" Id="rId629"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-conc-hook-mount/" TargetMode="External" Id="rId630"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-conc-cable-mount/" TargetMode="External" Id="rId631"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-conc-bracket-mount/" TargetMode="External" Id="rId632"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-deep-hook-mount/" TargetMode="External" Id="rId633"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-deep-cable-mount/" TargetMode="External" Id="rId634"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-deep-bracket-mount/" TargetMode="External" Id="rId635"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/" TargetMode="External" Id="rId636"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-cos-cable-mount/" TargetMode="External" Id="rId637"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-cos-bracket-mount/" TargetMode="External" Id="rId638"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-conc0-hook-mount/" TargetMode="External" Id="rId639"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-conc0-cable-mount/" TargetMode="External" Id="rId640"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-conc0-bracket-mount/" TargetMode="External" Id="rId641"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-conc1-hook-mount/" TargetMode="External" Id="rId642"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-conc1-cable-mount/" TargetMode="External" Id="rId643"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-conc1-bracket-mount/" TargetMode="External" Id="rId644"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-conc-hook-mount/" TargetMode="External" Id="rId645"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-conc-cable-mount/" TargetMode="External" Id="rId646"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-conc-bracket-mount/" TargetMode="External" Id="rId647"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/cable-matt/" TargetMode="External" Id="rId648"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/cable-prizm/" TargetMode="External" Id="rId649"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/cable-clear/" TargetMode="External" Id="rId650"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/bracket-matt/" TargetMode="External" Id="rId651"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/bracket-prizm/" TargetMode="External" Id="rId652"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/" TargetMode="External" Id="rId653"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/overhead-matt/" TargetMode="External" Id="rId654"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/overhead-prizm/" TargetMode="External" Id="rId655"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/overhead-clear/" TargetMode="External" Id="rId656"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/suspension-matt/" TargetMode="External" Id="rId657"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/suspension-prizm/" TargetMode="External" Id="rId658"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/suspension-clear/" TargetMode="External" Id="rId659"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/cable-matt/" TargetMode="External" Id="rId660"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/cable-prizm/" TargetMode="External" Id="rId661"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/cable-clear/" TargetMode="External" Id="rId662"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/bracket-matt/" TargetMode="External" Id="rId663"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/bracket-prizm/" TargetMode="External" Id="rId664"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/" TargetMode="External" Id="rId665"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/overhead-matt/" TargetMode="External" Id="rId666"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/overhead-prizm/" TargetMode="External" Id="rId667"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/overhead-clear/" TargetMode="External" Id="rId668"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/suspension-matt/" TargetMode="External" Id="rId669"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/suspension-prizm/" TargetMode="External" Id="rId670"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/suspension-clear/" TargetMode="External" Id="rId671"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/cable-matt/" TargetMode="External" Id="rId672"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/cable-prizm/" TargetMode="External" Id="rId673"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/cable-clear/" TargetMode="External" Id="rId674"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/bracket-matt/" TargetMode="External" Id="rId675"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/bracket-prizm/" TargetMode="External" Id="rId676"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/" TargetMode="External" Id="rId677"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/overhead-matt/" TargetMode="External" Id="rId678"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/overhead-prizm/" TargetMode="External" Id="rId679"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/overhead-clear/" TargetMode="External" Id="rId680"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/suspension-matt/" TargetMode="External" Id="rId681"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/suspension-prizm/" TargetMode="External" Id="rId682"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/suspension-clear/" TargetMode="External" Id="rId683"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/cable-matt/" TargetMode="External" Id="rId684"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/cable-prizm/" TargetMode="External" Id="rId685"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/cable-clear/" TargetMode="External" Id="rId686"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/bracket-matt/" TargetMode="External" Id="rId687"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/bracket-prizm/" TargetMode="External" Id="rId688"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/" TargetMode="External" Id="rId689"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/overhead-matt/" TargetMode="External" Id="rId690"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/overhead-prizm/" TargetMode="External" Id="rId691"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/overhead-clear/" TargetMode="External" Id="rId692"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/suspension-matt/" TargetMode="External" Id="rId693"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/suspension-prizm/" TargetMode="External" Id="rId694"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/suspension-clear/" TargetMode="External" Id="rId695"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/cable-matt/" TargetMode="External" Id="rId696"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/cable-prizm/" TargetMode="External" Id="rId697"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/cable-clear/" TargetMode="External" Id="rId698"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/bracket-matt/" TargetMode="External" Id="rId699"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/bracket-prizm/" TargetMode="External" Id="rId700"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/" TargetMode="External" Id="rId701"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/overhead-matt/" TargetMode="External" Id="rId702"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/overhead-prizm/" TargetMode="External" Id="rId703"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/overhead-clear/" TargetMode="External" Id="rId704"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/suspension-matt/" TargetMode="External" Id="rId705"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/suspension-prizm/" TargetMode="External" Id="rId706"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/suspension-clear/" TargetMode="External" Id="rId707"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fokus-uss-200-ekspert-slim-ultra-d-skoba/" TargetMode="External" Id="rId708"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/uss-110-katana-prom/" TargetMode="External" Id="rId709"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/uss-160-katana-prom/" TargetMode="External" Id="rId710"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/uss-170-katana-prom/" TargetMode="External" Id="rId711"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/uss-60-katana-prom/" TargetMode="External" Id="rId712"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/uss-80-katana-prom/" TargetMode="External" Id="rId713"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/uss-90-katana-prom/" TargetMode="External" Id="rId714"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fokus-uss-240-ekspert-slim-ultra-d-skoba/" TargetMode="External" Id="rId715"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fokus-uss-40-ekspert-slim-ultra-d-skoba/" TargetMode="External" Id="rId716"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-820-70/" TargetMode="External" Id="rId717"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-850-240/" TargetMode="External" Id="rId718"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-835-1100/" TargetMode="External" Id="rId719"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-835-1100/835-n-1100/" TargetMode="External" Id="rId720"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-835-1100/835-pe-1100/" TargetMode="External" Id="rId721"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-835-1100/835-pn-1100/" TargetMode="External" Id="rId722"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-835-120/" TargetMode="External" Id="rId723"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-835-120/835-n-120/" TargetMode="External" Id="rId724"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-835-1500/" TargetMode="External" Id="rId725"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-835-1500/835-n-1500/" TargetMode="External" Id="rId726"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-835-1500/835-pe-1500/" TargetMode="External" Id="rId727"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-835-1500/835-pn-1500/" TargetMode="External" Id="rId728"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-835-240/" TargetMode="External" Id="rId729"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-835-240/835-n-240/" TargetMode="External" Id="rId730"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-835-360/" TargetMode="External" Id="rId731"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-835-360/835-n-360/" TargetMode="External" Id="rId732"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-870-240/" TargetMode="External" Id="rId733"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-870-240/pas/" TargetMode="External" Id="rId734"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-svinec-2-0-10/" TargetMode="External" Id="rId735"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-svinec-2-0-30/" TargetMode="External" Id="rId736"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-kedr-bubble-100/" TargetMode="External" Id="rId737"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-kedr-bubble-140/" TargetMode="External" Id="rId738"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-kedr-bubble-50/" TargetMode="External" Id="rId739"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId740"/></Relationships>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru" TargetMode="External" Id="rId1"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@top-svet.ru" TargetMode="External" Id="rId2"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/xlsx/" TargetMode="External" Id="rId3"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/g60-3000/" TargetMode="External" Id="rId4"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/g60-3000-tglass/" TargetMode="External" Id="rId5"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/g60-4000/" TargetMode="External" Id="rId6"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/g60-4000-tglass/" TargetMode="External" Id="rId7"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/g90-3000/" TargetMode="External" Id="rId8"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/g90-3000-tglass/" TargetMode="External" Id="rId9"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/g90-4000/" TargetMode="External" Id="rId10"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/g90-4000-tglass/" TargetMode="External" Id="rId11"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/3000k/" TargetMode="External" Id="rId12"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/3000-tglass/" TargetMode="External" Id="rId13"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/4000k/" TargetMode="External" Id="rId14"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/4000-tglass/" TargetMode="External" Id="rId15"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/k25-3000/" TargetMode="External" Id="rId16"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/k25-3000-tglass/" TargetMode="External" Id="rId17"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/k25-4000/" TargetMode="External" Id="rId18"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/k25-4000-tglass/" TargetMode="External" Id="rId19"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/l145-3000/" TargetMode="External" Id="rId20"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/l145-3000-tglass/" TargetMode="External" Id="rId21"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/l145-4000/" TargetMode="External" Id="rId22"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/l145-4000-tglass/" TargetMode="External" Id="rId23"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/sh155-3000/" TargetMode="External" Id="rId24"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/sh155-3000-tglass/" TargetMode="External" Id="rId25"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/sh155-4000/" TargetMode="External" Id="rId26"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-20/sh155-4000-tglass/" TargetMode="External" Id="rId27"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/g60-3000/" TargetMode="External" Id="rId28"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/g60-3000-tglass/" TargetMode="External" Id="rId29"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/g60-4000/" TargetMode="External" Id="rId30"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/g60-4000-tglass/" TargetMode="External" Id="rId31"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/g90-3000/" TargetMode="External" Id="rId32"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/g90-3000-tglass/" TargetMode="External" Id="rId33"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/g90-4000/" TargetMode="External" Id="rId34"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/g90-4000-tglass/" TargetMode="External" Id="rId35"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/3000k/" TargetMode="External" Id="rId36"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/3000-tglass/" TargetMode="External" Id="rId37"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/4000k/" TargetMode="External" Id="rId38"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/4000-tglass/" TargetMode="External" Id="rId39"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/k25-3000/" TargetMode="External" Id="rId40"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/k25-3000-tglass/" TargetMode="External" Id="rId41"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/k25-4000/" TargetMode="External" Id="rId42"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/k25-4000-tglass/" TargetMode="External" Id="rId43"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/l145-3000/" TargetMode="External" Id="rId44"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/l145-3000-tglass/" TargetMode="External" Id="rId45"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/l145-4000/" TargetMode="External" Id="rId46"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/l145-4000-tglass/" TargetMode="External" Id="rId47"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/sh155-3000/" TargetMode="External" Id="rId48"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/sh155-3000-tglass/" TargetMode="External" Id="rId49"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/sh155-4000/" TargetMode="External" Id="rId50"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-30/sh155-4000-tglass/" TargetMode="External" Id="rId51"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/g60-3000/" TargetMode="External" Id="rId52"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/g60-3000-tglass/" TargetMode="External" Id="rId53"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/g60-4000/" TargetMode="External" Id="rId54"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/g60-4000-tglass/" TargetMode="External" Id="rId55"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/g90-3000/" TargetMode="External" Id="rId56"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/g90-3000-tglass/" TargetMode="External" Id="rId57"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/g90-4000/" TargetMode="External" Id="rId58"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/g90-4000-tglass/" TargetMode="External" Id="rId59"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/3000k/" TargetMode="External" Id="rId60"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/3000-tglass/" TargetMode="External" Id="rId61"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/4000k/" TargetMode="External" Id="rId62"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/4000-tglass/" TargetMode="External" Id="rId63"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/k25-3000/" TargetMode="External" Id="rId64"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/k25-3000-tglass/" TargetMode="External" Id="rId65"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/k25-4000/" TargetMode="External" Id="rId66"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/k25-4000-tglass/" TargetMode="External" Id="rId67"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/l145-3000/" TargetMode="External" Id="rId68"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/l145-3000-tglass/" TargetMode="External" Id="rId69"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/l145-4000/" TargetMode="External" Id="rId70"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/l145-4000-tglass/" TargetMode="External" Id="rId71"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/sh155-3000/" TargetMode="External" Id="rId72"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/sh155-3000-tglass/" TargetMode="External" Id="rId73"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/sh155-4000/" TargetMode="External" Id="rId74"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-40/sh155-4000-tglass/" TargetMode="External" Id="rId75"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/g60-3000/" TargetMode="External" Id="rId76"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/g60-3000-tglass/" TargetMode="External" Id="rId77"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/g60-4000/" TargetMode="External" Id="rId78"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/g60-4000-tglass/" TargetMode="External" Id="rId79"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/g90-3000/" TargetMode="External" Id="rId80"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/g90-3000-tglass/" TargetMode="External" Id="rId81"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/g90-4000/" TargetMode="External" Id="rId82"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/g90-4000-tglass/" TargetMode="External" Id="rId83"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/3000k/" TargetMode="External" Id="rId84"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/3000-tglass/" TargetMode="External" Id="rId85"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/4000k/" TargetMode="External" Id="rId86"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/4000-tglass/" TargetMode="External" Id="rId87"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/k25-3000/" TargetMode="External" Id="rId88"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/k25-3000-tglass/" TargetMode="External" Id="rId89"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/k25-4000/" TargetMode="External" Id="rId90"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/k25-4000-tglass/" TargetMode="External" Id="rId91"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/l145-3000/" TargetMode="External" Id="rId92"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/l145-3000-tglass/" TargetMode="External" Id="rId93"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/l145-4000/" TargetMode="External" Id="rId94"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/l145-4000-tglass/" TargetMode="External" Id="rId95"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/sh155-3000/" TargetMode="External" Id="rId96"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/sh155-3000-tglass/" TargetMode="External" Id="rId97"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/sh155-4000/" TargetMode="External" Id="rId98"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-50/sh155-4000-tglass/" TargetMode="External" Id="rId99"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/g60-3000/" TargetMode="External" Id="rId100"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/g60-3000-tglass/" TargetMode="External" Id="rId101"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/g60-4000/" TargetMode="External" Id="rId102"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/g60-4000-tglass/" TargetMode="External" Id="rId103"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/g90-3000/" TargetMode="External" Id="rId104"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/g90-3000-tglass/" TargetMode="External" Id="rId105"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/g90-4000/" TargetMode="External" Id="rId106"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/g90-4000-tglass/" TargetMode="External" Id="rId107"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/3000k/" TargetMode="External" Id="rId108"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/3000-tglass/" TargetMode="External" Id="rId109"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/4000k/" TargetMode="External" Id="rId110"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/4000-tglass/" TargetMode="External" Id="rId111"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/k25-3000/" TargetMode="External" Id="rId112"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/k25-3000-tglass/" TargetMode="External" Id="rId113"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/k25-4000/" TargetMode="External" Id="rId114"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/k25-4000-tglass/" TargetMode="External" Id="rId115"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/l145-3000/" TargetMode="External" Id="rId116"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/l145-3000-tglass/" TargetMode="External" Id="rId117"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/l145-4000/" TargetMode="External" Id="rId118"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/l145-4000-tglass/" TargetMode="External" Id="rId119"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/sh155-3000/" TargetMode="External" Id="rId120"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/sh155-3000-tglass/" TargetMode="External" Id="rId121"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/sh155-4000/" TargetMode="External" Id="rId122"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-breeze-60/sh155-4000-tglass/" TargetMode="External" Id="rId123"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/g60-3000/" TargetMode="External" Id="rId124"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/g60-3000-tglass/" TargetMode="External" Id="rId125"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/g60-4000/" TargetMode="External" Id="rId126"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/g60-4000-tglass/" TargetMode="External" Id="rId127"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/g90-3000/" TargetMode="External" Id="rId128"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/g90-3000-tglass/" TargetMode="External" Id="rId129"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/g90-4000/" TargetMode="External" Id="rId130"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/g90-4000-tglass/" TargetMode="External" Id="rId131"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/3000k/" TargetMode="External" Id="rId132"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/3000-tglass/" TargetMode="External" Id="rId133"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/4000k/" TargetMode="External" Id="rId134"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/4000-tglass/" TargetMode="External" Id="rId135"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/k25-3000/" TargetMode="External" Id="rId136"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/k25-3000-tglass/" TargetMode="External" Id="rId137"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/k25-4000/" TargetMode="External" Id="rId138"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/k25-4000-tglass/" TargetMode="External" Id="rId139"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/l145-3000/" TargetMode="External" Id="rId140"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/l145-3000-tglass/" TargetMode="External" Id="rId141"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/l145-4000/" TargetMode="External" Id="rId142"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/l145-4000-tglass/" TargetMode="External" Id="rId143"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/sh155-3000/" TargetMode="External" Id="rId144"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/sh155-3000-tglass/" TargetMode="External" Id="rId145"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/sh155-4000/" TargetMode="External" Id="rId146"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-100/sh155-4000-tglass/" TargetMode="External" Id="rId147"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/g60-3000/" TargetMode="External" Id="rId148"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/g60-3000-tglass/" TargetMode="External" Id="rId149"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/g60-4000/" TargetMode="External" Id="rId150"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/g60-4000-tglass/" TargetMode="External" Id="rId151"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/g90-3000/" TargetMode="External" Id="rId152"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/g90-3000-tglass/" TargetMode="External" Id="rId153"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/g90-4000/" TargetMode="External" Id="rId154"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/g90-4000-tglass/" TargetMode="External" Id="rId155"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/3000k/" TargetMode="External" Id="rId156"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/3000-tglass/" TargetMode="External" Id="rId157"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/4000k/" TargetMode="External" Id="rId158"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/4000-tglass/" TargetMode="External" Id="rId159"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/k25-3000/" TargetMode="External" Id="rId160"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/k25-3000-tglass/" TargetMode="External" Id="rId161"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/k25-4000/" TargetMode="External" Id="rId162"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/k25-4000-tglass/" TargetMode="External" Id="rId163"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/l145-3000/" TargetMode="External" Id="rId164"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/l145-3000-tglass/" TargetMode="External" Id="rId165"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/l145-4000/" TargetMode="External" Id="rId166"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/l145-4000-tglass/" TargetMode="External" Id="rId167"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/sh155-3000/" TargetMode="External" Id="rId168"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/sh155-3000-tglass/" TargetMode="External" Id="rId169"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/sh155-4000/" TargetMode="External" Id="rId170"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-120/sh155-4000-tglass/" TargetMode="External" Id="rId171"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/g60-3000/" TargetMode="External" Id="rId172"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/g60-3000-tglass/" TargetMode="External" Id="rId173"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/g60-4000/" TargetMode="External" Id="rId174"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/g60-4000-tglass/" TargetMode="External" Id="rId175"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/g90-3000/" TargetMode="External" Id="rId176"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/g90-3000-tglass/" TargetMode="External" Id="rId177"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/g90-4000/" TargetMode="External" Id="rId178"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/g90-4000-tglass/" TargetMode="External" Id="rId179"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/3000k/" TargetMode="External" Id="rId180"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/3000-tglass/" TargetMode="External" Id="rId181"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/4000k/" TargetMode="External" Id="rId182"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/4000-tglass/" TargetMode="External" Id="rId183"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/k25-3000/" TargetMode="External" Id="rId184"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/k25-3000-tglass/" TargetMode="External" Id="rId185"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/k25-4000/" TargetMode="External" Id="rId186"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/k25-4000-tglass/" TargetMode="External" Id="rId187"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/l145-3000/" TargetMode="External" Id="rId188"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/l145-3000-tglass/" TargetMode="External" Id="rId189"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/l145-4000/" TargetMode="External" Id="rId190"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/l145-4000-tglass/" TargetMode="External" Id="rId191"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/sh155-3000/" TargetMode="External" Id="rId192"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/sh155-3000-tglass/" TargetMode="External" Id="rId193"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/sh155-4000/" TargetMode="External" Id="rId194"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-140/sh155-4000-tglass/" TargetMode="External" Id="rId195"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/g60-3000/" TargetMode="External" Id="rId196"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/g60-3000-tglass/" TargetMode="External" Id="rId197"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/g60-4000/" TargetMode="External" Id="rId198"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/g60-4000-tglass/" TargetMode="External" Id="rId199"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/g90-3000/" TargetMode="External" Id="rId200"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/g90-3000-tglass/" TargetMode="External" Id="rId201"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/g90-4000/" TargetMode="External" Id="rId202"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/g90-4000-tglass/" TargetMode="External" Id="rId203"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/3000k/" TargetMode="External" Id="rId204"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/3000-tglass/" TargetMode="External" Id="rId205"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/4000k/" TargetMode="External" Id="rId206"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/4000-tglass/" TargetMode="External" Id="rId207"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/k25-3000/" TargetMode="External" Id="rId208"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/k25-3000-tglass/" TargetMode="External" Id="rId209"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/k25-4000/" TargetMode="External" Id="rId210"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/k25-4000-tglass/" TargetMode="External" Id="rId211"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/l145-3000/" TargetMode="External" Id="rId212"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/l145-3000-tglass/" TargetMode="External" Id="rId213"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/l145-4000/" TargetMode="External" Id="rId214"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/l145-4000-tglass/" TargetMode="External" Id="rId215"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/sh155-3000/" TargetMode="External" Id="rId216"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/sh155-3000-tglass/" TargetMode="External" Id="rId217"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/sh155-4000/" TargetMode="External" Id="rId218"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-150/sh155-4000-tglass/" TargetMode="External" Id="rId219"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/g60-3000/" TargetMode="External" Id="rId220"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/g60-3000-tglass/" TargetMode="External" Id="rId221"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/g60-4000/" TargetMode="External" Id="rId222"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/g60-4000-tglass/" TargetMode="External" Id="rId223"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/g90-3000/" TargetMode="External" Id="rId224"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/g90-3000-tglass/" TargetMode="External" Id="rId225"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/g90-4000/" TargetMode="External" Id="rId226"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/g90-4000-tglass/" TargetMode="External" Id="rId227"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/3000k/" TargetMode="External" Id="rId228"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/3000-tglass/" TargetMode="External" Id="rId229"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/4000k/" TargetMode="External" Id="rId230"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/4000-tglass/" TargetMode="External" Id="rId231"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/k25-3000/" TargetMode="External" Id="rId232"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/k25-3000-tglass/" TargetMode="External" Id="rId233"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/k25-4000/" TargetMode="External" Id="rId234"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/k25-4000-tglass/" TargetMode="External" Id="rId235"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/l145-3000/" TargetMode="External" Id="rId236"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/l145-3000-tglass/" TargetMode="External" Id="rId237"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/l145-4000/" TargetMode="External" Id="rId238"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/l145-4000-tglass/" TargetMode="External" Id="rId239"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/sh155-3000/" TargetMode="External" Id="rId240"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/sh155-3000-tglass/" TargetMode="External" Id="rId241"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/sh155-4000/" TargetMode="External" Id="rId242"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-160/sh155-4000-tglass/" TargetMode="External" Id="rId243"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/g60-3000/" TargetMode="External" Id="rId244"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/g60-3000-tglass/" TargetMode="External" Id="rId245"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/g60-4000/" TargetMode="External" Id="rId246"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/g60-4000-tglass/" TargetMode="External" Id="rId247"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/g90-3000/" TargetMode="External" Id="rId248"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/g90-3000-tglass/" TargetMode="External" Id="rId249"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/g90-4000/" TargetMode="External" Id="rId250"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/g90-4000-tglass/" TargetMode="External" Id="rId251"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/3000k/" TargetMode="External" Id="rId252"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/3000-tglass/" TargetMode="External" Id="rId253"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/4000k/" TargetMode="External" Id="rId254"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/4000-tglass/" TargetMode="External" Id="rId255"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/k25-3000/" TargetMode="External" Id="rId256"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/k25-3000-tglass/" TargetMode="External" Id="rId257"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/k25-4000/" TargetMode="External" Id="rId258"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/k25-4000-tglass/" TargetMode="External" Id="rId259"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/l145-3000/" TargetMode="External" Id="rId260"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/l145-3000-tglass/" TargetMode="External" Id="rId261"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/l145-4000/" TargetMode="External" Id="rId262"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/l145-4000-tglass/" TargetMode="External" Id="rId263"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/sh155-3000/" TargetMode="External" Id="rId264"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/sh155-3000-tglass/" TargetMode="External" Id="rId265"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/sh155-4000/" TargetMode="External" Id="rId266"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-180/sh155-4000-tglass/" TargetMode="External" Id="rId267"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/g60-3000/" TargetMode="External" Id="rId268"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/g60-3000-tglass/" TargetMode="External" Id="rId269"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/g60-4000/" TargetMode="External" Id="rId270"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/g60-4000-tglass/" TargetMode="External" Id="rId271"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/g90-3000/" TargetMode="External" Id="rId272"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/g90-3000-tglass/" TargetMode="External" Id="rId273"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/g90-4000/" TargetMode="External" Id="rId274"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/g90-4000-tglass/" TargetMode="External" Id="rId275"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/3000k/" TargetMode="External" Id="rId276"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/3000-tglass/" TargetMode="External" Id="rId277"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/4000k/" TargetMode="External" Id="rId278"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/4000-tglass/" TargetMode="External" Id="rId279"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/k25-3000/" TargetMode="External" Id="rId280"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/k25-3000-tglass/" TargetMode="External" Id="rId281"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/k25-4000/" TargetMode="External" Id="rId282"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/k25-4000-tglass/" TargetMode="External" Id="rId283"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/l145-3000/" TargetMode="External" Id="rId284"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/l145-3000-tglass/" TargetMode="External" Id="rId285"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/l145-4000/" TargetMode="External" Id="rId286"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/l145-4000-tglass/" TargetMode="External" Id="rId287"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/sh155-3000/" TargetMode="External" Id="rId288"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/sh155-3000-tglass/" TargetMode="External" Id="rId289"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/sh155-4000/" TargetMode="External" Id="rId290"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-200/sh155-4000-tglass/" TargetMode="External" Id="rId291"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/g60-3000/" TargetMode="External" Id="rId292"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/g60-3000-tglass/" TargetMode="External" Id="rId293"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/g60-4000/" TargetMode="External" Id="rId294"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/g60-4000-tglass/" TargetMode="External" Id="rId295"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/g90-3000/" TargetMode="External" Id="rId296"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/g90-3000-tglass/" TargetMode="External" Id="rId297"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/g90-4000/" TargetMode="External" Id="rId298"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/g90-4000-tglass/" TargetMode="External" Id="rId299"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/3000k/" TargetMode="External" Id="rId300"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/3000-tglass/" TargetMode="External" Id="rId301"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/4000k/" TargetMode="External" Id="rId302"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/4000-tglass/" TargetMode="External" Id="rId303"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/k25-3000/" TargetMode="External" Id="rId304"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/k25-3000-tglass/" TargetMode="External" Id="rId305"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/k25-4000/" TargetMode="External" Id="rId306"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/k25-4000-tglass/" TargetMode="External" Id="rId307"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/l145-3000/" TargetMode="External" Id="rId308"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/l145-3000-tglass/" TargetMode="External" Id="rId309"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/l145-4000/" TargetMode="External" Id="rId310"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/l145-4000-tglass/" TargetMode="External" Id="rId311"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/sh155-3000/" TargetMode="External" Id="rId312"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/sh155-3000-tglass/" TargetMode="External" Id="rId313"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/sh155-4000/" TargetMode="External" Id="rId314"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-20/sh155-4000-tglass/" TargetMode="External" Id="rId315"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/g60-3000/" TargetMode="External" Id="rId316"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/g60-3000-tglass/" TargetMode="External" Id="rId317"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/g60-4000/" TargetMode="External" Id="rId318"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/g60-4000-tglass/" TargetMode="External" Id="rId319"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/g90-3000/" TargetMode="External" Id="rId320"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/g90-3000-tglass/" TargetMode="External" Id="rId321"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/g90-4000/" TargetMode="External" Id="rId322"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/g90-4000-tglass/" TargetMode="External" Id="rId323"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/3000k/" TargetMode="External" Id="rId324"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/3000-tglass/" TargetMode="External" Id="rId325"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/4000k/" TargetMode="External" Id="rId326"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/4000-tglass/" TargetMode="External" Id="rId327"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/k25-3000/" TargetMode="External" Id="rId328"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/k25-3000-tglass/" TargetMode="External" Id="rId329"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/k25-4000/" TargetMode="External" Id="rId330"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/k25-4000-tglass/" TargetMode="External" Id="rId331"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/l145-3000/" TargetMode="External" Id="rId332"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/l145-3000-tglass/" TargetMode="External" Id="rId333"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/l145-4000/" TargetMode="External" Id="rId334"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/l145-4000-tglass/" TargetMode="External" Id="rId335"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/sh155-3000/" TargetMode="External" Id="rId336"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/sh155-3000-tglass/" TargetMode="External" Id="rId337"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/sh155-4000/" TargetMode="External" Id="rId338"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-240/sh155-4000-tglass/" TargetMode="External" Id="rId339"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/g60-3000/" TargetMode="External" Id="rId340"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/g60-3000-tglass/" TargetMode="External" Id="rId341"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/g60-4000/" TargetMode="External" Id="rId342"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/g60-4000-tglass/" TargetMode="External" Id="rId343"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/g90-3000/" TargetMode="External" Id="rId344"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/g90-3000-tglass/" TargetMode="External" Id="rId345"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/g90-4000/" TargetMode="External" Id="rId346"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/g90-4000-tglass/" TargetMode="External" Id="rId347"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/3000k/" TargetMode="External" Id="rId348"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/3000-tglass/" TargetMode="External" Id="rId349"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/4000k/" TargetMode="External" Id="rId350"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/4000-tglass/" TargetMode="External" Id="rId351"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/k25-3000/" TargetMode="External" Id="rId352"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/k25-3000-tglass/" TargetMode="External" Id="rId353"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/k25-4000/" TargetMode="External" Id="rId354"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/k25-4000-tglass/" TargetMode="External" Id="rId355"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/l145-3000/" TargetMode="External" Id="rId356"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/l145-3000-tglass/" TargetMode="External" Id="rId357"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/l145-4000/" TargetMode="External" Id="rId358"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/l145-4000-tglass/" TargetMode="External" Id="rId359"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/sh155-3000/" TargetMode="External" Id="rId360"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/sh155-3000-tglass/" TargetMode="External" Id="rId361"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/sh155-4000/" TargetMode="External" Id="rId362"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-300/sh155-4000-tglass/" TargetMode="External" Id="rId363"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/g60-3000/" TargetMode="External" Id="rId364"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/g60-3000-tglass/" TargetMode="External" Id="rId365"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/g60-4000/" TargetMode="External" Id="rId366"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/g60-4000-tglass/" TargetMode="External" Id="rId367"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/g90-3000/" TargetMode="External" Id="rId368"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/g90-3000-tglass/" TargetMode="External" Id="rId369"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/g90-4000/" TargetMode="External" Id="rId370"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/g90-4000-tglass/" TargetMode="External" Id="rId371"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/3000k/" TargetMode="External" Id="rId372"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/3000-tglass/" TargetMode="External" Id="rId373"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/4000k/" TargetMode="External" Id="rId374"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/4000-tglass/" TargetMode="External" Id="rId375"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/k25-3000/" TargetMode="External" Id="rId376"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/k25-3000-tglass/" TargetMode="External" Id="rId377"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/k25-4000/" TargetMode="External" Id="rId378"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/k25-4000-tglass/" TargetMode="External" Id="rId379"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/l145-3000/" TargetMode="External" Id="rId380"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/l145-3000-tglass/" TargetMode="External" Id="rId381"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/l145-4000/" TargetMode="External" Id="rId382"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/l145-4000-tglass/" TargetMode="External" Id="rId383"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/sh155-3000/" TargetMode="External" Id="rId384"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/sh155-3000-tglass/" TargetMode="External" Id="rId385"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/sh155-4000/" TargetMode="External" Id="rId386"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-30/sh155-4000-tglass/" TargetMode="External" Id="rId387"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/g60-3000/" TargetMode="External" Id="rId388"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/g60-3000-tglass/" TargetMode="External" Id="rId389"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/g60-4000/" TargetMode="External" Id="rId390"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/g60-4000-tglass/" TargetMode="External" Id="rId391"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/g90-3000/" TargetMode="External" Id="rId392"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/g90-3000-tglass/" TargetMode="External" Id="rId393"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/g90-4000/" TargetMode="External" Id="rId394"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/g90-4000-tglass/" TargetMode="External" Id="rId395"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/3000k/" TargetMode="External" Id="rId396"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/3000-tglass/" TargetMode="External" Id="rId397"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/4000k/" TargetMode="External" Id="rId398"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/4000-tglass/" TargetMode="External" Id="rId399"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/k25-3000/" TargetMode="External" Id="rId400"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/k25-3000-tglass/" TargetMode="External" Id="rId401"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/k25-4000/" TargetMode="External" Id="rId402"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/k25-4000-tglass/" TargetMode="External" Id="rId403"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/l145-3000/" TargetMode="External" Id="rId404"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/l145-3000-tglass/" TargetMode="External" Id="rId405"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/l145-4000/" TargetMode="External" Id="rId406"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/l145-4000-tglass/" TargetMode="External" Id="rId407"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/sh155-3000/" TargetMode="External" Id="rId408"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/sh155-3000-tglass/" TargetMode="External" Id="rId409"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/sh155-4000/" TargetMode="External" Id="rId410"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-400/sh155-4000-tglass/" TargetMode="External" Id="rId411"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/g60-3000/" TargetMode="External" Id="rId412"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/g60-3000-tglass/" TargetMode="External" Id="rId413"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/g60-4000/" TargetMode="External" Id="rId414"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/g60-4000-tglass/" TargetMode="External" Id="rId415"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/g90-3000/" TargetMode="External" Id="rId416"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/g90-3000-tglass/" TargetMode="External" Id="rId417"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/g90-4000/" TargetMode="External" Id="rId418"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/g90-4000-tglass/" TargetMode="External" Id="rId419"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/3000k/" TargetMode="External" Id="rId420"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/3000-tglass/" TargetMode="External" Id="rId421"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/4000k/" TargetMode="External" Id="rId422"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/4000-tglass/" TargetMode="External" Id="rId423"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/k25-3000/" TargetMode="External" Id="rId424"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/k25-3000-tglass/" TargetMode="External" Id="rId425"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/k25-4000/" TargetMode="External" Id="rId426"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/k25-4000-tglass/" TargetMode="External" Id="rId427"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/l145-3000/" TargetMode="External" Id="rId428"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/l145-3000-tglass/" TargetMode="External" Id="rId429"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/l145-4000/" TargetMode="External" Id="rId430"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/l145-4000-tglass/" TargetMode="External" Id="rId431"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/sh155-3000/" TargetMode="External" Id="rId432"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/sh155-3000-tglass/" TargetMode="External" Id="rId433"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/sh155-4000/" TargetMode="External" Id="rId434"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-40/sh155-4000-tglass/" TargetMode="External" Id="rId435"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/g60-3000/" TargetMode="External" Id="rId436"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/g60-3000-tglass/" TargetMode="External" Id="rId437"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/g60-4000/" TargetMode="External" Id="rId438"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/g60-4000-tglass/" TargetMode="External" Id="rId439"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/g90-3000/" TargetMode="External" Id="rId440"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/g90-3000-tglass/" TargetMode="External" Id="rId441"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/g90-4000/" TargetMode="External" Id="rId442"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/g90-4000-tglass/" TargetMode="External" Id="rId443"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/3000k/" TargetMode="External" Id="rId444"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/3000-tglass/" TargetMode="External" Id="rId445"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/4000k/" TargetMode="External" Id="rId446"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/4000-tglass/" TargetMode="External" Id="rId447"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/k25-3000/" TargetMode="External" Id="rId448"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/k25-3000-tglass/" TargetMode="External" Id="rId449"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/k25-4000/" TargetMode="External" Id="rId450"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/k25-4000-tglass/" TargetMode="External" Id="rId451"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/l145-3000/" TargetMode="External" Id="rId452"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/l145-3000-tglass/" TargetMode="External" Id="rId453"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/l145-4000/" TargetMode="External" Id="rId454"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/l145-4000-tglass/" TargetMode="External" Id="rId455"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/sh155-3000/" TargetMode="External" Id="rId456"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/sh155-3000-tglass/" TargetMode="External" Id="rId457"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/sh155-4000/" TargetMode="External" Id="rId458"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-50/sh155-4000-tglass/" TargetMode="External" Id="rId459"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/g60-3000/" TargetMode="External" Id="rId460"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/g60-3000-tglass/" TargetMode="External" Id="rId461"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/g60-4000/" TargetMode="External" Id="rId462"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/g60-4000-tglass/" TargetMode="External" Id="rId463"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/g90-3000/" TargetMode="External" Id="rId464"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/g90-3000-tglass/" TargetMode="External" Id="rId465"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/g90-4000/" TargetMode="External" Id="rId466"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/g90-4000-tglass/" TargetMode="External" Id="rId467"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/3000k/" TargetMode="External" Id="rId468"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/3000-tglass/" TargetMode="External" Id="rId469"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/4000k/" TargetMode="External" Id="rId470"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/4000-tglass/" TargetMode="External" Id="rId471"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/k25-3000/" TargetMode="External" Id="rId472"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/k25-3000-tglass/" TargetMode="External" Id="rId473"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/k25-4000/" TargetMode="External" Id="rId474"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/k25-4000-tglass/" TargetMode="External" Id="rId475"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/l145-3000/" TargetMode="External" Id="rId476"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/l145-3000-tglass/" TargetMode="External" Id="rId477"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/l145-4000/" TargetMode="External" Id="rId478"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/l145-4000-tglass/" TargetMode="External" Id="rId479"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/sh155-3000/" TargetMode="External" Id="rId480"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/sh155-3000-tglass/" TargetMode="External" Id="rId481"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/sh155-4000/" TargetMode="External" Id="rId482"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-60/sh155-4000-tglass/" TargetMode="External" Id="rId483"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/g60-3000/" TargetMode="External" Id="rId484"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/g60-3000-tglass/" TargetMode="External" Id="rId485"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/g60-4000/" TargetMode="External" Id="rId486"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/g60-4000-tglass/" TargetMode="External" Id="rId487"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/g90-3000/" TargetMode="External" Id="rId488"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/g90-3000-tglass/" TargetMode="External" Id="rId489"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/g90-4000/" TargetMode="External" Id="rId490"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/g90-4000-tglass/" TargetMode="External" Id="rId491"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/3000k/" TargetMode="External" Id="rId492"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/3000-tglass/" TargetMode="External" Id="rId493"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/4000k/" TargetMode="External" Id="rId494"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/4000-tglass/" TargetMode="External" Id="rId495"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/k25-3000/" TargetMode="External" Id="rId496"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/k25-3000-tglass/" TargetMode="External" Id="rId497"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/k25-4000/" TargetMode="External" Id="rId498"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/k25-4000-tglass/" TargetMode="External" Id="rId499"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/l145-3000/" TargetMode="External" Id="rId500"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/l145-3000-tglass/" TargetMode="External" Id="rId501"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/l145-4000/" TargetMode="External" Id="rId502"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/l145-4000-tglass/" TargetMode="External" Id="rId503"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/sh155-3000/" TargetMode="External" Id="rId504"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/sh155-3000-tglass/" TargetMode="External" Id="rId505"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/sh155-4000/" TargetMode="External" Id="rId506"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-70/sh155-4000-tglass/" TargetMode="External" Id="rId507"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/g60-3000/" TargetMode="External" Id="rId508"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/g60-3000-tglass/" TargetMode="External" Id="rId509"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/g60-4000/" TargetMode="External" Id="rId510"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/g60-4000-tglass/" TargetMode="External" Id="rId511"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/g90-3000/" TargetMode="External" Id="rId512"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/g90-3000-tglass/" TargetMode="External" Id="rId513"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/g90-4000/" TargetMode="External" Id="rId514"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/g90-4000-tglass/" TargetMode="External" Id="rId515"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/3000k/" TargetMode="External" Id="rId516"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/3000-tglass/" TargetMode="External" Id="rId517"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/4000k/" TargetMode="External" Id="rId518"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/4000-tglass/" TargetMode="External" Id="rId519"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/k25-3000/" TargetMode="External" Id="rId520"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/k25-3000-tglass/" TargetMode="External" Id="rId521"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/k25-4000/" TargetMode="External" Id="rId522"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/k25-4000-tglass/" TargetMode="External" Id="rId523"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/l145-3000/" TargetMode="External" Id="rId524"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/l145-3000-tglass/" TargetMode="External" Id="rId525"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/l145-4000/" TargetMode="External" Id="rId526"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/l145-4000-tglass/" TargetMode="External" Id="rId527"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/sh155-3000/" TargetMode="External" Id="rId528"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/sh155-3000-tglass/" TargetMode="External" Id="rId529"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/sh155-4000/" TargetMode="External" Id="rId530"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-80/sh155-4000-tglass/" TargetMode="External" Id="rId531"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/g60-3000/" TargetMode="External" Id="rId532"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/g60-3000-tglass/" TargetMode="External" Id="rId533"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/g60-4000/" TargetMode="External" Id="rId534"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/g60-4000-tglass/" TargetMode="External" Id="rId535"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/g90-3000/" TargetMode="External" Id="rId536"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/g90-3000-tglass/" TargetMode="External" Id="rId537"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/g90-4000/" TargetMode="External" Id="rId538"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/g90-4000-tglass/" TargetMode="External" Id="rId539"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/3000k/" TargetMode="External" Id="rId540"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/3000-tglass/" TargetMode="External" Id="rId541"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/4000k/" TargetMode="External" Id="rId542"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/4000-tglass/" TargetMode="External" Id="rId543"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/k25-3000/" TargetMode="External" Id="rId544"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/k25-3000-tglass/" TargetMode="External" Id="rId545"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/k25-4000/" TargetMode="External" Id="rId546"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/k25-4000-tglass/" TargetMode="External" Id="rId547"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/l145-3000/" TargetMode="External" Id="rId548"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/l145-3000-tglass/" TargetMode="External" Id="rId549"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/l145-4000/" TargetMode="External" Id="rId550"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/l145-4000-tglass/" TargetMode="External" Id="rId551"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/sh155-3000/" TargetMode="External" Id="rId552"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/sh155-3000-tglass/" TargetMode="External" Id="rId553"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/sh155-4000/" TargetMode="External" Id="rId554"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/svet-nn-ssdp-01-flagman-90/sh155-4000-tglass/" TargetMode="External" Id="rId555"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/uss-40-ekspert-slim/" TargetMode="External" Id="rId556"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-deep-hook-mount/" TargetMode="External" Id="rId557"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-deep-cable-mount/" TargetMode="External" Id="rId558"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-deep-bracket-mount/" TargetMode="External" Id="rId559"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/" TargetMode="External" Id="rId560"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-cos-cable-mount/" TargetMode="External" Id="rId561"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-cos-bracket-mount/" TargetMode="External" Id="rId562"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-conc0-hook-mount/" TargetMode="External" Id="rId563"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-conc0-cable-mount/" TargetMode="External" Id="rId564"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-conc0-bracket-mount/" TargetMode="External" Id="rId565"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-conc1-hook-mount/" TargetMode="External" Id="rId566"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-conc1-cable-mount/" TargetMode="External" Id="rId567"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-conc1-bracket-mount/" TargetMode="External" Id="rId568"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-conc-hook-mount/" TargetMode="External" Id="rId569"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-conc-cable-mount/" TargetMode="External" Id="rId570"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-115-radiant/lidc-conc-bracket-mount/" TargetMode="External" Id="rId571"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-deep-hook-mount/" TargetMode="External" Id="rId572"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-deep-cable-mount/" TargetMode="External" Id="rId573"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-deep-bracket-mount/" TargetMode="External" Id="rId574"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/" TargetMode="External" Id="rId575"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-cos-cable-mount/" TargetMode="External" Id="rId576"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-cos-bracket-mount/" TargetMode="External" Id="rId577"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-conc0-hook-mount/" TargetMode="External" Id="rId578"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-conc0-cable-mount/" TargetMode="External" Id="rId579"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-conc0-bracket-mount/" TargetMode="External" Id="rId580"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-conc1-hook-mount/" TargetMode="External" Id="rId581"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-conc1-cable-mount/" TargetMode="External" Id="rId582"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-conc1-bracket-mount/" TargetMode="External" Id="rId583"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-conc-hook-mount/" TargetMode="External" Id="rId584"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-conc-cable-mount/" TargetMode="External" Id="rId585"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-130-radiant/lidc-conc-bracket-mount/" TargetMode="External" Id="rId586"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-deep-hook-mount/" TargetMode="External" Id="rId587"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-deep-cable-mount/" TargetMode="External" Id="rId588"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-deep-bracket-mount/" TargetMode="External" Id="rId589"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/" TargetMode="External" Id="rId590"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-cos-cable-mount/" TargetMode="External" Id="rId591"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-cos-bracket-mount/" TargetMode="External" Id="rId592"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-conc0-hook-mount/" TargetMode="External" Id="rId593"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-conc0-cable-mount/" TargetMode="External" Id="rId594"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-conc0-bracket-mount/" TargetMode="External" Id="rId595"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-conc1-hook-mount/" TargetMode="External" Id="rId596"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-conc1-cable-mount/" TargetMode="External" Id="rId597"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-conc1-bracket-mount/" TargetMode="External" Id="rId598"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-conc-hook-mount/" TargetMode="External" Id="rId599"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-conc-cable-mount/" TargetMode="External" Id="rId600"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-140-radiant/lidc-conc-bracket-mount/" TargetMode="External" Id="rId601"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-deep-hook-mount/" TargetMode="External" Id="rId602"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-deep-cable-mount/" TargetMode="External" Id="rId603"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-deep-bracket-mount/" TargetMode="External" Id="rId604"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/" TargetMode="External" Id="rId605"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-cos-cable-mount/" TargetMode="External" Id="rId606"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-cos-bracket-mount/" TargetMode="External" Id="rId607"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-conc0-hook-mount/" TargetMode="External" Id="rId608"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-conc0-cable-mount/" TargetMode="External" Id="rId609"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-conc0-bracket-mount/" TargetMode="External" Id="rId610"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-conc1-hook-mount/" TargetMode="External" Id="rId611"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-conc1-cable-mount/" TargetMode="External" Id="rId612"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-conc1-bracket-mount/" TargetMode="External" Id="rId613"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-conc-hook-mount/" TargetMode="External" Id="rId614"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-conc-cable-mount/" TargetMode="External" Id="rId615"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-160-radiant/lidc-conc-bracket-mount/" TargetMode="External" Id="rId616"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-deep-hook-mount/" TargetMode="External" Id="rId617"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-deep-cable-mount/" TargetMode="External" Id="rId618"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-deep-bracket-mount/" TargetMode="External" Id="rId619"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/" TargetMode="External" Id="rId620"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-cos-cable-mount/" TargetMode="External" Id="rId621"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-cos-bracket-mount/" TargetMode="External" Id="rId622"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-conc0-hook-mount/" TargetMode="External" Id="rId623"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-conc0-cable-mount/" TargetMode="External" Id="rId624"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-conc0-bracket-mount/" TargetMode="External" Id="rId625"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-conc1-hook-mount/" TargetMode="External" Id="rId626"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-conc1-cable-mount/" TargetMode="External" Id="rId627"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-conc1-bracket-mount/" TargetMode="External" Id="rId628"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-conc-hook-mount/" TargetMode="External" Id="rId629"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-conc-cable-mount/" TargetMode="External" Id="rId630"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-180-radiant/lidc-conc-bracket-mount/" TargetMode="External" Id="rId631"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-deep-hook-mount/" TargetMode="External" Id="rId632"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-deep-cable-mount/" TargetMode="External" Id="rId633"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-deep-bracket-mount/" TargetMode="External" Id="rId634"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/" TargetMode="External" Id="rId635"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-cos-cable-mount/" TargetMode="External" Id="rId636"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-cos-bracket-mount/" TargetMode="External" Id="rId637"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-conc0-hook-mount/" TargetMode="External" Id="rId638"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-conc0-cable-mount/" TargetMode="External" Id="rId639"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-conc0-bracket-mount/" TargetMode="External" Id="rId640"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-conc1-hook-mount/" TargetMode="External" Id="rId641"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-conc1-cable-mount/" TargetMode="External" Id="rId642"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-conc1-bracket-mount/" TargetMode="External" Id="rId643"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-conc-hook-mount/" TargetMode="External" Id="rId644"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-conc-cable-mount/" TargetMode="External" Id="rId645"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-pss-90-radiant/lidc-conc-bracket-mount/" TargetMode="External" Id="rId646"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/cable-matt/" TargetMode="External" Id="rId647"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/cable-prizm/" TargetMode="External" Id="rId648"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/cable-clear/" TargetMode="External" Id="rId649"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/bracket-matt/" TargetMode="External" Id="rId650"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/bracket-prizm/" TargetMode="External" Id="rId651"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/" TargetMode="External" Id="rId652"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/overhead-matt/" TargetMode="External" Id="rId653"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/overhead-prizm/" TargetMode="External" Id="rId654"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/overhead-clear/" TargetMode="External" Id="rId655"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/suspension-matt/" TargetMode="External" Id="rId656"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/suspension-prizm/" TargetMode="External" Id="rId657"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-120/suspension-clear/" TargetMode="External" Id="rId658"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/cable-matt/" TargetMode="External" Id="rId659"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/cable-prizm/" TargetMode="External" Id="rId660"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/cable-clear/" TargetMode="External" Id="rId661"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/bracket-matt/" TargetMode="External" Id="rId662"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/bracket-prizm/" TargetMode="External" Id="rId663"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/" TargetMode="External" Id="rId664"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/overhead-matt/" TargetMode="External" Id="rId665"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/overhead-prizm/" TargetMode="External" Id="rId666"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/overhead-clear/" TargetMode="External" Id="rId667"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/suspension-matt/" TargetMode="External" Id="rId668"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/suspension-prizm/" TargetMode="External" Id="rId669"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-150/suspension-clear/" TargetMode="External" Id="rId670"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/cable-matt/" TargetMode="External" Id="rId671"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/cable-prizm/" TargetMode="External" Id="rId672"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/cable-clear/" TargetMode="External" Id="rId673"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/bracket-matt/" TargetMode="External" Id="rId674"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/bracket-prizm/" TargetMode="External" Id="rId675"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/" TargetMode="External" Id="rId676"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/overhead-matt/" TargetMode="External" Id="rId677"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/overhead-prizm/" TargetMode="External" Id="rId678"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/overhead-clear/" TargetMode="External" Id="rId679"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/suspension-matt/" TargetMode="External" Id="rId680"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/suspension-prizm/" TargetMode="External" Id="rId681"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-30/suspension-clear/" TargetMode="External" Id="rId682"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/cable-matt/" TargetMode="External" Id="rId683"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/cable-prizm/" TargetMode="External" Id="rId684"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/cable-clear/" TargetMode="External" Id="rId685"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/bracket-matt/" TargetMode="External" Id="rId686"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/bracket-prizm/" TargetMode="External" Id="rId687"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/" TargetMode="External" Id="rId688"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/overhead-matt/" TargetMode="External" Id="rId689"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/overhead-prizm/" TargetMode="External" Id="rId690"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/overhead-clear/" TargetMode="External" Id="rId691"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/suspension-matt/" TargetMode="External" Id="rId692"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/suspension-prizm/" TargetMode="External" Id="rId693"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-60/suspension-clear/" TargetMode="External" Id="rId694"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/cable-matt/" TargetMode="External" Id="rId695"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/cable-prizm/" TargetMode="External" Id="rId696"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/cable-clear/" TargetMode="External" Id="rId697"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/bracket-matt/" TargetMode="External" Id="rId698"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/bracket-prizm/" TargetMode="External" Id="rId699"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/" TargetMode="External" Id="rId700"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/overhead-matt/" TargetMode="External" Id="rId701"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/overhead-prizm/" TargetMode="External" Id="rId702"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/overhead-clear/" TargetMode="External" Id="rId703"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/suspension-matt/" TargetMode="External" Id="rId704"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/suspension-prizm/" TargetMode="External" Id="rId705"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/focus-unis-90/suspension-clear/" TargetMode="External" Id="rId706"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fokus-uss-200-ekspert-slim-ultra-d-skoba/" TargetMode="External" Id="rId707"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/uss-110-katana-prom/" TargetMode="External" Id="rId708"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/uss-130-katana-prom/" TargetMode="External" Id="rId709"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/uss-160-katana-prom/" TargetMode="External" Id="rId710"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/uss-170-katana-prom/" TargetMode="External" Id="rId711"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/uss-60-katana-prom/" TargetMode="External" Id="rId712"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/uss-80-katana-prom/" TargetMode="External" Id="rId713"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/uss-90-katana-prom/" TargetMode="External" Id="rId714"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fokus-uss-240-ekspert-slim-ultra-d-skoba/" TargetMode="External" Id="rId715"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/fokus-uss-40-ekspert-slim-ultra-d-skoba/" TargetMode="External" Id="rId716"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-820-70/" TargetMode="External" Id="rId717"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-850-240/" TargetMode="External" Id="rId718"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-835-1100/" TargetMode="External" Id="rId719"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-835-1100/835-n-1100/" TargetMode="External" Id="rId720"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-835-1100/835-pe-1100/" TargetMode="External" Id="rId721"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-835-1100/835-pn-1100/" TargetMode="External" Id="rId722"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-835-120/" TargetMode="External" Id="rId723"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-835-120/835-n-120/" TargetMode="External" Id="rId724"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-835-1500/" TargetMode="External" Id="rId725"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-835-1500/835-n-1500/" TargetMode="External" Id="rId726"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-835-1500/835-pe-1500/" TargetMode="External" Id="rId727"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-835-1500/835-pn-1500/" TargetMode="External" Id="rId728"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-835-240/" TargetMode="External" Id="rId729"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-835-240/835-n-240/" TargetMode="External" Id="rId730"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-835-360/" TargetMode="External" Id="rId731"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-835-360/835-n-360/" TargetMode="External" Id="rId732"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-870-240/" TargetMode="External" Id="rId733"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/pandora-led-870-240/pas/" TargetMode="External" Id="rId734"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-svinec-2-0-10/" TargetMode="External" Id="rId735"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-svinec-2-0-30/" TargetMode="External" Id="rId736"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-kedr-bubble-100/" TargetMode="External" Id="rId737"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-kedr-bubble-140/" TargetMode="External" Id="rId738"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://top-svet.ru/catalog/industrial-lights/ledeffect-kedr-bubble-50/" TargetMode="External" Id="rId739"/><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="/xl/drawings/drawing1.xml" Id="rId740"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
   <dimension ref="A1:G743"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="8" customWidth="1" min="1" max="1"/>
     <col width="30" customWidth="1" min="2" max="2"/>
     <col width="50" customWidth="1" min="3" max="3"/>
     <col width="40" customWidth="1" min="4" max="4"/>
     <col width="10" customWidth="1" min="5" max="5"/>
     <col width="20" customWidth="1" min="6" max="6"/>
     <col width="20" customWidth="1" min="7" max="7"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="D1" s="1" t="inlineStr">
         <is>
           <t>+74957888385</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>https://top-svet.ru</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>info@top-svet.ru</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="D4" s="1" t="inlineStr">
         <is>
-          <t>2026-05-15 11:43</t>
+          <t>2026-08-09 22:49</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="3" t="inlineStr">
         <is>
           <t>Показаны только результаты, подходящие под установленные во время скачивания фильтры. Для скачивания прайс-листа на все товары категории - щёлкните на этот текст.</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="4" t="inlineStr">
         <is>
           <t>ПРОМЫШЛЕННЫЕ СВЕТИЛЬНИКИ</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
           <t>Артикул</t>
         </is>
       </c>
       <c r="B7" s="5" t="inlineStr">
         <is>
@@ -18739,5327 +18739,5327 @@
       </c>
       <c r="D559" s="8" t="inlineStr">
         <is>
           <t>90 Вт, 13703 лм, Ш, 4000 К, IP65</t>
         </is>
       </c>
       <c r="E559" s="6" t="inlineStr">
         <is>
           <t>3 года</t>
         </is>
       </c>
       <c r="F559" s="9" t="inlineStr">
         <is>
           <t>20 035,00 ₽</t>
         </is>
       </c>
       <c r="G559" s="9" t="inlineStr">
         <is>
           <t>19 034,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="560">
       <c r="A560" s="6" t="inlineStr">
         <is>
-          <t>100654</t>
+          <t>100670</t>
         </is>
       </c>
       <c r="B560" s="6" t="inlineStr">
         <is>
-          <t>УСС-130 Катана ПРОМ</t>
+          <t>УСС-240 Эксперт Slim Д</t>
         </is>
       </c>
       <c r="C560" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник УСС-130 Катана ПРОМ, 4000K</t>
+          <t>Промышленный светильник УСС-240 Эксперт Slim Д, 4000K</t>
         </is>
       </c>
       <c r="D560" s="8" t="inlineStr">
         <is>
-          <t>130 Вт, 21450 лм, Д, 4000 К, IP67</t>
+          <t>240 Вт, 36000 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E560" s="6" t="inlineStr">
         <is>
           <t>8 лет</t>
         </is>
       </c>
       <c r="F560" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G560" s="9" t="inlineStr">
         <is>
-          <t>29 792,00 ₽</t>
+          <t>44 839,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="561">
       <c r="A561" s="6" t="inlineStr">
         <is>
-          <t>100670</t>
-[...6 lines deleted...]
-      </c>
+          <t>100501</t>
+        </is>
+      </c>
+      <c r="B561" s="6" t="inlineStr"/>
       <c r="C561" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник УСС-240 Эксперт Slim Д, 4000K</t>
+          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС Г, крепление на крюк</t>
         </is>
       </c>
       <c r="D561" s="8" t="inlineStr">
         <is>
-          <t>240 Вт, 36000 лм, Д, 4000 К, IP67</t>
+          <t>115 Вт, 12500 лм, Г, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E561" s="6" t="inlineStr">
         <is>
-          <t>8 лет</t>
+          <t>5 лет</t>
         </is>
       </c>
       <c r="F561" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G561" s="9" t="inlineStr">
         <is>
-          <t>44 839,00 ₽</t>
+          <t>23 918,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="562">
       <c r="A562" s="6" t="inlineStr">
         <is>
-          <t>100501</t>
+          <t>100502</t>
         </is>
       </c>
       <c r="B562" s="6" t="inlineStr"/>
       <c r="C562" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС Г, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС Г, крепление на трос</t>
         </is>
       </c>
       <c r="D562" s="8" t="inlineStr">
         <is>
           <t>115 Вт, 12500 лм, Г, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E562" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F562" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G562" s="9" t="inlineStr">
         <is>
           <t>23 918,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="563">
       <c r="A563" s="6" t="inlineStr">
         <is>
-          <t>100502</t>
+          <t>100503</t>
         </is>
       </c>
       <c r="B563" s="6" t="inlineStr"/>
       <c r="C563" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС Г, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС Г, крепление скобой</t>
         </is>
       </c>
       <c r="D563" s="8" t="inlineStr">
         <is>
           <t>115 Вт, 12500 лм, Г, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E563" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F563" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G563" s="9" t="inlineStr">
         <is>
           <t>23 918,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="564">
       <c r="A564" s="6" t="inlineStr">
         <is>
-          <t>100503</t>
+          <t>100498</t>
         </is>
       </c>
       <c r="B564" s="6" t="inlineStr"/>
       <c r="C564" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС Г, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС Д, крепление на крюк</t>
         </is>
       </c>
       <c r="D564" s="8" t="inlineStr">
         <is>
-          <t>115 Вт, 12500 лм, Г, 4500 К, IP65</t>
+          <t>115 Вт, 13500 лм, Д, 4000 К, IP65</t>
         </is>
       </c>
       <c r="E564" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F564" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G564" s="9" t="inlineStr">
         <is>
           <t>23 918,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="565">
       <c r="A565" s="6" t="inlineStr">
         <is>
-          <t>100498</t>
+          <t>100499</t>
         </is>
       </c>
       <c r="B565" s="6" t="inlineStr"/>
       <c r="C565" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС Д, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС Д, крепление на трос</t>
         </is>
       </c>
       <c r="D565" s="8" t="inlineStr">
         <is>
           <t>115 Вт, 13500 лм, Д, 4000 К, IP65</t>
         </is>
       </c>
       <c r="E565" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F565" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G565" s="9" t="inlineStr">
         <is>
           <t>23 918,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="566">
       <c r="A566" s="6" t="inlineStr">
         <is>
-          <t>100499</t>
+          <t>100500</t>
         </is>
       </c>
       <c r="B566" s="6" t="inlineStr"/>
       <c r="C566" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС Д, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС Д, крепление скобой</t>
         </is>
       </c>
       <c r="D566" s="8" t="inlineStr">
         <is>
           <t>115 Вт, 13500 лм, Д, 4000 К, IP65</t>
         </is>
       </c>
       <c r="E566" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F566" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G566" s="9" t="inlineStr">
         <is>
           <t>23 918,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="567">
       <c r="A567" s="6" t="inlineStr">
         <is>
-          <t>100500</t>
+          <t>100504</t>
         </is>
       </c>
       <c r="B567" s="6" t="inlineStr"/>
       <c r="C567" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС Д, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС К0, крепление на крюк</t>
         </is>
       </c>
       <c r="D567" s="8" t="inlineStr">
         <is>
-          <t>115 Вт, 13500 лм, Д, 4000 К, IP65</t>
+          <t>115 Вт, 12500 лм, К (К0), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E567" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F567" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G567" s="9" t="inlineStr">
         <is>
           <t>23 918,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="568">
       <c r="A568" s="6" t="inlineStr">
         <is>
-          <t>100504</t>
+          <t>100505</t>
         </is>
       </c>
       <c r="B568" s="6" t="inlineStr"/>
       <c r="C568" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС К0, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС К0, крепление на трос</t>
         </is>
       </c>
       <c r="D568" s="8" t="inlineStr">
         <is>
           <t>115 Вт, 12500 лм, К (К0), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E568" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F568" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G568" s="9" t="inlineStr">
         <is>
           <t>23 918,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="569">
       <c r="A569" s="6" t="inlineStr">
         <is>
-          <t>100505</t>
+          <t>100506</t>
         </is>
       </c>
       <c r="B569" s="6" t="inlineStr"/>
       <c r="C569" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС К0, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС К0, крепление скобой</t>
         </is>
       </c>
       <c r="D569" s="8" t="inlineStr">
         <is>
           <t>115 Вт, 12500 лм, К (К0), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E569" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F569" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G569" s="9" t="inlineStr">
         <is>
           <t>23 918,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="570">
       <c r="A570" s="6" t="inlineStr">
         <is>
-          <t>100506</t>
+          <t>100510</t>
         </is>
       </c>
       <c r="B570" s="6" t="inlineStr"/>
       <c r="C570" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС К0, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС К1, крепление на крюк</t>
         </is>
       </c>
       <c r="D570" s="8" t="inlineStr">
         <is>
-          <t>115 Вт, 12500 лм, К (К0), 4500 К, IP65</t>
+          <t>115 Вт, 12500 лм, К (К1), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E570" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F570" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G570" s="9" t="inlineStr">
         <is>
           <t>23 918,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="571">
       <c r="A571" s="6" t="inlineStr">
         <is>
-          <t>100510</t>
+          <t>100511</t>
         </is>
       </c>
       <c r="B571" s="6" t="inlineStr"/>
       <c r="C571" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС К1, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС К1, крепление на трос</t>
         </is>
       </c>
       <c r="D571" s="8" t="inlineStr">
         <is>
           <t>115 Вт, 12500 лм, К (К1), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E571" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F571" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G571" s="9" t="inlineStr">
         <is>
           <t>23 918,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="572">
       <c r="A572" s="6" t="inlineStr">
         <is>
-          <t>100511</t>
+          <t>100512</t>
         </is>
       </c>
       <c r="B572" s="6" t="inlineStr"/>
       <c r="C572" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС К1, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС К1, крепление скобой</t>
         </is>
       </c>
       <c r="D572" s="8" t="inlineStr">
         <is>
           <t>115 Вт, 12500 лм, К (К1), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E572" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F572" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G572" s="9" t="inlineStr">
         <is>
           <t>23 918,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="573">
       <c r="A573" s="6" t="inlineStr">
         <is>
-          <t>100512</t>
+          <t>100507</t>
         </is>
       </c>
       <c r="B573" s="6" t="inlineStr"/>
       <c r="C573" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС К1, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС К, крепление на крюк</t>
         </is>
       </c>
       <c r="D573" s="8" t="inlineStr">
         <is>
-          <t>115 Вт, 12500 лм, К (К1), 4500 К, IP65</t>
+          <t>115 Вт, 12500 лм, К, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E573" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F573" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G573" s="9" t="inlineStr">
         <is>
           <t>23 918,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="574">
       <c r="A574" s="6" t="inlineStr">
         <is>
-          <t>100507</t>
+          <t>100508</t>
         </is>
       </c>
       <c r="B574" s="6" t="inlineStr"/>
       <c r="C574" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС К, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС К, крепление на трос</t>
         </is>
       </c>
       <c r="D574" s="8" t="inlineStr">
         <is>
           <t>115 Вт, 12500 лм, К, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E574" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F574" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G574" s="9" t="inlineStr">
         <is>
           <t>23 918,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="575">
       <c r="A575" s="6" t="inlineStr">
         <is>
-          <t>100508</t>
+          <t>100509</t>
         </is>
       </c>
       <c r="B575" s="6" t="inlineStr"/>
       <c r="C575" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС К, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС К, крепление скобой</t>
         </is>
       </c>
       <c r="D575" s="8" t="inlineStr">
         <is>
           <t>115 Вт, 12500 лм, К, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E575" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F575" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G575" s="9" t="inlineStr">
         <is>
           <t>23 918,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="576">
       <c r="A576" s="6" t="inlineStr">
         <is>
-          <t>100509</t>
+          <t>100516</t>
         </is>
       </c>
       <c r="B576" s="6" t="inlineStr"/>
       <c r="C576" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 115 Радиант, КСС К, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС Г, крепление на крюк</t>
         </is>
       </c>
       <c r="D576" s="8" t="inlineStr">
         <is>
-          <t>115 Вт, 12500 лм, К, 4500 К, IP65</t>
+          <t>130 Вт, 15000 лм, Г, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E576" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F576" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G576" s="9" t="inlineStr">
         <is>
-          <t>23 918,00 ₽</t>
+          <t>32 874,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="577">
       <c r="A577" s="6" t="inlineStr">
         <is>
-          <t>100516</t>
+          <t>100517</t>
         </is>
       </c>
       <c r="B577" s="6" t="inlineStr"/>
       <c r="C577" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС Г, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС Г, крепление на трос</t>
         </is>
       </c>
       <c r="D577" s="8" t="inlineStr">
         <is>
           <t>130 Вт, 15000 лм, Г, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E577" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F577" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G577" s="9" t="inlineStr">
         <is>
           <t>32 874,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="578">
       <c r="A578" s="6" t="inlineStr">
         <is>
-          <t>100517</t>
+          <t>100518</t>
         </is>
       </c>
       <c r="B578" s="6" t="inlineStr"/>
       <c r="C578" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС Г, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС Г, крепление скобой</t>
         </is>
       </c>
       <c r="D578" s="8" t="inlineStr">
         <is>
           <t>130 Вт, 15000 лм, Г, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E578" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F578" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G578" s="9" t="inlineStr">
         <is>
           <t>32 874,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="579">
       <c r="A579" s="6" t="inlineStr">
         <is>
-          <t>100518</t>
+          <t>100513</t>
         </is>
       </c>
       <c r="B579" s="6" t="inlineStr"/>
       <c r="C579" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС Г, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС Д, крепление на крюк</t>
         </is>
       </c>
       <c r="D579" s="8" t="inlineStr">
         <is>
-          <t>130 Вт, 15000 лм, Г, 4500 К, IP65</t>
+          <t>130 Вт, 16000 лм, Д, 4000 К, IP65</t>
         </is>
       </c>
       <c r="E579" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F579" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G579" s="9" t="inlineStr">
         <is>
           <t>32 874,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="580">
       <c r="A580" s="6" t="inlineStr">
         <is>
-          <t>100513</t>
+          <t>100514</t>
         </is>
       </c>
       <c r="B580" s="6" t="inlineStr"/>
       <c r="C580" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС Д, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС Д, крепление на трос</t>
         </is>
       </c>
       <c r="D580" s="8" t="inlineStr">
         <is>
           <t>130 Вт, 16000 лм, Д, 4000 К, IP65</t>
         </is>
       </c>
       <c r="E580" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F580" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G580" s="9" t="inlineStr">
         <is>
           <t>32 874,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="581">
       <c r="A581" s="6" t="inlineStr">
         <is>
-          <t>100514</t>
+          <t>100515</t>
         </is>
       </c>
       <c r="B581" s="6" t="inlineStr"/>
       <c r="C581" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС Д, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС Д, крепление скобой</t>
         </is>
       </c>
       <c r="D581" s="8" t="inlineStr">
         <is>
           <t>130 Вт, 16000 лм, Д, 4000 К, IP65</t>
         </is>
       </c>
       <c r="E581" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F581" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G581" s="9" t="inlineStr">
         <is>
           <t>32 874,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="582">
       <c r="A582" s="6" t="inlineStr">
         <is>
-          <t>100515</t>
+          <t>100519</t>
         </is>
       </c>
       <c r="B582" s="6" t="inlineStr"/>
       <c r="C582" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС Д, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС К0, крепление на крюк</t>
         </is>
       </c>
       <c r="D582" s="8" t="inlineStr">
         <is>
-          <t>130 Вт, 16000 лм, Д, 4000 К, IP65</t>
+          <t>130 Вт, 15000 лм, К (К0), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E582" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F582" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G582" s="9" t="inlineStr">
         <is>
           <t>32 874,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="583">
       <c r="A583" s="6" t="inlineStr">
         <is>
-          <t>100519</t>
+          <t>100520</t>
         </is>
       </c>
       <c r="B583" s="6" t="inlineStr"/>
       <c r="C583" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС К0, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС К0, крепление на трос</t>
         </is>
       </c>
       <c r="D583" s="8" t="inlineStr">
         <is>
           <t>130 Вт, 15000 лм, К (К0), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E583" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F583" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G583" s="9" t="inlineStr">
         <is>
           <t>32 874,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="584">
       <c r="A584" s="6" t="inlineStr">
         <is>
-          <t>100520</t>
+          <t>100521</t>
         </is>
       </c>
       <c r="B584" s="6" t="inlineStr"/>
       <c r="C584" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС К0, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС К0, крепление скобой</t>
         </is>
       </c>
       <c r="D584" s="8" t="inlineStr">
         <is>
           <t>130 Вт, 15000 лм, К (К0), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E584" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F584" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G584" s="9" t="inlineStr">
         <is>
           <t>32 874,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="585">
       <c r="A585" s="6" t="inlineStr">
         <is>
-          <t>100521</t>
+          <t>100525</t>
         </is>
       </c>
       <c r="B585" s="6" t="inlineStr"/>
       <c r="C585" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС К0, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС К1, крепление на крюк</t>
         </is>
       </c>
       <c r="D585" s="8" t="inlineStr">
         <is>
-          <t>130 Вт, 15000 лм, К (К0), 4500 К, IP65</t>
+          <t>130 Вт, 15000 лм, К (К1), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E585" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F585" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G585" s="9" t="inlineStr">
         <is>
           <t>32 874,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="586">
       <c r="A586" s="6" t="inlineStr">
         <is>
-          <t>100525</t>
+          <t>100526</t>
         </is>
       </c>
       <c r="B586" s="6" t="inlineStr"/>
       <c r="C586" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС К1, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС К1, крепление на трос</t>
         </is>
       </c>
       <c r="D586" s="8" t="inlineStr">
         <is>
           <t>130 Вт, 15000 лм, К (К1), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E586" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F586" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G586" s="9" t="inlineStr">
         <is>
           <t>32 874,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="587">
       <c r="A587" s="6" t="inlineStr">
         <is>
-          <t>100526</t>
+          <t>100527</t>
         </is>
       </c>
       <c r="B587" s="6" t="inlineStr"/>
       <c r="C587" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС К1, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС К1, крепление скобой</t>
         </is>
       </c>
       <c r="D587" s="8" t="inlineStr">
         <is>
           <t>130 Вт, 15000 лм, К (К1), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E587" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F587" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G587" s="9" t="inlineStr">
         <is>
           <t>32 874,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="588">
       <c r="A588" s="6" t="inlineStr">
         <is>
-          <t>100527</t>
+          <t>100522</t>
         </is>
       </c>
       <c r="B588" s="6" t="inlineStr"/>
       <c r="C588" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС К1, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС К, крепление на крюк</t>
         </is>
       </c>
       <c r="D588" s="8" t="inlineStr">
         <is>
-          <t>130 Вт, 15000 лм, К (К1), 4500 К, IP65</t>
+          <t>130 Вт, 15000 лм, К, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E588" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F588" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G588" s="9" t="inlineStr">
         <is>
           <t>32 874,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="589">
       <c r="A589" s="6" t="inlineStr">
         <is>
-          <t>100522</t>
+          <t>100523</t>
         </is>
       </c>
       <c r="B589" s="6" t="inlineStr"/>
       <c r="C589" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС К, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС К, крепление на трос</t>
         </is>
       </c>
       <c r="D589" s="8" t="inlineStr">
         <is>
           <t>130 Вт, 15000 лм, К, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E589" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F589" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G589" s="9" t="inlineStr">
         <is>
           <t>32 874,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="590">
       <c r="A590" s="6" t="inlineStr">
         <is>
-          <t>100523</t>
+          <t>100524</t>
         </is>
       </c>
       <c r="B590" s="6" t="inlineStr"/>
       <c r="C590" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС К, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС К, крепление скобой</t>
         </is>
       </c>
       <c r="D590" s="8" t="inlineStr">
         <is>
           <t>130 Вт, 15000 лм, К, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E590" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F590" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G590" s="9" t="inlineStr">
         <is>
           <t>32 874,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="591">
       <c r="A591" s="6" t="inlineStr">
         <is>
-          <t>100524</t>
+          <t>100531</t>
         </is>
       </c>
       <c r="B591" s="6" t="inlineStr"/>
       <c r="C591" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 130 Радиант, КСС К, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС Г, крепление на крюк</t>
         </is>
       </c>
       <c r="D591" s="8" t="inlineStr">
         <is>
-          <t>130 Вт, 15000 лм, К, 4500 К, IP65</t>
+          <t>140 Вт, 15500 лм, Г, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E591" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F591" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G591" s="9" t="inlineStr">
         <is>
-          <t>32 874,00 ₽</t>
+          <t>38 316,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="592">
       <c r="A592" s="6" t="inlineStr">
         <is>
-          <t>100531</t>
+          <t>100532</t>
         </is>
       </c>
       <c r="B592" s="6" t="inlineStr"/>
       <c r="C592" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС Г, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС Г, крепление на трос</t>
         </is>
       </c>
       <c r="D592" s="8" t="inlineStr">
         <is>
           <t>140 Вт, 15500 лм, Г, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E592" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F592" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G592" s="9" t="inlineStr">
         <is>
           <t>38 316,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="593">
       <c r="A593" s="6" t="inlineStr">
         <is>
-          <t>100532</t>
+          <t>100533</t>
         </is>
       </c>
       <c r="B593" s="6" t="inlineStr"/>
       <c r="C593" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС Г, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС Г, крепление скобой</t>
         </is>
       </c>
       <c r="D593" s="8" t="inlineStr">
         <is>
           <t>140 Вт, 15500 лм, Г, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E593" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F593" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G593" s="9" t="inlineStr">
         <is>
           <t>38 316,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="594">
       <c r="A594" s="6" t="inlineStr">
         <is>
-          <t>100533</t>
+          <t>100528</t>
         </is>
       </c>
       <c r="B594" s="6" t="inlineStr"/>
       <c r="C594" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС Г, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС Д, крепление на крюк</t>
         </is>
       </c>
       <c r="D594" s="8" t="inlineStr">
         <is>
-          <t>140 Вт, 15500 лм, Г, 4500 К, IP65</t>
+          <t>140 Вт, 20000 лм, Д, 4000 К, IP65</t>
         </is>
       </c>
       <c r="E594" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F594" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G594" s="9" t="inlineStr">
         <is>
           <t>38 316,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="595">
       <c r="A595" s="6" t="inlineStr">
         <is>
-          <t>100528</t>
+          <t>100529</t>
         </is>
       </c>
       <c r="B595" s="6" t="inlineStr"/>
       <c r="C595" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС Д, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС Д, крепление на трос</t>
         </is>
       </c>
       <c r="D595" s="8" t="inlineStr">
         <is>
           <t>140 Вт, 20000 лм, Д, 4000 К, IP65</t>
         </is>
       </c>
       <c r="E595" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F595" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G595" s="9" t="inlineStr">
         <is>
           <t>38 316,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="596">
       <c r="A596" s="6" t="inlineStr">
         <is>
-          <t>100529</t>
+          <t>100530</t>
         </is>
       </c>
       <c r="B596" s="6" t="inlineStr"/>
       <c r="C596" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС Д, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС Д, крепление скобой</t>
         </is>
       </c>
       <c r="D596" s="8" t="inlineStr">
         <is>
           <t>140 Вт, 20000 лм, Д, 4000 К, IP65</t>
         </is>
       </c>
       <c r="E596" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F596" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G596" s="9" t="inlineStr">
         <is>
           <t>38 316,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="597">
       <c r="A597" s="6" t="inlineStr">
         <is>
-          <t>100530</t>
+          <t>100534</t>
         </is>
       </c>
       <c r="B597" s="6" t="inlineStr"/>
       <c r="C597" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС Д, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС К0, крепление на крюк</t>
         </is>
       </c>
       <c r="D597" s="8" t="inlineStr">
         <is>
-          <t>140 Вт, 20000 лм, Д, 4000 К, IP65</t>
+          <t>140 Вт, 15500 лм, К (К0), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E597" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F597" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G597" s="9" t="inlineStr">
         <is>
           <t>38 316,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="598">
       <c r="A598" s="6" t="inlineStr">
         <is>
-          <t>100534</t>
+          <t>100535</t>
         </is>
       </c>
       <c r="B598" s="6" t="inlineStr"/>
       <c r="C598" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС К0, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС К0, крепление на трос</t>
         </is>
       </c>
       <c r="D598" s="8" t="inlineStr">
         <is>
           <t>140 Вт, 15500 лм, К (К0), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E598" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F598" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G598" s="9" t="inlineStr">
         <is>
           <t>38 316,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="599">
       <c r="A599" s="6" t="inlineStr">
         <is>
-          <t>100535</t>
+          <t>100536</t>
         </is>
       </c>
       <c r="B599" s="6" t="inlineStr"/>
       <c r="C599" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС К0, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС К0, крепление скобой</t>
         </is>
       </c>
       <c r="D599" s="8" t="inlineStr">
         <is>
           <t>140 Вт, 15500 лм, К (К0), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E599" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F599" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G599" s="9" t="inlineStr">
         <is>
           <t>38 316,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="600">
       <c r="A600" s="6" t="inlineStr">
         <is>
-          <t>100536</t>
+          <t>100540</t>
         </is>
       </c>
       <c r="B600" s="6" t="inlineStr"/>
       <c r="C600" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС К0, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС К1, крепление на крюк</t>
         </is>
       </c>
       <c r="D600" s="8" t="inlineStr">
         <is>
-          <t>140 Вт, 15500 лм, К (К0), 4500 К, IP65</t>
+          <t>140 Вт, 15500 лм, К (К1), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E600" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F600" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G600" s="9" t="inlineStr">
         <is>
           <t>38 316,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="601">
       <c r="A601" s="6" t="inlineStr">
         <is>
-          <t>100540</t>
+          <t>100541</t>
         </is>
       </c>
       <c r="B601" s="6" t="inlineStr"/>
       <c r="C601" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС К1, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС К1, крепление на трос</t>
         </is>
       </c>
       <c r="D601" s="8" t="inlineStr">
         <is>
           <t>140 Вт, 15500 лм, К (К1), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E601" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F601" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G601" s="9" t="inlineStr">
         <is>
           <t>38 316,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="602">
       <c r="A602" s="6" t="inlineStr">
         <is>
-          <t>100541</t>
+          <t>100542</t>
         </is>
       </c>
       <c r="B602" s="6" t="inlineStr"/>
       <c r="C602" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС К1, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС К1, крепление скобой</t>
         </is>
       </c>
       <c r="D602" s="8" t="inlineStr">
         <is>
           <t>140 Вт, 15500 лм, К (К1), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E602" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F602" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G602" s="9" t="inlineStr">
         <is>
           <t>38 316,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="603">
       <c r="A603" s="6" t="inlineStr">
         <is>
-          <t>100542</t>
+          <t>100537</t>
         </is>
       </c>
       <c r="B603" s="6" t="inlineStr"/>
       <c r="C603" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС К1, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС К, крепление на крюк</t>
         </is>
       </c>
       <c r="D603" s="8" t="inlineStr">
         <is>
-          <t>140 Вт, 15500 лм, К (К1), 4500 К, IP65</t>
+          <t>140 Вт, 15500 лм, К, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E603" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F603" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G603" s="9" t="inlineStr">
         <is>
           <t>38 316,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="604">
       <c r="A604" s="6" t="inlineStr">
         <is>
-          <t>100537</t>
+          <t>100538</t>
         </is>
       </c>
       <c r="B604" s="6" t="inlineStr"/>
       <c r="C604" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС К, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС К, крепление на трос</t>
         </is>
       </c>
       <c r="D604" s="8" t="inlineStr">
         <is>
           <t>140 Вт, 15500 лм, К, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E604" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F604" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G604" s="9" t="inlineStr">
         <is>
           <t>38 316,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="605">
       <c r="A605" s="6" t="inlineStr">
         <is>
-          <t>100538</t>
+          <t>100539</t>
         </is>
       </c>
       <c r="B605" s="6" t="inlineStr"/>
       <c r="C605" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС К, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС К, крепление скобой</t>
         </is>
       </c>
       <c r="D605" s="8" t="inlineStr">
         <is>
           <t>140 Вт, 15500 лм, К, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E605" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F605" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G605" s="9" t="inlineStr">
         <is>
           <t>38 316,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="606">
       <c r="A606" s="6" t="inlineStr">
         <is>
-          <t>100539</t>
+          <t>100546</t>
         </is>
       </c>
       <c r="B606" s="6" t="inlineStr"/>
       <c r="C606" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 140 Радиант, КСС К, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС Г, крепление на крюк</t>
         </is>
       </c>
       <c r="D606" s="8" t="inlineStr">
         <is>
-          <t>140 Вт, 15500 лм, К, 4500 К, IP65</t>
+          <t>160 Вт, 20800 лм, Г, 4500 К, IP67</t>
         </is>
       </c>
       <c r="E606" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F606" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G606" s="9" t="inlineStr">
         <is>
-          <t>38 316,00 ₽</t>
+          <t>42 395,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="607">
       <c r="A607" s="6" t="inlineStr">
         <is>
-          <t>100546</t>
+          <t>100547</t>
         </is>
       </c>
       <c r="B607" s="6" t="inlineStr"/>
       <c r="C607" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС Г, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС Г, крепление на трос</t>
         </is>
       </c>
       <c r="D607" s="8" t="inlineStr">
         <is>
           <t>160 Вт, 20800 лм, Г, 4500 К, IP67</t>
         </is>
       </c>
       <c r="E607" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F607" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G607" s="9" t="inlineStr">
         <is>
           <t>42 395,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="608">
       <c r="A608" s="6" t="inlineStr">
         <is>
-          <t>100547</t>
+          <t>100548</t>
         </is>
       </c>
       <c r="B608" s="6" t="inlineStr"/>
       <c r="C608" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС Г, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС Г, крепление скобой</t>
         </is>
       </c>
       <c r="D608" s="8" t="inlineStr">
         <is>
           <t>160 Вт, 20800 лм, Г, 4500 К, IP67</t>
         </is>
       </c>
       <c r="E608" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F608" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G608" s="9" t="inlineStr">
         <is>
           <t>42 395,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="609">
       <c r="A609" s="6" t="inlineStr">
         <is>
-          <t>100548</t>
+          <t>100543</t>
         </is>
       </c>
       <c r="B609" s="6" t="inlineStr"/>
       <c r="C609" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС Г, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС Д, крепление на крюк</t>
         </is>
       </c>
       <c r="D609" s="8" t="inlineStr">
         <is>
-          <t>160 Вт, 20800 лм, Г, 4500 К, IP67</t>
+          <t>160 Вт, 23200 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E609" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F609" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G609" s="9" t="inlineStr">
         <is>
           <t>42 395,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="610">
       <c r="A610" s="6" t="inlineStr">
         <is>
-          <t>100543</t>
+          <t>100544</t>
         </is>
       </c>
       <c r="B610" s="6" t="inlineStr"/>
       <c r="C610" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС Д, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС Д, крепление на трос</t>
         </is>
       </c>
       <c r="D610" s="8" t="inlineStr">
         <is>
           <t>160 Вт, 23200 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E610" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F610" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G610" s="9" t="inlineStr">
         <is>
           <t>42 395,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="611">
       <c r="A611" s="6" t="inlineStr">
         <is>
-          <t>100544</t>
+          <t>100545</t>
         </is>
       </c>
       <c r="B611" s="6" t="inlineStr"/>
       <c r="C611" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС Д, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС Д, крепление скобой</t>
         </is>
       </c>
       <c r="D611" s="8" t="inlineStr">
         <is>
           <t>160 Вт, 23200 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E611" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F611" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G611" s="9" t="inlineStr">
         <is>
           <t>42 395,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="612">
       <c r="A612" s="6" t="inlineStr">
         <is>
-          <t>100545</t>
+          <t>100549</t>
         </is>
       </c>
       <c r="B612" s="6" t="inlineStr"/>
       <c r="C612" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС Д, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС К0, крепление на крюк</t>
         </is>
       </c>
       <c r="D612" s="8" t="inlineStr">
         <is>
-          <t>160 Вт, 23200 лм, Д, 4000 К, IP67</t>
+          <t>160 Вт, 20800 лм, К (К0), 4500 К, IP67</t>
         </is>
       </c>
       <c r="E612" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F612" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G612" s="9" t="inlineStr">
         <is>
           <t>42 395,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="613">
       <c r="A613" s="6" t="inlineStr">
         <is>
-          <t>100549</t>
+          <t>100550</t>
         </is>
       </c>
       <c r="B613" s="6" t="inlineStr"/>
       <c r="C613" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС К0, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС К0, крепление на трос</t>
         </is>
       </c>
       <c r="D613" s="8" t="inlineStr">
         <is>
           <t>160 Вт, 20800 лм, К (К0), 4500 К, IP67</t>
         </is>
       </c>
       <c r="E613" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F613" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G613" s="9" t="inlineStr">
         <is>
           <t>42 395,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="614">
       <c r="A614" s="6" t="inlineStr">
         <is>
-          <t>100550</t>
+          <t>100551</t>
         </is>
       </c>
       <c r="B614" s="6" t="inlineStr"/>
       <c r="C614" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС К0, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС К0, крепление скобой</t>
         </is>
       </c>
       <c r="D614" s="8" t="inlineStr">
         <is>
           <t>160 Вт, 20800 лм, К (К0), 4500 К, IP67</t>
         </is>
       </c>
       <c r="E614" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F614" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G614" s="9" t="inlineStr">
         <is>
           <t>42 395,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="615">
       <c r="A615" s="6" t="inlineStr">
         <is>
-          <t>100551</t>
+          <t>100555</t>
         </is>
       </c>
       <c r="B615" s="6" t="inlineStr"/>
       <c r="C615" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС К0, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС К1, крепление на крюк</t>
         </is>
       </c>
       <c r="D615" s="8" t="inlineStr">
         <is>
-          <t>160 Вт, 20800 лм, К (К0), 4500 К, IP67</t>
+          <t>160 Вт, 20800 лм, К (К1), 4500 К, IP67</t>
         </is>
       </c>
       <c r="E615" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F615" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G615" s="9" t="inlineStr">
         <is>
           <t>42 395,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="616">
       <c r="A616" s="6" t="inlineStr">
         <is>
-          <t>100555</t>
+          <t>100556</t>
         </is>
       </c>
       <c r="B616" s="6" t="inlineStr"/>
       <c r="C616" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС К1, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС К1, крепление на трос</t>
         </is>
       </c>
       <c r="D616" s="8" t="inlineStr">
         <is>
           <t>160 Вт, 20800 лм, К (К1), 4500 К, IP67</t>
         </is>
       </c>
       <c r="E616" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F616" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G616" s="9" t="inlineStr">
         <is>
           <t>42 395,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="617">
       <c r="A617" s="6" t="inlineStr">
         <is>
-          <t>100556</t>
+          <t>100557</t>
         </is>
       </c>
       <c r="B617" s="6" t="inlineStr"/>
       <c r="C617" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС К1, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС К1, крепление скобой</t>
         </is>
       </c>
       <c r="D617" s="8" t="inlineStr">
         <is>
           <t>160 Вт, 20800 лм, К (К1), 4500 К, IP67</t>
         </is>
       </c>
       <c r="E617" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F617" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G617" s="9" t="inlineStr">
         <is>
           <t>42 395,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="618">
       <c r="A618" s="6" t="inlineStr">
         <is>
-          <t>100557</t>
+          <t>100552</t>
         </is>
       </c>
       <c r="B618" s="6" t="inlineStr"/>
       <c r="C618" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС К1, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС К, крепление на крюк</t>
         </is>
       </c>
       <c r="D618" s="8" t="inlineStr">
         <is>
-          <t>160 Вт, 20800 лм, К (К1), 4500 К, IP67</t>
+          <t>160 Вт, 20800 лм, К, 4500 К, IP67</t>
         </is>
       </c>
       <c r="E618" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F618" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G618" s="9" t="inlineStr">
         <is>
           <t>42 395,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="619">
       <c r="A619" s="6" t="inlineStr">
         <is>
-          <t>100552</t>
+          <t>100553</t>
         </is>
       </c>
       <c r="B619" s="6" t="inlineStr"/>
       <c r="C619" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС К, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС К, крепление на трос</t>
         </is>
       </c>
       <c r="D619" s="8" t="inlineStr">
         <is>
           <t>160 Вт, 20800 лм, К, 4500 К, IP67</t>
         </is>
       </c>
       <c r="E619" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F619" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G619" s="9" t="inlineStr">
         <is>
           <t>42 395,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="620">
       <c r="A620" s="6" t="inlineStr">
         <is>
-          <t>100553</t>
+          <t>100554</t>
         </is>
       </c>
       <c r="B620" s="6" t="inlineStr"/>
       <c r="C620" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС К, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС К, крепление скобой</t>
         </is>
       </c>
       <c r="D620" s="8" t="inlineStr">
         <is>
           <t>160 Вт, 20800 лм, К, 4500 К, IP67</t>
         </is>
       </c>
       <c r="E620" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F620" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G620" s="9" t="inlineStr">
         <is>
           <t>42 395,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="621">
       <c r="A621" s="6" t="inlineStr">
         <is>
-          <t>100554</t>
+          <t>100561</t>
         </is>
       </c>
       <c r="B621" s="6" t="inlineStr"/>
       <c r="C621" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 160 Радиант, КСС К, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС Г, крепление на крюк</t>
         </is>
       </c>
       <c r="D621" s="8" t="inlineStr">
         <is>
-          <t>160 Вт, 20800 лм, К, 4500 К, IP67</t>
+          <t>180 Вт, 20000 лм, Г, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E621" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F621" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G621" s="9" t="inlineStr">
         <is>
-          <t>42 395,00 ₽</t>
+          <t>44 824,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="622">
       <c r="A622" s="6" t="inlineStr">
         <is>
-          <t>100561</t>
+          <t>100562</t>
         </is>
       </c>
       <c r="B622" s="6" t="inlineStr"/>
       <c r="C622" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС Г, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС Г, крепление на трос</t>
         </is>
       </c>
       <c r="D622" s="8" t="inlineStr">
         <is>
           <t>180 Вт, 20000 лм, Г, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E622" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F622" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G622" s="9" t="inlineStr">
         <is>
           <t>44 824,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="623">
       <c r="A623" s="6" t="inlineStr">
         <is>
-          <t>100562</t>
+          <t>100563</t>
         </is>
       </c>
       <c r="B623" s="6" t="inlineStr"/>
       <c r="C623" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС Г, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС Г, крепление скобой</t>
         </is>
       </c>
       <c r="D623" s="8" t="inlineStr">
         <is>
           <t>180 Вт, 20000 лм, Г, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E623" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F623" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G623" s="9" t="inlineStr">
         <is>
           <t>44 824,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="624">
       <c r="A624" s="6" t="inlineStr">
         <is>
-          <t>100563</t>
+          <t>100558</t>
         </is>
       </c>
       <c r="B624" s="6" t="inlineStr"/>
       <c r="C624" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС Г, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС Д, крепление на крюк</t>
         </is>
       </c>
       <c r="D624" s="8" t="inlineStr">
         <is>
-          <t>180 Вт, 20000 лм, Г, 4500 К, IP65</t>
+          <t>180 Вт, 25200 лм, Д, 4000 К, IP65</t>
         </is>
       </c>
       <c r="E624" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F624" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G624" s="9" t="inlineStr">
         <is>
           <t>44 824,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="625">
       <c r="A625" s="6" t="inlineStr">
         <is>
-          <t>100558</t>
+          <t>100559</t>
         </is>
       </c>
       <c r="B625" s="6" t="inlineStr"/>
       <c r="C625" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС Д, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС Д, крепление на трос</t>
         </is>
       </c>
       <c r="D625" s="8" t="inlineStr">
         <is>
           <t>180 Вт, 25200 лм, Д, 4000 К, IP65</t>
         </is>
       </c>
       <c r="E625" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F625" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G625" s="9" t="inlineStr">
         <is>
           <t>44 824,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="626">
       <c r="A626" s="6" t="inlineStr">
         <is>
-          <t>100559</t>
+          <t>100560</t>
         </is>
       </c>
       <c r="B626" s="6" t="inlineStr"/>
       <c r="C626" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС Д, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС Д, крепление скобой</t>
         </is>
       </c>
       <c r="D626" s="8" t="inlineStr">
         <is>
           <t>180 Вт, 25200 лм, Д, 4000 К, IP65</t>
         </is>
       </c>
       <c r="E626" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F626" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G626" s="9" t="inlineStr">
         <is>
           <t>44 824,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="627">
       <c r="A627" s="6" t="inlineStr">
         <is>
-          <t>100560</t>
+          <t>100564</t>
         </is>
       </c>
       <c r="B627" s="6" t="inlineStr"/>
       <c r="C627" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС Д, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС К0, крепление на крюк</t>
         </is>
       </c>
       <c r="D627" s="8" t="inlineStr">
         <is>
-          <t>180 Вт, 25200 лм, Д, 4000 К, IP65</t>
+          <t>180 Вт, 20000 лм, К (К0), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E627" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F627" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G627" s="9" t="inlineStr">
         <is>
           <t>44 824,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="628">
       <c r="A628" s="6" t="inlineStr">
         <is>
-          <t>100564</t>
+          <t>100565</t>
         </is>
       </c>
       <c r="B628" s="6" t="inlineStr"/>
       <c r="C628" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС К0, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС К0, крепление на трос</t>
         </is>
       </c>
       <c r="D628" s="8" t="inlineStr">
         <is>
           <t>180 Вт, 20000 лм, К (К0), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E628" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F628" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G628" s="9" t="inlineStr">
         <is>
           <t>44 824,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="629">
       <c r="A629" s="6" t="inlineStr">
         <is>
-          <t>100565</t>
+          <t>100566</t>
         </is>
       </c>
       <c r="B629" s="6" t="inlineStr"/>
       <c r="C629" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС К0, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС К0, крепление скобой</t>
         </is>
       </c>
       <c r="D629" s="8" t="inlineStr">
         <is>
           <t>180 Вт, 20000 лм, К (К0), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E629" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F629" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G629" s="9" t="inlineStr">
         <is>
           <t>44 824,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="630">
       <c r="A630" s="6" t="inlineStr">
         <is>
-          <t>100566</t>
+          <t>100570</t>
         </is>
       </c>
       <c r="B630" s="6" t="inlineStr"/>
       <c r="C630" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС К0, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС К1, крепление на крюк</t>
         </is>
       </c>
       <c r="D630" s="8" t="inlineStr">
         <is>
-          <t>180 Вт, 20000 лм, К (К0), 4500 К, IP65</t>
+          <t>180 Вт, 20000 лм, К (К1), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E630" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F630" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G630" s="9" t="inlineStr">
         <is>
           <t>44 824,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="631">
       <c r="A631" s="6" t="inlineStr">
         <is>
-          <t>100570</t>
+          <t>100571</t>
         </is>
       </c>
       <c r="B631" s="6" t="inlineStr"/>
       <c r="C631" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС К1, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС К1, крепление на трос</t>
         </is>
       </c>
       <c r="D631" s="8" t="inlineStr">
         <is>
           <t>180 Вт, 20000 лм, К (К1), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E631" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F631" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G631" s="9" t="inlineStr">
         <is>
           <t>44 824,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="632">
       <c r="A632" s="6" t="inlineStr">
         <is>
-          <t>100571</t>
+          <t>100572</t>
         </is>
       </c>
       <c r="B632" s="6" t="inlineStr"/>
       <c r="C632" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС К1, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС К1, крепление скобой</t>
         </is>
       </c>
       <c r="D632" s="8" t="inlineStr">
         <is>
           <t>180 Вт, 20000 лм, К (К1), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E632" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F632" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G632" s="9" t="inlineStr">
         <is>
           <t>44 824,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="633">
       <c r="A633" s="6" t="inlineStr">
         <is>
-          <t>100572</t>
+          <t>100567</t>
         </is>
       </c>
       <c r="B633" s="6" t="inlineStr"/>
       <c r="C633" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС К1, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС К, крепление на крюк</t>
         </is>
       </c>
       <c r="D633" s="8" t="inlineStr">
         <is>
-          <t>180 Вт, 20000 лм, К (К1), 4500 К, IP65</t>
+          <t>180 Вт, 20000 лм, К, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E633" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F633" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G633" s="9" t="inlineStr">
         <is>
           <t>44 824,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="634">
       <c r="A634" s="6" t="inlineStr">
         <is>
-          <t>100567</t>
+          <t>100568</t>
         </is>
       </c>
       <c r="B634" s="6" t="inlineStr"/>
       <c r="C634" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС К, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС К, крепление на трос</t>
         </is>
       </c>
       <c r="D634" s="8" t="inlineStr">
         <is>
           <t>180 Вт, 20000 лм, К, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E634" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F634" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G634" s="9" t="inlineStr">
         <is>
           <t>44 824,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="635">
       <c r="A635" s="6" t="inlineStr">
         <is>
-          <t>100568</t>
+          <t>100569</t>
         </is>
       </c>
       <c r="B635" s="6" t="inlineStr"/>
       <c r="C635" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС К, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС К, крепление скобой</t>
         </is>
       </c>
       <c r="D635" s="8" t="inlineStr">
         <is>
           <t>180 Вт, 20000 лм, К, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E635" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F635" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G635" s="9" t="inlineStr">
         <is>
           <t>44 824,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="636">
       <c r="A636" s="6" t="inlineStr">
         <is>
-          <t>100569</t>
+          <t>100486</t>
         </is>
       </c>
       <c r="B636" s="6" t="inlineStr"/>
       <c r="C636" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 180 Радиант, КСС К, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС Г, крепление на крюк</t>
         </is>
       </c>
       <c r="D636" s="8" t="inlineStr">
         <is>
-          <t>180 Вт, 20000 лм, К, 4500 К, IP65</t>
+          <t>90 Вт, 10000 лм, Г, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E636" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F636" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G636" s="9" t="inlineStr">
         <is>
-          <t>44 824,00 ₽</t>
+          <t>22 649,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="637">
       <c r="A637" s="6" t="inlineStr">
         <is>
-          <t>100486</t>
+          <t>100487</t>
         </is>
       </c>
       <c r="B637" s="6" t="inlineStr"/>
       <c r="C637" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС Г, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС Г, крепление на трос</t>
         </is>
       </c>
       <c r="D637" s="8" t="inlineStr">
         <is>
           <t>90 Вт, 10000 лм, Г, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E637" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F637" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G637" s="9" t="inlineStr">
         <is>
           <t>22 649,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="638">
       <c r="A638" s="6" t="inlineStr">
         <is>
-          <t>100487</t>
+          <t>100488</t>
         </is>
       </c>
       <c r="B638" s="6" t="inlineStr"/>
       <c r="C638" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС Г, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС Г, крепление скобой</t>
         </is>
       </c>
       <c r="D638" s="8" t="inlineStr">
         <is>
           <t>90 Вт, 10000 лм, Г, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E638" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F638" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G638" s="9" t="inlineStr">
         <is>
           <t>22 649,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="639">
       <c r="A639" s="6" t="inlineStr">
         <is>
-          <t>100488</t>
+          <t>100483</t>
         </is>
       </c>
       <c r="B639" s="6" t="inlineStr"/>
       <c r="C639" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС Г, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС Д, крепление на крюк</t>
         </is>
       </c>
       <c r="D639" s="8" t="inlineStr">
         <is>
-          <t>90 Вт, 10000 лм, Г, 4500 К, IP65</t>
+          <t>90 Вт, 12600 лм, Д, 4000 К, IP65</t>
         </is>
       </c>
       <c r="E639" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F639" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G639" s="9" t="inlineStr">
         <is>
           <t>22 649,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="640">
       <c r="A640" s="6" t="inlineStr">
         <is>
-          <t>100483</t>
+          <t>100484</t>
         </is>
       </c>
       <c r="B640" s="6" t="inlineStr"/>
       <c r="C640" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС Д, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС Д, крепление на трос</t>
         </is>
       </c>
       <c r="D640" s="8" t="inlineStr">
         <is>
           <t>90 Вт, 12600 лм, Д, 4000 К, IP65</t>
         </is>
       </c>
       <c r="E640" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F640" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G640" s="9" t="inlineStr">
         <is>
           <t>22 649,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="641">
       <c r="A641" s="6" t="inlineStr">
         <is>
-          <t>100484</t>
+          <t>100485</t>
         </is>
       </c>
       <c r="B641" s="6" t="inlineStr"/>
       <c r="C641" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС Д, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС Д, крепление скобой</t>
         </is>
       </c>
       <c r="D641" s="8" t="inlineStr">
         <is>
           <t>90 Вт, 12600 лм, Д, 4000 К, IP65</t>
         </is>
       </c>
       <c r="E641" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F641" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G641" s="9" t="inlineStr">
         <is>
           <t>22 649,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="642">
       <c r="A642" s="6" t="inlineStr">
         <is>
-          <t>100485</t>
+          <t>100489</t>
         </is>
       </c>
       <c r="B642" s="6" t="inlineStr"/>
       <c r="C642" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС Д, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС К0, крепление на крюк</t>
         </is>
       </c>
       <c r="D642" s="8" t="inlineStr">
         <is>
-          <t>90 Вт, 12600 лм, Д, 4000 К, IP65</t>
+          <t>90 Вт, 10000 лм, К (К0), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E642" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F642" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G642" s="9" t="inlineStr">
         <is>
           <t>22 649,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="643">
       <c r="A643" s="6" t="inlineStr">
         <is>
-          <t>100489</t>
+          <t>100490</t>
         </is>
       </c>
       <c r="B643" s="6" t="inlineStr"/>
       <c r="C643" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС К0, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС К0, крепление на трос</t>
         </is>
       </c>
       <c r="D643" s="8" t="inlineStr">
         <is>
           <t>90 Вт, 10000 лм, К (К0), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E643" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F643" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G643" s="9" t="inlineStr">
         <is>
           <t>22 649,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="644">
       <c r="A644" s="6" t="inlineStr">
         <is>
-          <t>100490</t>
+          <t>100491</t>
         </is>
       </c>
       <c r="B644" s="6" t="inlineStr"/>
       <c r="C644" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС К0, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС К0, крепление скобой</t>
         </is>
       </c>
       <c r="D644" s="8" t="inlineStr">
         <is>
           <t>90 Вт, 10000 лм, К (К0), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E644" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F644" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G644" s="9" t="inlineStr">
         <is>
           <t>22 649,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="645">
       <c r="A645" s="6" t="inlineStr">
         <is>
-          <t>100491</t>
+          <t>100495</t>
         </is>
       </c>
       <c r="B645" s="6" t="inlineStr"/>
       <c r="C645" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС К0, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС К1, крепление на крюк</t>
         </is>
       </c>
       <c r="D645" s="8" t="inlineStr">
         <is>
-          <t>90 Вт, 10000 лм, К (К0), 4500 К, IP65</t>
+          <t>90 Вт, 10000 лм, К (К1), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E645" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F645" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G645" s="9" t="inlineStr">
         <is>
           <t>22 649,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="646">
       <c r="A646" s="6" t="inlineStr">
         <is>
-          <t>100495</t>
+          <t>100496</t>
         </is>
       </c>
       <c r="B646" s="6" t="inlineStr"/>
       <c r="C646" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС К1, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС К1, крепление на трос</t>
         </is>
       </c>
       <c r="D646" s="8" t="inlineStr">
         <is>
           <t>90 Вт, 10000 лм, К (К1), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E646" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F646" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G646" s="9" t="inlineStr">
         <is>
           <t>22 649,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="647">
       <c r="A647" s="6" t="inlineStr">
         <is>
-          <t>100496</t>
+          <t>100497</t>
         </is>
       </c>
       <c r="B647" s="6" t="inlineStr"/>
       <c r="C647" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС К1, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС К1, крепление скобой</t>
         </is>
       </c>
       <c r="D647" s="8" t="inlineStr">
         <is>
           <t>90 Вт, 10000 лм, К (К1), 4500 К, IP65</t>
         </is>
       </c>
       <c r="E647" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F647" s="9" t="inlineStr">
         <is>
+          <t>22 649,00 ₽</t>
+        </is>
+      </c>
+      <c r="G647" s="9" t="inlineStr">
+        <is>
           <t>по запросу</t>
-        </is>
-[...3 lines deleted...]
-          <t>22 649,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="648">
       <c r="A648" s="6" t="inlineStr">
         <is>
-          <t>100497</t>
+          <t>100492</t>
         </is>
       </c>
       <c r="B648" s="6" t="inlineStr"/>
       <c r="C648" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС К1, крепление скобой</t>
+          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС К, крепление на крюк</t>
         </is>
       </c>
       <c r="D648" s="8" t="inlineStr">
         <is>
-          <t>90 Вт, 10000 лм, К (К1), 4500 К, IP65</t>
+          <t>90 Вт, 10000 лм, К, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E648" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F648" s="9" t="inlineStr">
         <is>
+          <t>по запросу</t>
+        </is>
+      </c>
+      <c r="G648" s="9" t="inlineStr">
+        <is>
           <t>22 649,00 ₽</t>
-        </is>
-[...3 lines deleted...]
-          <t>по запросу</t>
         </is>
       </c>
     </row>
     <row r="649">
       <c r="A649" s="6" t="inlineStr">
         <is>
-          <t>100492</t>
+          <t>100493</t>
         </is>
       </c>
       <c r="B649" s="6" t="inlineStr"/>
       <c r="C649" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС К, крепление на крюк</t>
+          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС К, крепление на трос</t>
         </is>
       </c>
       <c r="D649" s="8" t="inlineStr">
         <is>
           <t>90 Вт, 10000 лм, К, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E649" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F649" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G649" s="9" t="inlineStr">
         <is>
           <t>22 649,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="650">
       <c r="A650" s="6" t="inlineStr">
         <is>
-          <t>100493</t>
+          <t>100494</t>
         </is>
       </c>
       <c r="B650" s="6" t="inlineStr"/>
       <c r="C650" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС К, крепление на трос</t>
+          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС К, крепление скобой</t>
         </is>
       </c>
       <c r="D650" s="8" t="inlineStr">
         <is>
           <t>90 Вт, 10000 лм, К, 4500 К, IP65</t>
         </is>
       </c>
       <c r="E650" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F650" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G650" s="9" t="inlineStr">
         <is>
           <t>22 649,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="651">
       <c r="A651" s="6" t="inlineStr">
         <is>
-          <t>100494</t>
+          <t>100469</t>
         </is>
       </c>
       <c r="B651" s="6" t="inlineStr"/>
       <c r="C651" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус ПСС 90 Радиант, КСС К, крепление скобой</t>
+          <t>Промышленный светильник Фокус УНИС 120, с креплением на трос, матовое стекло</t>
         </is>
       </c>
       <c r="D651" s="8" t="inlineStr">
         <is>
-          <t>90 Вт, 10000 лм, К, 4500 К, IP65</t>
+          <t>120 Вт, 13200 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E651" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F651" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G651" s="9" t="inlineStr">
         <is>
-          <t>22 649,00 ₽</t>
+          <t>19 485,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="652">
       <c r="A652" s="6" t="inlineStr">
         <is>
-          <t>100469</t>
+          <t>100470</t>
         </is>
       </c>
       <c r="B652" s="6" t="inlineStr"/>
       <c r="C652" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 120, с креплением на трос, матовое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 120, с креплением на трос, призматическое стекло</t>
         </is>
       </c>
       <c r="D652" s="8" t="inlineStr">
         <is>
           <t>120 Вт, 13200 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E652" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F652" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G652" s="9" t="inlineStr">
         <is>
           <t>19 485,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="653">
       <c r="A653" s="6" t="inlineStr">
         <is>
-          <t>100470</t>
+          <t>100468</t>
         </is>
       </c>
       <c r="B653" s="6" t="inlineStr"/>
       <c r="C653" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 120, с креплением на трос, призматическое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 120, с креплением на трос, прозрачное стекло</t>
         </is>
       </c>
       <c r="D653" s="8" t="inlineStr">
         <is>
-          <t>120 Вт, 13200 лм, Д, 4000 К, IP67</t>
+          <t>120 Вт, 15000 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E653" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F653" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G653" s="9" t="inlineStr">
         <is>
           <t>19 485,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="654">
       <c r="A654" s="6" t="inlineStr">
         <is>
-          <t>100468</t>
+          <t>100460</t>
         </is>
       </c>
       <c r="B654" s="6" t="inlineStr"/>
       <c r="C654" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 120, с креплением на трос, прозрачное стекло</t>
+          <t>Промышленный светильник Фокус УНИС 120, с креплением скобой, матовое стекло</t>
         </is>
       </c>
       <c r="D654" s="8" t="inlineStr">
         <is>
-          <t>120 Вт, 15000 лм, Г (Г1Д), 4000 К, IP67</t>
+          <t>120 Вт, 13200 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E654" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F654" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G654" s="9" t="inlineStr">
         <is>
           <t>19 485,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="655">
       <c r="A655" s="6" t="inlineStr">
         <is>
-          <t>100460</t>
+          <t>100461</t>
         </is>
       </c>
       <c r="B655" s="6" t="inlineStr"/>
       <c r="C655" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 120, с креплением скобой, матовое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 120, с креплением скобой, призматическое стекло</t>
         </is>
       </c>
       <c r="D655" s="8" t="inlineStr">
         <is>
           <t>120 Вт, 13200 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E655" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F655" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G655" s="9" t="inlineStr">
         <is>
           <t>19 485,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="656">
       <c r="A656" s="6" t="inlineStr">
         <is>
-          <t>100461</t>
+          <t>100459</t>
         </is>
       </c>
       <c r="B656" s="6" t="inlineStr"/>
       <c r="C656" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 120, с креплением скобой, призматическое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 120, с креплением скобой, прозрачное стекло</t>
         </is>
       </c>
       <c r="D656" s="8" t="inlineStr">
         <is>
-          <t>120 Вт, 13200 лм, Д, 4000 К, IP67</t>
+          <t>120 Вт, 15000 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E656" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F656" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G656" s="9" t="inlineStr">
         <is>
-          <t>19 485,00 ₽</t>
+          <t>24 356,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="657">
       <c r="A657" s="6" t="inlineStr">
         <is>
-          <t>100459</t>
+          <t>100466</t>
         </is>
       </c>
       <c r="B657" s="6" t="inlineStr"/>
       <c r="C657" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 120, с креплением скобой, прозрачное стекло</t>
+          <t>Промышленный светильник Фокус УНИС 120, с накладным креплением, матовое стекло</t>
         </is>
       </c>
       <c r="D657" s="8" t="inlineStr">
         <is>
-          <t>120 Вт, 15000 лм, Г (Г1Д), 4000 К, IP67</t>
+          <t>120 Вт, 13200 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E657" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F657" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G657" s="9" t="inlineStr">
         <is>
           <t>19 485,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="658">
       <c r="A658" s="6" t="inlineStr">
         <is>
-          <t>100466</t>
+          <t>100467</t>
         </is>
       </c>
       <c r="B658" s="6" t="inlineStr"/>
       <c r="C658" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 120, с накладным креплением, матовое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 120, с накладным креплением, призматическое стекло</t>
         </is>
       </c>
       <c r="D658" s="8" t="inlineStr">
         <is>
           <t>120 Вт, 13200 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E658" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F658" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G658" s="9" t="inlineStr">
         <is>
           <t>19 485,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="659">
       <c r="A659" s="6" t="inlineStr">
         <is>
-          <t>100467</t>
+          <t>100465</t>
         </is>
       </c>
       <c r="B659" s="6" t="inlineStr"/>
       <c r="C659" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 120, с накладным креплением, призматическое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 120, с накладным креплением, прозрачное стекло</t>
         </is>
       </c>
       <c r="D659" s="8" t="inlineStr">
         <is>
-          <t>120 Вт, 13200 лм, Д, 4000 К, IP67</t>
+          <t>120 Вт, 15000 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E659" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F659" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G659" s="9" t="inlineStr">
         <is>
           <t>19 485,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="660">
       <c r="A660" s="6" t="inlineStr">
         <is>
-          <t>100465</t>
+          <t>100463</t>
         </is>
       </c>
       <c r="B660" s="6" t="inlineStr"/>
       <c r="C660" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 120, с накладным креплением, прозрачное стекло</t>
+          <t>Промышленный светильник Фокус УНИС 120, с подвесным креплением, матовое стекло</t>
         </is>
       </c>
       <c r="D660" s="8" t="inlineStr">
         <is>
-          <t>120 Вт, 15000 лм, Г (Г1Д), 4000 К, IP67</t>
+          <t>120 Вт, 13200 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E660" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F660" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G660" s="9" t="inlineStr">
         <is>
           <t>19 485,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="661">
       <c r="A661" s="6" t="inlineStr">
         <is>
-          <t>100463</t>
+          <t>100464</t>
         </is>
       </c>
       <c r="B661" s="6" t="inlineStr"/>
       <c r="C661" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 120, с подвесным креплением, матовое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 120, с подвесным креплением, призматическое стекло</t>
         </is>
       </c>
       <c r="D661" s="8" t="inlineStr">
         <is>
           <t>120 Вт, 13200 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E661" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F661" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G661" s="9" t="inlineStr">
         <is>
           <t>19 485,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="662">
       <c r="A662" s="6" t="inlineStr">
         <is>
-          <t>100464</t>
+          <t>100462</t>
         </is>
       </c>
       <c r="B662" s="6" t="inlineStr"/>
       <c r="C662" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 120, с подвесным креплением, призматическое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 120, с подвесным креплением, прозрачное стекло</t>
         </is>
       </c>
       <c r="D662" s="8" t="inlineStr">
         <is>
-          <t>120 Вт, 13200 лм, Д, 4000 К, IP67</t>
+          <t>120 Вт, 15000 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E662" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F662" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G662" s="9" t="inlineStr">
         <is>
           <t>19 485,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="663">
       <c r="A663" s="6" t="inlineStr">
         <is>
-          <t>100462</t>
+          <t>100481</t>
         </is>
       </c>
       <c r="B663" s="6" t="inlineStr"/>
       <c r="C663" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 120, с подвесным креплением, прозрачное стекло</t>
+          <t>Промышленный светильник Фокус УНИС 150, с креплением на трос, матовое стекло</t>
         </is>
       </c>
       <c r="D663" s="8" t="inlineStr">
         <is>
-          <t>120 Вт, 15000 лм, Г (Г1Д), 4000 К, IP67</t>
+          <t>150 Вт, 16500 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E663" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F663" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G663" s="9" t="inlineStr">
         <is>
-          <t>19 485,00 ₽</t>
+          <t>28 190,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="664">
       <c r="A664" s="6" t="inlineStr">
         <is>
-          <t>100481</t>
+          <t>100482</t>
         </is>
       </c>
       <c r="B664" s="6" t="inlineStr"/>
       <c r="C664" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 150, с креплением на трос, матовое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 150, с креплением на трос, призматическое стекло</t>
         </is>
       </c>
       <c r="D664" s="8" t="inlineStr">
         <is>
           <t>150 Вт, 16500 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E664" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F664" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G664" s="9" t="inlineStr">
         <is>
           <t>28 190,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="665">
       <c r="A665" s="6" t="inlineStr">
         <is>
-          <t>100482</t>
+          <t>100480</t>
         </is>
       </c>
       <c r="B665" s="6" t="inlineStr"/>
       <c r="C665" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 150, с креплением на трос, призматическое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 150, с креплением на трос, прозрачное стекло</t>
         </is>
       </c>
       <c r="D665" s="8" t="inlineStr">
         <is>
-          <t>150 Вт, 16500 лм, Д, 4000 К, IP67</t>
+          <t>150 Вт, 18750 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E665" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F665" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G665" s="9" t="inlineStr">
         <is>
           <t>28 190,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="666">
       <c r="A666" s="6" t="inlineStr">
         <is>
-          <t>100480</t>
+          <t>100472</t>
         </is>
       </c>
       <c r="B666" s="6" t="inlineStr"/>
       <c r="C666" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 150, с креплением на трос, прозрачное стекло</t>
+          <t>Промышленный светильник Фокус УНИС 150, с креплением скобой, матовое стекло</t>
         </is>
       </c>
       <c r="D666" s="8" t="inlineStr">
         <is>
-          <t>150 Вт, 18750 лм, Г (Г1Д), 4000 К, IP67</t>
+          <t>150 Вт, 16500 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E666" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F666" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G666" s="9" t="inlineStr">
         <is>
           <t>28 190,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="667">
       <c r="A667" s="6" t="inlineStr">
         <is>
-          <t>100472</t>
+          <t>100473</t>
         </is>
       </c>
       <c r="B667" s="6" t="inlineStr"/>
       <c r="C667" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 150, с креплением скобой, матовое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 150, с креплением скобой, призматическое стекло</t>
         </is>
       </c>
       <c r="D667" s="8" t="inlineStr">
         <is>
           <t>150 Вт, 16500 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E667" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F667" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G667" s="9" t="inlineStr">
         <is>
           <t>28 190,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="668">
       <c r="A668" s="6" t="inlineStr">
         <is>
-          <t>100473</t>
+          <t>100471</t>
         </is>
       </c>
       <c r="B668" s="6" t="inlineStr"/>
       <c r="C668" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 150, с креплением скобой, призматическое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 150, с креплением скобой, прозрачное стекло</t>
         </is>
       </c>
       <c r="D668" s="8" t="inlineStr">
         <is>
-          <t>150 Вт, 16500 лм, Д, 4000 К, IP67</t>
+          <t>150 Вт, 18750 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E668" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F668" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G668" s="9" t="inlineStr">
         <is>
-          <t>28 190,00 ₽</t>
+          <t>35 238,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="669">
       <c r="A669" s="6" t="inlineStr">
         <is>
-          <t>100471</t>
+          <t>100478</t>
         </is>
       </c>
       <c r="B669" s="6" t="inlineStr"/>
       <c r="C669" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 150, с креплением скобой, прозрачное стекло</t>
+          <t>Промышленный светильник Фокус УНИС 150, с накладным креплением, матовое стекло</t>
         </is>
       </c>
       <c r="D669" s="8" t="inlineStr">
         <is>
-          <t>150 Вт, 18750 лм, Г (Г1Д), 4000 К, IP67</t>
+          <t>150 Вт, 16500 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E669" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F669" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G669" s="9" t="inlineStr">
         <is>
           <t>28 190,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="670">
       <c r="A670" s="6" t="inlineStr">
         <is>
-          <t>100478</t>
+          <t>100479</t>
         </is>
       </c>
       <c r="B670" s="6" t="inlineStr"/>
       <c r="C670" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 150, с накладным креплением, матовое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 150, с накладным креплением, призматическое стекло</t>
         </is>
       </c>
       <c r="D670" s="8" t="inlineStr">
         <is>
           <t>150 Вт, 16500 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E670" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F670" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G670" s="9" t="inlineStr">
         <is>
           <t>28 190,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="671">
       <c r="A671" s="6" t="inlineStr">
         <is>
-          <t>100479</t>
+          <t>100477</t>
         </is>
       </c>
       <c r="B671" s="6" t="inlineStr"/>
       <c r="C671" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 150, с накладным креплением, призматическое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 150, с накладным креплением, прозрачное стекло</t>
         </is>
       </c>
       <c r="D671" s="8" t="inlineStr">
         <is>
-          <t>150 Вт, 16500 лм, Д, 4000 К, IP67</t>
+          <t>150 Вт, 18750 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E671" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F671" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G671" s="9" t="inlineStr">
         <is>
           <t>28 190,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="672">
       <c r="A672" s="6" t="inlineStr">
         <is>
-          <t>100477</t>
+          <t>100475</t>
         </is>
       </c>
       <c r="B672" s="6" t="inlineStr"/>
       <c r="C672" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 150, с накладным креплением, прозрачное стекло</t>
+          <t>Промышленный светильник Фокус УНИС 150, с подвесным креплением, матовое стекло</t>
         </is>
       </c>
       <c r="D672" s="8" t="inlineStr">
         <is>
-          <t>150 Вт, 18750 лм, Г (Г1Д), 4000 К, IP67</t>
+          <t>150 Вт, 16500 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E672" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F672" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G672" s="9" t="inlineStr">
         <is>
           <t>28 190,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="673">
       <c r="A673" s="6" t="inlineStr">
         <is>
-          <t>100475</t>
+          <t>100476</t>
         </is>
       </c>
       <c r="B673" s="6" t="inlineStr"/>
       <c r="C673" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 150, с подвесным креплением, матовое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 150, с подвесным креплением, призматическое стекло</t>
         </is>
       </c>
       <c r="D673" s="8" t="inlineStr">
         <is>
           <t>150 Вт, 16500 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E673" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F673" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G673" s="9" t="inlineStr">
         <is>
           <t>28 190,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="674">
       <c r="A674" s="6" t="inlineStr">
         <is>
-          <t>100476</t>
+          <t>100474</t>
         </is>
       </c>
       <c r="B674" s="6" t="inlineStr"/>
       <c r="C674" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 150, с подвесным креплением, призматическое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 150, с подвесным креплением, прозрачное стекло</t>
         </is>
       </c>
       <c r="D674" s="8" t="inlineStr">
         <is>
-          <t>150 Вт, 16500 лм, Д, 4000 К, IP67</t>
+          <t>150 Вт, 18750 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E674" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F674" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G674" s="9" t="inlineStr">
         <is>
           <t>28 190,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="675">
       <c r="A675" s="6" t="inlineStr">
         <is>
-          <t>100474</t>
+          <t>100433</t>
         </is>
       </c>
       <c r="B675" s="6" t="inlineStr"/>
       <c r="C675" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 150, с подвесным креплением, прозрачное стекло</t>
+          <t>Промышленный светильник Фокус УНИС 30, с креплением на трос, матовое стекло</t>
         </is>
       </c>
       <c r="D675" s="8" t="inlineStr">
         <is>
-          <t>150 Вт, 18750 лм, Г (Г1Д), 4000 К, IP67</t>
+          <t>30 Вт, 3300 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E675" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F675" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G675" s="9" t="inlineStr">
         <is>
-          <t>28 190,00 ₽</t>
+          <t>10 000,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="676">
       <c r="A676" s="6" t="inlineStr">
         <is>
-          <t>100433</t>
+          <t>100434</t>
         </is>
       </c>
       <c r="B676" s="6" t="inlineStr"/>
       <c r="C676" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 30, с креплением на трос, матовое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 30, с креплением на трос, призматическое стекло</t>
         </is>
       </c>
       <c r="D676" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3300 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E676" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F676" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G676" s="9" t="inlineStr">
         <is>
           <t>10 000,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="677">
       <c r="A677" s="6" t="inlineStr">
         <is>
-          <t>100434</t>
+          <t>100432</t>
         </is>
       </c>
       <c r="B677" s="6" t="inlineStr"/>
       <c r="C677" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 30, с креплением на трос, призматическое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 30, с креплением на трос, прозрачное стекло</t>
         </is>
       </c>
       <c r="D677" s="8" t="inlineStr">
         <is>
-          <t>30 Вт, 3300 лм, Д, 4000 К, IP67</t>
+          <t>30 Вт, 3750 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E677" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F677" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G677" s="9" t="inlineStr">
         <is>
           <t>10 000,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="678">
       <c r="A678" s="6" t="inlineStr">
         <is>
-          <t>100432</t>
+          <t>100424</t>
         </is>
       </c>
       <c r="B678" s="6" t="inlineStr"/>
       <c r="C678" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 30, с креплением на трос, прозрачное стекло</t>
+          <t>Промышленный светильник Фокус УНИС 30, с креплением скобой, матовое стекло</t>
         </is>
       </c>
       <c r="D678" s="8" t="inlineStr">
         <is>
-          <t>30 Вт, 3750 лм, Г (Г1Д), 4000 К, IP67</t>
+          <t>30 Вт, 3300 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E678" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F678" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G678" s="9" t="inlineStr">
         <is>
           <t>10 000,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="679">
       <c r="A679" s="6" t="inlineStr">
         <is>
-          <t>100424</t>
+          <t>100425</t>
         </is>
       </c>
       <c r="B679" s="6" t="inlineStr"/>
       <c r="C679" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 30, с креплением скобой, матовое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 30, с креплением скобой, призматическое стекло</t>
         </is>
       </c>
       <c r="D679" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3300 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E679" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F679" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G679" s="9" t="inlineStr">
         <is>
           <t>10 000,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="680">
       <c r="A680" s="6" t="inlineStr">
         <is>
-          <t>100425</t>
+          <t>100423</t>
         </is>
       </c>
       <c r="B680" s="6" t="inlineStr"/>
       <c r="C680" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 30, с креплением скобой, призматическое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 30, с креплением скобой, прозрачное стекло</t>
         </is>
       </c>
       <c r="D680" s="8" t="inlineStr">
         <is>
-          <t>30 Вт, 3300 лм, Д, 4000 К, IP67</t>
+          <t>30 Вт, 3750 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E680" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F680" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G680" s="9" t="inlineStr">
         <is>
-          <t>10 000,00 ₽</t>
+          <t>12 500,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="681">
       <c r="A681" s="6" t="inlineStr">
         <is>
-          <t>100423</t>
+          <t>100430</t>
         </is>
       </c>
       <c r="B681" s="6" t="inlineStr"/>
       <c r="C681" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 30, с креплением скобой, прозрачное стекло</t>
+          <t>Промышленный светильник Фокус УНИС 30, с накладным креплением, матовое стекло</t>
         </is>
       </c>
       <c r="D681" s="8" t="inlineStr">
         <is>
-          <t>30 Вт, 3750 лм, Г (Г1Д), 4000 К, IP67</t>
+          <t>30 Вт, 3300 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E681" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F681" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G681" s="9" t="inlineStr">
         <is>
           <t>10 000,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="682">
       <c r="A682" s="6" t="inlineStr">
         <is>
-          <t>100430</t>
+          <t>100431</t>
         </is>
       </c>
       <c r="B682" s="6" t="inlineStr"/>
       <c r="C682" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 30, с накладным креплением, матовое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 30, с накладным креплением, призматическое стекло</t>
         </is>
       </c>
       <c r="D682" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3300 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E682" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F682" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G682" s="9" t="inlineStr">
         <is>
           <t>10 000,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="683">
       <c r="A683" s="6" t="inlineStr">
         <is>
-          <t>100431</t>
+          <t>100429</t>
         </is>
       </c>
       <c r="B683" s="6" t="inlineStr"/>
       <c r="C683" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 30, с накладным креплением, призматическое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 30, с накладным креплением, прозрачное стекло</t>
         </is>
       </c>
       <c r="D683" s="8" t="inlineStr">
         <is>
-          <t>30 Вт, 3300 лм, Д, 4000 К, IP67</t>
+          <t>30 Вт, 3750 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E683" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F683" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G683" s="9" t="inlineStr">
         <is>
           <t>10 000,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="684">
       <c r="A684" s="6" t="inlineStr">
         <is>
-          <t>100429</t>
+          <t>100427</t>
         </is>
       </c>
       <c r="B684" s="6" t="inlineStr"/>
       <c r="C684" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 30, с накладным креплением, прозрачное стекло</t>
+          <t>Промышленный светильник Фокус УНИС 30, с подвесным креплением, матовое стекло</t>
         </is>
       </c>
       <c r="D684" s="8" t="inlineStr">
         <is>
-          <t>30 Вт, 3750 лм, Г (Г1Д), 4000 К, IP67</t>
+          <t>30 Вт, 3300 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E684" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F684" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G684" s="9" t="inlineStr">
         <is>
           <t>10 000,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="685">
       <c r="A685" s="6" t="inlineStr">
         <is>
-          <t>100427</t>
+          <t>100428</t>
         </is>
       </c>
       <c r="B685" s="6" t="inlineStr"/>
       <c r="C685" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 30, с подвесным креплением, матовое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 30, с подвесным креплением, призматическое стекло</t>
         </is>
       </c>
       <c r="D685" s="8" t="inlineStr">
         <is>
           <t>30 Вт, 3300 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E685" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F685" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G685" s="9" t="inlineStr">
         <is>
           <t>10 000,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="686">
       <c r="A686" s="6" t="inlineStr">
         <is>
-          <t>100428</t>
+          <t>100426</t>
         </is>
       </c>
       <c r="B686" s="6" t="inlineStr"/>
       <c r="C686" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 30, с подвесным креплением, призматическое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 30, с подвесным креплением, прозрачное стекло</t>
         </is>
       </c>
       <c r="D686" s="8" t="inlineStr">
         <is>
-          <t>30 Вт, 3300 лм, Д, 4000 К, IP67</t>
+          <t>30 Вт, 3750 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E686" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F686" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G686" s="9" t="inlineStr">
         <is>
           <t>10 000,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="687">
       <c r="A687" s="6" t="inlineStr">
         <is>
-          <t>100426</t>
+          <t>100445</t>
         </is>
       </c>
       <c r="B687" s="6" t="inlineStr"/>
       <c r="C687" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 30, с подвесным креплением, прозрачное стекло</t>
+          <t>Промышленный светильник Фокус УНИС 60, с креплением на трос, матовое стекло</t>
         </is>
       </c>
       <c r="D687" s="8" t="inlineStr">
         <is>
-          <t>30 Вт, 3750 лм, Г (Г1Д), 4000 К, IP67</t>
+          <t>60 Вт, 6600 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E687" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F687" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G687" s="9" t="inlineStr">
         <is>
-          <t>10 000,00 ₽</t>
+          <t>12 837,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="688">
       <c r="A688" s="6" t="inlineStr">
         <is>
-          <t>100445</t>
+          <t>100446</t>
         </is>
       </c>
       <c r="B688" s="6" t="inlineStr"/>
       <c r="C688" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 60, с креплением на трос, матовое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 60, с креплением на трос, призматическое стекло</t>
         </is>
       </c>
       <c r="D688" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 6600 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E688" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F688" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G688" s="9" t="inlineStr">
         <is>
           <t>12 837,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="689">
       <c r="A689" s="6" t="inlineStr">
         <is>
-          <t>100446</t>
+          <t>100444</t>
         </is>
       </c>
       <c r="B689" s="6" t="inlineStr"/>
       <c r="C689" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 60, с креплением на трос, призматическое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 60, с креплением на трос, прозрачное стекло</t>
         </is>
       </c>
       <c r="D689" s="8" t="inlineStr">
         <is>
-          <t>60 Вт, 6600 лм, Д, 4000 К, IP67</t>
+          <t>60 Вт, 7500 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E689" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F689" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G689" s="9" t="inlineStr">
         <is>
           <t>12 837,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="690">
       <c r="A690" s="6" t="inlineStr">
         <is>
-          <t>100444</t>
+          <t>100436</t>
         </is>
       </c>
       <c r="B690" s="6" t="inlineStr"/>
       <c r="C690" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 60, с креплением на трос, прозрачное стекло</t>
+          <t>Промышленный светильник Фокус УНИС 60, с креплением скобой, матовое стекло</t>
         </is>
       </c>
       <c r="D690" s="8" t="inlineStr">
         <is>
-          <t>60 Вт, 7500 лм, Г (Г1Д), 4000 К, IP67</t>
+          <t>60 Вт, 6600 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E690" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F690" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G690" s="9" t="inlineStr">
         <is>
           <t>12 837,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="691">
       <c r="A691" s="6" t="inlineStr">
         <is>
-          <t>100436</t>
+          <t>100437</t>
         </is>
       </c>
       <c r="B691" s="6" t="inlineStr"/>
       <c r="C691" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 60, с креплением скобой, матовое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 60, с креплением скобой, призматическое стекло</t>
         </is>
       </c>
       <c r="D691" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 6600 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E691" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F691" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G691" s="9" t="inlineStr">
         <is>
           <t>12 837,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="692">
       <c r="A692" s="6" t="inlineStr">
         <is>
-          <t>100437</t>
+          <t>100435</t>
         </is>
       </c>
       <c r="B692" s="6" t="inlineStr"/>
       <c r="C692" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 60, с креплением скобой, призматическое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 60, с креплением скобой, прозрачное стекло</t>
         </is>
       </c>
       <c r="D692" s="8" t="inlineStr">
         <is>
-          <t>60 Вт, 6600 лм, Д, 4000 К, IP67</t>
+          <t>60 Вт, 7500 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E692" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F692" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G692" s="9" t="inlineStr">
         <is>
-          <t>12 837,00 ₽</t>
+          <t>16 046,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="693">
       <c r="A693" s="6" t="inlineStr">
         <is>
-          <t>100435</t>
+          <t>100442</t>
         </is>
       </c>
       <c r="B693" s="6" t="inlineStr"/>
       <c r="C693" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 60, с креплением скобой, прозрачное стекло</t>
+          <t>Промышленный светильник Фокус УНИС 60, с накладным креплением, матовое стекло</t>
         </is>
       </c>
       <c r="D693" s="8" t="inlineStr">
         <is>
-          <t>60 Вт, 7500 лм, Г (Г1Д), 4000 К, IP67</t>
+          <t>60 Вт, 6600 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E693" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F693" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G693" s="9" t="inlineStr">
         <is>
           <t>12 837,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="694">
       <c r="A694" s="6" t="inlineStr">
         <is>
-          <t>100442</t>
+          <t>100443</t>
         </is>
       </c>
       <c r="B694" s="6" t="inlineStr"/>
       <c r="C694" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 60, с накладным креплением, матовое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 60, с накладным креплением, призматическое стекло</t>
         </is>
       </c>
       <c r="D694" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 6600 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E694" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F694" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G694" s="9" t="inlineStr">
         <is>
           <t>12 837,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="695">
       <c r="A695" s="6" t="inlineStr">
         <is>
-          <t>100443</t>
+          <t>100441</t>
         </is>
       </c>
       <c r="B695" s="6" t="inlineStr"/>
       <c r="C695" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 60, с накладным креплением, призматическое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 60, с накладным креплением, прозрачное стекло</t>
         </is>
       </c>
       <c r="D695" s="8" t="inlineStr">
         <is>
-          <t>60 Вт, 6600 лм, Д, 4000 К, IP67</t>
+          <t>60 Вт, 7500 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E695" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F695" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G695" s="9" t="inlineStr">
         <is>
           <t>12 837,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="696">
       <c r="A696" s="6" t="inlineStr">
         <is>
-          <t>100441</t>
+          <t>100439</t>
         </is>
       </c>
       <c r="B696" s="6" t="inlineStr"/>
       <c r="C696" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 60, с накладным креплением, прозрачное стекло</t>
+          <t>Промышленный светильник Фокус УНИС 60, с подвесным креплением, матовое стекло</t>
         </is>
       </c>
       <c r="D696" s="8" t="inlineStr">
         <is>
-          <t>60 Вт, 7500 лм, Г (Г1Д), 4000 К, IP67</t>
+          <t>60 Вт, 6600 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E696" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F696" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G696" s="9" t="inlineStr">
         <is>
           <t>12 837,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="697">
       <c r="A697" s="6" t="inlineStr">
         <is>
-          <t>100439</t>
+          <t>100440</t>
         </is>
       </c>
       <c r="B697" s="6" t="inlineStr"/>
       <c r="C697" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 60, с подвесным креплением, матовое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 60, с подвесным креплением, призматическое стекло</t>
         </is>
       </c>
       <c r="D697" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 6600 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E697" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F697" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G697" s="9" t="inlineStr">
         <is>
           <t>12 837,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="698">
       <c r="A698" s="6" t="inlineStr">
         <is>
-          <t>100440</t>
+          <t>100438</t>
         </is>
       </c>
       <c r="B698" s="6" t="inlineStr"/>
       <c r="C698" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 60, с подвесным креплением, призматическое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 60, с подвесным креплением, прозрачное стекло</t>
         </is>
       </c>
       <c r="D698" s="8" t="inlineStr">
         <is>
-          <t>60 Вт, 6600 лм, Д, 4000 К, IP67</t>
+          <t>60 Вт, 7500 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E698" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F698" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G698" s="9" t="inlineStr">
         <is>
           <t>12 837,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="699">
       <c r="A699" s="6" t="inlineStr">
         <is>
-          <t>100438</t>
+          <t>100457</t>
         </is>
       </c>
       <c r="B699" s="6" t="inlineStr"/>
       <c r="C699" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 60, с подвесным креплением, прозрачное стекло</t>
+          <t>Промышленный светильник Фокус УНИС 90, с креплением на трос, матовое стекло</t>
         </is>
       </c>
       <c r="D699" s="8" t="inlineStr">
         <is>
-          <t>60 Вт, 7500 лм, Г (Г1Д), 4000 К, IP67</t>
+          <t>90 Вт, 9900 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E699" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F699" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G699" s="9" t="inlineStr">
         <is>
-          <t>12 837,00 ₽</t>
+          <t>16 618,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="700">
       <c r="A700" s="6" t="inlineStr">
         <is>
-          <t>100457</t>
+          <t>100458</t>
         </is>
       </c>
       <c r="B700" s="6" t="inlineStr"/>
       <c r="C700" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 90, с креплением на трос, матовое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 90, с креплением на трос, призматическое стекло</t>
         </is>
       </c>
       <c r="D700" s="8" t="inlineStr">
         <is>
           <t>90 Вт, 9900 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E700" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F700" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G700" s="9" t="inlineStr">
         <is>
           <t>16 618,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="701">
       <c r="A701" s="6" t="inlineStr">
         <is>
-          <t>100458</t>
+          <t>100456</t>
         </is>
       </c>
       <c r="B701" s="6" t="inlineStr"/>
       <c r="C701" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 90, с креплением на трос, призматическое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 90, с креплением на трос, прозрачное стекло</t>
         </is>
       </c>
       <c r="D701" s="8" t="inlineStr">
         <is>
-          <t>90 Вт, 9900 лм, Д, 4000 К, IP67</t>
+          <t>90 Вт, 11250 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E701" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F701" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G701" s="9" t="inlineStr">
         <is>
           <t>16 618,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="702">
       <c r="A702" s="6" t="inlineStr">
         <is>
-          <t>100456</t>
+          <t>100448</t>
         </is>
       </c>
       <c r="B702" s="6" t="inlineStr"/>
       <c r="C702" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 90, с креплением на трос, прозрачное стекло</t>
+          <t>Промышленный светильник Фокус УНИС 90, с креплением скобой, матовое стекло</t>
         </is>
       </c>
       <c r="D702" s="8" t="inlineStr">
         <is>
-          <t>90 Вт, 11250 лм, Г (Г1Д), 4000 К, IP67</t>
+          <t>90 Вт, 9900 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E702" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F702" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G702" s="9" t="inlineStr">
         <is>
           <t>16 618,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="703">
       <c r="A703" s="6" t="inlineStr">
         <is>
-          <t>100448</t>
+          <t>100449</t>
         </is>
       </c>
       <c r="B703" s="6" t="inlineStr"/>
       <c r="C703" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 90, с креплением скобой, матовое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 90, с креплением скобой, призматическое стекло</t>
         </is>
       </c>
       <c r="D703" s="8" t="inlineStr">
         <is>
           <t>90 Вт, 9900 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E703" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F703" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G703" s="9" t="inlineStr">
         <is>
           <t>16 618,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="704">
       <c r="A704" s="6" t="inlineStr">
         <is>
-          <t>100449</t>
+          <t>100447</t>
         </is>
       </c>
       <c r="B704" s="6" t="inlineStr"/>
       <c r="C704" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 90, с креплением скобой, призматическое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 90, с креплением скобой, прозрачное стекло</t>
         </is>
       </c>
       <c r="D704" s="8" t="inlineStr">
         <is>
-          <t>90 Вт, 9900 лм, Д, 4000 К, IP67</t>
+          <t>90 Вт, 11250 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E704" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F704" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G704" s="9" t="inlineStr">
         <is>
-          <t>16 618,00 ₽</t>
+          <t>20 773,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="705">
       <c r="A705" s="6" t="inlineStr">
         <is>
-          <t>100447</t>
+          <t>100454</t>
         </is>
       </c>
       <c r="B705" s="6" t="inlineStr"/>
       <c r="C705" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 90, с креплением скобой, прозрачное стекло</t>
+          <t>Промышленный светильник Фокус УНИС 90, с накладным креплением, матовое стекло</t>
         </is>
       </c>
       <c r="D705" s="8" t="inlineStr">
         <is>
-          <t>90 Вт, 11250 лм, Г (Г1Д), 4000 К, IP67</t>
+          <t>90 Вт, 9900 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E705" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F705" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G705" s="9" t="inlineStr">
         <is>
           <t>16 618,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="706">
       <c r="A706" s="6" t="inlineStr">
         <is>
-          <t>100454</t>
+          <t>100455</t>
         </is>
       </c>
       <c r="B706" s="6" t="inlineStr"/>
       <c r="C706" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 90, с накладным креплением, матовое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 90, с накладным креплением, призматическое стекло</t>
         </is>
       </c>
       <c r="D706" s="8" t="inlineStr">
         <is>
           <t>90 Вт, 9900 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E706" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F706" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G706" s="9" t="inlineStr">
         <is>
           <t>16 618,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="707">
       <c r="A707" s="6" t="inlineStr">
         <is>
-          <t>100455</t>
+          <t>100453</t>
         </is>
       </c>
       <c r="B707" s="6" t="inlineStr"/>
       <c r="C707" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 90, с накладным креплением, призматическое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 90, с накладным креплением, прозрачное стекло</t>
         </is>
       </c>
       <c r="D707" s="8" t="inlineStr">
         <is>
-          <t>90 Вт, 9900 лм, Д, 4000 К, IP67</t>
+          <t>90 Вт, 11250 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E707" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F707" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G707" s="9" t="inlineStr">
         <is>
           <t>16 618,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="708">
       <c r="A708" s="6" t="inlineStr">
         <is>
-          <t>100453</t>
+          <t>100451</t>
         </is>
       </c>
       <c r="B708" s="6" t="inlineStr"/>
       <c r="C708" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 90, с накладным креплением, прозрачное стекло</t>
+          <t>Промышленный светильник Фокус УНИС 90, с подвесным креплением, матовое стекло</t>
         </is>
       </c>
       <c r="D708" s="8" t="inlineStr">
         <is>
-          <t>90 Вт, 11250 лм, Г (Г1Д), 4000 К, IP67</t>
+          <t>90 Вт, 9900 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E708" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F708" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G708" s="9" t="inlineStr">
         <is>
           <t>16 618,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="709">
       <c r="A709" s="6" t="inlineStr">
         <is>
-          <t>100451</t>
+          <t>100452</t>
         </is>
       </c>
       <c r="B709" s="6" t="inlineStr"/>
       <c r="C709" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 90, с подвесным креплением, матовое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 90, с подвесным креплением, призматическое стекло</t>
         </is>
       </c>
       <c r="D709" s="8" t="inlineStr">
         <is>
           <t>90 Вт, 9900 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E709" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F709" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G709" s="9" t="inlineStr">
         <is>
           <t>16 618,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="710">
       <c r="A710" s="6" t="inlineStr">
         <is>
-          <t>100452</t>
+          <t>100450</t>
         </is>
       </c>
       <c r="B710" s="6" t="inlineStr"/>
       <c r="C710" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 90, с подвесным креплением, призматическое стекло</t>
+          <t>Промышленный светильник Фокус УНИС 90, с подвесным креплением, прозрачное стекло</t>
         </is>
       </c>
       <c r="D710" s="8" t="inlineStr">
         <is>
-          <t>90 Вт, 9900 лм, Д, 4000 К, IP67</t>
+          <t>90 Вт, 11250 лм, Г (Г1Д), 4000 К, IP67</t>
         </is>
       </c>
       <c r="E710" s="6" t="inlineStr">
         <is>
           <t>5 лет</t>
         </is>
       </c>
       <c r="F710" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G710" s="9" t="inlineStr">
         <is>
           <t>16 618,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="711">
       <c r="A711" s="6" t="inlineStr">
         <is>
-          <t>100450</t>
-[...2 lines deleted...]
-      <c r="B711" s="6" t="inlineStr"/>
+          <t>100686</t>
+        </is>
+      </c>
+      <c r="B711" s="6" t="inlineStr">
+        <is>
+          <t>УСС-160 Эксперт Slim Ультра Д скоба</t>
+        </is>
+      </c>
       <c r="C711" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УНИС 90, с подвесным креплением, прозрачное стекло</t>
+          <t>Промышленный светильник Фокус УСС-200 Эксперт Slim Ультра Д скоба, 4000K</t>
         </is>
       </c>
       <c r="D711" s="8" t="inlineStr">
         <is>
-          <t>90 Вт, 11250 лм, Г (Г1Д), 4000 К, IP67</t>
+          <t>200 Вт, 36000 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E711" s="6" t="inlineStr">
         <is>
-          <t>5 лет</t>
+          <t>8 лет</t>
         </is>
       </c>
       <c r="F711" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G711" s="9" t="inlineStr">
         <is>
-          <t>16 618,00 ₽</t>
+          <t>45 124,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="712">
       <c r="A712" s="6" t="inlineStr">
         <is>
-          <t>100686</t>
+          <t>100653</t>
         </is>
       </c>
       <c r="B712" s="6" t="inlineStr">
         <is>
-          <t>УСС-160 Эксперт Slim Ультра Д скоба</t>
+          <t>УСС-110 Катана ПРОМ</t>
         </is>
       </c>
       <c r="C712" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светильник Фокус УСС-200 Эксперт Slim Ультра Д скоба, 4000K</t>
+          <t>Промышленный светодиодный светильник УСС-110 Катана ПРОМ, 4000K</t>
         </is>
       </c>
       <c r="D712" s="8" t="inlineStr">
         <is>
-          <t>200 Вт, 36000 лм, Д, 4000 К, IP67</t>
+          <t>110 Вт, 18700 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E712" s="6" t="inlineStr">
         <is>
           <t>8 лет</t>
         </is>
       </c>
       <c r="F712" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G712" s="9" t="inlineStr">
         <is>
-          <t>45 124,00 ₽</t>
+          <t>36 126,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="713">
       <c r="A713" s="6" t="inlineStr">
         <is>
-          <t>100653</t>
+          <t>100654</t>
         </is>
       </c>
       <c r="B713" s="6" t="inlineStr">
         <is>
-          <t>УСС-110 Катана ПРОМ</t>
+          <t>УСС-130 Катана ПРОМ</t>
         </is>
       </c>
       <c r="C713" s="7" t="inlineStr">
         <is>
-          <t>Промышленный светодиодный светильник УСС-110 Катана ПРОМ, 4000K</t>
+          <t>Промышленный светодиодный светильник УСС-130 Катана ПРОМ, 4000K</t>
         </is>
       </c>
       <c r="D713" s="8" t="inlineStr">
         <is>
-          <t>110 Вт, 18700 лм, Д, 4000 К, IP67</t>
+          <t>130 Вт, 21450 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E713" s="6" t="inlineStr">
         <is>
           <t>8 лет</t>
         </is>
       </c>
       <c r="F713" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G713" s="9" t="inlineStr">
         <is>
-          <t>28 901,00 ₽</t>
+          <t>37 240,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="714">
       <c r="A714" s="6" t="inlineStr">
         <is>
           <t>100655</t>
         </is>
       </c>
       <c r="B714" s="6" t="inlineStr">
         <is>
           <t>УСС-160 Катана ПРОМ</t>
         </is>
       </c>
       <c r="C714" s="7" t="inlineStr">
         <is>
           <t>Промышленный светодиодный светильник УСС-160 Катана ПРОМ, 4000K</t>
         </is>
       </c>
       <c r="D714" s="8" t="inlineStr">
         <is>
           <t>160 Вт, 27200 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E714" s="6" t="inlineStr">
         <is>
           <t>8 лет</t>
         </is>
       </c>
       <c r="F714" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G714" s="9" t="inlineStr">
         <is>
-          <t>37 887,00 ₽</t>
+          <t>47 358,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="715">
       <c r="A715" s="6" t="inlineStr">
         <is>
           <t>100656</t>
         </is>
       </c>
       <c r="B715" s="6" t="inlineStr">
         <is>
           <t>УСС-170 Катана ПРОМ</t>
         </is>
       </c>
       <c r="C715" s="7" t="inlineStr">
         <is>
           <t>Промышленный светодиодный светильник УСС-170 Катана ПРОМ, 4000K</t>
         </is>
       </c>
       <c r="D715" s="8" t="inlineStr">
         <is>
           <t>170 Вт, 28050 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E715" s="6" t="inlineStr">
         <is>
           <t>8 лет</t>
         </is>
       </c>
       <c r="F715" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G715" s="9" t="inlineStr">
         <is>
-          <t>42 163,00 ₽</t>
+          <t>52 704,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="716">
       <c r="A716" s="6" t="inlineStr">
         <is>
           <t>100650</t>
         </is>
       </c>
       <c r="B716" s="6" t="inlineStr">
         <is>
           <t>УСС-60 Катана ПРОМ</t>
         </is>
       </c>
       <c r="C716" s="7" t="inlineStr">
         <is>
           <t>Промышленный светодиодный светильник УСС-60 Катана ПРОМ, 4000K</t>
         </is>
       </c>
       <c r="D716" s="8" t="inlineStr">
         <is>
           <t>60 Вт, 9900 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E716" s="6" t="inlineStr">
         <is>
           <t>8 лет</t>
         </is>
       </c>
       <c r="F716" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G716" s="9" t="inlineStr">
         <is>
-          <t>15 272,00 ₽</t>
+          <t>19 090,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="717">
       <c r="A717" s="6" t="inlineStr">
         <is>
           <t>100651</t>
         </is>
       </c>
       <c r="B717" s="6" t="inlineStr">
         <is>
           <t>УСС-80 Катана ПРОМ</t>
         </is>
       </c>
       <c r="C717" s="7" t="inlineStr">
         <is>
           <t>Промышленный светодиодный светильник УСС-80 Катана ПРОМ, 4000K</t>
         </is>
       </c>
       <c r="D717" s="8" t="inlineStr">
         <is>
           <t>80 Вт, 13600 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E717" s="6" t="inlineStr">
         <is>
           <t>8 лет</t>
         </is>
       </c>
       <c r="F717" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G717" s="9" t="inlineStr">
         <is>
-          <t>20 545,00 ₽</t>
+          <t>25 681,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="718">
       <c r="A718" s="6" t="inlineStr">
         <is>
           <t>100652</t>
         </is>
       </c>
       <c r="B718" s="6" t="inlineStr">
         <is>
           <t>УСС-90 Катана ПРОМ</t>
         </is>
       </c>
       <c r="C718" s="7" t="inlineStr">
         <is>
           <t>Промышленный светодиодный светильник УСС-90 Катана ПРОМ, 4000K</t>
         </is>
       </c>
       <c r="D718" s="8" t="inlineStr">
         <is>
           <t>90 Вт, 14850 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E718" s="6" t="inlineStr">
         <is>
           <t>8 лет</t>
         </is>
       </c>
       <c r="F718" s="9" t="inlineStr">
         <is>
           <t>по запросу</t>
         </is>
       </c>
       <c r="G718" s="9" t="inlineStr">
         <is>
-          <t>21 764,00 ₽</t>
+          <t>27 205,00 ₽</t>
         </is>
       </c>
     </row>
     <row r="719">
       <c r="A719" s="6" t="inlineStr">
         <is>
           <t>100687</t>
         </is>
       </c>
       <c r="B719" s="6" t="inlineStr">
         <is>
           <t>УСС-240 Эксперт Slim Ультра Д скоба</t>
         </is>
       </c>
       <c r="C719" s="7" t="inlineStr">
         <is>
           <t>Промышленный светодиодный светильник Фокус УСС-240 Эксперт Slim Ультра Д скоба, 4000K</t>
         </is>
       </c>
       <c r="D719" s="8" t="inlineStr">
         <is>
           <t>240 Вт, 43200 лм, Д, 4000 К, IP67</t>
         </is>
       </c>
       <c r="E719" s="6" t="inlineStr">